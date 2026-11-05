--- v0 (2026-01-20)
+++ v1 (2026-11-05)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA93"/>
+  <dimension ref="A1:AH40"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,2957 +225,1206 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>111659</v>
+        <v>166436</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Développer les projets sport nature et sport santé</t>
+          <t>Bénéficier des aides au titre du Plan départemental des espaces, sites et itinéraires relatifs aux sports de nature (PDESI)</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Sport : Mesures en faveur du sport "Jouons collectif"</t>
+          <t>Sport</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t> Max : 50</t>
+          <t> Min : 30 Max : 70</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>50% maximum du coût de l'équipement, plafonné à 15.000€ dans la limite de l'enveloppe dédiée</t>
+          <t>30 % à 70 % en fonction des dépenses</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...10 lines deleted...]
-      <c r="N2" s="0" t="inlineStr">
+          <t>&lt;p&gt;&lt;strong&gt;Modalités et montant de l’aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Financement de l‘aménagement et de la gestion des espaces, sites et itinéraires (ESI) relatifs aux sports de nature, sous réserve que les opérations maintiennent ou améliorent la qualité des sites, des paysages et des milieux.&lt;/p&gt;&lt;p&gt;
+Pour une demande d’aide en investissement : les ESI doivent faire l’objet d’une analyse dans le cadre d’une demande d’inscription au PDESI&lt;/p&gt;&lt;p&gt;
+Pour une demande d’aide en fonctionnement : les ESI doivent être inscrits au PDESI&lt;br /&gt;&lt;br /&gt;Montant :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagement, équipement : la subvention est plafonnée à 30 000 € et peut aller jusqu’à 50 % du montant total TTC du projet&lt;/li&gt;&lt;li&gt;Communication : 10 000 € maximum, jusqu’à 50 %&lt;/li&gt;&lt;li&gt;Études et diagnostic : 30 000 € maximum, jusqu’à 70 %&lt;/li&gt;&lt;li&gt;Entretien : 2 000 € maximum, jusqu’à 30 %&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+Délibération  n° SP-2023-2-003 (AD 03/04/2023)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>Communes, structure intercommunale, établissement public à caractère administratif ou association compétente pour le développement des sports de nature par l’aménagement de milieux naturels.</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.essonne.fr/votre-departement/ses-missions/aides-aux-collectivites</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>Direction des sports, de la jeunesse et de la vie associative Téléphone :  01 60 91 93 54  -  01 60 91 95 03  -  &lt;br /&gt;
+01 60 91 93 53</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>fdesserouer@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-des-aides-au-titre-du-plan-departemental-des-espaces-sites-et-itineraires-relatifs-aux-sports-de-nature-pdesi/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>165827</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place de ambassadeurs du sport</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Devenez Ambassadeur du sport !</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet de création des ambassadeurs du sport, pensé par le Parlement Régional de la Jeunesse, vise à permettre une véritable démocratisation de la pratique et de la promotion des valeurs du sport. Les ambassadeurs du sport joueront un rôle d&amp;#039;intermédiaire entre leur établissement et les instances régionales.&lt;/p&gt;
+&lt;p&gt;Ces ambassadeurs du sport ont vocation à s&amp;#039;exprimer et agir au sein de leur établissement. Ils sont volontaires, entre 2 et 5 par établissement, choisis pour impulser une dynamique collective. Si le nombre de candidats dépasse ce quota, un tirage au sort sera effectué.&lt;/p&gt; &lt;p&gt;Les objectifs principaux poursuivis par les ambassadeurs du sport sont de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Créer des projets sportifs et bien être visant l&amp;#039;amélioration des conditions de vie de l&amp;#039;ensemble des jeunes et encourager la pratique sportive ;&lt;/li&gt; 	&lt;li&gt;Encourager la participation des élèves aux activités sportives (UNSS/AS) ;&lt;/li&gt; 	&lt;li&gt;Diffuser des informations sportives via les canaux de communication du lycée ;&lt;/li&gt; 	&lt;li&gt;Améliorer la visibilité et l&amp;#039;accessibilité du sport au sein du lycée ;&lt;/li&gt; 	&lt;li&gt;Favoriser les relations entre les différents établissements scolaires ;&lt;/li&gt; 	&lt;li&gt;Sensibiliser les élèves aux bienfaits du sport (physique, mental et social).&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
-Egalité des chances
-[...4 lines deleted...]
-      <c r="O2" s="0" t="inlineStr">
+Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
-[...120 lines deleted...]
-          <t>Permanente</t>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
         </is>
       </c>
       <c r="R3" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...21 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Les lycéens et lycéennes inscrits dans un établissement public ou privé sous contrat d&amp;#039;association avec l&amp;#039;Etat situé en Région Provence Alpes Côte d&amp;#039;Azur.&lt;/p&gt;&lt;p&gt;Être lycéen ou lycéenne dans un établissement public ou privé sous contrat d&amp;#039;association avec l&amp;#039;Etat situé en Région Provence Alpes Côte d&amp;#039;Azur.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S3" s="1" t="inlineStr">
-        <is>
-[...487 lines deleted...]
-      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/devenez-ambassadeur-du-sport</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_PARLREGJ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cécile CRISTOL : &lt;a href="mailto:ccristol&amp;#64;maregionsud.fr"&gt;ccristol&amp;#64;maregionsud.fr&lt;/a&gt; - 0664387070&lt;/p&gt;
+&lt;p&gt;et Laurie DEBELLE : &lt;a href="mailto:ldebelle&amp;#64;maregionsud.fr"&gt;ldebelle&amp;#64;maregionsud.fr &lt;/a&gt;- 0662111639&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ambassadeurs-du-sport/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...448 lines deleted...]
-      <c r="A11" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>65152</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Aider le développement de la pratique du sport scolaire</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie soutient le développement de la pratique du sport scolaireLe sport est un domaine d&amp;#039;activité humaine qui intéresse beaucoup les citoyens et qui a une capacité énorme à les rassembler, s&amp;#039;adressant à tous indépendamment de l&amp;#039;âge ou du milieu social.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;éducation par le sport commence dans l&amp;#039;entourage, par l&amp;#039;éducation familiale, et se poursuit tout au long de la vie. Le système éducatif dans son ensemble participe au développement physique des individus par l&amp;#039;acquisition des gestes nécessaires à leur évolution et à leur vie future.
 &lt;/p&gt;
 &lt;p&gt;
  Facteur d&amp;#039;épanouissement personnel, l&amp;#039;intérêt du sport pour les jeunes est essentiel dès le plus jeune âge. Il porte des valeurs qui se retrouvent à toutes les étapes de la vie, notamment par l&amp;#039;apprentissage des règles, le goût de l&amp;#039;effort, l&amp;#039;envie de progresser, le plaisir d&amp;#039;être ensemble, la coopération, le respect de l&amp;#039;autre...Tout d&amp;#039;abord la pratique de l&amp;#039;EPS répond à des horaires hebdomadaires obligatoires qui relèvent des missions de l&amp;#039;Éducation Nationale. La politique sportive abordera les autres aspects de la pratique pour les lycées et étudiants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Jeunesse</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les sections sportives
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les établissements souhaitant avoir une dynamique sportive inscrivent dans leur projet la volonté de développer une pratique sportive. La création de sections sportives est du domaine du Rectorat, et cet accueil permet de sensibiliser les jeunes à une activité d&amp;#039;entrainement soutenu. Une participation à leur fonctionnement apporte une certaine cohérence dans le parcours de détection des athlètes.
 &lt;/p&gt;
 &lt;p&gt;
  La participation de la Région est fixée à 50% maximum du coût de fonctionnement de la section. Elle est versée à l&amp;#039;association sportive de l&amp;#039;établissement scolaire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;accueil des championnats de France
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les services régionaux ou les services départementaux de l&amp;#039;UNSS ainsi que les comités de sport universitaires sont souvent candidats pour l&amp;#039;accueil de championnats de France sur notre territoire. Ces épreuves sont une vitrine régionale. La Région peut être partenaire pour faciliter l&amp;#039;organisation de ces épreuves. Une participation d&amp;#039;un montant maximum de 50% du coût d&amp;#039;organisation peut être accordée à la structure en charge de la manifestation.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les déplacements en championnat de France et internationaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Un soutien forfaitaire de 20 € par sportif et par jour est accordée pour les déplacements en championnat de France dès lors que les épreuves se déroulent à plus de 200 Km de l&amp;#039;établissement, tant pour les licenciés UNSS que les apprentis ou le Sport Universitaire. Cette participation permet d&amp;#039;accompagner jusqu&amp;#039;en phase finale le parcours de ces jeunes sportifs. Une prise en charge du même montant est prévue pour le professeur accompagnant ainsi qu&amp;#039;un jeune officiel.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Niveau individuel : la carte jeune
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aides-en-faveur-du-developpement-de-la-pratique-du-sport-scolaire</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction des Sports
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Service développement des pratiques sportives et formation
 &lt;/p&gt;
 &lt;p&gt;
  Fanny DARNATIGUES :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 67 22 93 15
 &lt;/p&gt;
 &lt;p&gt;
  Mail : marie-francoise.darnatigues&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4f6f-aides-en-faveur-du-developpement-de-la-pratiq/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2020</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-[...193 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>161007</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets sportifs</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Erasmus +</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Erasmus+ - Sport 2024 - 2024</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H13" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...18 lines deleted...]
-      <c r="N13" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Erasmus&amp;#43; - 2021-2027&lt;br /&gt;ERASMUS PLUS – Action clé 2 : coopération entre organisations et établissements - 2021-2027&lt;/p&gt;Erasmus&amp;#43; - Le programme Erasmus&amp;#43; vise à offrir à environ 10 millions d&amp;#039;Européens la possibilité d&amp;#039;acquérir des compétences et de se développer sur le plan personnel, socio-éducatif et professionnel par le biais d&amp;#039;études, de formations, d&amp;#039;expériences professionnelles ou d&amp;#039;activités liées à la jeunesse et au sport tout au long de la période de programmation 2021-2027.&lt;ul&gt;    &lt;li&gt;Montant par topic :  &lt;ul&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SNCESE : 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SSCP : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SCP : 34,170,000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;em&gt;Cette subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Attirer et élargir l&amp;#039;accès au programme pour les nouveaux arrivants, les organisations moins expérimentées et les acteurs à petite échelle&lt;/li&gt;    &lt;li&gt;Soutenir l&amp;#039;inclusion des groupes cibles ayant moins d&amp;#039;opportunités&lt;/li&gt;    &lt;li&gt;Soutenir la citoyenneté européenne active et apporter la dimension européenne au niveau local&lt;/li&gt;    &lt;li&gt;Répondre aux besoins et priorités communs dans les domaines de l&amp;#039;éducation, de la formation, de la jeunesse et du sport&lt;/li&gt;    &lt;li&gt;Encourager des modes de vie sains pour tous&lt;/li&gt;    &lt;li&gt;Lutter contre la discrimination dans le sport, y compris l&amp;#039;égalité entre les hommes et les femmes&lt;/li&gt;    &lt;li&gt;Soutenir l&amp;#039;organisation d&amp;#039;événements sportifs ayant une dimension européenne dans les domaines suivants (bénévolat dans le sport, inclusion sociale par le sport, lutte contre la discrimination dans le sport, y compris l&amp;#039;égalité des sexes, encouragement de modes de vie sains pour tous)&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;Le présent appel à propositions est un appel à propositions ouvert.&lt;/li&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : entre 6 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt;TOPICS&lt;/span&gt; :   Ouvert  &lt;ul&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SNCESE : Manifestations sportives européennes à but non lucratif&lt;/li&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SSCP : Partenariats à petite échelle&lt;/li&gt;    &lt;li&gt;ERASMUS-SPORT-2024-SCP : Partenariats de coopération&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
-[...106 lines deleted...]
-      <c r="S14" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>Pays éligibles au programme :
+&lt;a href="https://erasmus-plus.ec.europa.eu/node/26/printable/pdf" rel="nofollow noopener" target="_blank"&gt;
+ Cliquez ici
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+(EN)</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://erasmus-plus.ec.europa.eu/sites/default/files/2023-11/2024-Erasmus%2BProgramme-Guide_EN.pdf</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;eacea-sport&amp;#64;ec.europa.eu&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Lignes directrices&lt;br /&gt; &lt;a href="https://erasmus-plus.ec.europa.eu/sites/default/files/2023-11/2024-Erasmus%2BProgramme-Guide_EN.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Autres documents de l&amp;#039;appel&lt;br /&gt; &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search?tenders&amp;#61;false&amp;amp;callIdentifier&amp;#61;ERASMUS-SPORT-2024" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Site de l&amp;#039;agence exécutive&lt;br /&gt; &lt;a href="https://www.eacea.ec.europa.eu/index_fr" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;br /&gt; Information &amp;#43;&lt;br /&gt; &lt;a href="https://erasmus-plus.ec.europa.eu/about-erasmus/what-is-erasmus" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1c22-erasmus-sport-2024-2024/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD5" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>18/02/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>120317</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de développement maîtrisé des sports de nature</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Projet de développement maîtrisé des sports de nature</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K15" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Mesure en faveur du sport &amp;#34;Jouons collectif&amp;#34; : aide aux projets venant favoriser l&amp;#039;animation du territoire, la cohésion sociale, la réduction des inégalités dans l&amp;#039;accès à la pratique sportive, la lutte contre toutes les formes de discriminations, l&amp;#039;égalité femmes-hommes, le développement de la santé par le sport, etc.
-[...12 lines deleted...]
-      <c r="N15" s="1" t="inlineStr">
+ NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur le cadre juridique, le contexte réglementaire et la politique départementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Envoi de documentation selon besoin
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des réunions d&amp;#039;information
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement méthodologique, juridique et technique, en mobilisant si besoin son réseau de partenaires ( Mouvement sportif – la Drôme tourisme –  LPO...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la définition de la stratégie de la collectivité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la définition d&amp;#039;un réseau de randonnées, réalisation d&amp;#039;un diagnostic de réseau permettant ensuite l&amp;#039;implantation de la signalétique directionnelle de randonnée et la création de bons plans randos sous la maîtrise d&amp;#039;ouvrage départementale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement réglementaire, technique et financier, aide à la recherche de financement pour la création et l&amp;#039;aménagement de lieux de pratique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la gestion des conflits d&amp;#039;usage
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
-Jeunesse
-[...5 lines deleted...]
-      <c r="O15" s="1" t="inlineStr">
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ OPÉRATIONS CONCERNÉES
+&lt;/p&gt;
+&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Projet répondant au cahier des charges de l&amp;#039;appel à projet annuel sur une thématique spécifique.
+   Mise en place de stratégies de développement maîtrisé des sports de nature à l&amp;#039;échelle des territoires,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagnement à la prise de compétence intercommunale « gestion des sentiers de randonnée » et à sa mise en œuvre,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagnement à la création ou à l&amp;#039;aménagement, la sécurisation de lieux de pratique sports de nature
+  &lt;/li&gt;
+  &lt;li&gt;
+   Promotion de la filière « outdoor/sports de nature» en lien avec la stratégie tourisme
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X15" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/projet-developpement-maitrise-sports-de-nature/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des sports
-[...2 lines deleted...]
- Téléphone : 01 60 91 93 56
+ Département de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Service Environnement Sports Nature
+&lt;/p&gt;
+&lt;p&gt;
+ 04.75.79.81.52
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:sportsnature&amp;#64;ladrome.fr"&gt;
+  environnement&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="http://www.ladrome.fr/"&gt;
+  www.ladrome.fr
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b354-projet-de-developpement-maitrise-des-sports-d/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>104977</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les équipements des stations sports de nature</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Les sports de nature - équipements des stations sports de nature</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Mesure en faveur du sport &amp;#34;Jouons collectif&amp;#34; : soutien aux manifestations sportives présentant : soit un niveau sportif à minima national ou international, attesté par la Fédération, soit un intérêt spécifique pour le territoire essonnien reconnu par le Département pour son ancrage historique, son nombre de participants ou pour son lien avec les thématiques développées par celui-ci (sport et femmes, sport et handicap, sport de nature, sport santé...).
-[...2 lines deleted...]
- Délibération n°2019-02-0013 (AD du 30/09/2019)
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département déploie depuis 2018 un réseau de stations labellisées réparti sur l&amp;#039;ensemble du territoire charentais. Pour obtenir ce label, les structures demandeuses doivent répondre à un cahier des charges précis et réaliser certains aménagements. Ce dispositif a pour objectif d&amp;#039;accompagner les collectivités dans la réalisation de travaux d&amp;#039;amélioration de l&amp;#039;accueil du public et d&amp;#039;envergure réduite.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;espaces pour la pratique de discipline : 50% de 10.000 € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement du site pour améliorer l&amp;#039;accueil du public : 50% de 20.000 € HT
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Disciplines éligibles : tout sport de nature - escalade, course d&amp;#039;orientation, VTT, trail, marche nordique...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements éligibles : sanitaires, cheminements, sécurisation d&amp;#039;espaces...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour être éligibles, les aménagements doivent concerner les stations sports nature labélisées ou celles en cours de labellisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ - le plan de financement prévu incluant la subvention sollicitée auprès du Département
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la notice explicative (finalités du projet et, le cas échéant, spécificités en termes de développement durable)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptifs et estimatifs de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : totalité à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="R16" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/6132_SPORT_DE_NATURE_AMENAGEMENTS_SSN.pdf</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...697 lines deleted...]
-  vie-associative&amp;#64;laravoire.com
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Tél. 04 79 72 52 00
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service sports et activités de pleine nature ; Tél. : 05 16 09 71 15
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/22f6-soutenir-les-equipements-des-stations-sports-/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2021</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...144 lines deleted...]
-      <c r="A23" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>30758</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Développer la pratique du sport scolaire</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H23" s="1" t="inlineStr">
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le sport est un domaine d&amp;#039;activité humaine qui intéresse beaucoup les citoyens et qui a une capacité énorme à les rassembler, s&amp;#039;adressant à tous indépendamment de l&amp;#039;âge ou du milieu social.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;éducation par le sport commence dans l&amp;#039;entourage, par l&amp;#039;éducation familiale, et se poursuit tout au long de la vie. Le système éducatif dans son ensemble participe au développement physique des individus par l&amp;#039;acquisition des gestes nécessaires à leur évolution et à leur vie future.
 &lt;/p&gt;
 &lt;p&gt;
  Facteur d&amp;#039;épanouissement personnel, l&amp;#039;intérêt du sport pour les jeunes est essentiel dès le plus jeune âge. Il porte des valeurs qui se retrouvent à toutes les étapes de la vie, notamment par l&amp;#039;apprentissage des règles, le goût de l&amp;#039;effort, l&amp;#039;envie de progresser, le plaisir d&amp;#039;être ensemble, la coopération, le respect de l&amp;#039;autre...Tout d&amp;#039;abord la pratique de l&amp;#039;EPS répond à des horaires hebdomadaires obligatoires qui relèvent des missions de l&amp;#039;Éducation Nationale. La politique sportive abordera les autres aspects de la pratique pour les lycées et étudiants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les lycéens,
  &lt;/li&gt;
  &lt;li&gt;
   les associations sportives des lycées,
  &lt;/li&gt;
  &lt;li&gt;
   services régionaux et départementaux UNSS,
  &lt;/li&gt;
  &lt;li&gt;
   comités régionaux sport universitaire et USEG
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le développement du sport scolaire passe par un engagement politique important se traduisant par une ligne financière votée annuellement.
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les axes d&amp;#039;intervention régionaux peuvent être vus à trois niveaux :
   &lt;em&gt;
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    1. Niveau régional
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Services régionaux de l&amp;#039;Union Nationale du Sport Scolaire (UNSS) et Comités Régionaux de Sport Universitaire
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   2. Niveau territorial
  &lt;/em&gt;
@@ -3268,3651 +1517,1790 @@
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    3. Niveau individuel : la carte jeune
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une association sportive existe dans chaque lycée, et cela permet d&amp;#039;adapter les pratiques et de faire un lien avec le mouvement sportif fédéral. Ainsi le sport scolaire suit également les évolutions de la société et du monde sportif en termes de pratiques et d&amp;#039;attentes.
   &lt;/li&gt;
   &lt;li&gt;
    De nouveaux groupes d&amp;#039;activités voient le jour : d&amp;#039;entretien de soi (musculation, le step), la pratique de pleine nature (la course d&amp;#039;orientation, VTT, escalade, canoë-kayak), l&amp;#039;accro-gym.
   &lt;/li&gt;
   &lt;li&gt;
    Les lycéens et apprentis bénéficient de la participation financière de la Région à &amp;#34;l&amp;#039;acquisition d&amp;#039;une licence sportive auprès d&amp;#039;une association sportive de lycée ou CFA&amp;#34;
   &lt;/li&gt;
   &lt;li&gt;
    Ce dispositif est présenté par ailleurs dans le cadre des dispositions de la Carte Jeune.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aides-en-faveur-du-developpement-de-la-pratique-du-sport</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Sports
 &lt;/p&gt;
 &lt;p&gt;
  Service développement des pratiques sportives et formation
 &lt;/p&gt;
 &lt;p&gt;
  Fanny DARNATIGUES : 04 67 22 93 15
 &lt;/p&gt;
 &lt;p&gt;
  Francis FOURES : francis.foures&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b773-aides-en-faveur-du-developpement-de-la-pratiq/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E24" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>104975</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les défis sportifs du Département (sports de nature)</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Les sports de nature - défis sportif du Département</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le Département déploie depuis 2018 un réseau de stations labellisées réparti sur l&amp;#039;ensemble du territoire charentais. Pour obtenir ce label, les structures demandeuses doivent répondre à un cahier des charges précis et réaliser certains aménagements. Ce dispositif a pour objectif d&amp;#039;accompagner les collectivités dans la réalisation de travaux d&amp;#039;amélioration de l&amp;#039;accueil du public et d&amp;#039;envergure réduite.
+ Le Département met en place un challenge nommé « Les défis sportifs du Département » autour d&amp;#039;un programme de manifestations sports de nature : trails, raids aventure, courses d&amp;#039;orientation, marches nordiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ La subvention forfaitaire est fixée à :&lt;/p&gt;&lt;ul&gt;
+ &lt;li&gt;
+  500 € pour les trails et/ou marche nordique (600 € pour les organisations proposant en plus une nocturne)
+ &lt;/li&gt;
+ &lt;li&gt;
+  500 € pour les épreuves de courses d&amp;#039;orientation
+ &lt;/li&gt;
+ &lt;li&gt;
+  5 000 € pour le marathon du Cognac
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier du soutien départemental, la manifestation doit être inscrite au calendrier des défis sportifs du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Les organisateurs sont invités à mettre en place des actions pour limiter l&amp;#039;impact sur l&amp;#039;environnement et pour faciliter l&amp;#039;accès des publics éloignés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Aménagement d&amp;#039;espaces pour la pratique de discipline : 50% de 10.000 € HT
-[...62 lines deleted...]
-  les devis descriptifs et estimatifs de l&amp;#039;opération
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
-[...5 lines deleted...]
- Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+ Modalités particulières d&amp;#039;instruction : les dossiers doivent être adressés au Département au minimum deux mois avant la date de la manifestation sportive.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois, après la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U24" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X24" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/6132_SPORT_DE_NATURE_DEFIS_SPORTIFS.pdf</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Sport - Manifestations ou défis sportifs
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Date limite de dépôt des demandes : néant
-[...3 lines deleted...]
-  Service sports et activités de pleine nature ; Tél. : 05 16 09 71 15
+ Date limite de dépôt des demandes : deux dates de dépôt sont proposées : mi-février et mi-juillet de l&amp;#039;année en cours
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service sports et activités de pleine nature ; Tél. : 05 16 09 68 46
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e69e-soutenir-les-defis-sportifs-du-departement-sp/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>97606</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou aménager des espaces réservés au sport</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
-[...1172 lines deleted...]
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I32" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude propose d&amp;#039;aider les communes et leurs groupements à construire ou à aménager
  des équipements sportifs de plein air ou couverts.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gymnase ou salle spécialisée, aire aménagée, plaine de jeux, plateau d&amp;#039;éducation physique, stade, piscine...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ne seront pris en compte que les projets qui intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite et qui feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses de mobilier et d&amp;#039;entretien courant
  &lt;/li&gt;
  &lt;li&gt;
   Eclairage public
  &lt;/li&gt;
  &lt;li&gt;
   Plantations
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/equipements-sportifs</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.81
 &lt;/p&gt;
 &lt;p&gt;
  Mail : richard.cane&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/774a-construire-ou-amenager-des-espaces-reserves-a/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>97691</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les maisons et centres de santé pluridisciplinaires</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de santé (ARS) — Occitanie
+Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Limite d’un montant de subvention de 150 000 €</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département apporte un financement aux projets de maisons et centres de santé pluridisciplinaires afin d&amp;#039;accroître l&amp;#039;offre médicale et paramédicale sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est attribuée dans une zone déficitaire en matière de soin aux collectivités (communes, intercommunalités).
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires sont les collectivités (communes, intercommunalités) souhaitant réaliser le bâtiment d&amp;#039;une Maison de Santé Pluriprofessionnelle dont le projet a été préalablement validé par le comité régional de sélection des MSP en zone sous dotée.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien du Département aux projets de Maisons de Santé Pluriprofessionnelles s&amp;#039;inclut dans une démarche globale d&amp;#039;aménagement du territoire, visant à lutter contre la désertification médicale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ communes, EPCI, établissements et organismes  de santé à but non lucratif (établissement de santé et mutuelle).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, en extérieur et en intérieur, ainsi qu&amp;#039;aux VRD,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses liées aux aménagements intérieurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dépenses d&amp;#039;investissement réalisées pour l&amp;#039;achat de mobilier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dépenses liées à l&amp;#039;intégration d&amp;#039;une pharmacie dans les locaux de la MSP ou d&amp;#039;un équipement de balnéothérapie.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/maison-de-sante-pluridisciplinaires</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;p&gt;
+ Mail: richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel: 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Assistant de Direction / Comptable - Maeva Homs
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : maeva.homs&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/888c-favoriser-linstallation-de-medecins-et-accroi/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>166294</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser les jeunes autour de projets favorisant l’activité physique, l’esprit d’équipe, l’inclusion et le bien-être</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets Ambassadeur du Sport</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
-[...43 lines deleted...]
-      <c r="O33" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;La Région Provence-Alpes-Côte d’Azur place l’engagement des jeunes et la promotion des valeurs du sport au cœur de ses priorités, en cohérence avec sa politique sportive, éducative et citoyenne. &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Dans ce cadre, le dispositif Ambassadeurs du Sport, créé à l’initiative du Parlement Régional de la Jeunesse, vise à mobiliser les jeunes autour de projets favorisant l’activité physique, l’esprit d’équipe, l’inclusion et le bien-être. Les Ambassadeurs du Sport, accompagnés d’un référent adulte, conçoivent et réalisent des initiatives sportives, solidaires et éducatives destinées à promouvoir la pratique sportive et les valeurs qui y sont associées : respect, engagement, dépassement de soi, mixité, inclusion, persévérance. Par cet appel à projets, la Région souhaite amplifier cette dynamique en soutenant des actions concrètes menées dans les établissements et sur l’ensemble de ses territoires.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Objectifs :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Sensibiliser et mobiliser les jeunes autour des valeurs du sport&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Encourager la pratique sportive comme vecteur de santé, d’équilibre et d’épanouissement ;&lt;/li&gt; 	&lt;li&gt;Promouvoir les valeurs citoyennes portées par le sport : respect, solidarité, esprit d’équipe, fair-play.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Encourager la conception et la mise en œuvre de projets sportifs et citoyens&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Favoriser des initiatives ayant un impact réel dans les établissements : tournois responsables, actions de promotion du sport féminin, défis sportifs solidaires ;&lt;/li&gt; 	&lt;li&gt;Développer des projets accessibles, inclusifs et adaptés à tous les publics.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Valoriser l’engagement et la responsabilité des jeunes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Soutenir l’autonomie et la créativité des Ambassadeurs du Sport dans l’organisation de leurs projets ;&lt;/li&gt; 	&lt;li&gt;Renforcer la coopération entre jeunes, équipes éducatives, associations sportives et collectivités.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Créer des espaces d’échange et de diffusion des bonnes pratiques&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Faciliter le partage d’expériences entre établissements ;&lt;/li&gt; 	&lt;li&gt;Mettre en avant les projets exemplaires pour inspirer d’autres initiatives.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Organisation d’événements sportifs et citoyens&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Tournois sportifs interclasses ou inter-établissements ;&lt;/li&gt;&lt;li&gt;Journées du sport scolaire ou olympique ;&lt;/li&gt;&lt;li&gt;Challenges solidaires (défis kilométriques, collectes sportives…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Actions de sensibilisation et de promotion du sport&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagnes contre la sédentarité, ateliers autour de la santé et du bien-être ;&lt;/li&gt;&lt;li&gt;Promotion de la pratique féminine ou inclusive du sport ;&lt;/li&gt;&lt;li&gt;Conférences, témoignages de sportifs, expositions thématiques.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Mise en place d’initiatives innovantes autour du sport&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Parcours d’activités physiques, animations sur la pause méridienne ;&lt;/li&gt;&lt;li&gt;Projets alliant sport et citoyenneté : lutte contre les discriminations, cohésion, respect ;&lt;/li&gt;&lt;li&gt;Création de supports : vidéos, podcasts, reportages, web-séries sportives.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Projets collaboratifs associant plusieurs établissements&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rencontres régionales, tournois partagés, défis collectifs ;&lt;/li&gt;&lt;li&gt;Coopération avec des clubs sportifs ou des associations locales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Projets collaboratifs associant Eco-ambassadeurs et Ambassadeurs du sport&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets alliant sport et environnement pour une pratique sportive durable, responsable et respectueuse de l’environnement.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Santé</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
-[...53 lines deleted...]
-      <c r="S33" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Structures éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les établissements publics locaux d’enseignement de Provence-Alpes-Côte d’Azur et les établissements scolaires sous contrat d’association avec l’Etat.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Public cible :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les lycéens et lycéennes en région Provence-Alpes-Côte d’Azur inscrits dans le dispositif Ambassadeurs du Sport.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Critères d’éligibilité :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets doivent être initiés et mis en œuvre par les ambassadeurs du sport et validés par leur référent ;&lt;/li&gt; 	&lt;li&gt;L’ensemble des actions devra faire l’objet d’une validation par le chef d’établissement ;&lt;/li&gt; 	&lt;li&gt;Les actions bénéficiant à un maximum de lycéens au sein de l’établissement ;&lt;/li&gt; 	&lt;li&gt;Les projets menés avant la fin de l’année scolaire en cours ou programmés pour l’année scolaire suivante.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Ne sont pas éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets déjà réalisés ou en cours de réalisation ;&lt;/li&gt; 	&lt;li&gt;Les projets exclusivement ludiques ou de loisirs, les sorties scolaires ;&lt;/li&gt; 	&lt;li&gt;Les projets se limitant à une simple demande de financement pour une association, ou un investissement pur, sans engagement actif des ambassadeurs du sport ni autres actions concrètes dans l’établissement ;&lt;/li&gt; 	&lt;li&gt;L’achat de matériel dépassant les 20% du montant de la subvention accordée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Modalités de dépôt :&lt;/strong&gt;&lt;br /&gt; Les projets peuvent être déposés tout au long de l’année par l’établissement.&lt;br /&gt; Dépôt exclusivement sur le portail des aides de la Région Sud&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/appel-a-projets-ambassadeur-du-sport</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_PARLREGJ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laurie DEBELLE : &lt;a href="mailto:ldebelle&amp;#64;maregionsud.fr"&gt;ldebelle&amp;#64;maregionsud.fr &lt;/a&gt;- 0662111639&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-ambassadeur-du-sport/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>01/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>144499</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les sports de nature au titre du PDESI des Landes</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Réglement relatif à la promotion des sports de nature au titre du PDESI des Landes</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;inscription d&amp;#039;un espace, d&amp;#039;un site ou d&amp;#039;un itinéraire au PDESI 40 fait
+ figure d&amp;#039;opportunité au service des porteurs de projet qui souhaitent 
+s&amp;#039;associer à la politique de développement « maîtrisé » des sports de 
+nature initiée par le Département des Landes.
+De cette inscription émane deux principaux effets :
+- D&amp;#039;abord, elle permet aux porteurs de projet de bénéficier des aides du
+ Département, à la fois pour les études, l&amp;#039;aménagement, et la gestion 
+des sites de pratique.
+- Ensuite, elle garantit à l&amp;#039;usager son accessibilité gratuite, son 
+entretien, sa sécurité et son suivi.&lt;/p&gt;
+            &lt;p&gt;Les aides financières se décomposent en dépenses 
+d&amp;#039;études, d&amp;#039;aménagements, de gestion et d&amp;#039;acquisition attribuées aux 
+sites de niveau III ou appartenant à une « station sports de nature » 
+préalablement inscrits au PDESI. Néanmoins, une aide départementale 
+pourrait être envisagée à titre exceptionnel pour les projets permettant
+ l&amp;#039;amélioration des ESI de niveau II, à la condition qu&amp;#039;ils déclenchent 
+son reclassement au niveau supérieur.&lt;/p&gt;
+&lt;p&gt;NB : Les taux de participation maximum affichés sont à appliquer aux 
+montants Hors Taxe des dépenses. L&amp;#039;attribution d&amp;#039;une aide est soumise à 
+la décision de la Commission Permanente du Département.&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Études&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Études des faisabilités des aménagements des ESI et études d&amp;#039;incidence Natura 2000.
+&amp;gt; Taux de participation : 70 % maximum
+&amp;gt; Plafond d&amp;#039;aide : 10 000 €&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Aménagements&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;Opérations liées à la mise en accessibilité pour différents 
+publics sur le site de pratique : les équipements permettront entre 
+autres de gérer les flux (exemples : cheminements, passerelles, aire de 
+stationnement, balisage du site, travaux de mise en sécurité et de 
+protection, etc.) ;&lt;/li&gt;&lt;li&gt;Gestion des impacts environnementaux liés à 
+la pratique sportive, dans la mesure où l&amp;#039;entretien, le suivi, les 
+expérimentations, etc. sont assurés par conventionnement ;&lt;/li&gt;&lt;li&gt;Mise 
+en œuvre d&amp;#039;actions menées dans le cadre du développement durable et/ou 
+mise en place d&amp;#039;équipements structurants favorisant la gestion des 
+déchets&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&amp;gt; Taux de participation : 60 % maximum
+&amp;gt; Plafond d&amp;#039;aide : 50 000 €&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Pérennisation foncière&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Si les enjeux le nécessitent, le Département pourra aider les 
+collectivités à l&amp;#039;acquisition de terrains dans les conditions prévues à 
+l&amp;#039;article L142-2 du code de l&amp;#039;urbanisme modifié par la loi n°2013-403 du
+ 17 mai 2013 – art1(V) soit classés en ZPENS soit dédiés à l&amp;#039;aménagement
+ et la gestion des espaces, sites et itinéraires figurant au plan 
+départemental des espaces sites et itinéraires relatifs aux sports de 
+nature établi dans les conditions prévues au livre III du code du sport.
+ Les terrains acquis devront être aménagés pour être ouverts aux 
+usagers, dans l&amp;#039;intention de proposer un ESI support d&amp;#039;une ou plusieurs 
+pratiques sportives identifiées. Seuls les ESI de niveau III peuvent 
+prétendre à ce type d&amp;#039;aide.&lt;/p&gt;
+&lt;p&gt;Une aide aux frais de bornage pourra également être proposée.&lt;/p&gt;
+&lt;p&gt;&amp;gt; Taux de participation : 50 % maximum
+&amp;gt; Plafond d&amp;#039;aide : 10 000 €&lt;/p&gt;
+&lt;p&gt;Pour les stations sports de nature :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Réalisation d&amp;#039;outils numériques : site internet, application 
+mobile, plateforme de réservation visant à valoriser l&amp;#039;offre sports de 
+nature proposée sur le territoire et faciliter l&amp;#039;accès à l&amp;#039;information 
+et à la réservation en ligne&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&amp;gt; Taux de participation : 60 % maximum
+&amp;gt; Plafond d&amp;#039;aide : 15 000 €&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Modalités de versement de l&amp;#039;aide départementale&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Demande de justificatifs&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Le paiement de l&amp;#039;aide départementale s&amp;#039;effectue en deux temps :
+− Paiement de l&amp;#039;acompte à la signature de la convention avec le Département
+− Paiement du solde sur présentation des documents suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;état récapitulatif des dépenses établi par le maître d&amp;#039;ouvrage, 
+attestant que l&amp;#039;opération est terminée, visé du trésorier public, 
+portant la mention des titres de paiement.&lt;/li&gt;&lt;li&gt;l&amp;#039;ensemble des justificatifs de dépenses.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les paiements sont subordonnés au contrôle des agents du Département.&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Durée de validité de l&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;La durée de validité des subventions est fixée à 24 mois pour le 
+début des travaux après la date de notification de la subvention. 
+L&amp;#039;opération devra être terminée 36 mois après la date de notification. À
+ défaut d&amp;#039;avoir respecté ces délais, l&amp;#039;aide sera annulée. Si le 
+demandeur souhaite bénéficier d&amp;#039;une aide départementale, il devra alors 
+déposer un nouveau dossier.&lt;/p&gt;
+&lt;p&gt;Toutefois, le délai de début d&amp;#039;exécution des travaux pourra être 
+prorogé au maximum d&amp;#039;un an en cas de circonstances exceptionnelles que 
+le demandeur devra justifier avant l&amp;#039;échéance des dix-huit mois (enquête
+ publique par exemple). En cas de prorogation de ce délai, le délai 
+d&amp;#039;achèvement des travaux sera calculé à partir de la date de la 
+prorogation.&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Le cumul des aides publiques&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Dans le cas où le demandeur obtiendrait des subventions dont le cumul
+ dépasserait 80% du coût total du projet, l&amp;#039;aide du Département sera 
+susceptible d&amp;#039;être diminuée conformément aux dispositions du décret n° 
+99-1060 du 16 décembre 1999 relatif aux subventions de l&amp;#039;État pour des 
+projets d&amp;#039;investissement.&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Clause de réversibilité&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L&amp;#039;octroi de la subvention départementale implique l&amp;#039;ouverture au 
+public de l&amp;#039;Espace Site ou Itinéraire concerné, ainsi que son 
+accessibilité, en garantissant la continuité des itinéraires de 
+randonnée, pour une durée minimale de 5 années à compter de l&amp;#039;achèvement
+ de l&amp;#039;opération.&lt;/p&gt;
+&lt;p&gt;Dans le cas où le porteur de projet bénéficiant d&amp;#039;une aide 
+départementale au titre du PDESI ne respecterait ni les conditions, ni 
+les délais d&amp;#039;engagement, il s&amp;#039;engage à rembourser la totalité de l&amp;#039;aide 
+reçue.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/promotion-des-sports-de-nature-au-titre-du-pdesi-des-landes-destination-des-associations</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:sportsdenature&amp;#64;landes.fr" target="_self"&gt;
+  sportsdenature&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73b4-promouvoir-les-sports-de-nature-au-titre-du-p/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>30527</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Prendre en compte les enjeux environnementaux dans les sports de nature</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement des collectivités dans l&amp;#039;analyse et la prise en compte des enjeux environnementaux (paysage, milieux naturels, propriété et usages de l&amp;#039;espace (agri/forêt)) dans le développement maîtrisé des sports de nature sur la base des principes de la CDESI (Commission Départementale des Espaces, Sites et Itinéraires relatifs aux sports de nature)
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 24 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour l&amp;#039;aménagement et la valorisation du Site des Gorges du Banquet : sport de nature et biodiversité
+&lt;/p&gt;
+&lt;p&gt;
+ Projet pole Escalade du Dadou : multisites escalades &amp;#43; sentiers rando et interprétation (en lien avec Base de Razisse)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/430f-prendre-en-compte-les-enjeux-environnementaux/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>111716</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le sport et les loisirs pour tous (contrat départemental d'animation)</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Sport et loisirs pour tous - contrat départemental d'animation</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communautés de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;agglomérations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes ou syndicats mixtes labellisés stations sports nature
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le contrat départemental d&amp;#039;animation est un dispositif qui s&amp;#039;adresse aux regroupements de communes (excepté pour les communes ou syndicats mixtes labellisés stations sports nature). Les quatres grands domaines d&amp;#039;intervention sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le sport, avec soutien à la pratique des activités de pleine nature non motorisée, à la création et au maintien des écoles multisports (EMS) pour les jeunes, à la pratique sportive diversifiée et tout public (hors contexte fédéral).&lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éducation à l&amp;#039;environnement et au développement durable autour de la compréhension, de la connaissance et de la
+protection des milieux (sachant que les activités de nature peuvent être
+utilisées comme moyen d’immersion dans les milieux naturels) et de l’éducation
+éco citoyenne.&lt;p&gt;&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt; l&amp;#039;été actif et solidaire avec pour objectifs le maintien et l’amélioration de cette opération qui offre à la population locale des animations encadrées de qualité ; poursuite et renforcement des collaborations inter-territoires. Critères de labellisation des sites été actif : l’opération doit être portée (maîtrise d&amp;#039;ouvrage) par un EPCI, dans le respect du cahier des charges départemental annexé au dossier de demande de labellisation.&lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;accompagnement du fonctionnement des stations sports nature sur la la fonction d’accueil. Le site internet dédié aux sports de nature (https://sportsdenature16.lacharente.fr/) permet une large diffusion de l’information mais ne remplace pas l’accueil physique sur site pour informer et orienter les usagers. Ainsi, une dotation plafonnée à 6 000,00 € par station peut être mobilisée dans le cadre de ce dispositif et contribuer à financer 50% maximum d’un poste d’accueil / coordination durant 4 mois. Ces emplois saisonniers peuvent notamment être accessibles aux étudiants.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention maximale accordée à chaque EPCI est plafonnée et répartie en fonction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de la population : 70%
+ &lt;/li&gt;
+ &lt;li&gt;
+  de la superficie : 30%
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide en fonctionnement des stations sports nature est indépendante de ce calcul.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Les actions éligibles doivent être basées sur la sensibilisation, la pratique et l’éducation&lt;/p&gt;&lt;p&gt;Ces notions s’entendent dans la mesure où le public concerné est actif et acteur et qu’il bénéficie d&amp;#039;un vis-à-vis pédagogique adapté&lt;/p&gt;&lt;p&gt;Les actions éligibles peuvent concerner tous les publics : enfants et jeunes, adultes, familles ; locaux, Charentais, voire touristes pour l’été actif&lt;/p&gt;&lt;p&gt;Les actions éligibles doivent être accessibles à tous et pour cela elles devront prendre en compte les notions d&amp;#039;équité sociale et de solidarité. La traduction de ces objectifs s&amp;#039;évaluera au travers :&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de la politique tarifaire et de la mobilisation des dispositifs d&amp;#039;aides aux usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  de l&amp;#039;accessibilité pour les publics relevant d&amp;#039;un handicap qu&amp;#039;il soit physique ou mental
+ &lt;/li&gt;
+ &lt;li&gt;
+  de la prise en compte de l&amp;#039;enclavement géographique et des problématiques de mobilité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les budgets doivent correspondre à l&amp;#039;action proprement dite : frais d&amp;#039;encadrements, matériel spécifique au projet, déplacements...
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention du Département est au maximum égale au financement affecté à chaque action par le bénéficiaire et dans la limite de l&amp;#039;enveloppe financière mobilisable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque bénéficiaire d&amp;#039;un CDA doit fournir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  une délibération de la collectivité approuvant le bilan N-1 et le projet pour l&amp;#039;année N
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bilan qualitatif et quantitatif par fiche action de l&amp;#039;année N-1
+ &lt;/li&gt;
+ &lt;li&gt;
+  le budget réalisé par fiche action de l&amp;#039;année N-1
+ &lt;/li&gt;
+ &lt;li&gt;
+  le projet par fiche action de l&amp;#039;année N
+ &lt;/li&gt;
+ &lt;li&gt;
+  le budget prévisionnel du projet par fiche action de l&amp;#039;année N
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : le programme d&amp;#039;actions est travaillé lors de différentes réunions de travail avant d&amp;#039;être transposé dans les fiches action du projet N.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois, après la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W33" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/contrat_departemental_animation.pdf</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt du dossier sur le portail Subventions16 : avant fin avril de l&amp;#039;année en cours.
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Sport - Manifestations ou défis sportifs
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Sport - Contrat départemental d&amp;#039;animation
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Date limite de dépôt des demandes : deux dates de dépôt sont proposées : mi-février et mi-juillet de l&amp;#039;année en cours
-[...5 lines deleted...]
-&lt;/p&gt;
+ &lt;strong&gt;
+  Service sports et activités de pleine nature ; Tél. : 05 16 09 72 44&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5678-favoriser-le-sport-et-les-loisirs-pour-tous-c/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...1099 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>165811</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...6 lines deleted...]
-      <c r="H39" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...577 lines deleted...]
-      <c r="N43" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Important : depuis juillet 2026, cette mesure du Fonds vert a été renforcée afin de mieux accompagner les collectivités dans la prise en compte du confort d&amp;#039;été de leurs bâtiments. Cela se traduit par un soutien supplémentaire aux travaux passifs de confort d&amp;#039;été ou d&amp;#039;installation de systèmes actifs de refroidissement (sous conditions). Les porteurs de projets peuvent déposer une &lt;a href="https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics" target="_self"&gt;demande accélérée&lt;/a&gt; (sans étude énergétique préalable) de financement.&lt;/strong&gt;&lt;/p&gt;&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux collectivités locales et leurs groupements, dans un objectif de réduction durable de leurs consommations énergétiques et de préservation du confort thermique dans un contexte de réchauffement climatique et de récurrence des vagues de fortes chaleur en France hexagonale.&lt;/p&gt;&lt;p&gt;Pour
+les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
+consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
+bâtiment. Une réduction significative des émissions de gaz à effet de
+serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
+fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent inclure la prise en compte de la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments dans le cadre d&amp;#039;un &amp;#34;réflexe adaptation&amp;#34;. Des travaux spécifiques d&amp;#039;adaptation aux fortes chaleurs peuvent être financés, en particulier dans les &lt;strong&gt;établissements scolaires&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement &lt;strong&gt;l&amp;#039;amélioration du confort thermique face aux fortes chaleur&lt;/strong&gt;, le soutien du Fonds vert vise la mise en place de solutions &amp;#34;passives&amp;#34; c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments. Néanmoins, des systèmes &amp;#34;actifs&amp;#34; performants (pompe à chaleur, géothermie) peuvent être financés sur conditions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
+vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
+prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
+la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
+améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
+dans les salles de classes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
-Consommation et production
 Equipement public
 Bâtiments et construction
 Réhabilitation
-Appui méthodologique
-[...1 lines deleted...]
-Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="S43" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
+groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
+     porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
+ &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
+     existants permettant de diminuer significativement leur consommation
+     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;&lt;li&gt;Visent la réalisation spécifique de travaux permettant d&amp;#039;adapter les bâtiments aux fortes chaleur (protections solaires, ventilation naturelle, brasseurs d&amp;#039;air) ; des systèmes de refroidissement performants (pompe à chaleur, géothermie) peuvent être subventionnés sur conditions ;&lt;/li&gt;
+ &lt;li&gt;Sont cohérents avec les prescriptions et
+     recommandations de réduction de la vulnérabilité des bâtiments au risque
+     d’inondation lorsque les bâtiments concernés par les travaux sont dans le
+     périmètre d’un plan de prévention du risque.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
+démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-      <c r="A44" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>155106</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet immobilier portant sur la création, la rénovation, la restructuration, l&amp;#039;extension de pôle de santé (PSLA), de maison de santé (MSP) ou de centre de santé (CDS), permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins par le regroupement de professionnels de santé, sur la base d&amp;#039;un projet de santé partagé par les acteurs du territoire et validé dans le cadre des instances de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
 &lt;/p&gt;
 &lt;p&gt;
  Pour rappel :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une MSP est une structure de soins de proximité composée d&amp;#039;au moins de 2 médecins généralistes et 1 professionnel paramédical. Elle regroupe des professionnels de santé médicaux libéraux qui bénéficient d&amp;#039;un cadre de travail collectif propice à la coordination des soins sur le territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Un PSLA est une structure fonctionnelle composée de plus de 10 professionnels de santé dont au moins de 2 médecins généralistes et 1 professionnel paramédical, engagés dans travail d&amp;#039;équipe visant à une meilleure coordination des soins de proximité en faveur de la population.
   &lt;/li&gt;
   &lt;li&gt;
    Un CDS est une structure sanitaire de proximité dispensant des soins de premier recours en ambulatoire : ouverte à tout public et pratiquant le tiers payant sans dépassement d&amp;#039;honoraires. Un CDS regroupe des professionnels de santé salariés dont au moins 2 médecins généralistes.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
@@ -6924,64 +3312,64 @@
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
  &lt;/p&gt;
  &lt;p&gt;
   Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Projet de santé validé par le comité opérationnel départemental
    &lt;/li&gt;
    &lt;li&gt;
     Pour les rénovations, document de diagnostic énergétique
    &lt;/li&gt;
    &lt;li&gt;
     Pièces justifiant la bonification si sollicitation
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Santé
 Revitalisation
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -7056,2056 +3444,531 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-publics-de-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W17" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2301-equipements-publics-de-sante-politique-territ/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Déployer les équipements numériques
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-[...1144 lines deleted...]
-      <c r="A51" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>117411</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités pour une gestion des espaces publics à contraintes : cimetières ou terrains de sport</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités vers le zéro phyto en leur proposant des solutions techniques pour se passer des produits phytosanitaires pour l&amp;#039;entretien des espaces à contraintes (projet de végétalisation de cimetières, entretien sans produit phytosanitaire des terrains de sport...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Accompagnement des collectivités pour le diagnostic des espaces à contraintes notamment les cimetières avec proposition d&amp;#039;aménagement dans le cadre de la suppression des produits phyto sanitaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Santé
 Biodiversité
 Equipement public
 Réhabilitation
 Paysage
 Appui méthodologique
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cb23-accompagner-les-collectivites-pour-une-gestio/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-[...210 lines deleted...]
-      <c r="A54" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>162652</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer énergétiquement vos bâtiments publics avec le programme ACTEE</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Programme ACTEE - SDE35</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="J54" s="1" t="inlineStr">
+      <c r="J19" s="1" t="inlineStr">
         <is>
           <t>Audits : 50 à 80 %, Capteurs : 50 %</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possibles ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;ACTEE est un programme national CEE (certifi­cats d’économie d’énergie), porté au niveau départemental par le SDE35. &lt;span&gt;Depuis 2023, le SDE35 est lauréat du programme ACTEE&amp;#43;.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Il coordonne ainsi un groupement mutualisé, comme pour ACTEE 2, avec les services CEP d’Ille-et-Vilaine.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l’efficacité énergétique de vos bâti­ments en hiérarchisant vos interventions&lt;/li&gt;&lt;li&gt;Proposer des solutions bas carbone en subs­tituant vos équipements à base d’énergie fossile par une énergie peu carbonée, voire locale et re­nouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Types d&amp;#039;accompagnement&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Soutien-ACTEE-6645ba6369efd.png" /&gt;&lt;span&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Focus sur le rôle des CEP&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;En Ille-et-Vilaine, les CEP sont portés par les ALEC, les EPCI ou les Pays.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;C&amp;#039;est un service de proximité dédié à la maitrise des consommations et des dépenses énergétiques du patrimoine communal.&lt;/li&gt;&lt;li&gt;Les CEP assurent l&amp;#039;amont et l&amp;#039;aval des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;équipe SERENE intervient sur les territoires ayant un CEP et en partenariat avec eux&lt;/p&gt;&lt;p&gt;Ils réalisent l&amp;#039;état des lieux du patrimoine communal à part de visite des bâtiments, d&amp;#039;analyse des consommation d&amp;#039;énergie qui permettent de mettre en place un plan d&amp;#039;actions d&amp;#039;économies d&amp;#039;énergie.&lt;/p&gt;&lt;p&gt;Ils proposent des pré-diagnostics de l&amp;#039;enveloppe et des systèmes.&lt;/p&gt;&lt;p&gt;Ils accompagnent les audits pour rendre plus claires les préconisations et aident à la prise de décisions&lt;/p&gt;&lt;p&gt;Ils accompagnent les collectivités sur les projets de réhabilitation ou de construction neuve.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;audit énergétique via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Interview-maire-maxent-audit-ACTEE-ecole-667eb9d00209c.png" alt="Interview du maire de Maxent qui a bénéficié d&amp;#039;un soutien ACTEE pour la réalisation d&amp;#039;un audit énergétique sur l&amp;#039;école Les Gallos Peints" /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation de diagnostics Chauffage Ventilation Climatisation via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Installation de capteurs communicants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Lire l&amp;#039;article Ouest-France sur la &lt;a href="https://www.ouest-france.fr/bretagne/andouille-neuville-35250/andouille-neuville-la-plus-petite-smart-city-de-france-41df319c-4334-11ed-9726-d8dc75b8b3e5" target="_self"&gt;mise en place de capteurs à Andouillé-Neuville&lt;/a&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;un Schéma Directeur Immobilier Energétique&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Toutes les collectivités d&amp;#039;Ille-et-Vilaine sont éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W54" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Isaac KILEMBE - économe de flux - &lt;a target="_self"&gt;i.kilembe&amp;#64;sde35.fr&lt;/a&gt;- 02 30 95 00 64&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35-1/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-[...267 lines deleted...]
-      <c r="A57" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>105326</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Participer à la création et à la rénovation des équipements sportifs utilisés par les collégiens</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Sport et loisirs pour tous - programme équipements sportifs utilisés par les collégiens</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le Département accompagne les communes et les communautés de communes dans leurs projets d&amp;#039;investissement. Il participe, ainsi, à la création et au maintien en état des équipements sportifs charentais dont la réhabilitation et l&amp;#039;extension des gymnases, les pistes d&amp;#039;athlétisme et les plateaux sportifs.
-&lt;/p&gt;
+ Le Département accompagne les communes et les communautés de communes dans leurs projets d&amp;#039;investissement. Il participe, ainsi, à la création et au maintien en état des équipements sportifs charentais dont la réhabilitation et l&amp;#039;extension des gymnases, les pistes d&amp;#039;athlétisme et les plateaux sportifs (pour
+ces deux derniers points, le dispositif est gelé en 2026).&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  grosses réparations et aménagements sur des bâtiments existants de plus de 10 ans : 35 % d&amp;#039;une dépense subventionnable plafonnée à 500 000 € HT
-[...10 lines deleted...]
-      <c r="N57" s="1" t="inlineStr">
+  grosses réparations et aménagements sur des bâtiments existants de plus de 10 ans : 20 % d&amp;#039;une dépense subventionnable plafonnée à 500 000 € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  extension (dont adjonction de salles spécialisées) et constructions de gymnases : (HQE obligatoire) 20 % d&amp;#039;une dépense plafonnée à 750 000 € HT (frais d&amp;#039;ingénierie compris)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation ou construction de pistes d&amp;#039;athlétisme et de plateaux sportifs : 20 % d&amp;#039;une dépense subventionnable plafonnée à 230 000 € HT
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;D’une manière générale
+les subventions départementales ne pourront pas dépasser 50% de la charge nette
+de la collectivité et les dossiers présentant une dépense subventionnable
+inférieure à 30 000 € HT ne seront pas éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le taux d&amp;#039;occupation de l&amp;#039;équipement (gymnase, piste d&amp;#039;athlétisme et plateaux sportifs) par les collèges doit être au moins égal à 50%
  &lt;/li&gt;
  &lt;li&gt;
   les normes françaises homologuées (NF) doivent être respectées notamment en ce qui concerne les sols sportifs et l&amp;#039;isolation thermique et acoustique des gymnases
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;acquisition du matériel qui peut être considérée comme de l&amp;#039;immobilier (matériel ayant un ancrage sur l&amp;#039;équipement à l&amp;#039;exemple des paniers de basket, buts de football, agrès...) est éligible dans la limite des plafonds définis ci-dessous.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
@@ -9123,499 +3986,217 @@
   la date de construction et le taux d&amp;#039;utilisation par les collèges
  &lt;/li&gt;
  &lt;li&gt;
   les plans de situation, de masse et les coupes
  &lt;/li&gt;
  &lt;li&gt;
   les devis descriptifs et estimatifs de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : deux acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W57" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/programme_equipements_sportifs_utilises_par_les_collegiens.pdf</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service sports et activités de pleine nature ; Tél. : 05 16 09 74 35
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3d9-participer-a-la-creation-et-a-la-renovation-d/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-[...317 lines deleted...]
-      <c r="A60" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>142678</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Mettre en place des projets d'olympiade culturelle visant à faire participer les publics visés à des activités culturelles mêlant l'art et le sport</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Olympiade culturelle</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H60" s="1" t="inlineStr">
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I60" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L60" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Olympiade culturelle a pour objectif de faire dialoguer art et sport, à travers des propositions artistiques invitant le public à participer aux différentes activités culturelles mises en place dans le cadre de cette démarche. Ces propositions sont soutenues grâce à une subvention.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Qu&amp;#039;est-ce que l&amp;#039;Olympiade culturelle en Ile-de-France ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Olympiade culturelle est une programmation artistique et culturelle pluridisciplinaire qui se déploie
  &lt;strong&gt;
   jusqu&amp;#039;en septembre 2024
  &lt;/strong&gt;
  sur tout le territoire français. La DRAC (Direction régionale des affaires culturelles) d&amp;#039;Ile-de-France contribue à la construction de cette programmation, en allouant une subvention aux organisateurs de projets qui font dialoguer &amp;#34;art et sport&amp;#34; et mettent en lumière les valeurs de l&amp;#039;Olympisme. Le Comité d&amp;#039;Organisation des Jeux Olympiques et Paralympiques &amp;#34;Paris 2024&amp;#34; est le maître d&amp;#039;œuvre de cette programmation, qu&amp;#039;il construit en s&amp;#039;appuyant sur le ministère de la Culture et ses services déconcentrés en régions.
 &lt;/p&gt;
 &lt;p&gt;
  La DRAC Ile-de-France contribue ainsi, en lien avec les collectivités territoriales et les acteurs culturels, à construire cette programmation qui permet de faire dialoguer les arts et le sport, avec la volonté de refléter la vitalité de la création artistique ou de valoriser la richesse du patrimoine francilien, à travers des propositions artistiques inclusives et participatives se déployant sur tout le territoire francilien et s&amp;#039;adressant aux publics les plus nombreux.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Olympiade culturelle est un label attribué par le Comité d&amp;#039;organisation des Jeux Olympiques et Paralympiques Paris 2024.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Objectifs de la démarche
@@ -9669,73 +4250,73 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Modalités d&amp;#039;évaluation des dossiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers déposés sont examinés selon les critères suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qualité artistique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Pertinence, recherche, inventivité dans les liens construits entre art et sport ;
  &lt;/li&gt;
  &lt;li&gt;
   Rapport au public : les manifestations doivent être le plus participative et le plus inclusive possible ; liens avec les publics et réseaux sportifs ;
  &lt;/li&gt;
  &lt;li&gt;
   Amplitude du déploiement territorial du projet.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ont déjà été soutenus des projets de création chorégraphique, participatifs, impliquant des sportifs amateurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Education et renforcement des compétences
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Départements
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises publiques locales
  &lt;/li&gt;
  &lt;li&gt;
   EPCI à fiscalité propre
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / Services de l&amp;#039;État
  &lt;/li&gt;
@@ -9793,443 +4374,540 @@
 &lt;p&gt;
  Ne sont pas éligibles les projets :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;art et sport&amp;#34; au périmètre restreint - par exemple, centrés sur un quartier, le territoire d&amp;#039;une commune, un établissement scolaire, une structure culturelle/sociale, un patrimoine sportif ;
  &lt;/li&gt;
  &lt;li&gt;
   n&amp;#039;impliquant pas de rapport construit avec un public et la participation active de publics
   &lt;em&gt;
    (par exemple, un programme de diffusion de spectacles ou d&amp;#039;œuvres cinématographiques dont le programme ne comporte pas de dimension de médiation à l&amp;#039;attention de publics considérés &amp;#34;prioritaires&amp;#34; - scolaires, publics empêchés, etc)
   &lt;/em&gt;
   .
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Nature des dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles concernent les coûts directement liés à la conception et à la mise en œuvre du projet artistique (dépenses artistiques : recherche, production, diffusion ; techniques ; médiation avec les publics ; administration du projet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/olympiade-culturelle</t>
         </is>
       </c>
-      <c r="W60" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/dev-culturel_olympiade-idf</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour toute question sur l&amp;#039;Olympiade culturelle en Ile-de-France, vous êtes invités à vous adresser à :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction régionale des affaires culturelles (DRAC) Ile-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Service régional des Populations, de l&amp;#039;Accompagnement, de la Coopération et des Territoires (SRPACTE)
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:olympiadeculturelle.idf&amp;#64;culture.gouv.fr" target="_self"&gt;
   olympiadeculturelle.idf&amp;#64;culture.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  47 Rue Le Peletier, 75009 Paris
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b8c-olympiade-culturelle/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H61" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>155109</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Créer et réaménager des espaces publics favorisant le lien social et les échanges intergénérationnels (parcs, espaces de loisirs, jardins publics etc.)</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Espaces publics de loisirs : parcs et jardins, aires de jeux, espaces sport-santé (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  BENEFICIAIRES
-[...17 lines deleted...]
-&lt;p&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Création et réaménagement d&amp;#039;espaces publics favorisant le lien social et les échanges intergénérationnels : parcs, espaces de loisirs et jardins publics pouvant inclure des équipements tels qu&amp;#039;une aire de jeux, un espace sport-santé, un mini-golf, un arboretum, un skate park, une aire extérieure de street workout et fitness (combinaison de gymnastique et de musculation) ...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   aide de 25 € à 15 € par licencié de moins de 18 ans (données année N-1/N, hors licences estivales ou événementielles) ;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   présence d&amp;#039;un écologue pour la conception et la réalisation du projet, projet de renaturation d&amp;#039;un espace public (opération pour restaurer un meilleur état écologique des sites pour favoriser le cycle de l&amp;#039;eau en réduisant le ruissellement, favoriser la biodiversité et réduire les îlots de chaleur, ...), définition d&amp;#039;une gestion différenciée des espaces et/ou identification d&amp;#039;un périmètre de non intervention, mise en place d&amp;#039;une action de suivi de la faune et la flore sur le site pour mesurer l&amp;#039;impact du projet, réduction de places de stationnement en cœur de bourg, installation d&amp;#039;équipements relatifs aux mobilités douces (bornes de recharges, casiers, abri-vélos couverts, station de gonflage, abri-piétons, points d&amp;#039;eau), utilisation de matériaux durables (bois locaux, masse, enrobé à liant végétal...) pour la réalisation des équipements présents sur l&amp;#039;espace public, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, mise en place d&amp;#039;un système d&amp;#039;éclairage public adapté aux usages et contraintes locales...), réemploi de matériaux, insertion de clauses environnementales dans les marchés publics.
   &lt;/li&gt;
   &lt;li&gt;
-   soutien de 1 000 € par équipe jeune au niveau régional saison N/N&amp;#43;1 ;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   présence d&amp;#039;une aire de jeux 100% inclusive, présence d&amp;#039;une aire de fitness s&amp;#039;adressant à différents publics : seniors pour prévenir leur perte d&amp;#039;autonomie, les personnes nécessitant de la rééducation, les sportifs pour entretenir leur forme, les personnes à mobilité réduite, présence d&amp;#039;équipements adaptés pour tous les publics (mobiliers urbains, sanitaires, ...), signalétique adaptée, participation usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espaces verts
+Espace public</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités douces et à la prise en compte des objectifs de transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ 1 - Les propositions d&amp;#039;aménagement devront s&amp;#039;appuyer sur une analyse de la situation existante identifiant les points noirs à régler et les atouts de l&amp;#039;espace à valoriser ;
+&lt;/p&gt;
+&lt;p&gt;
+ 2 - Le projet d&amp;#039;aménagement devra traiter à la fois les enjeux de circulations des différents usagers de l&amp;#039;espace tout en travaillant un paysagement de qualité permettant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau, l&amp;#039;utilisation des essences locales, ...
+&lt;/p&gt;
+&lt;p&gt;
+ 3 - L&amp;#039;ensemble des conditions d&amp;#039;éligibilité présenté induit la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre pluridisciplinaire ou un maître d&amp;#039;œuvre s&amp;#039;appuyant sur des études pré-opérationnelles ou mobilisant des compétences externes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concernant l&amp;#039;aménagement d&amp;#039;une aire de jeux :
+ &lt;/strong&gt;
+ cette dernière devra être accessible à tous les enfants quelle que soit leur singularité (Cf guide-conseil sur les aires jeux inclusives en document joint).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concernant l&amp;#039;aménagement d&amp;#039;un équipement de type parcours sportif ou aire de fitness, street workout extérieure :
+ &lt;/strong&gt;
+ le parcours devra permettre le travail de l&amp;#039;ensemble des parties du corps
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concernant l&amp;#039;installation d&amp;#039;équipements de sports de plein nature de loisirs :
+ &lt;/strong&gt;
+ ces équipements devront être adaptés au tout public, ouverts et gratuits ils doivent permettre la pratique du plus grand nombre leur objectif n&amp;#039;étant pas l&amp;#039;accueil de compétitions sportives.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement conseillé d&amp;#039;offrir dans l&amp;#039;espace ou à forte proximité des sanitaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, ...
   &lt;/li&gt;
   &lt;li&gt;
-   soutien à l&amp;#039;encadrement des sections sportives (forfait de 1 000 €), à l&amp;#039;accès aux sports des personnes en situation de handicap, au développement de la pratique féminine – Plafond global de 2 500 €.
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les acquisitions de terrain ou de bâti pour démolition nécessaires à la réalisation de l&amp;#039;aménagement prévu (si acquisition de moins de 5 ans)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements urbains ou paysagers et les équipements directement liés au projet :
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;
-[...24 lines deleted...]
- &lt;/strong&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ 1) le terrassement : grattage, décaissement, engravure de chaussée, ...
+&lt;/p&gt;
+&lt;p&gt;
+ 2) les structures de la chaussée, les revêtements, les bordures
+&lt;/p&gt;
+&lt;p&gt;
+ 3) l&amp;#039;ensemble des travaux de réseaux à la charge du maître d&amp;#039;ouvrage,
+&lt;/p&gt;
+&lt;p&gt;
+ 4) l&amp;#039;éclairage public économe (pour les communes ayant déléguée la compétence au SDEM, le taux d&amp;#039;aide sera appliqué sur le reste à charge de la commune)
+&lt;/p&gt;
+&lt;p&gt;
+ 5) la signalétique hors panneaux routiers
+&lt;/p&gt;
+&lt;p&gt;
+ 6) la végétalisation et le paysagement
+&lt;/p&gt;
+&lt;p&gt;
+ 7) le mobilier urbain : bancs, barrières, portail, corbeilles, sanitaires, ...
+&lt;/p&gt;
+&lt;p&gt;
+ 8) Les équipements de loisirs présents sur le site
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Pour les sports collectifs : avoir au moins une équipe jeune au niveau régional (hors championnat en accès libre) ;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les aménagements de voirie routière (terrassement, revêtement de couche et surface de roulement).
   &lt;/li&gt;
   &lt;li&gt;
-   Pour les sports individuels : club charentais disposant du meilleur classement au niveau national, hors club sous convention d&amp;#039;objectifs.
+   Les frais de publicité, de reproduction des dossiers.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;
-[...41 lines deleted...]
-      <c r="S61" s="1" t="inlineStr">
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X61" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/espaces-publics-de-loisirs-parcs-et-jardins-aires-de-jeux-espaces-sport-sante-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...9 lines deleted...]
-  &lt;/span&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Sport - Haut niveau et formation
-[...21 lines deleted...]
- &lt;/a&gt;
+ Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ddd0-espaces-publics-de-loisirs-parcs-et-jardins-a/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
-      <c r="A62" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>131826</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Certificat d'économie d'énergie (CEE)</t>
         </is>
       </c>
-      <c r="I62" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J62" s="1" t="inlineStr">
+      <c r="J23" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -10249,1171 +4927,1226 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>TERRITOIRE ENERGIE 38</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="63" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E63" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Création et réaménagement d&amp;#039;espaces publics favorisant le lien social et les échanges intergénérationnels : parcs, espaces de loisirs et jardins publics pouvant inclure des équipements tels qu&amp;#039;une aire de jeux, un espace sport-santé, un mini-golf, un arboretum, un skate park, une aire extérieure de street workout et fitness (combinaison de gymnastique et de musculation) ...
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M63" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...30 lines deleted...]
-          <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités douces et à la prise en compte des objectifs de transition écologique.
-[...30 lines deleted...]
- Il est fortement conseillé d&amp;#039;offrir dans l&amp;#039;espace ou à forte proximité des sanitaires.
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
 &lt;/p&gt;
 &lt;p&gt;
  Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
 &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...45 lines deleted...]
-&lt;p&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
-  &lt;br /&gt;
-[...17 lines deleted...]
-      <c r="S63" s="1" t="inlineStr">
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W63" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G64" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>163291</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
-[...254 lines deleted...]
-Ingénierie financière
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-      <c r="A66" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>121462</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Organiser des évènements sportifs durables</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement à l'organisation d'évènements sports de nature</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le syndicat mixte du Parc apporte un accompagnement aux évènements en lien avec les sports de nature pour les aider à devenir des évènements sportifs durables : peu consommateurs de ressources , faiblement émetteurs de GES, ne générant pas / peu de déchets, respectueux / associant les populations locales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Baronnies Sports Aventure
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se situer sur une commune classée ou dans une ville-porte du PNR des Baronnies provençales
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Baronnies provençales (Parc naturel régional)</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.baronnies-provencales.fr/le-parc/le-parc-naturel-regional/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Kim CHAPUIS
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de projets Activités récréatives, sports et nature
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : kchapuis&amp;#64;baronnies-provencales.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.58.17.37.53
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>eruin@baronnies-provencales.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2731-evenements-sportifs-durables/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies provençales</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>11/12/2022</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>145009</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation thermique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J66" s="1" t="inlineStr">
+      <c r="J27" s="1" t="inlineStr">
         <is>
           <t>Plafond à 1 million d'euros</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
   rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de candidature sont à envoyer par mail à
  &lt;strong&gt;
   fim&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fim&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
-[...38 lines deleted...]
-      <c r="K67" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>166274</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/connexion</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>bettina.leblanc@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Gestion des inondations
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>01/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>166050</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’organisation de manifestations sportives</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’organisation de manifestations sportives</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif concerne les manifestations sportives de niveau national ou international, organisées sous l’égide d’une fédération sportive et inscrites aux calendriers fédéraux, ainsi que les événements d’E-sport d’envergure nationale ou internationale.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les associations sportives, affiliées à une fédération sportive agréée par le Ministère chargé des sports&lt;/li&gt; 	&lt;li&gt;Les fédérations sportives agréées par le Ministère chargé des sports et leurs organes déconcentrés (ligues et comités régionaux sportifs)&lt;/li&gt; 	&lt;li&gt;Les comités d&amp;#039;organisation constitués sous forme associative exclusivement pour l&amp;#039;organisation d’une manifestation sportive&lt;/li&gt; 	&lt;li&gt;Les Groupements d’Intérêt Public (GIP)&lt;/li&gt; 	&lt;li&gt;Les organisateurs d’E-sport reconnus par l’association France E-sports&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont exclus : les collectivités territoriales et les EPCI, les offices de tourisme, les offices des sports, les sociétés privées et les associations sportives scolaires et universitaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2023</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Date de dépôt des dossiers :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Avant le 31 octobre de l&amp;#039;année précédant l&amp;#039;exercice au titre duquel est demandée la subvention.&lt;/p&gt;
+&lt;p&gt;Toute demande doit être déposée de façon dématérialisée sur la plateforme régionale dédiée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lorganisation-de-manifestations-sportives</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_SOUTSPO/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-organisation-de-manifestations-sportives/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L67" s="1" t="inlineStr">
-[...190 lines deleted...]
-          <t>published</t>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-      <c r="A68" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>73939</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...13 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -11426,933 +6159,646 @@
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Métropole d'Aix-Marseille-Provence</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.alecmetropolemarseillaise.fr/</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Philippe Michaud, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  p.michaud&amp;#64;alecmm.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>f.pidoux@alecmm.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole Marseillaise</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="69" spans="1:27" customHeight="0">
-      <c r="A69" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>162637</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
-[...137 lines deleted...]
-      <c r="E71" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>165953</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier  du Pass Sud Montagne</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Pass Sud Montagne - Partenaires</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="O71" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avec le Pass Sud Montagne, la Région Sud accompagne les lycéennes et lycéens scolarisés en Provence-Alpes-Côte d’Azur, grâce à une aide individuelle de 100€ par an, pour pratiquer des activités sportives et de loisirs de montagne, d’été et d’hiver.&lt;br /&gt; &lt;br /&gt; Ce pass est entièrement dématérialisé ! Il est accessible depuis l’application mobile et le site « ça se pass avec la Région Sud ».&lt;br /&gt; &lt;br /&gt; La Région Sud s’engage pour le développement des filières économiques et sportives de ses territoires de montagne.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Vous êtes déjà partenaires du Pass Sud Montagne ? &lt;a href="https://pass.maregionsud.fr/login/partner" rel="noreferrer" target="_blank"&gt;Connectez-vous ici&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Seuls les partenaires domiciliés au sein de communes du territoire régional visées par les dispositions de la loi Montagne, sont éligibles au dispositif et référençables sur la plateforme. &lt;a href="https://www.maregionsud.fr/fileadmin/user_upload/1-FICHIERS/2-DOCUMENTS/Education-lycee-Formation/Communes_region_Loi_Montagne_-_Region_Sud.pdf" target="_blank"&gt;Voir la liste des communes concernées(pdf - 528 Ko)&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Font exception les activités relevant du Hockey sur glace, des Sports de glace, du Ski et du Sport scolaire, pour lesquelles l&amp;#039;ensemble des partenaires concernés par ces activités et domiciliés en Provence-Alpes-Côte d’Azur sont éligibles, sans distinction géographique. &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;span&gt;Disciplines et activités sportives éligibles : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Sports de neige&lt;/strong&gt; : ski alpin/ski alpin handi, ski de fond/ski de fond handi, biathlon/biathlon handi, rollerski, saut à ski, combiné nordique, ski freestyle, ski de vitesse, ski de randonnée, raquettes, snowboard/snowboard handi, télémark, escalade sur glace.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Sports de glace&lt;/strong&gt; : patinage artistique, patinage de vitesse, curling/curling fauteuil, hockey sur glace/para hockey sur glace, luge, skeleton, bobsleigh.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Sports en eau vive &lt;/strong&gt;: rafting, canoë kayak, canyoning, hydrospeed.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Sports aériens &lt;/strong&gt;: deltaplane, parapente, vol à voile, paralpinisme, highline.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Sports terrestres&lt;/strong&gt; : alpinisme, cani-rando, escalade, escalade en salle, marche nordique, randonnée à pied, randonnée aquatique, trail, trekking, vélo de montagne, VTT, gravel, VTTAE et via Ferrata.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;La Région se réserve le droit de faire évoluer la liste des activités sportives et de loisirs éligibles, au fur et à mesure de la vie du dispositif.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Téléchargez et diffusez les supports officiels du dispositif !&lt;/strong&gt;&lt;br /&gt; Dans le drive, vous trouverez tous les supports utiles pour relayer et communiquer le Pass Sud Montagne sur vos canaux : affiches, kit réseaux sociaux, bannières web, vidéos... À partager autour de vous !&lt;/p&gt;
+&lt;p&gt;&lt;a&gt;Télécharger le kit de communication pass Sud Montagne&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P71" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="S71" s="1" t="inlineStr">
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Parmi les critères d’éligibilité des partenaires, on retrouve leur catégorisation selon la nature des activités proposées, via leur code APE (Activité Principale Exercée). &lt;/p&gt;
+&lt;p&gt;Dans le cadre du Pass Sud Montagne, seuls les codes APE suivants sont éligibles au dispositif au titre de l’année 2025-2026 :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;N°93.11Z - Gestion d&amp;#039;installations sportives, dont les salles d’escalade et les patinoires ;&lt;/li&gt; 	&lt;li&gt;N°77.21Z - Location et location-bail d&amp;#039;articles de loisirs et de sport, dont la location de cycles, de skis, de vélos, d&amp;#039;articles de loisirs et de sport et d&amp;#039;équipement de sport ;&lt;/li&gt; 	&lt;li&gt;N°49.39C - Téléphériques et remontées mécaniques ;&lt;/li&gt; 	&lt;li&gt;N°85.51Z - Enseignement de disciplines sportives et d&amp;#039;activités de loisirs, dont les cours de ski et de sports d’hiver de glisse dispensés par des moniteurs ;&lt;/li&gt; 	&lt;li&gt;N°93.19Z - Autres activités liées au sport, dont la randonnée et le trekking avec un guide de montagne ;&lt;/li&gt; 	&lt;li&gt;N°93.12Z - Activités de clubs de sports dont l’achat de licences sportives ; &lt;/li&gt; 	&lt;li&gt;N°94.11Z - Activités des organisations patronales et consulaires lorsque ces activités concernent des écoles et des moniteurs de ski &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Lorsque des activités de téléphériques et de remontées mécaniques sont gérées sous le régime d’une régie municipale, la Commune concernée est également éligible au dispositif.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Inscrivez-vous au Pass Sud Montagne en quelques étapes :&lt;/strong&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Créez votre compte, saisissez vos coordonnées et renseignez l’ensemble des rubriques demandées&lt;/li&gt; 	&lt;li&gt;Joignez les pièces nécessaires à l’affiliation au dispositif&lt;/li&gt; 	&lt;li&gt;Signez la convention d&amp;#039;affiliation via l&amp;#039;outil en ligne dédié&lt;/li&gt; &lt;/ol&gt;
+&lt;p&gt;Une fois votre demande d’affiliation instruite et validée, vous serez référencé en tant que partenaire du Pass Sud Montagne et aurez la possibilité de réaliser des transactions avec les bénéficiaires du dispositif. Vous serez remboursé automatiquement tous les 15 jours par le prestataire de la Région au titre des transactions enregistrées dans le cadre du Pass Sud Montagne.&lt;/p&gt;
+&lt;p&gt;Le montant d’une transaction ne peut être supérieur au solde du porte-monnaie numérique alloué à chaque lycéen, soit 100€ maximum. Si le montant facturé est supérieur à ce solde, la différence est à la charge du bénéficiaire.&lt;/p&gt;
+&lt;p&gt;Une utilisation simple, grâce à une application mobile partenaires gratuite mise à votre disposition !&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/pass-sud-montagne-partenaires</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://pass.maregionsud.fr/partners/register</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute question sur le dispositif &lt;a href="https://www.maregionsud.fr/contacter-la-region" target="_blank"&gt;contactez Allo Région Sud&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Pour toute question d’ordre technique (problème de connexion, de création de compte, de mot de passe, de signature de convention…), l’assistance téléphonique est accessible au &lt;strong&gt;0 806 707 650 (service gratuit &amp;#43; prix d’un appel local), du lundi au samedi de 9h à 18h.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pass-sud-montagne-partenaires/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-[...40 lines deleted...]
-      <c r="N72" s="1" t="inlineStr">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>162899</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les événements sportifs internationaux et les manifestations plus locales qui promeuvent les pratiques sportives</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Soutien régional aux événements sportifs et e-sportifs</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>La Région ambitionne de soutenir aussi bien des événements sportifs internationaux que des manifestations plus locales qui promeuvent les pratiques sportives (pratiques émergentes, e-sport, sport-santé, parasport…).&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="S72" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Les collectivités territoriales, EPCI et groupements d’intérêt public (GIP),&lt;/li&gt;&lt;li&gt;Les personnes morales de droit privé à but non lucratif, dont les fédérations sportives agréées et leurs structures déconcentrées franciliennes (comités/ligues/clubs),&lt;/li&gt;&lt;li&gt;Les autres personnes morales de droit privé dont le champ d’activité relève des secteurs du sport, du e-sport ou de l’événementiel.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;Les dépenses éligibles se composent exclusivement des dépenses 
+imputables à l&amp;#039;organisation de l&amp;#039;opération soutenue. Les dépenses 
+d&amp;#039;investissement sont exclues ainsi que les frais liés aux services 
+bancaires, impôts et taxes.&lt;/p&gt;&lt;p&gt;Les taux et plafond de subventionnement présentés ci-après constituent des maxima :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Événements sportifs et e-sportifs internationaux&lt;/strong&gt; : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Taux maximum de subventionnement régional : 20%&lt;/li&gt;&lt;li&gt;Montant plafond de subvention : 200.000€&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Autres événements sportifs et e-sportif&lt;/strong&gt;&lt;strong&gt;s&lt;/strong&gt; : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Taux maximum de subventionnement régional : 30% &lt;/li&gt;&lt;li&gt;Montant plafond de subvention : 60.000€&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;Sont éligibles les événements sportifs et e-sportifs se déroulant en Île-de-France, ouverts au public. Les projets portant sur une discipline sportive faisant l&amp;#039;objet d&amp;#039;un partenariat avec la Région font l&amp;#039;objet d&amp;#039;un examen prioritaire.&lt;/p&gt;&lt;p&gt;Une attention particulière est portée à l&amp;#039;examen des éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestige et envergure de l&amp;#039;évènement et/ou pertinence de la manifestation pour la promotion de la discipline,&lt;/li&gt;&lt;li&gt;Maillage territorial,&lt;/li&gt;&lt;li&gt;Nombre de participants (sportives et sportifs, personnes en situation de handicap, nombre de spectateurs attendus,&lt;/li&gt;&lt;li&gt;Qualité de l&amp;#039;organisation et engagements en matière d&amp;#039;éco-responsabilité, d&amp;#039;égalité femmes-hommes et de lutte contre toutes formes de dérives,&lt;/li&gt;&lt;li&gt;Actions proposées en faveur de l&amp;#039;accès de tous les publics aux pratiques sportives (personnes en situation de handicap, sport féminin, sport santé...).&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;Les candidats doivent déposer leur dossier de demande de subvention sur la plateforme régionale &lt;a href="http://mesdemarches.iledefrance.fr"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; en amont de l’organisation de l’évènement.&lt;/p&gt;&lt;p&gt;Pour les Grands Événements Sportifs Internationaux (GESI), les organisateurs sont tenus de déposer auprès de la Région un dossier de présentation définitif de l’événement (comprenant un plan de financement et un plan de communication), dès l’accord des instances fédérales ou internationales et au minimum 6 mois avant son début.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-regional-aux-evenements-sportifs-et-e-sportifs</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laurent Toutain : &lt;a href="mailto:laurent.toutain&amp;#64;iledefrance.fr" target="_blank"&gt;laurent.toutain&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Tél. : 01 53 85 71 97&lt;/p&gt;&lt;p&gt;Didier Pereira : &lt;a href="mailto:didier.pereira&amp;#64;iledefrance.fr" target="_blank"&gt;didier.pereira&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Tél. : 01 53 85 56 53&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-aux-evenements-sportifs-et-e-sportifs/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="73" spans="1:27" customHeight="0">
-[...305 lines deleted...]
-      <c r="A75" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>139916</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C75" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...15 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -12366,3104 +6812,1296 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="76" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H76" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>161692</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Développer les équipements sportifs de proximité - Plan 5000 équipements – Génération 2024</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale du Sport (ANS)</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...18 lines deleted...]
-          <t>Culture et identité collective
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Plan 5000 équipements sportifs – Génération 2024, s’inscrit dans la continuité du Plan 5000 terrains de sport (2022-2023) qui a connu un grand succès qualitatif et quantitatif avec plus de 5500 terrains de sport financés sur tout le territoire français ainsi que dans le prolongement des politiques publiques destinées à renforcer le lien avec le milieu scolaire : 2h de sport au collège et 30 minutes d’Activité Physique et Sportive (APQ) à l’école.&lt;/p&gt;&lt;p&gt;Ce nouveau Plan 5000 équipements – Génération 2024 se déploiera selon 3 axes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les équipements de proximité ;&lt;/li&gt;&lt;li&gt;Les cours d’écoles actives et sportives ;&lt;/li&gt;&lt;li&gt;Les équipements structurants.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une enveloppe pluriannuelle de 300 M€ sur 3 ans est allouée à l’Agence nationale du Sport pour la mise en place de ce programme.&lt;/p&gt;&lt;p&gt;Entre 2024 et 2026, ce plan doit permettre la création de 5000 équipements supplémentaires (3000 équipements de proximité, 1500 cours d’écoles actives et sportives et 500 équipements structurants). 1/3 des projets devront être situés dans des Quartiers Prioritaires de la politique de la Ville (QPV) ou à proximité immédiate.&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.agencedusport.fr/plan-5000-equipements-generation-2024" title="Agence nationale du Sport" target="_blank"&gt;En savoir plus ...&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;À destination&lt;/strong&gt; des collectivités ou leurs mandataires, des associations à vocation sportive, des universités publiques et des établissements médico-sociaux publics accueillant des jeunes en situation de handicap ayant une association sportive affiliée à une fédération sportive, ce plan contribuera à l’action de l’Agence en matière de correction des inégalités sociales et territoriales. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les territoires éligibles ? &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Tous les territoires sont éligibles. Néanmoins, une priorité d’examen sera donnée aux projets situés en territoires carencés. Les territoires carencés sont définis de la façon suivante :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;En territoire urbain : projets situés dans les quartiers prioritaires de la politique de la ville (QPV) ou leurs environs immédiats. 1/3 des projets devront être situés dans ou à proximité de Quartiers Prioritaires de la politique de la Ville (QPV). &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;En territoire rural : projets situés dans les zones de revitalisation rurale (ZRR) ou dans une commune appartenant à une intercommunalité ayant signé un Contrat de Relance et de Transition Ecologique (CRTE) qualifié de rural, ou dans un bassin de vie comprenant au moins 50 % de la population en ZRR ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;En territoire ultramarin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelques points de vigilance. P&lt;/strong&gt;our pouvoir bénéficier d’une subvention d’équipement, les porteurs de projet doivent :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;S’engager à ne pas bénéficier de plus de 80 % d’aides publiques par rapport au coût total de l’opération, sauf pour les territoires d’Outre-mer ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Garantir de manière pérenne le caractère sportif de l’équipement ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Ne pas commencer l’exécution de l’opération avant la réception de l’accusé de réception de dossier conforme, éligible et complet, de la part des services instructeurs. Les devis, bons de commande, ordres de service ou le cas échéant, le marché, ne doivent pas avoir été signés. Les études préalables ou l’acquisition de terrains ne constituent pas un commencement d’exécution.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Une convention d’utilisation et d’animation de l’équipement sportif d’une durée minimale de 5 ans devra être signée par le porteur de projet et le(s) utilisateur(s) du(des) équipement(s), avec un ou plusieurs établissements scolaires et/ou le propriétaire foncier précisant les créneaux prévisionnels qui seront réservés aux utilisateurs signataires et les créneaux en accès libre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.agencedusport.fr/plan-5000-equipements-generation-2024" title="Agence nationale du Sport" target="_blank"&gt;En savoir plus..&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agencedusport.fr/plan-5000-equipements-generation-2024</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>https://infrasport.agencedusport.fr/</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.agencedusport.fr/contactez-nous?question&amp;#61;71"&gt;Contactez-nous | Agence nationale du sport (agencedusport.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>benoit.zedet@agencedusport.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-5000-equipements-generation-2024/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale du Sport</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>92608</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du budget de l’action</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
+Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme vecteur d&amp;#039;intégration, d&amp;#039;insertion et valorisation personnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme support d&amp;#039;une pratique respectueuse de l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à l&amp;#039;encouragement de la mixité de genre, sociale et/ou intergénérationnelle dans le sport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet favorisant l&amp;#039;accès à la pratique du sport pour les personnes en situation de handicap
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à la pratique du sport contribuant au bien-être et à la santé du pratiquant
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Forêts
+Montagne
+Sols
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
 Cohésion sociale et inclusion
-Citoyenneté</t>
-[...38 lines deleted...]
-      <c r="AA76" s="1" t="inlineStr">
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Risques naturels
+Qualité de l'air
+Lutte contre la précarité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9087-soutenir-les-actions-sportives-permettant-de-/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
-[...33 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>95077</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les manifestations sportives</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux manifestations sportives</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La municipalité a toujours encouragé les diverses associations sportives afin de développer l&amp;#039;accès au plus grand nombre de ses concitoyens aux différents sports.
-[...5 lines deleted...]
- Le montant de l&amp;#039;aide financière apportée par la commune est de 15€ par licence.
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maxi : 10 % maximum du budget prévisionnel éligible
+Plancher : 800 €, calculé sur la base des dépenses éligibles.
+Remarque : Toute manifestation justifiant d&amp;#039;un caractère exceptionnel avéré fera l&amp;#039;objet d&amp;#039;une étude particulière.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La demande d&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toute demande doit être déposée en ligne, en cliquant sur le lien disponible dans l&amp;#039;encart ci-dessus et
+ &lt;strong&gt;
+  doit impérativement être transmise, 4 mois avant le début de la manifestation.
+ &lt;/strong&gt;
+ En cas de doute, n&amp;#039;hésitez pas à contacter votre référent dont les coordonnées sont indiquées dans l&amp;#039;onglet « Contact » sur la page de la Région
+ .
+Toute demande incomplète ou arrivée hors délais sera rejetée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R77" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2016</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...50 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les ligues et comités sportifs régionaux, les clubs sportifs ainsi que toute autre structure associative ou professionnelle mandatée par une fédération sportive reconnue par le Ministère en charge des Sports.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Manifestation sportive officielle, de niveau de compétition national minimum, inscrite au calendrier fédéral d&amp;#039;une discipline reconnue par le Ministère en charge des Sports.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Méthode de sélection
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La sélection sera faite en collaboration avec les ligues et comités sportifs régionaux qui transmettront au Service des Sports, durant l&amp;#039;année civile, une liste de 20 manifestations maximum pour le Grand Est, réparties idéalement à hauteur de deux compétitions maximum par département et par discipline. Seuls les projets justifiant d&amp;#039;une aide financière de la commune ou de l&amp;#039;intercommunalité d&amp;#039;accueil pourront bénéficier d&amp;#039;un soutien régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses incombant directement aux organisateurs, hors mises à disposition, valorisation, primes et récompenses financières, restauration et hébergement facturés aux participants ou toute autre dépense prise en charge par un autre partenaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
-[...198 lines deleted...]
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X78" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-manifestations-sportives/</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0139/depot/simple</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
-  En cas de doute, veuillez s&amp;#039;il vous plait vérifier votre éligilité auprès des services avant de constituer un dossier
+  En cas de doute, veuillez s&amp;#039;il vous plait vérifier votre possibilité éligibilité auprès des services avant de constituer un dossier
  &lt;/em&gt;
 &lt;/p&gt;
-&lt;p&gt;
+&lt;h3&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
-&lt;/p&gt;
+&lt;/h3&gt;
 &lt;ul&gt;
  &lt;li&gt;
   pour l&amp;#039;Alsace :
   &lt;a href="mailto:claire.manigold&amp;#64;grandest.fr"&gt;
    Claire MANIGOLD
   &lt;/a&gt;
+  – 03 88 15 65 24
  &lt;/li&gt;
  &lt;li&gt;
   pour la Champagne-Ardenne :
-  &lt;a href="mailto:xavier.rigaudeau&amp;#64;grandest.fr"&gt;
-   Xavier RIGAUDEAU
+  &lt;a href="mailto:isabelle.pillard&amp;#64;grandest.fr"&gt;
+   Isabelle PILLARD
   &lt;/a&gt;
+  – 03 26 70 66 28
  &lt;/li&gt;
  &lt;li&gt;
   pour la Lorraine :
-  &lt;a href="mailto:christine.riblet&amp;#64;grandest.fr"&gt;
-   Christine RIBLET
+  &lt;a href="mailto:xavier.blond&amp;#64;grandest.fr"&gt;
+   Xavier BLOND
   &lt;/a&gt;
-  et
-[...198 lines deleted...]
-  Fiches projets
+  – 03 87 61 68 08
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Versement
-[...134 lines deleted...]
-  sport&amp;#64;ladrome.fr
+  Avant de faire votre demande en ligne,
+  &lt;br /&gt;
+  consultez le :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/mode-emploi-demande-aide-demat-arpege-simpl.pdf"&gt;
+  mode d&amp;#039;emploi de l&amp;#039;outil de dépôt en ligne
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/guide-arpege-usagers-aides-dematerialisees.pdf"&gt;
+  guide utilisateurs
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/18eb-soutien-aux-manifestations-sportives/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="81" spans="1:27" customHeight="0">
-[...996 lines deleted...]
-      <c r="A87" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>140803</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="88" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G88" s="1" t="inlineStr">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>100363</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner les bénévoles des associations sportives dans leurs démarches administratives et leurs projets</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Comité départemental olympique et sportif (CDOS) de la Côte d'Or</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Association
-[...14 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...106 lines deleted...]
-&lt;/h3&gt;
+ Le
+  Comité
+  Départemental
+  Olympique et
+  Sportif de Côte-d&amp;#039;Or par l&amp;#039;intermédiaire du
+  Centre de
+  Ressource et d&amp;#039;
+  Information pour les
+  Bénévoles dans le domaine sportif, est
+  au service du mouvement associatif Côte-d&amp;#039;Orien
+ pour :
+ &lt;br /&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  pour l&amp;#039;Alsace :
-[...209 lines deleted...]
-  le développement des pratiques sportives et la formation ;
+  &lt;strong&gt;
+   Conseiller et accompagner
+  &lt;/strong&gt;
+  les bénévoles dans leurs démarches administratives et leurs projets (fonctionnement, financements, fiscalité, comptabilité, emploi,...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  l&amp;#039;aménagement équilibré et cohérent du territoire régional ;
+  &lt;strong&gt;
+   Apporter des conseils juridiques clairs et adaptés
+  &lt;/strong&gt;
+  (vie associative, évolution de la règlementation,...) ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  le développement économique et le rayonnement de la région. Ainsi, dans le cadre de cette politique volontariste, la Région accompagne un certain nombre de clubs identifiés comme possédant un rayonnement territorial avéré de par leur niveau de pratique, leur implication dans la formation des jeunes, des bénévoles ou des arbitres, leur caractère fédérateur sur le territoire ou encore leur niveau de professionnalisation.
-[...60 lines deleted...]
-&lt;ul&gt;
+  &lt;strong&gt;
+   Soutenir et mettre en relation avec un réseau de partenaires
+  &lt;/strong&gt;
+  (CoSMoS, DIRECCTE, URSSAF, Comités Départementaux, Conseil Départemental, EPCI, AMF,...).
+ &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...41 lines deleted...]
-&lt;p&gt;
+ Ensemble du mouvement associatif Côte-d&amp;#039;Orien et toute structure œuvrant pour le développement du milieu associatif, du sport et de l&amp;#039;intérêt général en Côte-d&amp;#039;Or.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
-[...165 lines deleted...]
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X91" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Côte-d'Or</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://cdos21.org/presentation-crib/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des Sports, des Loisirs et de la Citoyenneté
-[...10 lines deleted...]
-  &lt;/span&gt;
+ Mario JOBARD, Agent de développement, CDOS Côte-d&amp;#039;Or
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:crib.cotedor&amp;#64;franceolympique.com" rel="noopener" target="_blank"&gt;
+  crib.cotedor&amp;#64;franceolympique.com
  &lt;/a&gt;
- , Tél. : 01 53 85 58 66
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 09.63.06.66.36
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>crib.cotedor@franceolympique.com</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7b8f-centre-de-ressource-et-dinformation-pour-les-/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2021</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="92" spans="1:27" customHeight="0">
-      <c r="A92" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>151701</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W92" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...110 lines deleted...]
-          <t>published</t>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>