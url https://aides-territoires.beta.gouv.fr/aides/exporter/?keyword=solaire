--- v0 (2026-01-20)
+++ v1 (2026-04-06)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA195"/>
+  <dimension ref="A1:AH178"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,146 +225,785 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>95067</v>
+        <v>162387</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Développer le solaire thermique (production d'eau chaude par capteurs solaires)</t>
+          <t>Soutenir l'optimisation du potentiel photovoltaïque territorial</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Soutien au solaire thermique</t>
+          <t>Plan solaire : AMI - Foncier dérisqué</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région souhaite soutenir l&amp;#039;optimisation du potentiel photovoltaïque territorial, en équipant le plus de sites possible. Cette étude a donc pour but d&amp;#039;identifier sur l&amp;#039;ensemble d&amp;#039;un patrimoine, toutes les installations possibles, et d&amp;#039;étudier leur faisabilité technique et économique afin de tendre vers une planification du photovoltaïque saine et durable. L&amp;#039;objectif est de permettre la réalisation d&amp;#039;installations groupées.&lt;/p&gt; &lt;p&gt;Entreprises, collectivités, parcs naturels régionaux, toute personne morale publique ou privée.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt; &lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Instruction tout au long de l&amp;#039;année. Pas de date butoir.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Via le site de demande de subvention en ligne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-ami-foncier-derisque</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;gburle&amp;#64;maregionsud.fr;&lt;/p&gt;
+&lt;p&gt;maquadrio&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-ami-foncier-derisque/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>120101</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Analyser l'opportunité d'installer une production d'énergie renouvelable</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Analyse d'opportunité d'installation d'énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une analyse d&amp;#039;opportunité consiste à étudier le potentiel de production d&amp;#039;énergie renouvelable sur un (ou plusieurs) élément(s) de patrimoine, que ce soit en production d&amp;#039;électricité (solaire photovoltaïque) ou en production de chaleur dédié à un bâtiment ou réseau de chaleur (bois-énergie, géothermie, solaire thermique,...).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces analyses sont, pour le maître d&amp;#039;ouvrage, des outils d&amp;#039;aide à la décision pour s&amp;#039;engager dans la réalisation d&amp;#039;un projet. Elles fournissent des éléments de comparaison par rapport à une solution de référence sur les consommations d&amp;#039;énergie, les émissions de carbone et des données économiques en coût global (investissement et exploitation).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ASDER réalise une cinquantaine d&amp;#039;analyses d&amp;#039;opportunité par an pour les communes de Savoie, que ce soit sur des projets neufs ou pour un changement d&amp;#039;énergie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.asder.asso.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Christian Fleury - Responsable du pôle collectivités et terrritoires
+  &lt;/li&gt;
+  &lt;li&gt;
+   christian.fleury&amp;#64;asder.asso.fr - 04 79 85 88 50
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>christian.fleury@asder.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0732-analyser-lopportunite-dinstaller-une-producti/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>95069</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Développer le photovoltaïque</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H2" s="0" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
+  Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Substituer des énergies fossiles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les émissions de gaz à effet de serre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir la production d&amp;#039;énergie renouvelable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer la qualité de l&amp;#039;air,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer de l&amp;#039;activité économique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer la rentabilité économique des projets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider les porteurs de projets à sécuriser leurs coûts énergétiques en les incitants à installer un système de production d&amp;#039;électricité à coût constant,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettre le développement de compétences dans le domaine de l&amp;#039;autoconsommation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires de l&amp;#039;aide
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités territoriales, leurs groupements et leurs délégataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les associations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les entreprises, incluant, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bailleurs sociaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les copropriétés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets participatifs et citoyens.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les particuliers à titre individuel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la promotion immobilière,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;Etat, les Départements et leurs opérateurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  De l&amp;#039;action
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les professionnels de la filière.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Installation de générateur photovoltaïque raccordé au réseau ou en autoconsommation produisant de l&amp;#039;électricité renouvelable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les installations faisant l&amp;#039;objet d&amp;#039;une aide au titre des appels à projets nationaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les installations au sol présentant des conflits d&amp;#039;usage : terre agricole ou forestière, espaces naturels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets privés de revente totale hors délégation et projets citoyens,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bâtiments ou sites utilisant un mode de chauffage par effet joule.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les entreprises et en application du régime d&amp;#039;aide SA.40405, le montant subventionnable est déterminé après déduction du coût d&amp;#039;une solution de référence correspondant à un investissement similaire, moins respectueux de l&amp;#039;environnement et de même capacité en terme de production effective d&amp;#039;énergie.
+ &lt;strong&gt;
+  Etudes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Taux :
+  &lt;/strong&gt;
+  70 % sauf 60 % pour les moyennes entreprises, 50 % pour les grandes entreprises.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Plafond :
+  &lt;/strong&gt;
+  5 000 € d&amp;#039;assiette par bâtiment étudié.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Remarque
+  &lt;/strong&gt;
+  : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cas particulier des projets participatifs et citoyens
+ &lt;/strong&gt;
+ Ce type de projet peut bénéficier d&amp;#039;un accompagnement spécifique – ex : aide la structuration juridique du projet, aide à la mise en place et à l&amp;#039;animation de réunions d&amp;#039;informations - à hauteur de 70 % plafonné à 10 000 € d&amp;#039;aide voir 12 000 € pour les territoires en zone Pacte de ruralité (voir fiche dispositif dédiée).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  I
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  nvestissement – puissance inférieure à 100 kWc :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Taux : 30 % maximum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond : de 200 €/kWc à 400 €/kWc selon le taux d&amp;#039;autoconsommation, la puissance et la nature du porteur de projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Il sera accordé une aide par point de raccordement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remarque : intervention par la Région seule
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Consultez le
+ &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique"&gt;
+  règlement et les documents annexes sur Climaxion
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2017</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-au-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0078/depot/simple</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique" rel="noopener" target="_blank"&gt;
+  https://www.climaxion.fr/docutheque/soutien-au-photovoltaique
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/68aa-soutien-au-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>95067</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Développer le solaire thermique (production d'eau chaude par capteurs solaires)</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au solaire thermique</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la rentabilité économique des projets
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les charges de production d&amp;#039;eau chaude sanitaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P2" s="0" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les collectivités territoriales, leurs groupements et leurs délégataires,
   &lt;/li&gt;
   &lt;li&gt;
    les associations,
   &lt;/li&gt;
   &lt;li&gt;
    les entreprises, incluant, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme,
   &lt;/li&gt;
   &lt;li&gt;
    les bailleurs sociaux,
   &lt;/li&gt;
   &lt;li&gt;
    les copropriétés,
@@ -447,1748 +1086,1067 @@
 &lt;/p&gt;
 &lt;p&gt;
  Cas général :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Règles : « Fonds chaleur » de l&amp;#039;ADEME Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par l&amp;#039;ADEME (&amp;#61; dossier à transmettre uniquement à l&amp;#039;ADEME Grand Est).
 &lt;/p&gt;
 &lt;p&gt;
  Cas des copropriétés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nature : subvention avance remboursable à taux zéro Section : investissement fonctionnement Taux maxi : 60 % maximum plafonné à 1 100 €HT/m2 et 120 m2 de surface de capteurs Remarque : intervention par la Région seule
 &lt;/p&gt;
 &lt;p&gt;
  Consultez
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   le règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-solaire-thermique-2/</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0076%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.grandest.fr%2Fmentions-legales%2F,Mentions%20l%C3%A9gales,_blank;https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fdonnees-personnelles,Donn%C3%A9es%20personnelles,_self</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rendez-vous sur le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   site de la région Grand-Est
  &lt;/a&gt;
  pour obtenir les informations relatives aux conditions d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5da-soutien-au-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>162396</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de subvention pour l'étude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Collectivité d’outre-mer à statut particulier
 Entreprise privée
-Agriculteur</t>
-[...268 lines deleted...]
-          <t>published</t>
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études de faisabilité technico-économique pour des projets d’installations solaires centralisées de production d’eau chaude peuvent bénéficier d’un soutien financier sous forme de subvention, pour les bâtiments existants.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; &lt;br /&gt; Il existe aussi aides pour les travaux de solaire thermique, pour la réhabilitation des installations de solaire thermique ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;br /&gt; &lt;br /&gt; En amont d&amp;#039;un projet, pour une aide au choix de l&amp;#039;énergie renouvelable, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alix Roussaly : aroussaly&amp;#64;maregionsud.fr ;&lt;/p&gt;
+&lt;p&gt;Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...123 lines deleted...]
-      <c r="E5" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>162398</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les audits et la réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H5" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="O5" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif est de porter assistance aux Maîtres d’ouvrages qui font face à des installations présentant des dysfonctionnements, en les accompagnant techniquement et financièrement dans la mise en place d’audits de ces installations, suivis d’une réhabilitation, à laquelle sera associée un contrat de maintenance intégrant un engagement de bon fonctionnement ou un contrat de performance, selon le souhait de la maîtrise d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; Il existe aussi aides des aides aux études de faisabilité solaire thermique ainsi que pour les travaux d&amp;#039;installations solaires thermiques, ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S5" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Si besoin, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
+&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>102099</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide aux travaux) - Prime éco-chaleur</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Grand Lyon La Métropole</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Aide forfaitaire en fonction de la production d'énergie renouvelable (€/MWh)</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur développe la chaleur renouvelable sur son territoire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Plus d&amp;#039;énergies renouvelables, moins de CO2
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Un accompagnement gratuit et des aides financières
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse aux collectivités territoriales, copropriétés, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie, un réseau de chaleur ou récupérer de la chaleur fatale. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;La fondation ARALIS a bénéficier d&amp;#039;une aide de plus de 50 % de l&amp;#039;investissement pour de la géothermie sur sondes pour une pension de famille et du logement social.&lt;/li&gt;&lt;li&gt;Le constructeur Léon Grosse a bénéficié de la Prime éco-chaleur sur la construction de son siège le 8ieme Chemin à Bron pour de la géothermie sur sondes. &lt;/li&gt;&lt;li&gt;L&amp;#039;EHPAD Thérèse Couderc a décarboné sa production de chaleur avec la mise en place d&amp;#039;une chaudière bois granulés dans un bâtiment patrimonial. La chaudière assurera près de 90 % de la production de chaleur du site.&lt;/li&gt;&lt;li&gt;L&amp;#039;industriel Renault Trucks a installé une production de géothermie sur nappe lors de la réhabilitation de son bâtiment tertiaire au coeur du site industriel. La production assurer plus de 85 % de la production de chaleur, le reste étant complété par une pompe à chaleur aérothermique. Le site atteint 100 % de production électrique.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les travaux éligibles concernent les installations de chaleur renouvelable utilisant le bois énergie, la géothermie, le solaire thermique ou la chaleur fatale.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces installations doivent respecter des critères d&amp;#039;éligibilité dont le détail est précisé sur le site dédié au dispositif. Ces exigences concernent les volets suivants :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;étude préalables
+&lt;/li&gt;&lt;li&gt;critères techniques de performance
+&lt;/li&gt;&lt;li&gt;qualification des prestataires
+&lt;/li&gt;&lt;li&gt;performance énergétique du bâtiment&lt;/li&gt;&lt;li&gt;suivi de l&amp;#039;installation (comptage obligatoire)
+ &lt;/li&gt;&lt;li&gt;contrat d&amp;#039;entretien
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ Des seuils d&amp;#039;éligibilité max sont indiqués et au dessus de ces seuils (2000 MWh entrée PAC pour la géothermie, 12 000 MWh pour le bois énergie, 1 500 m2 pour le solaire thermique et 1 000 MWh pour la chaleur fatale), les projets sont renvoyés vers l&amp;#039;ADEME Régionale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Métropole de Lyon</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Référent Métropole de Lyon
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Maxime Dinnat
+ &lt;br /&gt;
+ Chef de projets Transition Énergétique EnR&amp;amp;R - Prime éco-chaleur
+ &lt;br /&gt;
+ 04 26 83 90 63 - prime-ecochaleur&amp;#64;grandlyon.com
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  Référent ALEC Lyon
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Lucas Venosino
+ &lt;br /&gt;
+ Chargé de développement efficacité énergétique et énergie renouvelable
+ &lt;br /&gt;
+ 04 28 29 96 09 - prime-ecochaleur&amp;#64;alec-lyon.org
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>lucas.venosino@alec-lyon.org</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ae9-prime-eco-chaleur-aide-aux-travaux/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Lucas Venosino - ALEC Lyon</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E6" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>102098</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide à la décision) - Prime éco-chaleur</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Grand Lyon La Métropole</t>
+        </is>
+      </c>
+      <c r="F9" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="J9" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la décision : études de faisabilité, études d'AMO, forages de reconnaissance, TRT</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur vise à favoriser la filière des énergies renouvelables thermiques sur son territoire.
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plus d&amp;#039;énergies renouvelables, moins de CO2
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Un accompagnement gratuit et des aides financières
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse exclusivement aux collectivités territoriales, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie ou un réseau de chaleur. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un commune du territoire Métropolitain va réaliser un Test de Réponse Thermique (TRT) pour connaître le potentiel thermique du sol ainsi qu&amp;#039;une étude de faisabilité pour la réalisation d&amp;#039;une salle polyvalente chauffée par géothermie. Les études bénéficieront de 70 % d&amp;#039;aide de la PRIME ÉCO-CHALEUR pour des coûts d&amp;#039;étude de 18 500€ (TRT) et 5 400€ (EF) (avant subvention).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études éligibles sont les études de faisabilité, test de réponse thermique (géothermie sur sondes), forage d&amp;#039;essai/de reconnaissance, études d&amp;#039;AMO (assistance à maîtrise d&amp;#039;ouvrage).
+&lt;/p&gt;
+&lt;p&gt;
+ Il est nécessaire de respecter les critères d&amp;#039;éligibilité suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;respecter les cahiers des charges ADEME sur l&amp;#039;étude considérée.
+&lt;/li&gt;&lt;li&gt;sélectionner un prestataire qualifié Reconnu Garant de l&amp;#039;Environnement (RGE) dans la filière concernée (bois énergie, géothermie, solaire thermique, réseau de chaleur, récupération de chaleur fatale)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://seafile.alec-lyon.org/f/cb31ce77c63742c6b541/" target="_self"&gt;- critères d&amp;#039;éligibilités détaillés -&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Métropole de Lyon</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Référent Métropole de Lyon
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Maxime Dinnat
+ &lt;br /&gt;
+ Chef de projets Transition Énergétique EnR&amp;amp;R – Prime Éco-Chaleur - prime-ecochaleur&amp;#64;grandlyon.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 26 83 90 63
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Référent ALEC Lyon
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Lucas Venosino
+ &lt;br /&gt;
+ Chargé de développement efficacité énergétique et énergie renouvelable  - prime-ecochaleur&amp;#64;alec-lyon.org
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04 28 29 96 09
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>lucas.venosino@alec-lyon.org</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bf5f-prime-eco-chaleur-aide-a-la-decision/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Lucas Venosino - ALEC Lyon</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>162397</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H6" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N6" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les principales applications du solaire thermique sont la production d’eau chaude sanitaire (pour l’habitat, l’hôtellerie, les établissements de santé, …), la fourniture de chaleur pour l’industrie et l’agriculture, l’alimentation de réseaux de chaleur et le chauffage de l’eau des bassins de piscine.&lt;br /&gt; Les aides aux investissements concernent les projets des installations solaires collectives de production d’eau chaude. Les installations sont considérées comme collectives dès lors qu’elles répondent à un besoin en eau chaude collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; Il existe aussi aides pour les études de faisabilité solaire thermique, pour la réhabilitation des installations de solaire thermique ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>28/02/2023</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; Si besoin, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W6" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/projets-solaires-thermiques-collectifs-nouveaux-projets</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr &lt;/a&gt;;&lt;/p&gt;
 &lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>published</t>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-solaires-thermiques-collectifs-pour-production-deau-chaude-sanitaire-chauffage-nouveaux-projets/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...728 lines deleted...]
-    <row r="11" spans="1:27" customHeight="0">
+    <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
-        <v>56182</v>
+        <v>70580</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Etudier l'opportunité technique et économique d'une installation photovoltaïque en toiture</t>
+          <t>Financer le développement des installations solaires thermiques</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+          <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
-        <is>
-[...214 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...8 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie soutient le développement de projets solaires thermiques auprès des entreprises, des collectivités, des établissements publics, des associations et des bailleurs sociaux
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
 &lt;/p&gt;
 &lt;p&gt;
  &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant: jusqu&amp;#039;à
  &lt;strong&gt;
   50%
  &lt;/strong&gt;
  de l&amp;#039;assiette éligible
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1) Aides aux études
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires:
  &lt;/strong&gt;
  les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité
  &lt;/strong&gt;
  : les bureaux d&amp;#039;études et experts doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les coûts éligibles
  &lt;/strong&gt;
  sont notamment les frais d&amp;#039;ingénierie, frais de secrétariat, les frais de déplacement pour les visites de sites et les réunions, les mesures nécessaires et les frais de reprographie.
 &lt;/p&gt;
 &lt;p&gt;
@@ -2296,2255 +2254,2894 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour une demande d&amp;#039;aide aux investissements :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude de faisabilité réalisée ou fiche descriptive de l&amp;#039;installation solaire thermique pour les installations inférieures à 25m2.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Devis des entreprises pour l&amp;#039;installation solaire, précisant notamment les nombre, marque et type de capteurs et le matériel de comptage énergétique.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Devis de la prestation de télésuivi avec système d&amp;#039;alerte. Plan d&amp;#039;implantation des capteurs.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma hydraulique de l&amp;#039;installation.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-solaires-thermiques</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 31, 32, 46, 65, 81 et 82 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  François Olasz - francois.olasz&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 12, 30, 34 et 48 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 09, 11 et 66 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Joël Nayet - joel.nayet&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/056d-aide-regionale-au-developpement-des-installat/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2020</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>56191</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Intervention dans le cadre d'un transfert de compétence énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDEC ENERGIE étudie, finance, construit et exploite l&amp;#039;installation de production électrique photovoltaïque. Il intervient dans le cadre d&amp;#039;un transfert de compétence &amp;#34;énergies renouvelables&amp;#34;, sur décision de son bureau syndical et après avis de sa commission Transition Energétique.
+ Le bâtiment support de l&amp;#039;installation reste dans le patrimoine de la collectivité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La valorisation de l&amp;#039;électricité peut être par vente totale ou en autoconsommation, en bénéficiant au bâtiment où l&amp;#039;installation est construite.
+&lt;/p&gt;
+&lt;p&gt;
+ Le financement de l&amp;#039;opération est assuré par les fonds propres de la régie &amp;#34;énergies renouvelables&amp;#34; du syndicat, les dotations des partenaires, éventuellement la vente d&amp;#039;électricité et au besoin, une contribution de la collectivité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide intervient dans le cadre d&amp;#039;un transfert de compétence.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e396-installer-une-chaufferie-bois-energie-substit/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>56182</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Etudier l'opportunité technique et économique d'une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût (estimé à 1400€/étude).
+&lt;/p&gt;
+&lt;p&gt;
+ Elle porte sur l&amp;#039;opportunité de réaliser un projet solaire photovoltaïque en toiture d&amp;#039;un bâtiment public, en vente totale ou en autoconsommation, dans la limite d&amp;#039;une étude par an par collectivité.&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y13" s="1" t="inlineStr">
         <is>
-          <t>admin@test.com</t>
+          <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
       <c r="Z13" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/056d-aide-regionale-au-developpement-des-installat/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3c8-realiser-letude-energetique-dun-batiment-etud/</t>
         </is>
       </c>
       <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
+    <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
-        <v>133546</v>
+        <v>161759</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Développer des énergies renouvelables électriques (installations photovoltaïques)</t>
+          <t>Financer votre étude de faisabilité, étape nécessaire avant d'investir dans la conception d'une installation solaire thermique</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Développement des énergies renouvelables électriques (installations photovoltaïques)</t>
+          <t>Étude de faisabilité d'installation solaire thermique</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Étude) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d&amp;#039;installations de production d&amp;#039;eau chaude solaire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-dinstallation-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-dinstallation-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>161697</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les entreprises et les collectivités dans la mise en place de leur toiture ou ombrière solaire photovoltaïque en ACI, base de la valorisation du surplus en ACC</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Études de faisabilité pour de l’autoconsommation électrique photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ACI : Autoconsommation individuelle&lt;br /&gt;ACC : Autoconsommation collective&lt;/p&gt;&lt;p&gt;Quand la consommation électrique de vos bâtiments, de vos équipements intervient essentiellement de jour, il peut être intéressant pour vous d’étudier la faisabilité de &lt;strong&gt;couvrir une partie de cette consommation au moyen d’électricité solaire photovoltaïque&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner les prestations externes d’études de faisabilité à hauteur de 60 % dans la limite de 100 k€ d’assiette. Cette aide peut être portée à &lt;strong&gt;70 % pour des moyennes entreprises&lt;/strong&gt; au sens européen et à &lt;strong&gt;80 % pour des petites entreprises&lt;/strong&gt; ou bénéficiaires dans le cadre d’une « activité non économique ».&lt;/p&gt;&lt;p&gt;Nota : « Bénéficiaire dans le cadre d’une activité non économique » signifie une structure qui :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soit n’exerce pas d’activité consistant à offrir à autrui des biens ou des services.&lt;/li&gt;&lt;li&gt;Soit, bien qu’exerçant une activité consistant à offrir à autrui des biens ou des services, ne se trouve pas sur un marché concurrentiel. Tel est le cas notamment de bénéficiaires qui disposent d’un monopole de droit (par exemple les autorités exerçant des prérogatives de puissances publiques comme l’armée, la police, la surveillance antipollution) ou de fait (technique ou géographique).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité sujette à la présente aide ADEME, concerne &lt;strong&gt;l&amp;#039;évaluation et l&amp;#039;analyse du potentiel d&amp;#039;un projet&lt;/strong&gt; (technique, économique, sociale, environnementale, juridique, etc.), qui visent à soutenir le processus décisionnel en révélant de façon objective et rationnelle les forces et les faiblesses du projet, ainsi que les perspectives et les menaces qu&amp;#039;il suppose, et qui précisent les ressources nécessaires pour le mener à bien, et en évaluent, en définitive, les chances de succès…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_06_94_975_987</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-faisabilite-lautoconsommation-electrique-photovoltaique</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-pour-de-lautoconsommation-electrique-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>161709</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné financièrement dans la réalisation de votre projet de Système Solaire Combiné (SSC)</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Installations de systèmes solaires combinés</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;     réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de Systèmes Solaires Combinés (SSC) éligibles au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circulent un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>161711</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Demander le financement d'un audit d'installation solaire thermique et du chantier de réhabilitation associé, pour des collectivités, entreprises ou associations</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un financement pour votre audit ainsi que les travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Préalablement à votre projet de réhabilitation, un audit est nécessaire pour qualifier les problèmes rencontrés sur l’installation puis &lt;strong&gt;établir et chiffrer les actions correctives&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide intègre également &lt;strong&gt;un financement des travaux&lt;/strong&gt; et se conclut par &lt;strong&gt;la signature d’un contrat d’exploitation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités pratiques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1ʳᵉ étape :&lt;/strong&gt; consultez des prestataires d’études sur la base du cahier des charges proposé par l’ADEME dans le document C.E.F. précédent. Présélectionnez une offre mais à ce stade ne vous engagez pas et ne signez pas de commande.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;2ᵉ étape : &lt;/strong&gt;déposez une demande d’aide en joignant la proposition technique et financière du prestataire d’études, ainsi que les pièces à déposer listées ci-dessous. Indiquez bien les dépenses prévisionnelles pour l&amp;#039;audit, la maitrise d&amp;#039;œuvre éventuelle et le montant de l&amp;#039;enveloppe travaux allouée à la réhabilitation.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_32_44_52_53_75_76_84_94</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/audit-rehabilitation-dinstallations-solaires-thermiques-collectives</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>141761</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un projet d'installation solaire photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;une compétence optionnelle, deux solutions sont à disposition des collectivités pour mettre en place leur installation solaire photovoltaïque avec le syndicat :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faire un transfert de compétences de la collectivité vers le syndicat afin que le SIEL-Territoire d&amp;#039;énergie Loire assure l&amp;#039;investissement et réalise le projet à la place de la collectivité. &lt;/li&gt;
+ &lt;li&gt;
+  Faire appel au syndicat pour être accompagné dans son projet d&amp;#039;un point de vue technique, administratif et décisionnel lorsque la commune souhaite rester maître d&amp;#039;ouvrage.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Électricité renouvelable :
+ &lt;br /&gt;
+ Thierry Suchel
+ &lt;br /&gt;
+ suchel&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 53 92
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9701-mettre-en-place-un-projet-dinstallation-solai/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>140805</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes membres dans la transition énergétique</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat d'Énergie des Alpes-de-Haute-Provence (SDE04)</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil amont : réalisation de note d&amp;#039;opportunité, avant- projet sommaire, 1er niveau de conseil
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet : réalisation de projets, de l&amp;#039;étude de faisabilité à la réalisation des travaux, portage de marchés publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie administrative : conseil et assistance aux communes, mandat de maîtrise d&amp;#039;ouvrage, montage des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie financière : conseil et recherche de financements, négociation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une installation photovoltaïque avec autoconsommation sur la toiture d&amp;#039;un bâtiment communal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur la pertinence d&amp;#039;un projet photovoltaïque porté par une entreprise privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implantation ou déplacement d&amp;#039;une borne de recharge pour véhicule électrique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur le remplacement d&amp;#039;une chaudière obsolète
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance et conseils dans la réalisation d&amp;#039;un réseau de chaleur alimenté par une chaudière bois plaquettes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formalisation de la demande dans la fiche annuelle de recensement des besoins ou contact direct avec le service Énergie – Mobilité – Données (EMD) pour un échange avec le référent du sujet (photovoltaïque, EnR thermique ou IRVE).
+&lt;/p&gt;
+&lt;p&gt;
+ Différentes modalités d&amp;#039;intervention selon le sujet : convention de service, lettre de commande ou mandat de maîtrise d&amp;#039;ouvrage.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sde04.fr/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 5, avenue Bad-Mergentheim - 04000 Digne-les-Bains
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 32 32 32
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;sde04.fr" target="_self"&gt;
+  contact&amp;#64;sde04.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e99-accompagne-les-communes-membres-dans-la-trans/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>133546</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Développer des énergies renouvelables électriques (installations photovoltaïques)</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Développement des énergies renouvelables électriques (installations photovoltaïques)</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
 Particulier
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H14" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J14" s="1" t="inlineStr">
+      <c r="J20" s="1" t="inlineStr">
         <is>
           <t>le taux maximum varie selon la taille de l'entreprise</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à faciliter l&amp;#039;installation des panneaux et ombrières photovoltaïques dans toute la région Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les installations PV, le dispositif propose : jusqu&amp;#039;à 50% du montant TTC ou HT en cas de récupération de la TVA (
  &lt;em&gt;
   subvention max : 300 000€
  &lt;/em&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne aussi le solar ready, c&amp;#039;est-à-dire les travaux de préparation d&amp;#039;une toiture à l&amp;#039;installation de panneaux solaires. (
  &lt;a href="https://www.iledefrance.fr/enr" target="_self"&gt;
   voir le site de la Région
  &lt;/a&gt;
  )
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les projets photovoltaïques sur toitures, les ombrières de parkings, les ombrières sur des zones artificialisées ne présentant pas de conflits d&amp;#039;usages, les délaissés routiers (parcelles déclassées par suite d&amp;#039;un changement de tracé des voies du domaine public routier) sans destination agricoles ou pastorales sur une durée de 20 ans minimum, agrivoltaïsme au cas par cas.
  &lt;/li&gt;
  &lt;li&gt;
   La part des installations réalisées au-delà des obligations liées à la règlementation en vigueur
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les candidats éligibles sont des personnes morales porteuses de projets (collectivités et leurs groupements, entreprises, associations, projet citoyens, bailleurs sociaux, syndic de copropriété ...).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets devront répondre aux critères d&amp;#039;éligibilité suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Production énergétique à des fins d&amp;#039;autoconsommation (
   &lt;em&gt;
    individuelle ou collective
   &lt;/em&gt;
   ) sans ou avec vente de surplus (
   &lt;strong&gt;
    sans tarif d&amp;#039;obligation d&amp;#039;achat ou complément de rémunération
   &lt;/strong&gt;
   ). Les projets en vente en gré à gré ou en revente à un autre agrégateur que EDF obligation d&amp;#039;achat.
  &lt;/li&gt;
  &lt;li&gt;
   Avoir une puissance d&amp;#039;installation de minimum 10 kwc
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dépenses éligibles comprennent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les équipements de production énergétique ;
  &lt;/li&gt;
  &lt;li&gt;
   le raccordement au réseau ;
  &lt;/li&gt;
  &lt;li&gt;
   les travaux pour l&amp;#039;accueil des installations ;
  &lt;/li&gt;
  &lt;li&gt;
   les honoraires d&amp;#039;assistance technique ou frais de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contacter l&amp;#039;adresse : aap-enr-elec&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83b6-developpement-du-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>12/04/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>140764</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Produire de la chaleur à partir d'énergies renouvelables et de récupération</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-[...23 lines deleted...]
-      <c r="O15" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable selon opération. Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ Développer les énergies renouvelables thermiques (biomasse, solaire, géothermie superficielle)
+&lt;/h1&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dispositif d&amp;#039;accompagnement :
+  Fonds Chaleur de l&amp;#039;ADEME
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -- valoriser les ressources du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - favoriser l&amp;#039;activité locale
+&lt;/p&gt;
+&lt;p&gt;
+ - réduire les émissions de gaz à effet de serre
+&lt;/p&gt;
+&lt;p&gt;
+ - s&amp;#039;affranchir des énergies fossiles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chaufferie bois (granulés, plaquettes forestières) avec ou sans réseau de chaleur, production d&amp;#039;eau chaude sanitaire solaire, géothermie sur sondes ou sur nappe
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
-[...48 lines deleted...]
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Différents critères techniques d&amp;#039;éligibilité à respecter
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  transitionenergetique&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 83 21
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c04-produire-de-la-chaleur-a-partir-denergies-ren/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E16" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>161777</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Installation de production d'eau chaude solaire thermique </t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...19 lines deleted...]
-      <c r="N16" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que les points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100°C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le solaire thermique est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d&amp;#039;eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1 - Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projeté. Cela vous confortera dans votre choix d’investir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2 - Déposez ensuite un dossier de demande d’aide.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;analyse économique&lt;/strong&gt; ou sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X16" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-deau-chaude-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E17" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>161710</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Réalisez votre projet de Pompe à Chaleur (PAC) solaire grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...25 lines deleted...]
-      <c r="O17" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de pompes à chaleur (PAC) solaires éligibles au Fonds Chaleur sont les opérations de production d&amp;#039;eau chaude sanitaire (ECS) à destination de logement collectif et des secteurs Tertiaire, Industrie et Agriculture comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X17" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-deau-chaude/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E18" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>161736</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un soutien financier à la réalisation de groupes de projets ayant recours à de la chaleur d'origine renouvelable et de récupération</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...182 lines deleted...]
-      <c r="H20" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...551 lines deleted...]
-Ingénierie technique</t>
+Subvention</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de pompes à chaleur (PAC) solaires éligibles au Fonds Chaleur sont les opérations de production d&amp;#039;eau chaude sanitaire (ECS) à destination de logement collectif et des secteurs Tertiaire, Industrie et Agriculture comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un &lt;strong&gt;financement pour développer les énergies   renouvelables thermiques et de récupérations&lt;/strong&gt; sur votre territoire ou votre   patrimoine.&lt;/p&gt;&lt;p&gt;Vous êtes une organisation (collectivité, entreprise ou association)   souhaitant vous engager sur le développement maîtrisé des EnR&amp;amp;R thermiques   sur votre territoire ou sur votre patrimoine ? Le Contrat Chaleur Renouvelable se présente sous la forme d&amp;#039;un contrat unique qui permet de &lt;strong&gt;financer un groupe de projets&lt;/strong&gt; qui, pris singulièrement, peuvent ne pas être éligibles au Fonds Chaleur. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, ce contrat permet de passer par &lt;strong&gt;une seule candidature pour un ensemble de projets toutes filières EnR&amp;amp;R thermiques confondues&lt;/strong&gt; et à différentes phases, de l’étude du potentiel au suivi de l’installation.&lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable patrimonial, d’une durée maximale de 6 ans, vous permet de bénéficier d’aides financières   sur les études et les investissements pour développer des projets EnR&amp;amp;R thermiques sur votre propre patrimoine. &lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable territorial, d&amp;#039;une durée de 4 ans, vous permet de développer des projets d&amp;#039;EnR&amp;amp;R thermiques sur votre territoire via des &lt;strong&gt;aides à l&amp;#039;investissement et aux études&lt;/strong&gt;. Il vous permet également de bénéficier d’une &lt;strong&gt;aide à l’animation   territoriale&lt;/strong&gt; destinée à faire émerger les projets et à accompagner les   porteurs de projets.&lt;/p&gt;&lt;p&gt;Vous pouvez retrouver l&amp;#039;ensemble des conditions d’éligibilités et de financement de chaque filière EnR&amp;amp;R éligible au Contrat Chaleur Renouvelable sur les pages agir suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid"&gt;Réseau de chaleur&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude" rel="noreferrer noopener"&gt;Pompe à chaleur solaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines" rel="noreferrer noopener"&gt;Système solaire combiné&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Production d‘eau chaude via le solaire thermique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Récupération de chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N24" s="1" t="inlineStr">
-        <is>
-[...92 lines deleted...]
-      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Transition énergétique
 Réseaux de chaleur
 Biodiversité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/contrat-chaleur-renouvelable</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-      <c r="A26" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>146793</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Déployer un dispositif d’accompagnement aux énergies renouvelables thermiques pour les collectivités, entreprises, bailleurs et associations</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Contrat chaleur renouvelable</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Ademe - Direction régionale Hauts-de-France</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...9 lines deleted...]
-      <c r="J26" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>Au forfait ou en %</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Approuvé en février 2021, le Plan Climat Air Energie Territorial (PCAET) permet de développer fortement les énergies renouvelables et de récupération (EnR&amp;amp;R). La MEL vise ainsi une multiplication par 2,3 de la production locale entre 2016 et 2030.
 &lt;/p&gt;
 &lt;p&gt;
  Pour ce faire, la MEL déploie un contrat de chaleur renouvelable pour une première période de 3 ans. Financé par l&amp;#039;ADEME dans le cadre du Fonds Chaleur, il vise à accompagner financièrement et techniquement les acteurs du territoire (hors particuliers) : communes, entreprises, industries, bailleurs sociaux, copropriétés, équipements médico-sociaux, acteurs agricoles - souhaitant produire des énergies renouvelables thermiques (géothermie, biomasse, solaire thermique, réseaux, récupération de chaleur fatale).
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif est ouvert à des projets de toute taille (bâtiment neuf, réhabilitation, changement de production de chaleur) et offre un soutien technique et financier pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;accompagnement en ingénierie,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des études de diagnostic, de faisabilité et missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des investissements.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Quel financement ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Jusqu&amp;#039;à 70 % pour les études,
   &lt;/li&gt;
   &lt;li&gt;
    Selon les barèmes forfaitaires du fond chaleur ADEME pour les travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sur les 3 prochaines années, près de 8 M€ d&amp;#039;aides pour la chaleur renouvelable seront apportés aux acteurs du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement d&amp;#039;une chaudiere biomasse pour une médiateque
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une installation solaire thermique pour un établissement de santé
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;un raccordement de deux copropriétés au réseau de chaleur urbain
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une étude de faisabilité pour une opération de géothermie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout d&amp;#039;acteur hors particulier
 &lt;/p&gt;
 &lt;p&gt;
  Critères du fond chaleur
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.lillemetropole.fr/chaleur-renouvelable-la-mel-accompagne-les-projets-de-son-territoire</t>
         </is>
       </c>
-      <c r="W26" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.lillemetropole.fr/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Alexandre Pauvert :
    &lt;a target="_self"&gt;
     a.pauvert&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Maxime Lassalle :
    &lt;a target="_self"&gt;
     m.lassalle&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a target="_self"&gt;
     enr&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>apauvert@lillemetropole.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80db-contrat-chaleur-renouvelable-metropole-europe/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Métropole Européenne de Lille</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-      <c r="A27" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>163832</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H27" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
+      <c r="J26" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opérations de communication et/ou de sensibilisation&lt;/strong&gt;&lt;br /&gt;- Actions d’information, d’animation et de sensibilisation aux enjeux liés à la transition énergétique et aux économies d’énergies&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisations en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;- Mise en oeuvre d’actions, d’animations et/ou d’évènements autour des modes de déplacement doux et/ou mise en place d’actions de promotion de transports alternatifs&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Etudes&lt;/strong&gt;&lt;br /&gt;- Etudes/diagnostics externes sur la consommation énergétique de bâtiments&lt;br /&gt;- Etudes/diagnostics/évaluations internes ou externes sur le potentiel de développement d&amp;#039;une nouvelle filière/activité (qui n’existe pas ou qui n’est pas encore développé sur le territoire du Pays Vitryat) en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Investissements, travaux et prestations&lt;/strong&gt;&lt;br /&gt;- Investissements pour des travaux et/ou pour du matériel/équipement permettant une économie d’énergie et/ou contribuant à la performance énergétique et/ou permettant de produire de l’énergie renouvelable pour les bâtiments appartenant à une collectivité ou organisme public&lt;br /&gt;- Investissements pour la transformation, la valorisation ou la production de ressources locales, ayant fait l&amp;#039;objet d&amp;#039;une étude préalable (interne ou externe)&lt;br /&gt;- Soutien à la création, développement et réhabilitation d’itinéraires balisés de voies douces et/ou de Réseaux intercommunaux d’itinéraires de voies douces visant à encourager les déplacements à pied, à vélo, équestres, à véhicule non-motorisés&lt;br /&gt;- Soutien à la mise en place de services de location/ prêt de véhicules non-polluants et autres services décarbonés&lt;br /&gt;- Développement des structures adaptées pour le déploiement des bornes de recharge&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Consommation et production
 Qualité de l'air
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P27" s="1" t="inlineStr">
+      <c r="P26" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q27" s="1" t="inlineStr">
+      <c r="Q26" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-      <c r="A28" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>50028</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un maître
 d’ouvrage privé ou une entreprise du secteur tertiaire, un maître d’ouvrage
 public (collectivité territoriale, EPCI, établissement de l&amp;#039;État, SEM, SPL) ou
 encore un industriel engagé dans une démarche de réduction de consommation
 énergétique ou de décarbonation de vos process ? Vous souhaitez réduire la
 consommation d’énergie et les émissions de gaz à effet de serre de vos bâtiments,
 bénéficier d’une démarche d’accompagnement pour favoriser la conduite du
 changement ou du soutien d’un tiers de confiance, ou encore être soutenu dans
 le développement de solutions de décarbonation innovantes ? La Banque des
 Territoires vous accompagne à travers différentes offres d’investissement, en
 fonction de vos besoins et de vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Ces solutions
 d’investissement permettent ainsi de financer la rénovation des bâtiments
 tertiaires publics, selon différentes modalités : par exemple MGPE (Marchés
 Publics Globaux de Performance Energétique) à paiement différé, ou MPPE
 (Marchés de Partenariat de Performance Energétique), avec ou sans création de
 SAS ou SEMOp. Nous finançons également les entreprises publiques locales
 (sociétés d’économie mixte, sociétés publiques locales). Selon des modalités
 particulières, nous accompagnons également les projets concernant les bâtiments
 tertiaires privés. Enfin, l’efficacité énergétique et la décarbonation de
 l’industrie peuvent également faire l’objet de financement, selon certains
 prérequis.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-efficacite-energetique-batiments?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=efeb_psat</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-travaux-efficacite-energetique-batiment/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-      <c r="A29" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>145008</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Fonds énergies</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
  &lt;strong&gt;
   fondsenergies&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
 &lt;/p&gt;
 &lt;p&gt;
  Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Production d&amp;#039;énergie renouvelable ou de récupération locale
   &lt;/strong&gt;
   , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Extension/densification/création de réseaux de chaleur
   &lt;/strong&gt;
   alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rénovation énergétique performante de bâtiments tertiaires publics
   &lt;/strong&gt;
   répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
  &lt;/li&gt;
  &lt;li&gt;
   Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création/extension/densification d&amp;#039;un réseau de chaleur
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique globale de bâtiments publics
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
  &lt;/strong&gt;
  Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fondsenergies&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-      <c r="A30" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>152466</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I30" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 62</t>
         </is>
       </c>
-      <c r="J30" s="1" t="inlineStr">
+      <c r="J29" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L30" s="1" t="inlineStr">
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
  &lt;/li&gt;
  &lt;li&gt;
   Installation de fenêtres à double vitrage
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du réseau de chauffage urbain à Chaleurville
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation énergétique des bâtiments historiques du Vieilbourg
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -4982,529 +5579,400 @@
        20 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux d&amp;#039;entretien.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...204 lines deleted...]
-      <c r="A32" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>162637</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-      <c r="A33" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>131826</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Certificat d'économie d'énergie (CEE)</t>
         </is>
       </c>
-      <c r="I33" s="1" t="inlineStr">
+      <c r="I31" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J33" s="1" t="inlineStr">
+      <c r="J31" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -5524,519 +5992,664 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>TERRITOIRE ENERGIE 38</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-      <c r="A34" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>162651</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W34" s="1" t="inlineStr">
+      <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-      <c r="A35" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>163291</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
-      <c r="C35" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-      <c r="A36" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>145009</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation thermique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I36" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J36" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Plafond à 1 million d'euros</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
   rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de candidature sont à envoyer par mail à
  &lt;strong&gt;
   fim&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fim&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-      <c r="A37" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>73939</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...13 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -6049,192 +6662,227 @@
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Métropole d'Aix-Marseille-Provence</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.alecmetropolemarseillaise.fr/</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Philippe Michaud, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  p.michaud&amp;#64;alecmm.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>f.pidoux@alecmm.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole Marseillaise</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-      <c r="A38" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>139916</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
+      <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...15 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -6248,600 +6896,1023 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-      <c r="A39" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>162634</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter et construire des bâtiments publics</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Bâtiment</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
 &lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/batiment/</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-      <c r="A40" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>139936</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="41" spans="1:27" customHeight="0">
-      <c r="A41" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>121337</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Fonds "Thématiques"</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I41" s="1" t="inlineStr">
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépenses éligibles HT
  &lt;/strong&gt;
  : 150 000 €
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  : communes, EPCI&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W41" s="1" t="inlineStr">
+      <c r="W39" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-      <c r="A42" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>144547</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6884,161 +7955,396 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W42" s="1" t="inlineStr">
+      <c r="W41" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>141290</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Financer la transformation écologique et énergétique de votre territoire</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y42" s="1" t="inlineStr">
         <is>
-          <t>arthur.moraglia@villyz.fr</t>
+          <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z42" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
       <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un café / bistrot
+Mise en place d’un réseau de chaleur
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
+    <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
         <v>157090</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H43" s="1" t="inlineStr">
         <is>
-          <t>Subvention
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie financière
-Ingénierie Juridique / administrative</t>
+Subvention</t>
         </is>
       </c>
       <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J43" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
 &lt;/p&gt;
@@ -7266,189 +8572,326 @@
 &lt;a target="_self"&gt;
  &lt;p&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/p&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
       <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
         </is>
       </c>
       <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD43" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
+    <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
-        <v>141290</v>
+        <v>128958</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Financer la transformation écologique et énergétique de votre territoire</t>
-[...4 lines deleted...]
-          <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
+          <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...2 lines deleted...]
-Association</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H44" s="1" t="inlineStr">
         <is>
-          <t>Prêt</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ________________________________________________________________________
-[...26 lines deleted...]
- &lt;br /&gt;
+ Être accompagné pour les projets d&amp;#039;aménagement urbain,
+paysager ou de construction publique, tout au long de leur
+réalisation :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aide à la définition de la procédure nécessaire
+à mettre en oeuvre
+• identification des étapes et des différents
+prestataires à mobiliser
+ &lt;/li&gt;
+ &lt;li&gt;
+  interface entre les différents intervenants
+ &lt;/li&gt;
+ &lt;li&gt;
+  aide au pilotage et à l&amp;#039;animation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou un chef de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise au point de l&amp;#039;accompagnement nécessaire
+et proposition d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de la mission d&amp;#039;AMO : suivi administratif
+et juridique, marchés publics, coordination des
+intervenants (dont le maître d&amp;#039;oeuvre) ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faisabilité opérationnelle (élément de compréhension
+et de la programmation du projet, déroulement
+de l&amp;#039;opération, estimation prévisionnelle,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents nécessaires à la bonne conduite du projet :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ --&amp;gt; actes administratifs tels que conventions,
+délibérations...
+&lt;/p&gt;
+&lt;p&gt;
+ --&amp;gt; marchés publics et toutes pièces relevant
+de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
+de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
+cahier des charges, cahier des clauses
+administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N44" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
-[...1 lines deleted...]
-Réduction de l'empreinte carbone</t>
+          <t>Voirie et réseaux
+Bâtiments et construction
+Réhabilitation
+Architecture
+Appui méthodologique
+Industrie</t>
         </is>
       </c>
       <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saisine officielle de l&amp;#039;exécutif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documents administratifs et études
+diverses relatives au projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="S44" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
-[...4 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="U44" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Gironde</t>
         </is>
       </c>
       <c r="V44" s="1" t="inlineStr">
         <is>
-          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
       <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...10 lines deleted...]
-&lt;/ul&gt;</t>
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y44" s="1" t="inlineStr">
         <is>
-          <t>baptiste.girod@caissedesdepots.fr</t>
+          <t>contact@gironderessources.fr</t>
         </is>
       </c>
       <c r="Z44" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
       <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
+    <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
         <v>163578</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de conseils en solaire photovoltaïque</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
@@ -7491,227 +8934,229 @@
       <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/</t>
         </is>
       </c>
       <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
       <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-solaire-photovoltaique/</t>
         </is>
       </c>
       <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
+    <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
-        <v>128958</v>
+        <v>166021</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
+          <t>Soutenir l'autoconsommation photovoltaïque</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : Sud PV Plus en soutien de l'autoconsommation photovoltaïque</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Gironde Ressources (ATD)</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H46" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...66 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;Le dispositif SUD PV PLUS s’applique aux projets d’investissement photovoltaïques montés en autoconsommation, qui se caractérisent par :&lt;/strong&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;&lt;strong&gt;une conception orientée vers la couverture « en temps réel » des besoins énergétiques locaux ;&lt;/strong&gt;&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;une gestion efficiente, voire intelligente, du système électrique (installation photovoltaïque &amp;#43; réseau électrique interne &amp;#43; réseau de distribution) ;&lt;/strong&gt;&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;une gestion maîtrisée de la demande d’électricité, couplée à la production photovoltaïque locale.&lt;/strong&gt;&lt;/li&gt; &lt;/ol&gt; &lt;p&gt;Sont éligibles au dispositif SUD PV PLUS toutes personnes morales publiques et privées, dont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les collectivités territoriales (CT) et les établissements publics (EP)&lt;/li&gt; 	&lt;li&gt;les sociétés d’économie mixte et les sociétés publiques locales&lt;/li&gt; 	&lt;li&gt;les entreprises de tout statut (sauf les entreprises individuelles et structures équivalentes)&lt;/li&gt; 	&lt;li&gt;les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;les copropriétés ou leur syndic&lt;/li&gt; 	&lt;li&gt;les associations&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Seuil de 10 kWc, taux d’autoconsommation &amp;gt; 80%, taux de couverture &amp;gt; 10%&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;3 aspects à renseigner : 	&lt;ul&gt; 		&lt;li&gt;Configuration énergétique ; &lt;/li&gt; 		&lt;li&gt;Analyse économique ; &lt;/li&gt; 		&lt;li&gt;Montage juridico-financier (formulaire technique téléchargeable sur le compte de dépôt en ligne – voir section « Comment faire sa demande »).&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;TRB avec subvention(s) entre 6 et 15 ans&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Qualification professionnelle : entreprise de travaux qualifiée RGE (Reconnu Garant de l’Environnement) pour le photovoltaïque&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Se reporter à la notice d’intervention pour les conditions dérogatoires, les coûts, les matériels éligibles et inéligibles, ainsi que le type de projets inéligibles, et autres détails.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N46" s="1" t="inlineStr">
         <is>
-          <t>Voirie et réseaux
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
 Bâtiments et construction
-Réhabilitation
-[...2 lines deleted...]
-Industrie</t>
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
       <c r="R46" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...7 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;ul&gt; 	&lt;li&gt;Seuil de 10 kWc, taux d’autoconsommation &amp;gt; 80%, taux de couverture &amp;gt; 10%&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;3 aspects à renseigner : 	&lt;ul&gt; 		&lt;li&gt;Configuration énergétique ; &lt;/li&gt; 		&lt;li&gt;Analyse économique ; &lt;/li&gt; 		&lt;li&gt;Montage juridico-financier (formulaire technique téléchargeable sur le compte de dépôt en ligne – voir section « Comment faire sa demande »).&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;TRB avec subvention(s) entre 6 et 15 ans&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Qualification professionnelle : entreprise de travaux qualifiée RGE (Reconnu Garant de l’Environnement) pour le photovoltaïque&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Se reporter à la notice d’intervention pour les conditions dérogatoires, les coûts, les matériels éligibles et inéligibles, ainsi que le type de projets inéligibles, et autres détails.&lt;/p&gt; &lt;p&gt;Cliquer sur le bouton « Je fais ma demande » en haut à droite de la page.&lt;/p&gt;
+&lt;p&gt;S’il existe déjà un compte au nom de la structure candidate, il suffit d’accéder à ce compte et ne surtout pas en créer un autre, sinon il faut le créer.&lt;/p&gt;
+&lt;p&gt;Dès lors, après avoir sélectionné le téléservice PLAN SOLAIRE – INVESTISSEMENT, suivre les instructions, renseigner notamment les différents champs et formulaires et déposer les pièces demandées.&lt;/p&gt;
+&lt;p&gt;L’objet du dossier doit être précédé de la mention « Sud PV Plus : [objet de l’opération] ».&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U46" s="1" t="inlineStr">
         <is>
-          <t>Gironde</t>
+          <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="V46" s="1" t="inlineStr">
         <is>
-          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-sud-pv-plus-en-soutien-de-lautoconsommation-photovoltaique</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
         </is>
       </c>
       <c r="X46" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Monsieur Jocelyn Espéron : &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
+&lt;p&gt;en cas d’absence, Monsieur Gaëtan Burle : &lt;a href="mailto:gburle&amp;#64;maregionsud.fr"&gt;gburle&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y46" s="1" t="inlineStr">
         <is>
-          <t>contact@gironderessources.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z46" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-sud-pv-plus-en-soutien-de-l-autoconsommation-photovoltaique/</t>
         </is>
       </c>
       <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
+    <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
         <v>162673</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Financer votre projet de centrale photovoltaïque en autoconsommation</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Programme de soutien au financement des projets photovoltaïque en autoconsommation</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H47" s="1" t="inlineStr">
@@ -7791,74 +9236,104 @@
       <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://espacecollectivite.sieds.fr/login</t>
         </is>
       </c>
       <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La demande doit être effectuée par la collectivité via le site internet du SIEDS.&lt;br /&gt;Téléphone : 05 49 32 32 80&lt;/p&gt;&lt;p&gt;Mail : &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>anivelle@sieds.fr</t>
         </is>
       </c>
       <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-votre-projet-de-centrale-photovoltaique-en-autoconsommation/</t>
         </is>
       </c>
       <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
+    <row r="48" spans="1:34" customHeight="0">
       <c r="A48" s="1">
         <v>20425</v>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Développer des installations solaires thermiques</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="J48" s="1" t="inlineStr">
         <is>
           <t>Jusqu'à 50% de l'assiette éligible</t>
         </is>
       </c>
       <c r="K48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
 &lt;/p&gt;
 &lt;p&gt;
  &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
 &lt;/p&gt;</t>
@@ -7893,2959 +9368,3133 @@
  Pour les départements 09, 31, 32, 46, 65, 81 et 82 : François Olasz - francois.olasz&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour les départements 12, 30, 34 et 48 : Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour les départements 11 et 66 : Joël Nayet - joel.nayet&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
       <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b43c-aide-regionale-au-developpement-des-installat/</t>
         </is>
       </c>
       <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
+    <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
-        <v>57481</v>
+        <v>166043</v>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Installer du photovoltaïque raccordé réseau</t>
+          <t>Soutenir l'optimisation du potentiel photovoltaïque territorial</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : AMI - Foncier dérisqué</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région souhaite soutenir l&amp;#039;optimisation du potentiel photovoltaïque territorial, en équipant le plus de sites possible. Cette étude a donc pour but d&amp;#039;identifier sur l&amp;#039;ensemble d&amp;#039;un patrimoine, toutes les installations possibles, et d&amp;#039;étudier leur faisabilité technique et économique afin de tendre vers une planification du photovoltaïque saine et durable. L&amp;#039;objectif est de permettre la réalisation d&amp;#039;installations groupées.&lt;/p&gt; &lt;p&gt;Entreprises, collectivités, parcs naturels régionaux, toute personne morale publique ou privée.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt; &lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-ami-foncier-derisque</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;gburle&amp;#64;maregionsud.fr;&lt;/p&gt;
+&lt;p&gt;maquadrio&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-ami-foncier-derisque-1/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>165637</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de systèmes solaires combinés</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Installations de systèmes solaires combinés</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Agriculteur
-[...52 lines deleted...]
-      <c r="N49" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire dans &lt;strong&gt;une démarche de type « EnR&amp;#039;Choix »&lt;/strong&gt;, en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, &lt;strong&gt;le porteur devra démontrer que les points suivants ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin&lt;/strong&gt; : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;récupération de chaleur fatale : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres ENR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La biomasse est &lt;strong&gt;une source d’énergie renouvelable abondante, mais limitée&lt;/strong&gt;, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement &lt;strong&gt;pertinente pour des besoins haute température&lt;/strong&gt; (&amp;gt;90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les &lt;strong&gt;opérations de Systèmes Solaires Combinés (SSC) éligibles&lt;/strong&gt; au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circule un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, si vous êtes confortés dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction de la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;/li&gt;&lt;li&gt;conseils&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
-[...44 lines deleted...]
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-systemes-solaires-combines</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines-2/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-      <c r="A50" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>162444</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Développer des projets d'installations photovoltaïques</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I50" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 60</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L50" s="1" t="inlineStr">
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables.&lt;/p&gt;&lt;p&gt;Pour les communes souhaitant s&amp;#039;informer sur leur potentiel solaire, le syndicat met à disposition un outil de calcul (un cadastre solaire) pour les toitures et parkings.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Consommation et production</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les collectivités adhérentes au syndicat, TEM prend en charge 60 %.&lt;/li&gt;&lt;li&gt;Pour les collectivité non adhérente, TEM prend en charge 20 %.&lt;/li&gt;&lt;li&gt;L&amp;#039;aide est soumise à un plafond de 700€ par projet et par ans, et un plafond de 2 000 € par projet en autoconsommation collective et plafond de l&amp;#039;aide d&amp;#039;une étude de structure toit de 1500€ par projet.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Mayenne</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.territoire-energie53.fr/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Florestan BOCHER - Chargé de missions production en énergies renouvelables - &lt;a target="_self"&gt;florestan.bocher&amp;#64;te53.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>accueil@te53.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/projet-dinstallation-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G51" s="1" t="inlineStr">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>117496</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans le développement des villes</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les transports propres et de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des foncières locales qui sont spécialisées pour le commerce ou l&amp;#039;activité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénover des hébergements, ainsi que des équipements touristiques et de loisirs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des infrastructures numériques et des services innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des tiers-lieux d&amp;#039;immobilier d&amp;#039;activités ou de soutien aux commerces de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des programmes alimentaires territoriaux et des circuits courts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter les friches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour de tels projets, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études visant à structurer le montage économique, financier et juridique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser un accompagnement en ingénierie.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Friche
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2022</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>165627</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de faisabilité d'installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Étude de faisabilité d'installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME, avec le Fonds Chaleur, vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées. &lt;/p&gt;&lt;p&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process ;&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur ;&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité &lt;/strong&gt;vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Études) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le &lt;a href="https://data.ademe.fr/datasets/liste-des-entreprises-rge-2"&gt;portail Open data de l’ADEME&lt;/a&gt; (cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d’installations de production d’eau chaude solaire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q53" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-de-faisabilite-dinstallation-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-d-installation-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>140766</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Etudier l'opportunité d'installer des panneaux photovoltaÏques</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable selon opération Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Développer les énergies renouvelables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - produire de l&amp;#039;électricité renouvelable
+&lt;/p&gt;
+&lt;p&gt;
+ - optimiser les investissements
+&lt;/p&gt;
+&lt;p&gt;
+ - générer des recettes
+&lt;/p&gt;
+&lt;p&gt;
+ - faire preuve d&amp;#039;exemplarité
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhérer au conseil en énergie partagé (CEP)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  cep&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 83 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/622c-etudier-lopportunite-dinstaller-des-panneaux-/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>128963</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Passer un marché public en vue de la réalisation d’un projet de construction et d’aménagement</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Assister le maître d&amp;#039;ouvrage dans toutes les étapes
+de la commande publique dans le cadre d&amp;#039;un projet
+de construction et d&amp;#039;aménagement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aider dans la définition du besoin
+ &lt;/li&gt;
+ &lt;li&gt;
+  informer sur la procédure pour la mise en oeuvre
+d&amp;#039;un marché
+ &lt;/li&gt;
+ &lt;li&gt;
+  rédiger les pièces nécessaires à la consultation
+et à la bonne exécution du marché
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou un chef de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Détermination du besoin
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition d&amp;#039;accompagnement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Documents inhérents aux marchés publics (règlement de
+la consultation, cahier des charges, cahier des clauses
+administratives particulières, acte d&amp;#039;engagement...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Equipement public
+Logement et habitat
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saisine officielle de l&amp;#039;exécutif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documents administratifs et études
+diverses relatifs au projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fb7e-passer-un-marche-public-en-vue-de-la-realisat/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>111628</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Investir en milieu rural</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Partenariats avec les territoires : Contrats</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J51" s="1" t="inlineStr">
+      <c r="J56" s="1" t="inlineStr">
         <is>
           <t>30% maximum du coût d'opération</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contrat rural de 3 ans : aide aux travaux d&amp;#039;investissement, cofinancement par le Département de l&amp;#039;Essonne et la Région Ile-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Cofinancement de 30% maximum du coût d&amp;#039;opération par le Département de l&amp;#039;Essonne, en complément de la Région Ile-de-France (40%) ; 30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
 &lt;/p&gt;
 &lt;p&gt;
  Plafonds de dépenses HT subventionnables :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    communes de moins de 2.000 habitants : 370 000 €,
   &lt;/li&gt;
   &lt;li&gt;
    syndicats de moins de 3.000 habitants et communes nouvelles : 770 000 €.
   &lt;/li&gt;
  &lt;/ul&gt;
  Délibération n°2016-04-0055 (AD du 25/09/2017)
 </t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants en Essonne, Syndicats intercommunaux de moins de 3.000 habitants en Essonne et Communes nouvelles créées après le 1er janvier 2016 en Essonne.
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement de la Région Ile-de-France (40%) ; 30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0067-investir-en-milieu-rural/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-      <c r="A52" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>111629</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Investir sur le territoire de l'Intercommunalité</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Partenariats avec les territoires : Contrats</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J52" s="1" t="inlineStr">
+      <c r="J57" s="1" t="inlineStr">
         <is>
           <t>Aide selon critère démographique</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contrat de partenariat de 6 ans avec les intercommunalités ayant pour objectif le partage d&amp;#039;un diagnostic territorial reposant sur les enjeux des politiques publiques départementales et les projets de territoire des intercommunalités.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention mobilisable en une seule fois.
 &lt;/p&gt;
 &lt;p&gt;
  Critère de population prise en compte pour le calcul de la Dotation Globale de Fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Délibération n°2016-04-0055 (AD du 25/09/2017)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Intercommunalités en Essonne.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bc06-investir-sur-le-territoire-de-lintercommunali/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-      <c r="A53" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>111630</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Investir sur le territoire de la Commune</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Partenariats avec les territoires : Contrats</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>Aide selon critère démographique</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contrat de partenariat de 3 ans avec les Communes.
 &lt;/p&gt;
 &lt;p&gt;
  Aide cumulable avec les dispositifs politique de la ruralité et politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention mobilisable en une seule fois.
 &lt;/p&gt;
 &lt;p&gt;
  Critère de population prise en compte pour le calcul de la Dotation Globale de Fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Communes de moins de 2.000 habitants : aide plafonnée à 111.000€ au titre d&amp;#039;un contrat rural ou d&amp;#039;un contrat de partenariat.
 &lt;/p&gt;
 &lt;p&gt;
  Délibération n°2016-04-0055 (AD du 25/09/2017)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes en Essonne.
   &lt;/li&gt;
   &lt;li&gt;
    30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fc1-investir-sur-le-territoire-de-la-commune/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-[...163 lines deleted...]
-      <c r="G55" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>165654</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Agriculteur
-[...68 lines deleted...]
-      <c r="N55" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d’un financement pour votre audit, ainsi que les travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Préalablement à votre projet de réhabilitation, un audit est nécessaire pour qualifier les problèmes rencontrés sur l’installation, puis &lt;strong&gt;établir et chiffrer les actions correctives&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide intègre également &lt;strong&gt;un financement des travaux&lt;/strong&gt; et se conclut par &lt;strong&gt;la signature d’un contrat d’exploitation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités pratiques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Étape 1 : &lt;/strong&gt;consultez des prestataires d’études sur la base du cahier des charges proposé par l’ADEME dans le document détaillant les conditions d’éligibilité et de financement. Présélectionnez une offre, mais à ce stade, ne vous engagez pas et ne signez pas de commande.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Étape 2 : &lt;/strong&gt;déposez une demande d’aide en joignant la proposition technique et financière du prestataire d’études, ainsi que les pièces à déposer listées ci-dessous. Indiquez bien les dépenses prévisionnelles pour l’audit, la maîtrise d’œuvre éventuelle et le montant de l’enveloppe travaux allouée à la réhabilitation.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/Guide%20de%20cat%C3%A9gorisation%20des%20d%C3%A9penses.pdf"&gt;Guide de catégorisation des dépenses 1.21 Mo .pdf&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
-[...197 lines deleted...]
-      <c r="S56" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P59" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q59" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Êtes-vous concerné ?&lt;/p&gt;&lt;p&gt;Cette aide s’adresse aux collectivités, entreprises ou associations détentrices d’une installation solaire thermique à l’arrêt total ou ayant une très faible productivité (en deçà de 50 % de la productivité attendue), présentant de graves défauts de fonctionnement. Les cibles prioritaires sont les bailleurs sociaux, logement collectif (copropriétés) et médico-social (EHPAD…).&lt;/p&gt;&lt;p&gt;Quel(les) région(s) ou pays proposent ce dispositif ?&lt;/p&gt;&lt;p&gt;Auvergne-Rhône-Alpes, Bretagne, Centre-Val de Loire, Corse, Grand Est, Guadeloupe, Guyane, Hauts-de-France, Île-de-France, La Réunion, Martinique, Mayotte, Nouvelle-Aquitaine, Occitanie, Pays de la Loire, Provence-Alpes-Côte d&amp;#039;Azur&lt;/p&gt;&lt;p&gt;Je vérifie mon éligibilité&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable est conseillé avant toute démarche.&lt;/p&gt;&lt;p&gt;Pour contacter votre Direction Régionale, cliquez sur « Je contacte l&amp;#039;ADEME » dans la rubrique « Informations utiles » en bas de page. Sélectionnez ensuite « Question sur un projet » dans le champ « Votre besoin ».&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/R%C3%A9habilitation%20solaire%20thermique%20-%20Conditions%20d%27%C3%A9ligibilit%C3%A9%20et%20de%20financement%20-%202026.pdf"&gt;Réhabilitation solaire thermique - Conditions d&amp;#039;éligibilité et de financement - 2026 377.28 Ko .pdf&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_32_44_52_53_75_76_84_93_94</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/form/contact?id_dsp&amp;#61;DSP000844"&gt;Contacter l&amp;#039;ademe&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/Guide%20de%20d%C3%A9p%C3%B4t.pdf"&gt;Guide de dépôt 365.82 Ko .pdf&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/audit-et-rehabilitation-d-installations-solaires-thermiques-collectives/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>140776</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Concevoir et réaliser des toitures et ombrières photovoltaïques publiques</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Rénover les toitures publiques par la pose de panneaux solaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Produire de l&amp;#039;énergie renouvelable
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Optimiser les investissements
+&lt;/p&gt;
+&lt;p&gt;
+ - Générer des recettes
+&lt;/p&gt;
+&lt;p&gt;
+ - Etre autonome en energie
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
-  cep&amp;#64;sidec-jura.fr
+  dper&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- 03 84 47 83 00
+ 03 84 47 04 12
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8f23-concevoir-et-realiser-des-toitures-et-ombrier/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="57" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E57" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>165636</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'installation de production d'eau chaude solaire thermique</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Installation de production d'eau chaude solaire thermique </t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H57" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N57" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire dans une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que ces points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible, ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins haute température (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le &lt;strong&gt;solaire thermique&lt;/strong&gt; est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d’eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs ;&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture ;&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée. Cela vous confortera dans votre choix d’investir.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Déposez ensuite un dossier&lt;/strong&gt; de demande d’aide.&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P57" s="1" t="inlineStr">
+      <c r="P61" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q57" s="1" t="inlineStr">
+      <c r="Q61" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installation-de-production-deau-chaude-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-d-eau-chaude-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G58" s="1" t="inlineStr">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>166022</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Rendre compatible son toit à l’installation de panneaux photovoltaïques</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : Dispositif "Paré pour le solaire"</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...47 lines deleted...]
-      <c r="O58" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de continuer son appui aux installations photovoltaïques et avec le constat qu’en dépit des conditions d’achat de ce nouvel arrêté, la solarisation de toitures peut s’avérer très souvent ne pas être rentable du fait de la nécessité de travaux annexes au coût significatif (désamiantage, renforcement de structure, étanchéité, etc.), la Région a souhaité orienter son soutien en faveur du déploiement de bâtiments « solarisables », dits « solaire ready», aptes à recevoir des installations photovoltaïques dans le respect des contraintes techniques et du maintien de l’assurabilité de l’ouvrage. &lt;/p&gt; &lt;p&gt;&lt;strong&gt;Bénéficiaires &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Collectivités - Associations - Entreprises privées - Bailleurs sociaux - Syndic de copropriétés - Collectifs citoyens.&lt;br /&gt; toute personne morale publique ou privée désirant installer du solaire et devant adapter leur toiture pour ce faire.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Engagements des maîtres d’ouvrage&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Les candidats lauréats auront l’obligation de : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Impliquer la Région avant toute opération de communication, manifestation ou inauguration. &lt;/li&gt; 	&lt;li&gt;Avertir la Région de tout changement de tous ordres (technique, juridique, économique…) sur le projet.&lt;/li&gt; 	&lt;li&gt;Impliquer la Région à chaque étape importante du projet : rédaction de cahier des charges, choix du prestataire, etc. &lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les dépenses éligibles sont les dépenses d’investissement liées aux travaux permettant de rendre le projet compatible à l’installation de panneaux photovoltaïques ou solaire thermique, à savoir les coûts suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Désamiantage de la toiture, y compris diagnostic préalable (sur l’ensemble des pans de toiture)12.&lt;/li&gt; 	&lt;li&gt;Renforcement de la toiture.&lt;/li&gt; 	&lt;li&gt;Couverture permettant l’installation solaire et/ou reprise de l’étanchéité et/ou de l’isolation (hors coûts de l’installation photovoltaïque).&lt;/li&gt; 	&lt;li&gt;Toutes missions de bureau de contrôles et bureau d’étude (diagnostics préalables, étude sol, étude structure, ERP, EDVV13, etc.).&lt;/li&gt; 	&lt;li&gt;Dispositifs de protection foudre et de sécurisation des toitures14 sous réserve de leur conception selon les règles de l’art (à démontrer).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour tous travaux sur toiture, le ratio surface couverte en photovoltaïque par rapport à la surface traitée fera partie des critères d’analyse des projets et devra être au moins supérieur à 35% minimum.&lt;br /&gt; &lt;br /&gt; Une rentabilité non excessive de la globalité du projet (l’installation photovoltaïque et les travaux annexes aidés dans le cadre de ce dispositif) sera prise en compte dans les critères d’analyse. Le projet global devra en effet, avec l’aide régionale, se caractériser par un temps de retour sur investissement supérieur à 5 ans.&lt;br /&gt; &lt;br /&gt; Les opérations citées ci-dessus ne seront éligibles que si elles ont pour objet l’installation ultérieure d’équipements photovoltaïques. De plus, les projets où le maître d’ouvrage s’engage à porter lui-même le financement de la future installation photovoltaïque seront priorisés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dépenses éligibles sont les dépenses d’investissement liées aux travaux permettant de rendre le projet compatible à l’installation de panneaux photovoltaïques ou solaire thermique, à savoir les coûts suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Désamiantage de la toiture, y compris diagnostic préalable (sur l’ensemble des pans de toiture)12.&lt;/li&gt; 	&lt;li&gt;Renforcement de la toiture.&lt;/li&gt; 	&lt;li&gt;Couverture permettant l’installation solaire et/ou reprise de l’étanchéité et/ou de l’isolation (hors coûts de l’installation photovoltaïque).&lt;/li&gt; 	&lt;li&gt;Toutes missions de bureau de contrôles et bureau d’étude (diagnostics préalables, étude sol, étude structure, ERP, EDVV13, etc.).&lt;/li&gt; 	&lt;li&gt;Dispositifs de protection foudre et de sécurisation des toitures14 sous réserve de leur conception selon les règles de l’art (à démontrer).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour tous travaux sur toiture, le ratio surface couverte en photovoltaïque par rapport à la surface traitée fera partie des critères d’analyse des projets et devra être au moins supérieur à 35% minimum.&lt;br /&gt; &lt;br /&gt; Une rentabilité non excessive de la globalité du projet (l’installation photovoltaïque et les travaux annexes aidés dans le cadre de ce dispositif) sera prise en compte dans les critères d’analyse. Le projet global devra en effet, avec l’aide régionale, se caractériser par un temps de retour sur investissement supérieur à 5 ans.&lt;br /&gt; &lt;br /&gt; Les opérations citées ci-dessus ne seront éligibles que si elles ont pour objet l’installation ultérieure d’équipements photovoltaïques. De plus, les projets où le maître d’ouvrage s’engage à porter lui-même le financement de la future installation photovoltaïque seront priorisés.&lt;/p&gt; &lt;p&gt;&lt;br /&gt; En faisant une demande de subvention en ligne et en joignant les devis ou estimatifs des travaux envisagés &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
-[...55 lines deleted...]
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-dispositif-pare-pour-le-solaire</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Injection PV :&lt;br /&gt; Marie-Aimée Quadrio (&lt;a href="mailto:maquadrio&amp;#64;maregionsud.fr"&gt;maquadrio&amp;#64;maregionsud.fr&lt;/a&gt;) et Gaëtan Burle (&lt;a href="mailto:gburle&amp;#64;maregionsud.fr"&gt;gburle&amp;#64;maregionsud.fr&lt;/a&gt;) &lt;/p&gt;
+&lt;p&gt;Autoconsommation PV :&lt;br /&gt; Jocelyn Espéron (&lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt;)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-dispositif-pare-pour-le-solaire/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="59" spans="1:27" customHeight="0">
-      <c r="A59" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>140798</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Développer des énergies renouvelables électriques (travaux solaire Ready)</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Développement des énergies renouvelables électriques (travaux solaire Ready)</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H59" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
+      <c r="I63" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J59" s="1" t="inlineStr">
+      <c r="J63" s="1" t="inlineStr">
         <is>
           <t>le taux peut varier pour les entreprises</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L59" s="1" t="inlineStr">
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide financière qui peut aller jusqu&amp;#039;à 50% de l&amp;#039;investissement en montant TTC ou HT en cas de récupération de la TVA, plafonnée à 200 000€
 &lt;/p&gt;
 &lt;p&gt;
  les projets devront présenter un montant de dépenses éligibles d&amp;#039;un minimum de 10 000€. Pour les entreprises, cette aide s&amp;#039;adosse au règlement de minimis.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide est cumulable avec les autres dispositifs d&amp;#039;aides régionaux pour le solaire dans la limite du taux d&amp;#039;intervention calculé basé sur la rentabilité économique du projet au global.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets avec vente totale ou en surplus à EDF en obligation d&amp;#039;achat sont uniquement éligibles à l&amp;#039;aide aux travaux Solaire Ready.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations suivantes ne sont éligibles que si elles font l&amp;#039;objet d&amp;#039;une installation d&amp;#039;équipements photovoltaïques consécutive, à savoir dans les deux années suivants le vote de la subvention
  &lt;br /&gt;
  &lt;br /&gt;
  La demande de solde devra être accompagnée d&amp;#039;un justificatif de l&amp;#039;installation solaire (facture acquittée)
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont les dépenses d&amp;#039;investissement liées aux travaux permettant de rendre le projet compatible avec une installation solaire photovoltaïque ou solaire thermique (Solaire Ready) à savoir les coûts suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   missions de bureau de contrôles et bureau d&amp;#039;étude (diagnostics préalables, étude sol, étude structure etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   désamiantage de la toiture ;
  &lt;/li&gt;
  &lt;li&gt;
   renforcement de toitures ;
  &lt;/li&gt;
  &lt;li&gt;
   couverture permettant l&amp;#039;installation solaire et/ou reprise de l&amp;#039;étanchéité et/ou de l&amp;#039;isolation (hors coûts de l&amp;#039;installation photovoltaïque).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets devront répondre aux critères d&amp;#039;éligibilité suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   pour tous travaux sur toiture, le ratio surface couverte en photovoltaïque/surface traitée est a minima de 35% et le ratio surface couverte en photovoltaïque par rapport à la surface utile solarisable fera partie des critères d&amp;#039;analyse des projets et devra être au moins supérieur à 50% minimum ;
  &lt;/li&gt;
  &lt;li&gt;
   puissance minimum de 10 kwc.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W63" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/aides/#/cridfprd/</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aap-enr-elec&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/32ee-travaux-solaire-ready/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-      <c r="A60" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>140780</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Etudier, concevoir, exploiter et financer des projets photovoltaïques, éoliens et hydroélectriques</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Société d'Economie Mixte (SEM) Enr Citoyenne</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...6 lines deleted...]
-Ingénierie technique
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="J60" s="1" t="inlineStr">
+Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
         <is>
           <t>A déterminer au cas par cas</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Développer la production d&amp;#039;énergie renouvelable électriques en garantissant une gouvernance et des retombées économiques locales
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Étudier le potentiel sur un territoire
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Partager la gouvernance du projet avec la collectivité
 &lt;/p&gt;
 &lt;p&gt;
  - Maximiser les retombées économiques locales
 &lt;/p&gt;
 &lt;p&gt;
  - Favoriser l&amp;#039;investissement citoyen
 &lt;/p&gt;
 &lt;p&gt;
  - Produire de l&amp;#039;énergie renouvelable
 &lt;/p&gt;
 &lt;p&gt;
  - Réaliser des projets en autoconsommation
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Département du Jura et du Doubs</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.sem-enr.fr</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SEM Enr Citoyenne
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   contact&amp;#64;sem-enr.fr
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5d4e-etudier-concevoir-exploiter-et-financer-des-p/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-      <c r="A61" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>140779</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets de production d'électricité par énergie renouvelable (éolien et photovoltaïque)</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Accompagnement personnalisé de la collectivité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Identifier les points clés du projet
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Piloter le projet  les échanges avec le développeur
 &lt;/p&gt;
 &lt;p&gt;
  - Optimiser les recettes pour le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Mener un projet concerté, avec les acteurs locaux
 &lt;/p&gt;
 &lt;p&gt;
  - Agir dans le cadre d&amp;#039;une démarche participative
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   contact&amp;#64;territoire-energie-bfc.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/63ca-accompagner-les-projets-de-production-delectr/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G62" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>166025</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...158 lines deleted...]
-      <c r="O62" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif est de porter assistance aux Maîtres d’ouvrages qui font face à des installations présentant des dysfonctionnements, en les accompagnant techniquement et financièrement dans la mise en place d’audits de ces installations, suivis d’une réhabilitation, à laquelle sera associée un contrat de maintenance intégrant un engagement de bon fonctionnement ou un contrat de performance, selon le souhait de la maîtrise d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S62" s="1" t="inlineStr">
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : Mme. Alexia AYME : &lt;a href="mailto:aayme&amp;#64;sev84.fr"&gt;aayme&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-audits-et-rehabilitation-d-installations-solaires-thermiques-collectives-installations-existantes/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="63" spans="1:27" customHeight="0">
-      <c r="A63" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>165639</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'installation de pompes à chaleur solaire pour la production d’eau chaude</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E63" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...14 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire dans &lt;strong&gt;une démarche de type « EnR&amp;#039;Choix »&lt;/strong&gt;, en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est &lt;strong&gt;une source d’énergie renouvelable abondante, mais limitée&lt;/strong&gt;, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie &lt;strong&gt;la plus pertinente pour répondre aux besoins&lt;/strong&gt;. La biomasse sera particulièrement &lt;strong&gt;pertinente pour des besoins haute température&lt;/strong&gt; (&amp;gt;90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;installations de pompes à chaleur (PAC) solaires éligibles&lt;/strong&gt; au Fonds Chaleur sont les opérations de production d’eau chaude sanitaire (ECS) à destination de logements collectifs et des secteurs tertiaire, industrie et agriculture, comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, si vous êtes confortés dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction de la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P63" s="1" t="inlineStr">
+      <c r="P67" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q63" s="1" t="inlineStr">
+      <c r="Q67" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installation-de-pompes-chaleur-solaire-pour-la-production-deau-chaude</t>
         </is>
       </c>
-      <c r="W63" s="1" t="inlineStr">
+      <c r="W67" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installation-de-pompes-chaleur-solaire-pour-la-production-deau-chaude#collectDocuments</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-d-eau-chaude/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-[...667 lines deleted...]
-      <c r="A67" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>101248</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -10856,1369 +12505,3897 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-      <c r="A68" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>163011</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Conseil et assistance au pilotage de l'opération</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="69" spans="1:27" customHeight="0">
-      <c r="A69" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>162642</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité / opportunité</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G70" s="1" t="inlineStr">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>143296</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Prendre en compte les enjeux et exigences de la RE 2020 dans ses projets de construction neuve (Formation)</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...13 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence Technique Départementale de l&amp;#039;Aude, Établissement Public Administratif géré de manière paritaire par les élus représentants du Conseil départemental et des collectivités locales.
-[...2 lines deleted...]
- Les prestations de l&amp;#039;ATD11 relèvent de :
+ &lt;strong&gt;
+  Description
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le respect des engagements de la France pris dans la lutte contre le changement climatique, récemment réaffirmés dans la loi Energie-Climat, suppose que la France atteigne la neutralité carbone en 2050. Dans cette optique, la RE 2020 remplace la RT 2012 à compter du 1er juillet 2021 pour un certain nombre de bâtiments. Les évolutions sont majeures et ont pour objectif :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  L&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour des opérations d&amp;#039;aménagements d&amp;#039;espaces publics, de voirie (yc ouvrages d&amp;#039;art), bâtiments publics, eau et assainissement.
-[...10 lines deleted...]
-      <c r="M70" s="1" t="inlineStr">
+  La baisse des consommations énergétiques des bâtiments neufs avec des évolutions importantes dans le calcul thermique réglementaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La diminution de l&amp;#039;impact sur le climat grâce à la prise en compte des émissions de gaz à effet de serre sur l&amp;#039;ensemble du cycle de vie des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;adaptation aux changements climatiques avec une meilleure prise en compte du confort d&amp;#039;été
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;ajout d&amp;#039;un calcul d&amp;#039;analyse en cycle de vie est une nouveauté majeure qui nécessite pour les acteurs actuels le développement de nouvelles compétences.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de cette formation est de pouvoir prendre en compte les enjeux et les exigences de la RE 2020 dans ses projets de construction neuve :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Être sensibilisé aux fondamentaux de la performance énergétique et environnementale (ACV)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comprendre l&amp;#039;origine et le contexte de la réglementation environnementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les évolutions de la RE2020 par rapport à la RT 2012 : énergie carbone et confort d&amp;#039;été
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître et comprendre les nouveaux indicateurs clés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avoir des ordres de grandeur RE 2020.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Matin (9h30-12h30)
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30 - Contexte, enjeux et présentation générale de la RE 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ 10h15 - Méthodes et exigences sur la performance énergétique et le confort d&amp;#039;été, et leviers d&amp;#039;amélioration.
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30 - Méthode et exigences sur la performance environnementale et l&amp;#039;analyse de cycle de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ 12h30 Déjeuner
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi (14h-17h30)
+&lt;/p&gt;
+&lt;p&gt;
+ 14h00 - Retours d&amp;#039;expérience et enseignements
+&lt;/p&gt;
+&lt;p&gt;
+ 15h15 - Eléments pratiques pour mener à bien un projet à haute performance environnementale
+&lt;/p&gt;
+&lt;p&gt;
+ 17h00 - Echanges et évaluation
+&lt;/p&gt;
+&lt;p&gt;
+ 17h30 - Fin de la journée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séquences participatives.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité de nos formations aux personnes en situation de handicap
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations. Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Délais d&amp;#039;accès
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 500€ HT par stagiaire (TVA à 0%)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner inclus
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous pouvez trouver des exemples de réalisations en allant sur notre site internet :
-[...10 lines deleted...]
- &lt;br /&gt;
+ Public : L&amp;#039;offre de formation s&amp;#039;adresse aux maîtres d&amp;#039;ouvrage, constructeurs et promoteurs, architectes, économistes du bâtiment et bureaux d&amp;#039;études, souhaitant s&amp;#039;acculturer avec les fondamentaux de la RE 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ Aucun pré-requis nécessaire pour cette formation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-reglementation-environnementale-2020</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2add-prendre-en-compte-les-enjeux-et-exigences-de-/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>120435</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la diffusion de technologies utilisant l'énergie solaire à des fins thermiques</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>ENERGIES RENOUVELABLES DEVELOPPEMENT DE L'ENERGIE SOLAIRE THERMIQUE</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Favoriser la diffusion de technologies utilisant l&amp;#039;énergie solaire à des fins thermiques (eau chaude sanitaire).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;aide et montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Type : Subvention d&amp;#039;Investissement
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Maîtres d&amp;#039;ouvrage publics
+  &lt;/strong&gt;
+  : communes : taux du règlement d&amp;#039;aide aux territoires drômois en vigueur, majoré de 10%,  appliqué sur le montant HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Maîtres d&amp;#039;ouvrage publics
+  &lt;/strong&gt;
+  : EPCI : 30 % (taux du règlement d&amp;#039;aide aux territoires drômois en vigueur,  majoré de 10 % pour l&amp;#039;utilisation d&amp;#039;énergies renouvelables), appliqué sur le montant HT.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Maîtres d&amp;#039;ouvrage publics du secteur du logement social
+  &lt;/strong&gt;
+  : complément des aides ADEME / Région dans la limite du plafond d‘aides publiques autorisé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aide Départementale plafonnée à 50 % du montant HT ou TTC des travaux selon le régime de TVA du Maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;h4&gt;
+ Instruction des dossiers - Demande dématérialisée
+&lt;/h4&gt;
+&lt;p&gt;
+ Par le Service Environnement Sports Nature qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accuse réception du dossier et de sa date de dépôt,
+ &lt;/li&gt;
+ &lt;li&gt;
+  instruit avec consultation d&amp;#039;administrations ou d&amp;#039;organismes partenaires si nécessaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  notifie la subvention au maître d&amp;#039;ouvrage, après vote en Commission permanente ; sont précisés le montant de la subvention attribuée, sa validité, les justificatifs que le maître d&amp;#039;ouvrage devra transmettre au Département pour déclencher le paiement de la subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A noter
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles sont susceptibles d&amp;#039;être financés dans
+ &lt;strong&gt;
+  la limite des crédits disponibles.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas de projets importants, il est conseillé aux demandeurs d&amp;#039;informer et d&amp;#039;associer le Département le plus en amont possible, dès l&amp;#039;élaboration du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt dématérialisé via la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+  Drôme Démat&amp;#039;
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Téléservice
+  &lt;/strong&gt;
+  : Environnement et Energie
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dispositif
+  &lt;/strong&gt;
+  : Energie et Déchets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Versement
+&lt;/h4&gt;
+&lt;p&gt;
+ Au vu d&amp;#039;une demande de versement de la subvention attribuée, accompagnée de la (des) facture(s)
+ &lt;a&gt;
+  [1]
+ &lt;/a&gt;
+ et de l&amp;#039;attestation de mise en service signées du maître d&amp;#039;ouvrage et de l&amp;#039;installateur, ainsi que d&amp;#039;une photo de l&amp;#039;installation
+ &lt;em&gt;
+  .
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le versement se fait dans la limite des crédits de paiements inscrits au budget départemental, et peut-être étalé dans le temps en conséquence.
+&lt;/p&gt;
+&lt;p&gt;
+ Le versement de la subvention peut se faire, pour les bénéficiaires de droit public  (communes, groupements de communes, syndicats mixtes, ASA, Établissements Public, Chambres Consulaires...) selon :
+&lt;/p&gt;
+&lt;p&gt;
+ 1)
+ &lt;strong&gt;
+  Acomptes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Des acomptes de subvention pourront être versés au fur et à mesure de la réalisation de l&amp;#039;opération au vu, pour les bénéficiaires de droit public : des états d&amp;#039;avancement, visés par le Maître d&amp;#039;Ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le total des acomptes
+ &lt;/strong&gt;
+ versés au vu d&amp;#039;états d&amp;#039;avancements
+ &lt;strong&gt;
+  ne pourra excéder 80 %
+ &lt;/strong&gt;
+ de la subvention départementale prévue.
+&lt;/p&gt;
+&lt;p&gt;
+ Au delà de 80 %, il pourra être versé des acomptes
+ &lt;strong&gt;
+  jusqu&amp;#039;à 95 %
+ &lt;/strong&gt;
+ de la subvention départementale prévue,
+ &lt;strong&gt;
+  au vu de justificatifs de dépenses
+ &lt;/strong&gt;
+ , de même nature que les pièces nécessaires au solde.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutefois il ne sera pas versé d&amp;#039;acomptes d&amp;#039;un montant inférieur à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   1 000 €
+  &lt;/strong&gt;
+  pour les bénéficiaires de droit privé (particuliers, associations,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   2 000 €
+  &lt;/strong&gt;
+  pour les bénéficiaires de droit public.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2)
+ &lt;strong&gt;
+  Solde de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention sera soldée au vu des justificatifs de dépenses arrivés au Conseil Départemental avant la date de
+ &lt;em&gt;
+  fin
+ &lt;/em&gt;
+ de validité.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant définitif de la subvention à verser sera arrêté au prorata des dépenses réellement justifiées.
+&lt;/p&gt;
+&lt;p&gt;
+ Les justificatifs de dépenses à fournir en
+ &lt;strong&gt;
+  &lt;em&gt;
+   1 exemplaire
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ sont pour les bénéficiaires de droit public,  les suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ – attestation d&amp;#039;achèvement ou de mise en service, établie par le Maître d&amp;#039;Ouvrage, et certifiant une réalisation conforme à l&amp;#039;opération subventionnée (cette attestation peut-être intégrée dans le certificat justificatif de dépenses).
+&lt;/p&gt;
+&lt;p&gt;
+ – justificatifs des dépenses (signés en original)
+&lt;/p&gt;
+&lt;p&gt;
+ – certificat du maire ou du président – (ordonnateur des dépenses du bénéficiaire de droit public) indiquant le montant total HT et TTC des dépenses réalisées éligibles pour l&amp;#039;opération subventionnée, ainsi que la liste détaillée des justificatifs de dépenses correspondantes (références des factures ou décomptes – date – prestataires – objet – montant HT et TTC).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : les factures et décomptes ne sont pas à transmettre au Département, mais doivent être tenus à sa disposition pour consultation éventuelle sur sa demande.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a&gt;
+  [1]
+ &lt;/a&gt;
+ la facturation doit être postérieure à la date de réception du dossier complet par le Département.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chauffe-Eau Solaires Collectifs (surface efficace de capteurs &amp;gt; 7 m 2 ).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant HT ou TTC selon le régime de TVA du maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ A noter :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Obligation de pose du matériel par un installateur qualité RGE « Reconnu Garant de l&amp;#039;Environnement »
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    nécessité d&amp;#039;une étude de faisabilité pour les installations collectives,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Mise en place d&amp;#039;un comptage (équipements) et mise en place d&amp;#039;un plan de suivi et analyse (interne ou externe).
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Exclusions / Ne sont pas éligibles :
+ &lt;/strong&gt;
+ Programmes neufs des promoteurs immobiliers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrage public du secteur du logement social.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrage publics.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X70" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/energies-renouvelables-developpement-de-lenergie-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- contact&amp;#64;atd11.fr
+ Direction Environnement – Service Environnement Sports Nature
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chef de Service Mme
+ &lt;strong&gt;
+  Isabelle POCHELON
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Chargée de l&amp;#039;instruction
+ &lt;strong&gt;
+  Monique VOLLE
+ &lt;/strong&gt;
+ –
+ &lt;strong&gt;
+  Tél : 04.75.79.81.76
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9e1a-energies-renouvelables-developpement-de-lener/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
-      <c r="A71" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>166023</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études de faisabilité technico-économique pour des projets d’installations solaires centralisées de production d’eau chaude peuvent bénéficier d’un soutien financier sous forme de subvention, pour les bâtiments existants.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur-1/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>117172</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I71" s="1" t="inlineStr">
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J71" s="1" t="inlineStr">
+      <c r="J74" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W74" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2022</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G72" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>116474</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les petites communes rurales du Calvados</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J75" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W75" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>139432</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement en AMO ainsi que d'assistances et conseils techniques et administratifs</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>AMO en espaces publics, bâtiments, eau et assainissement, ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Aude (ATD 11)</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence Technique Départementale de l&amp;#039;Aude, Établissement Public Administratif géré de manière paritaire par les élus représentants du Conseil départemental et des collectivités locales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations de l&amp;#039;ATD11 relèvent de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour des opérations d&amp;#039;aménagements d&amp;#039;espaces publics, de voirie (yc ouvrages d&amp;#039;art), bâtiments publics, eau et assainissement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Maîtrise d&amp;#039;Œuvre (MOE) exclusivement pour les ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils techniques et juridiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez trouver des exemples de réalisations en allant sur notre site internet :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://atd11.aude.fr/nos-realisations" target="_self"&gt;
+  https://atd11.aude.fr/nos-realisations
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Espaces verts
+Espace public
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD11
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://atd11.aude.fr/</t>
+        </is>
+      </c>
+      <c r="W76" s="1" t="inlineStr">
+        <is>
+          <t>https://atd11.aude.fr/contacter</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;atd11.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>laurent.naudy@atd11.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0869-test/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>ATD11</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>166024</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les principales applications du solaire thermique sont la production d’eau chaude sanitaire (pour l’habitat, l’hôtellerie, les établissements de santé, …), la fourniture de chaleur pour l’industrie et l’agriculture, l’alimentation de réseaux de chaleur et le chauffage de l’eau des bassins de piscine.&lt;br /&gt; Les aides aux investissements concernent les projets des installations solaires collectives de production d’eau chaude. Les installations sont considérées comme collectives dès lors qu’elles répondent à un besoin en eau chaude collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P77" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/projets-solaires-thermiques-collectifs-nouveaux-projets</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-solaires-thermiques-collectifs-pour-production-d-eau-chaude-sanitaire-chauffage-nouveaux-projets/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE des Hautes-Alpes
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
+CAUE du Tarn
+CAUE de la Dordogne
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE du Puy-de-Dôme
+CAUE des Landes
+CAUE de l'Ariège
+CAUE de l'Aisne</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>36013</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FINISTERE INGENIERIE ASSISTANCE (FIA) est un établissement public d&amp;#039;ingénierie locale créé dès 2014 à l&amp;#039;initiative du Conseil départemental afin de répondre à un enjeu de solidarité envers tous les territoires finistériens.
 &lt;/p&gt;
 &lt;p&gt;
  En effet, il vise à mettre à disposition des collectivités souffrant d&amp;#039;un manque de moyens humains et d&amp;#039;expertise, un appui technique et méthodologique dans la conduite de leurs projets relevant des thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   déplacements et usages de la voirie et des espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   bâtiments et équipements,
  &lt;/li&gt;
  &lt;li&gt;
   aménagement de l&amp;#039;espace et habitat,
  &lt;/li&gt;
  &lt;li&gt;
   dynamisation des centres-bourgs,
  &lt;/li&gt;
  &lt;li&gt;
   eau et assainissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;intervention de FIA s&amp;#039;effectue en phase pré-opérationnelle, dès le lancement d&amp;#039;une réflexion autour d&amp;#039;un projet, et permet au maître d&amp;#039;ouvrage de bénéficier d&amp;#039;un accompagnement pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   vérifier l&amp;#039;opportunité et la faisabilité de son projet ;
  &lt;/li&gt;
  &lt;li&gt;
   mettre en cohérence le projet avec son environnement et le contexte local dans lequel il s&amp;#039;inscrit ;
  &lt;/li&gt;
  &lt;li&gt;
   définir et préciser sa commande à un maître d&amp;#039;œuvre s&amp;#039;il y a lieu ;
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;organiser en termes de conduite d&amp;#039;une opération ou d&amp;#039;une démarche globale ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier les sources de financement possibles du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La structure a vocation à réaliser pour ses adhérents toutes études, recherches, démarches permettant d&amp;#039;atteindre les objectifs précédemment définis. Elle est également chargée de mobiliser, le cas échéant, d&amp;#039;autres structures partenaires (CAUE, Finistère Habitat, services départementaux...), afin d&amp;#039;apporter à ses adhérents une complémentarité des expertises disponibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Revitalisation des centres-bourgs
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation, extension ou construction de médiathèques, d&amp;#039;écoles, d&amp;#039;ateliers techniques municipaux, de locaux administratifs, de salles associatives, de maisons d&amp;#039;assistant.e.s maternel.les, de maisons de santé, etc.
  &lt;/li&gt;
  &lt;li&gt;
   Requalification d&amp;#039;espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de sécurité sur voirie
  &lt;/li&gt;
  &lt;li&gt;
   Création de cheminements doux
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la consultation pour des études technico-économiques, des schémas directeurs ou de la maîtrise d&amp;#039;œuvre en eau potable, eaux pluviales et assainissement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Finistère</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>http://finistere-ingenierie.fr</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Christelle PAUL, assistante administrative, juridique et financière - Tél : 02 98 76 53 90 ; christelle.paul&amp;#64;finistere-ingenierie.fr
  &lt;/li&gt;
  &lt;li&gt;
   Séverine FOSSEY, directrice - Tél : 02 98 76 53 91 ; severine.fossey&amp;#64;finistere-ingenierie.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>severine.fossey@finistere-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fc53-ingenierie-strategique-et-assistance-techniqu/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2020</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="73" spans="1:27" customHeight="0">
-      <c r="A73" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>144519</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des collectivités landaises</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Equipement des Communes (FEC)</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="N73" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Fonds d’Équipement des Communes (FEC) est destiné à aider les 
+Communes ou les Établissements Publics de Coopération Intercommunale 
+sous forme d’attribution en capital pour des dépenses d’investissement.&lt;/p&gt;
+            &lt;p&gt;Le FEC est réparti par le Conseil départemental, entre les cantons, ainsi qu&amp;#039;il suit :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;25 % pour une attribution forfaitaire qui prend en compte le 
+nombre d&amp;#039;anciens cantons réunis dans le nouveau canton, multiplié par la
+ répartition forfaitaire divisée par 30,&lt;/li&gt;&lt;li&gt;20 % au prorata de la population,&lt;/li&gt;&lt;li&gt;45 % au prorata du nombre de Communes,&lt;/li&gt;&lt;li&gt;10 % au prorata de l&amp;#039;inverse du potentiel fiscal.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Toutefois, la dotation cantonale ne pourra être :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;supérieure à un plafond multiplié par le nombre de Communes (année 2024 : 6 413 €)&lt;/li&gt;&lt;li&gt;inférieure à un plancher multiplié par le nombre de Communes (année 2024 : 3 944 €)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Le plancher et le plafond seront révisés chaque année lors de la réunion consacrée à l&amp;#039;examen du Budget Primitif.&lt;/p&gt;
+&lt;p&gt;Pour la population, les chiffres à prendre en compte sont ceux de 
+l&amp;#039;I.N.S.E.E. à la suite du dernier recensement et des recensements 
+complémentaires intervenus depuis (population totale sans double compte 
+dans la population comptée à part).&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Architecture</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
-[...95 lines deleted...]
-      <c r="S73" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les réunions cantonales des Maires présidées par les deux
+ Conseillers départementaux, permettent de procéder librement à la 
+répartition de la dotation cantonale.&lt;/p&gt;
+&lt;p&gt;Dans le cas où les Conseillers départementaux seraient également 
+Maires, ils sont remplacés, en cette dernière qualité, lors de la 
+réunion des Maires, par leurs délégués.&lt;/p&gt;
+&lt;p&gt;Sauf dérogation exceptionnelle accordée en réunions cantonales des 
+Maires, la décision d&amp;#039;attribution de subvention doit être préalable à 
+tout commencement d&amp;#039;exécution des travaux.&lt;/p&gt;
+&lt;p&gt;Les propositions cantonales sont soumises pour approbation à la 
+Commission Permanente du Conseil départemental et font l&amp;#039;objet d&amp;#039;un 
+arrêté attributif de M. le Président du Conseil départemental.&lt;/p&gt;
+&lt;p&gt;Sur délibération de la Commission Permanente du Conseil 
+départemental, seuls peuvent faire l&amp;#039;objet d&amp;#039;un report aux Communes du 
+canton sur la dotation cantonale de l&amp;#039;exercice suivant :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les reliquats éventuels de crédits non répartis à l&amp;#039;intérieur du canton,&lt;/li&gt;&lt;li&gt;les soldes d’opérations terminées pour lesquelles le montant des travaux aurait été inférieur au montant prévu.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les subventions non utilisées par une collectivité ne peuvent faire 
+l’objet d’un report aux Communes du canton sur la dotation de l’exercice
+ suivant mais peuvent être affectées à un projet de substitution en 
+accord avec les deux Conseillers départementaux du canton concerné.&lt;/p&gt;
+&lt;p&gt;Le versement de la subvention interviendra sur présentation d&amp;#039;une 
+attestation du Maire de la Commune ou du Président de l’Établissement 
+Public de Coopération Intercommunale justifiant la réalisation de 
+l’investissement.&lt;/p&gt;
+&lt;p&gt;Possibilité est donnée de percevoir 50 % sur présentation de l&amp;#039;ordre 
+de service d&amp;#039;exécuter les travaux ou sur présentation de l’attestation 
+de commencement des travaux délivrée par le Maire ou le Président de 
+l’E.P.C.I.&lt;/p&gt;
+&lt;p&gt;Le versement de la subvention devra intervenir dans un délai de deux 
+ans à compter de la date de l&amp;#039;arrêté attributif de subvention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X73" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/fonds-dequipement-des-communes</t>
+        </is>
+      </c>
+      <c r="W80" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
- &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
-[...5 lines deleted...]
-      <c r="Y73" s="1" t="inlineStr">
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt; developpement.territorial&lt;/a&gt;&amp;#64;landes.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f845-fonds-dequipement-des-communes/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="74" spans="1:27" customHeight="0">
-      <c r="A74" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>127467</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
+      <c r="I81" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J74" s="1" t="inlineStr">
+      <c r="J81" s="1" t="inlineStr">
         <is>
           <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
 &lt;/p&gt;
 A noter que :
 &lt;ul&gt;
  &lt;li&gt;
   Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ÉTUDES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
  &lt;/li&gt;
  &lt;li&gt;
   Honoraires d&amp;#039;ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉTUDE D&amp;#039;IMPACT
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TRAVAUX
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux inscrits dans la section d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ACQUISITION
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisitions foncières nécessaires à la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P74" s="1" t="inlineStr">
+      <c r="P81" s="1" t="inlineStr">
         <is>
           <t>01/01/2022</t>
         </is>
       </c>
-      <c r="Q74" s="1" t="inlineStr">
+      <c r="Q81" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible, le demande de subvention doit suivre le processus suivant :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
  &lt;/li&gt;
  &lt;li&gt;
   Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
  &lt;/li&gt;
  &lt;li&gt;
   Individualisation en Commission Permanente des subventions pour les opérations retenues.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
         </is>
       </c>
-      <c r="W74" s="1" t="inlineStr">
+      <c r="W81" s="1" t="inlineStr">
         <is>
           <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact soit :
 &lt;/p&gt;
 &lt;p&gt;
  - Par mail :
  &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
   datc&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Par téléphone, aux numéros suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>datc@departement86.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un gymnase
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="75" spans="1:27" customHeight="0">
-      <c r="A75" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>152452</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I75" s="1" t="inlineStr">
+      <c r="I82" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J75" s="1" t="inlineStr">
+      <c r="J82" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L75" s="1" t="inlineStr">
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M82" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
@@ -12240,65 +16417,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -12454,2169 +16631,1398 @@
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de petits matériels (tables, chaises, ...),
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de matériel de restauration scolaire de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W75" s="1" t="inlineStr">
+      <c r="W82" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="76" spans="1:27" customHeight="0">
-      <c r="A76" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>115159</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler le matériel et le mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du matériel et du mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renouvellement du matériel et du mobilier des cantines scolaires et regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 12,80€ par ayant droit (valeur 2015).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ayants droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/32/18-renouvellement-du-materiel-et-du-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed78-renouveler-le-materiel-et-le-mobilier-pour-le/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>115177</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I84" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J84" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimal des dépenses : 4.500€ HT</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pris en compte ni le matériel et le mobilier des salles de restauration ni le petit matériel électroménager de cuisine.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/31/18-renouvellement-du-gros-materiel-de-cuisine-des-cantines-scolaires-de-regroupement-pedagogique.htm</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a46e-renouveler-du-gros-materiel-de-cuisine-des-ca/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>115178</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir le premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Premier équipement en matériel et mobilier des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 50% des dépenses en acquisiton de matériel.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables de 3.000€ à 30.000€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/30/18-premier-equipement-en-materiel-et-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73e0-acquerir-le-premier-equipement-en-materiel-et/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>94746</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Financer les équipements de lutte contre le gaspillage</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I76" s="1" t="inlineStr">
+      <c r="I86" s="1" t="inlineStr">
         <is>
           <t> Max : 55</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Équipements de lutte contre le gaspillage », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
  &lt;br /&gt;
  Objectif :
  &lt;br /&gt;
  Vous disposez d&amp;#039;un diagnostic ou d&amp;#039;une étude pour un projet de lutte contre le gaspillage sur votre territoire, et vous souhaitez investir pour le mettre en œuvre ? L&amp;#039;ADEME peut vous apporter une aide.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires : acteurs publics ou privés pour des équipements réduisant le gaspillage sur plusieurs étapes de la chaine.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement : taux d&amp;#039;aide maximum : 55 % des dépenses éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez prétendre à une aide pour les investissements faisant suite à une augmentation ou à une redistribution des flux, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Par exemple les équipements suivants peuvent êtres soutenus :&lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les équipements suivants peuvent êtres soutenus :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements de pesées,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    camions frigorifiques,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    acquisitions d&amp;#039;entrepôt,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    plateformes de collecte,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    cantines solidaires,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    ateliers de transformation de type conserverie,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements permettant le partage de denrées alimentaires entre particuliers...
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Pour le non alimentaire, les investissements devront servir à limiter et valoriser les invendus.
  &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Critères d&amp;#039;éligibilité :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour prétendre à une aide à l&amp;#039;investissement, le porteur de projets doit présenter :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Le rapport d&amp;#039;étude de faisabilité lorsqu&amp;#039;il s&amp;#039;agit d&amp;#039;une création d&amp;#039;installation ou d&amp;#039;équipement dans les conserveries, les légumeries collectives et les ateliers de transformation et toute étude de marché qui aurait été réalisée,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les justificatifs ou les demandes en cours concernant le respect des règles sanitaires et d&amp;#039;hygiène applicables à l&amp;#039;activité exercée.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/subvention-equipements-lutte-contre-gaspillage</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus sur ce dispositif, contactez l&amp;#039;ADEME via leur
  &lt;a rel="noopener" target="_blank"&gt;
   &lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
    formulaire en ligne
   &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3546-aider-aux-equipements-de-lutte-contre-le-gasp/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2021</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
-[...535 lines deleted...]
-      <c r="A81" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>162648</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Innover en soutenant une production et une consommation locale</t>
         </is>
       </c>
-      <c r="C81" s="1" t="inlineStr">
+      <c r="C87" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>LEADER - Fiche-Action 6 - Innover en soutenant une production et une consommation locales</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Isle en Périgord (Syndicat mixte)</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
-[...3 lines deleted...]
-      <c r="H81" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I81" s="1" t="inlineStr">
+      <c r="I87" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J81" s="1" t="inlineStr">
+      <c r="J87" s="1" t="inlineStr">
         <is>
           <t>Aide plafonnée à : 50 000 €</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un atout majeur du Pays de l’Isle en Périgord réside dans une qualité de vie, portée par une alimentation saine et de proximité. Étant donné sa place dans l’économie locale, l’agriculture est un enjeu structurant et transversal pour la vitalité du Pays. Les agriculteurs représentent le&lt;br /&gt;premier maillon d’une chaine reliant zones rurales et zones urbaines, de la production locale à la consommation locale.&lt;/p&gt;&lt;p&gt;Confrontée à de nombreuses difficultés, il s’agit de conforter « l’offre », au travers du tissu agricole notamment, dans son orientation vers la qualité et la proximité, tout en sensibilisant et en coordonnant « la demande », celle des habitants, des élèves, des travailleurs et des touristes, …&lt;/p&gt;&lt;p&gt;Pour ce faire, le territoire adopte une stratégie transversale qui prend en compte tous les enjeux, travaillés au sein du PAT Isle en Périgord (Projet Alimentaire Territorial) : foncier et production, logistique, consommation, sensibilisation, animation et coordination. Il s’agit ici de conforter les producteurs et porteurs de projets locaux dans leurs pratiques, d’encourager l’expérimentation pour consolider les « circuits de proximité », en appuyant sur la qualité des produits et des savoir-faire.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Sensibiliser le grand public au bien et mieux manger&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées&lt;br /&gt;• Ateliers&lt;br /&gt;• Manifestations&lt;br /&gt;• Sensibilisation&lt;br /&gt;• Aménagement de restaurants scolaires (mobilier et cuisine) …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer de nouveaux points de vente de produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Marchés et/ou halles&lt;br /&gt;• Plateformes de distribution&lt;br /&gt;• Points de stockage et de vente&lt;br /&gt;• Projets numériques innovants&lt;br /&gt;• Offre nouvelle de restauration à base de produits locaux&lt;br /&gt;• Épiceries solidaires …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Initier des projets qui valorisent des produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Valorisation des savoir-faire paysans, l’échange et le partage&lt;br /&gt;• Ateliers de sensibilisation&lt;br /&gt;• Découverte de produits&lt;br /&gt;• Formations&lt;br /&gt;• Projets numériques innovants …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutenir la filière agricole par des actions innovantes renforcées par une dynamique collective&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Appui à l’innovation, à la coordination d’actions collectives (mise en réseau)&lt;br /&gt;• Utilisation de cuisines collectives (multi-usage) pour transformation de produits&lt;br /&gt;• Conserverie&lt;br /&gt;• Mise en place d’espaces nourriciers&lt;br /&gt;• Jardins partagés / collectifs&lt;br /&gt;• Forêts comestibles citoyennes&lt;br /&gt;• Espaces-tests&lt;br /&gt;• Espaces de formation&lt;br /&gt;• Animation du PAT …&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Consommation et production</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P81" s="1" t="inlineStr">
+      <c r="P87" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q81" s="1" t="inlineStr">
+      <c r="Q87" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 8 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les investissements matériels et les projets d’ingénierie (immatériel et / ou coûts de personnel) des communes de &amp;#43; de 25 000 habitants&lt;br /&gt;- Les SCI et les particuliers (personnes physiques sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;- Les dépenses d’auto-construction&lt;br /&gt;- Les contributions en nature&lt;br /&gt;- Le soutien aux investissements dans la transformation / commercialisation de produits agricoles - projets &amp;gt; 300 000 €&lt;br /&gt;(les projets des collectivités locales, leurs groupements et autres organismes soumis à la commande publique ne sont pas soumis au plafond de 300 000 €.)&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>PAYS DE L'ISLE EN PÉRIGORD</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA6-Prod-et-Conso-locales.pdf</t>
         </is>
       </c>
-      <c r="W81" s="1" t="inlineStr">
+      <c r="W87" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>s.giedelmann@pays-isle-perigord.com</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/innover-en-soutenant-une-production-et-une-consommation-locales/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="82" spans="1:27" customHeight="0">
-      <c r="A82" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>161764</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Subventionner l'achat d'équipements de lutte contre le gaspillage</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Installation d'équipements de lutte contre le gaspillage</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H82" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus par an&lt;/strong&gt;. Il entraîne la consommation inutile de ressources en énergie et en eau, et des émissions de gaz à effet de serre qui pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;Vous pouvez prétendre à une &lt;strong&gt;aide pour les investissements&lt;/strong&gt; faisant suite à une &lt;strong&gt;augmentation ou à une redistribution des flux&lt;/strong&gt;, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires. Par exemple, les équipements suivants peuvent être soutenus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;équipements de pesées&lt;/li&gt;&lt;li&gt;camions frigorifiques&lt;/li&gt;&lt;li&gt;acquisitions d’entrepôt&lt;/li&gt;&lt;li&gt;plateformes de collecte&lt;/li&gt;&lt;li&gt;cantines solidaires&lt;/li&gt;&lt;li&gt;ateliers de transformation de type conserverie&lt;/li&gt;&lt;li&gt;équipements permettant le partage de denrées alimentaires entre particuliers…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après réalisation d’un diagnostic ou d’une étude (hors cas particulier des associations d’aide alimentaire), certains équipements permettant la mise en œuvre du projet peuvent être aidés par l’ADEME à un taux allant jusqu’à 55 % de l’assiette des aides éligibles. Ils font l’objet d’une analyse au cas par cas.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Alimentation
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_04_06_11_24_27_28_32_44_75_93</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-dequipements-lutte-contre-gaspillage</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installation-dequipements-de-lutte-contre-le-gaspillage/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="83" spans="1:27" customHeight="0">
-[...124 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>138013</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Participer à l'achat d'équipement dans les collèges</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Participation à l'achat d'équipement de cuisine ou petits matériels des collèges</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J89" s="1" t="inlineStr">
+        <is>
+          <t>5000 €/an plafonné à 10 000 € jusqu’à 15000 € / 3 ans plafonné à 30 000 €</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participation à l&amp;#039;achat d&amp;#039;équipement de cuisine ou petits matériels dans les collèges.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges publics
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande  avec 3 devis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sur demande
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur dépôt de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+  -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
- à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
- &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Les CAUE contribuent à améliorer qualité de vie de chacun
+  -    Service gestionnaire :
  &lt;/strong&gt;
- . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
-[...68 lines deleted...]
- &lt;br /&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Françoise Chabalier
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
+  françoise.chabalier&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.65
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
-[...653 lines deleted...]
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8cc-participer-a-lachat-dequipement-de-colleges/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="84" spans="1:27" customHeight="0">
-[...139 lines deleted...]
-      <c r="A85" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>162563</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D85" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I85" s="1" t="inlineStr">
+      <c r="I90" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J85" s="1" t="inlineStr">
+      <c r="J90" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -14655,213 +18061,452 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="86" spans="1:27" customHeight="0">
-      <c r="A86" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>143350</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet de construction, de réhabilitation, d'extension d'équipements publics</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière de projet de construction, réhabilitation, d&amp;#039;extension d&amp;#039;équipements publics  (mairie, établissements d&amp;#039;enseignements ou périscolaires, équipements sportifs et culturels, équipements touristiques, aire de covoiturage etc...) :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition du projet (définition du besoin, faisabilité, recherche de financement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage  (définition du besoin, faisabilité,  scénarios d&amp;#039;aménagement, appui à la consultation des prestataires..) pour la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>http://www.inge43.fr</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
+  contact&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0423-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>155127</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -14937,386 +18582,223 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W86" s="1" t="inlineStr">
+      <c r="W92" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="87" spans="1:27" customHeight="0">
-[...192 lines deleted...]
-      <c r="A88" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>116416</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Utiliser le bois local dans les projets de rénovation et constructions (LEADER / Fiche action 4)</t>
         </is>
       </c>
-      <c r="C88" s="1" t="inlineStr">
+      <c r="C93" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D88" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H88" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L88" s="1" t="inlineStr">
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets déposés devront relever des thématiques
  sur l&amp;#039;accompagnement et l&amp;#039;utilisation du bois local dans les projets de rénovation et construction à des fins économiques, touristiques et culturelles &amp;#61; FICHE ACTION 4.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M93" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Soutien à la construction et/ou la rénovation de bâtiments publics et privés ayant recours au matériau bois dans une optique de promotion d&amp;#039;une identité architecturale (actions d&amp;#039;animations visant à développer les échanges entre les différents acteurs locaux du bâtiment; études visant à renforcer l&amp;#039;utilisation des bois locaux dans ce type de bâtiments; utilisation du bois local dans les aménagements intérieurs de bâtiments, mobilier extérieur s&amp;#039;inscrivant dans un projet à vocation administrative, économique, touristique, culturelle; action de communication et de promotion de la forêt et de l&amp;#039;utilisation des bois extraits sur les projets réalisés.
  &lt;/li&gt;
  &lt;li&gt;
   Promotion de la fonction « loisirs » de la forêt, à travers l&amp;#039;organisation de manifestations « tout public » sensibilisant aux différentes fonctions de la forêt
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Economie d'énergie et rénovation énergétique
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Bâtiments et construction
 Réhabilitation
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier du financement au titre de la
  &lt;strong&gt;
   FICHE ACTION 4 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements
  &lt;/li&gt;
  &lt;li&gt;
   Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte)
  &lt;/li&gt;
  &lt;li&gt;
   Associations (loi 1901 et 1908) et leurs fédérations
  &lt;/li&gt;
  &lt;li&gt;
   PME / TPE / Micro-entreprises au sens communautaire
  &lt;/li&gt;
  &lt;li&gt;
   Tous types d&amp;#039;établissements publics, notamment EPIC locaux et nationaux,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -15325,74 +18807,74 @@
  &lt;/li&gt;
  &lt;li&gt;
   Particuliers disposant d&amp;#039;un numéro SIRET
  &lt;/li&gt;
  &lt;li&gt;
   Agriculteurs : Exploitants à titre principal ou secondaire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Conditions requises :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
  &lt;/li&gt;
  &lt;li&gt;
   Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
  &lt;/li&gt;
  &lt;li&gt;
   Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Service Ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   4 Avenue de la République Le port du canal 88000 EPINAL
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
  &lt;li&gt;
   leader&amp;#64;pays-epinal.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ludmilla HELLOT,
@@ -15400,238 +18882,509 @@
  &lt;/li&gt;
  &lt;li&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cécile PIERRE,
  chargée de mission LEADER
  &lt;/li&gt;
  &lt;li&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 54 96
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>contact@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/837a-accompagner-les-changements-de-pratiques-pour/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD93" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2022</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="89" spans="1:27" customHeight="0">
-      <c r="A89" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>100679</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Apporter une ingénierie publique et une aide à la décision</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au sens de l&amp;#039;article L 5511-1 du Code général des collectivités territoriales,
+ &lt;strong&gt;
+  Cantal Ingénierie &amp;amp; Territoires
+ &lt;/strong&gt;
+ est un établissement public dénommé agence départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est chargée d&amp;#039;apporter, aux collectivités territoriales et aux établissements publics intercommunaux du département qui le demandent, une assistance d&amp;#039;ordre technique, juridique ou financier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une assistance à toutes les étapes du projet :
+&lt;/p&gt;
+&lt;p&gt;
+ - dès la définition du besoin à la réalisation des travaux,
+&lt;/p&gt;
+&lt;p&gt;
+ - pour une simple expertise, de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage ou en maitrise d&amp;#039;oeuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce périmètre d&amp;#039;intervention est évolutif et s&amp;#039;adapte aux besoins des adhérents, notamment :
+&lt;/p&gt;
+&lt;p&gt;
+ • Assistance et conseils juridiques et administratifs dans les domaines liés à la gestion locale;
+&lt;/p&gt;
+&lt;p&gt;
+ • Accompagnement de projets et aide à la programmation ;
+&lt;/p&gt;
+&lt;p&gt;
+ • Eau et Assainissement : Assistance à maîtrise d&amp;#039;ouvrage;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie, ouvrages d&amp;#039;art et réseaux divers : Assistance à maitrise d&amp;#039;ouvrage et maitrise d&amp;#039;œuvre;
+&lt;/p&gt;
+&lt;p&gt;
+ • Patrimoine bâti, Espaces publics et Tourisme;
+&lt;/p&gt;
+&lt;p&gt;
+ • Numérique et E administration : dématérialisation, développement du numérique éducatif dans les écoles;
+&lt;/p&gt;
+&lt;p&gt;
+ • RGPD – DPO.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Tourisme
+Espace public
+Voirie et réseaux
+Technologies numériques et numérisation
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre membre de CIT  (l&amp;#039;ensemble des communes, établissements publics de coopération intercommunale (EPCI) et autres
+ organismes de coopération locale ayant leur siège dans le Département peuvent adhérer).
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;acquitter d&amp;#039;une cotisation annuelle forfaitaire (par
+ habitant ou suivant le budget). Celle- ci ouvre droit à un panel de services gratuits (conseil juridique
+ et administratif, utilisation de la plateforme de dématérialisation, d&amp;#039;une salle virtuelle de visioconférence,
+ de l&amp;#039;ENT pour les écoles primaires...). L&amp;#039;accès aux autres prestations est facturé en supplément.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ingenierie-et-territoires.cantal.fr</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 15 000 AURILLAC
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;
+&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c6c-les-missions-et-le-perimetre-dintervention-de/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2021</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>144496</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
         </is>
       </c>
-      <c r="D89" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I89" s="1" t="inlineStr">
-[...48 lines deleted...]
-      <c r="N89" s="1" t="inlineStr">
+      <c r="I95" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département peut accorder une subvention pour des 
+travaux de construction, restructuration tendant à une adaptation aux 
+normes pédagogiques ou de simple réhabilitation des bâtiments scolaires 
+du premier degré (salles de classe, restaurant scolaire…) à l&amp;#039;exclusion :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des simples travaux d&amp;#039;entretien courants,&lt;/li&gt;&lt;li&gt;des bâtiments dédiés à un usage périscolaire,&lt;/li&gt;&lt;li&gt;des salles polyvalentes,&lt;/li&gt;&lt;li&gt;des équipements et mobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Priorité est donnée aux projets motivés par les éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mesures de cartes scolaires (création de classe)&lt;/li&gt;&lt;li&gt;la mise en sécurité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S89" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Des modalités spécifiques sont mises en œuvre pour les dépenses liées à 
+la sécurisation des groupes scolaires. Une subvention peut être accordée
+ aux communes et groupements de communes pour les travaux, aménagements 
+liés à cette sécurisation des groupes scolaires du 1er degré.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X89" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/construction-restructuration-ou-rehabilitation-des-batiments-scolaires-du-premier-degre</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
   education&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/93c9-aider-a-la-construction-la-restructuration-ou/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="90" spans="1:27" customHeight="0">
-      <c r="A90" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>143309</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -15779,652 +19532,949 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
-      <c r="A91" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>121339</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Fonds national d'aménagement et de développement du territoire</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de région — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espaces verts
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Equipement public
+Bâtiments et construction
+Emploi
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les champs d&amp;#039;intervention privilégiés du FNADT sont :
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
+ &lt;br /&gt;
+ développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions présentant un caractère innovant ou expérimental dans le domaine de
+ &lt;br /&gt;
+ l&amp;#039;aménagement et du développement durable.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Anne-Laure FERRY : 03 44 06 12 63 /
+ &lt;a href="mailto:anne-laure.ferry&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  anne-laure.ferry&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Clermont :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Véronique FORESTIER : 03 44 06 13 89 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Mme Nadine WASSEN : 03 44 06 13 96 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Compiègne :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Charline KOPMELS : 03 44 06 74 29 /
+ &lt;a href="mailto:charline.kopmels&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  charline.kopmels&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Senlis :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Corinne MERESSE : 03 44 06 85 65 /
+ &lt;a href="mailto:corinne.meresse&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  corinne.meresse&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Boite fonctionnelle :
+ &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>lucille.dechaize@oise.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>74156</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets d'espaces publics et de bâtiments publics</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ATD16 est
  &lt;strong&gt;
   assistante à maîtrise d&amp;#039;ouvrage en espaces publics et bâtiments publics
  &lt;/strong&gt;
  . Les chargés d&amp;#039;opération se déplacent sur le terrain avec vous et avec les partenaires que vous souhaitez associer, pour vous proposer une étude de
  &lt;strong&gt;
   faisabilité
  &lt;/strong&gt;
  du projet, une
  &lt;strong&gt;
   estimation
  &lt;/strong&gt;
  des coûts prévisionnels et les dispositifs de
  &lt;strong&gt;
   financements activables
  &lt;/strong&gt;
  (subventions, FCTVA).
 &lt;/p&gt;
 &lt;p&gt;
  Après validation de la phase faisabilité, l&amp;#039;ATD16 vous aidera pour recruter votre futur maître d&amp;#039;œuvre en vous proposant la
  &lt;strong&gt;
   rédaction de vos documents de consultation
  &lt;/strong&gt;
  et en vous assistant pour l&amp;#039;analyse des offres.
  L&amp;#039;agence peut aller au-delà en faisant un
  &lt;strong&gt;
   suivi d&amp;#039;opérations
  &lt;/strong&gt;
  de votre maîtrise d&amp;#039;œuvre recrutée.
 &lt;/p&gt;
 &lt;p&gt;
  En termes de voirie, vous pouvez bénéficier d&amp;#039;une estimation de vos travaux d&amp;#039;
  &lt;strong&gt;
   entretien de voirie communale
  &lt;/strong&gt;
  ainsi que des priorités à engager.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement de bourg
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de sécurité sur route départementale et mobilité douce
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Cimetière
  &lt;/li&gt;
  &lt;li&gt;
   Lotissement
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une ancienne mairie en logement
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une maison de santé
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un espace France Service
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une salle des fêtes
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Entretien de la voirie communale
  &lt;/li&gt;
  &lt;li&gt;
   Suivi d&amp;#039;opérations - veille au respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique de bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une collectivité locale de Charente.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Être adhérent à l&amp;#039;ATD16, au volet Assistance à Maîtrise d&amp;#039;Ouvrage.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.atd16.fr/</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   ATD16 -
   &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;atd16.fr
   &lt;/a&gt;
   - 05 45 20 07 60
  &lt;/li&gt;
  &lt;li&gt;
   Ronan Mévellec - Directeur
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>contact@atd16.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dfd6-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="92" spans="1:27" customHeight="0">
-[...288 lines deleted...]
-      <c r="G93" s="1" t="inlineStr">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>128964</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un avis technique sur un ouvrage ou une construction</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Descriptif
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;une analyse technique d&amp;#039;un bâti existant
+dans la perspective de sa réutilisation ou de sa
+réhabilitation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obtenir l&amp;#039;examen des désordres ou sinistres d&amp;#039;une
+construction ainsi que les pistes opérationnelles de
+réparation (préconisations, estimation prévisionnelle
+du coût,...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou un chef de projet de Gironde
+Ressources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reconnaissance des lieux et inspections visuelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour les projets et travaux en
+découlant
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Fiche d&amp;#039;analyse et de faisabilité opérationnelle
+comprenant, le cas échéant :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   des éléments de diagnostic ou une analyse technique
+de la problématique avec des propositions
+  &lt;/li&gt;
+  &lt;li&gt;
+   des éléments de compréhension et/ou de
+programmation du projet, le cas échéant
+  &lt;/li&gt;
+  &lt;li&gt;
+   une synthèse du déroulement de l&amp;#039;opération avec
+indication des procédures de marché public
+  &lt;/li&gt;
+  &lt;li&gt;
+   une estimation prévisionnelle sommaire des coûts
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture de documents techniques relatifs au projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edea-obtenir-un-avis-technique-sur-un-ouvrage-ou-u/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Entretien des ponts
+Gestion d'une base nautique
+Réfection/aménagement de la voirie
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets retenus seront en cohérence avec les politiques et compétences départementales.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -16436,1026 +20486,503 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   EPCI et/ou communes de la Loire.
  &lt;/li&gt;
  &lt;li&gt;
   Les projets portés par les communes doivent avoir un rayonnement intercommunal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W93" s="1" t="inlineStr">
+      <c r="W100" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="94" spans="1:27" customHeight="0">
-[...165 lines deleted...]
-      <c r="A95" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>163132</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Installer des équipements d’énergies renouvelables, électriques ou thermiques, au sein de refuges de moyenne et haute montagne en site isolé</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Refuges zéro fumée</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Association
-[...3 lines deleted...]
-      <c r="H95" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif intervient, en phase étude ou travaux, sur l’installation d’équipements d’énergies renouvelables, électriques ou thermiques, au sein de refuges de moyenne et haute montagne en site isolé sur le territoire régional. Parmi les technologies éligibles, selon des critères particuliers à satisfaire : photovoltaïque, éolien, hydroélectricité, batterie plomb, solaire thermique, bois-énergie...&lt;/p&gt; &lt;p&gt;Toute personne morale supportant le financement de l’opération en tant que propriétaire ou bailleur du refuge objet de l’opération ou en tant que tiers investisseur peut prétendre aux aides présentées dans ce cadre.&lt;/p&gt; &lt;p&gt;Le dispositif intervient, en phase d&amp;#039;étude préalable, si nécessaire, et de travaux sur les installations photovoltaïques, éoliennes, hydroélectriques (pico-centrales), de stockage (batteries plomb), de solaire thermique, de chaudière et de poêle à bois, ainsi que sur des équipements d&amp;#039;exploitation écologiques, comme les toilettes sèches, les douches et fours solaires, et ce selon des conditions techniques et réglementaires particulières à découvrir dans le texte complet du cadre.&lt;/p&gt;
 &lt;p&gt;Un comité de sélection rassemblant a minima les services de la Région et du Commissariat de Massif des Alpes constitue l’instance de programmation annuelle. Les projets doivent d&amp;#039;abord lui être soumis, via une fiche projet à télécharger et compléter, avant dépôt, pour analyse puis sélection des projets éligibles et détermination du mode d&amp;#039;intervention.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P95" s="1" t="inlineStr">
+      <c r="P101" s="1" t="inlineStr">
         <is>
           <t>25/06/2024</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le dispositif intervient, en phase d&amp;#039;étude préalable, si nécessaire, et de travaux sur les installations photovoltaïques, éoliennes, hydroélectriques (pico-centrales), de stockage (batteries plomb), de solaire thermique, de chaudière et de poêle à bois, ainsi que sur des équipements d&amp;#039;exploitation écologiques, comme les toilettes sèches, les douches et fours solaires, et ce selon des conditions techniques et réglementaires particulières à découvrir dans le texte complet du cadre.&lt;/p&gt;
 &lt;p&gt;Un comité de sélection rassemblant a minima les services de la Région et du Commissariat de Massif des Alpes constitue l’instance de programmation annuelle. Les projets doivent d&amp;#039;abord lui être soumis, via une fiche projet à télécharger et compléter, avant dépôt, pour analyse puis sélection des projets éligibles et détermination du mode d&amp;#039;intervention.&lt;/p&gt; &lt;p&gt;Les fiches projet sont à transmettre dans un premier temps aux contacts indiqués ci-après. En fonction de la décision du comité de soutien sus-évoqué, les dossiers qui sont à déposer auprès de la Région doivent l&amp;#039;être sur la plateforme régionale dématérialisée accessible par le bouton de dépôt d&amp;#039;une demande d&amp;#039;aide sur cette page. Il suffit ensuite de créer un compte, s&amp;#039;il n&amp;#039;existe pas (sinon se connecter au compte existant) puis de sélectionner le téléservice REFUGES ZÉRO FUMÉE - INVESTISSEMENT puis de suivre les instructions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/refuge-zero-fumee</t>
         </is>
       </c>
-      <c r="W95" s="1" t="inlineStr">
+      <c r="W101" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour les équipements d&amp;#039;énergies renouvelables : Jocelyn Espéron &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;Pour les équipements d&amp;#039;exploitation écologiques : Jean-Blaise Baron &lt;a href="mailto:jbbaron&amp;#64;maregionsud.fr"&gt;jbbaron&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/refuges-zero-fumee/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>28/07/2024</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:27" customHeight="0">
-[...447 lines deleted...]
-      <c r="A98" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>119941</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Accompagnement de collectivité</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ASDER est un acteur majeur de la transition énergétique en Savoie depuis plus de 40 ans. Nous accompagnons les communes et territoires dans leur politique de transition énergétique, notre spécialité étant l&amp;#039;énergie.
  &lt;br /&gt;
  L&amp;#039;ASDER peut vous accompagner du début à la fin de votre projet ou intervenir ponctuellement pour vous apporter des conseils sur le volet énergétique.
  &lt;br /&gt;
  Nous visitons le bâtiment et vous faisons un pré-diagnostic et des préconisations d&amp;#039;amélioration.
  &lt;br /&gt;
  Si vous décidez de lancer le projet nous sommes à vos côtés pour vous conseiller sur les choix les plus à même d&amp;#039;assurer la qualité environnementale du projet.
  &lt;br /&gt;
  Nous pouvons, avec vous, analyser les propositions qui vous sont faites, vous proposer une grille d&amp;#039;analyse pour faire ressortir les éléments essentiels pour réaliser un projet efficace et respectueux de l&amp;#039;environnement.
  &lt;br /&gt;
  L&amp;#039;objectif de notre accompagnement est de vous amener vers un projet le plus vertueux possible, avantageux pour la maîtrise d&amp;#039;ouvrage.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M98" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nous avons accompagné plusieurs communes pour la rénovation de leur école, dans une réflexion très en amont avec le CAUE de la Savoie (pré-diagnostic ; pré-programme). Nous accompagnons les maîtres d&amp;#039;ouvrage tout au long des projets, ce qui nous permet d&amp;#039;avoir une bonne expérience.
  &lt;br /&gt;
  Nous intervenons régulièrement pour les communes, sur tout type de bâtiments (mairie ; école ; salle polyvalente ; logements communaux ; ...) et à différents stades de leurs projets de patrimoine (programme, pré-diagnostic, consultations des entreprises, suivi des installations, ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes communes et EPCI de Savoie sont éligibles.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.asder.asso.fr</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Christian Fleury - Responsable du pôle collectivités et territoires
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   christian.fleury&amp;#64;asder.asso.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 04 79 85 88 50
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>christian.fleury@asder.asso.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e84c-etre-accompagner-dans-vos-projets-de-construc/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="99" spans="1:27" customHeight="0">
-      <c r="A99" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>111710</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 9 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Communes de moins de 3 000 habitants pour les services marchands
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
@@ -17473,66 +21000,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Majorations éventuelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
  &lt;/li&gt;
  &lt;li&gt;
   Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -17669,695 +21196,511 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W99" s="1" t="inlineStr">
+      <c r="W103" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une bibliothèque municipale
+Création d’un terrain de football
+Gestion d'une base nautique
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="100" spans="1:27" customHeight="0">
-[...35 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>56184</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Etudier la faisabilité d'un projet d'énergie renouvelable</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J104" s="1" t="inlineStr">
+        <is>
+          <t>Aide de 30% sur le reste à charge de la collectivité. Plafond d'aide limité à 5000€ par étude.</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Installations éoliennes, photovoltaïques, production et de distribution d&amp;#039;hydrogène d&amp;#039;origine renouvelable et de récupération, production d&amp;#039;hydro-électricité.
-[...6 lines deleted...]
- .
+ Étude réalisée par un cabinet spécialisé,  sur le développement d&amp;#039;un projet « énergies renouvelables » (photovoltaïque, solaire thermique, bois énergie ou géothermie) pour un bâtiment ou un site.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...5 lines deleted...]
-      <c r="O100" s="1" t="inlineStr">
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R100" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Toutes les personnes morales, à l&amp;#039;exception de l&amp;#039;État et de ses établissements publics.
-[...46 lines deleted...]
- Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c538-etudier-lopportunite-technique-et-economique-/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="101" spans="1:27" customHeight="0">
-[...226 lines deleted...]
-      <c r="A102" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>162818</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Aider les projets EnR thermiques sur le territoire nivernais</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Contrat de Chaleur Renouvelable Territorial SIEEEN - Fonds Chaleur ADEME</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G102" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal d’Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN) - Opérateur public de services numériques (OPSN)
+ADEME</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...11 lines deleted...]
-      <c r="I102" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I105" s="1" t="inlineStr">
         <is>
           <t> Max : 65</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L102" s="1" t="inlineStr">
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Le CCRt consiste à développer un partenariat avec l’ADEME et son agence régionale de BFC, pour le soutien au développement des projets EnR thermiques sur le territoire : &lt;br /&gt;- Aides à la décision (80%) : études de faisabilité, missions d’avant-projet de maîtrise d’œuvre, AMO, schéma directeur réseaux de chaleur ;&lt;br /&gt;- Investissements : réalisation de chaufferies et réseaux, installations de géothermie, solaire thermique, etc.&lt;br /&gt;- Animation du contrat par le SIEEEN : aide dans le cadre d’une gestion déléguée, par le biais d’une convention de mandat. &lt;br /&gt; Ce contrat de développement territorial se matérialise par un accord cadre de partenariat entre l’ADEME et le porteur du CCRt. Il fixe les engagements de chacun et notamment le rôle de l’opérateur territorial : animation, objectifs de production total en MWh/an, nombre de projets EnR thermique à conventionner dont un certain nombre hors biomasse. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Création de chaufferie, d&amp;#039;installation de géothermie, panneaux solaires, récupération de chaleur fatale, etc.&lt;/p&gt;&lt;p&gt;Toute technologie thermique. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Economie locale et circuits courts
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif des contrats de chaleur renouvelable est un déploiement conséquent des filières EnR&amp;amp;R thermiques sur l’ensemble du territoire. Les projets sont accompagnés dans leur ensemble, dans un objectif de performance et de qualité globale, de la phase de conception / dimensionnement jusqu’au suivi de la performance des installations, en passant par la phase de réalisation / travaux.&lt;/p&gt;&lt;p&gt;Par installations EnR&amp;amp;R thermiques, on entend des opérations de biomasse énergie, solaire thermique, géothermie de surface et des opérations de récupération de chaleur fatale. Les réseaux de chaleur éventuellement associés à des unités de production d’énergie renouvelable et de récupération (création, extension, densification) sont également éligibles au dispositif. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Nièvre</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.sieeen.fr/actualites/developpement-des-enr-thermiques-dans-la-nievre-ccrt-le-contrat-de-partenariat-sieeen-ademe</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sylvain BARDOT, chargé de contrat de développement ENR&lt;br /&gt;&lt;br /&gt;SIEEEN - Régie SIEEEN Chaleur&lt;br /&gt;&lt;br /&gt;&lt;a target="_self"&gt;sylvain.bardot&amp;#64;sieeen.fr&lt;/a&gt;&lt;br /&gt;&lt;br /&gt;Tel : 03 86 59 76 90 poste 286 / Portable : 06 45 98 84 37 &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>sylvain.bardot@sieeen.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aider-les-projets-enr-thermiques-sur-le-territoire-nivernais/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>SIEEEN</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2024</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="103" spans="1:27" customHeight="0">
-      <c r="A103" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>391</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18385,146 +21728,182 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W103" s="1" t="inlineStr">
+      <c r="W106" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-      <c r="A104" s="1">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
         <v>130993</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour son projet de Bois-Énergie</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  Les ouvrages ainsi réalisés restent la propriété du SIEL-TE pendant 20 ans, qui en assure l&amp;#039;entretien et les loue à la collectivité. Une contribution est appelée pendant 20 ans sous forme de loyer et comprend une participation de la collectivité permettant d&amp;#039;atteindre 100% du montant HT des études et travaux, les frais liés à l&amp;#039;entretien spécialisé et une provision pour le remplacement du matériel en cas de casse.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité continue de s&amp;#039;impliquer dans le projet puisque l&amp;#039;achat des différents combustibles et fuides (bois, appoint, électricité, eau, téléphone) reste à sa charge. La collectivité facture la chaleur à ses abonnés, le cas échéant.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : 100 € /an &amp;#43; contribution «loyer» selon projet
@@ -18551,1604 +21930,1277 @@
 &lt;p&gt;
  Depuis 2017, l&amp;#039;option «projets énergies renouvelables et réseaux de chaleur» de la convention SAGE permet à la commune de demander au SIEL-TE, en appui des services, de réaliser la maîtrise d&amp;#039;oeuvre du projet de construction d&amp;#039;une chaufferie bois et d&amp;#039;un réseau de chaleur.
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités d&amp;#039;intervention du SIEL-TE permettent à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-TE pour la réalisation d&amp;#039;un cahier des charges de consultation d&amp;#039;entreprises, l&amp;#039;assistance à la rédaction des dossiers de subvention, l&amp;#039;aide à l&amp;#039;analyse des offres, le suivi du chantier et l&amp;#039;aide à la réalisation des opérations de réception.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : adhésion à la compétence optionnelle
 &lt;/p&gt;
 &lt;p&gt;
  «SAGE» &amp;#43; 8,5% du montant d&amp;#039;investissement du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉLÉGATION DE SERVICE PUBLIC
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour la réalisation de projets de puissance bois supérieure à 1 MW, le SIEL-TE retient la Délégation de Service Public (DSP) de type concession comme montage juridique. Dans ce cas, le SIEL-TE conduit la procédure et le contrôle de la concession qui est confié à une entreprise privée. L&amp;#039;entreprise réalise le projet de la conception à la réalisation des travaux puis gère l&amp;#039;exploitation de l&amp;#039;installation pour une durée de 24 ans. L&amp;#039;entreprise sélectionnée porte l&amp;#039;investissement. La collectivité est cliente du réseau et achète la chaleur directement au concessionnnaire.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de mise en place d&amp;#039;un contrat de DSP par le SIEL-TE : chaudière bois de puissance supérieure à 1MW
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
+      <c r="M107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  SAINT-MAURICE-EN-GOURGOIS
 &lt;/p&gt;
 &lt;p&gt;
  En 2013, la commune de Saint-Maurice-en-Gourgois a choisi d&amp;#039;installer une chaufferie au bois déchiqueté sur son territoire pour chauffer l&amp;#039;école et son extension, l&amp;#039;ancienne école, la crèche communale et la mairie. Un réseau de chaleur souterrain de 170 mètres conduit de l&amp;#039;eau à 80°C vers chaque bâtiment. En 2018, ce réseau de chaleur a été étendu afin de chauffer également le bâtiment «cantine périscolaire».
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Chaufferie automatique au bois déchiqueté et son réseau de chaleur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Puissance de la chaudière : 90 kW
   &lt;/li&gt;
   &lt;li&gt;
    Consommation annuelle de bois : 99 tonnes
   &lt;/li&gt;
   &lt;li&gt;
    Equivalence énergétique : 27 575 litres de fioul
   &lt;/li&gt;
   &lt;li&gt;
    Bois utilisé : plaquette forestière
   &lt;/li&gt;
   &lt;li&gt;
    Volume du silo de stockage : 36 m2
   &lt;/li&gt;
   &lt;li&gt;
    Surface totale chauffée : 2 031 m2
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V107" s="1" t="inlineStr">
         <is>
           <t>http://www.te42.fr</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Responsable du Pôle ENR
 &lt;/p&gt;
 &lt;p&gt;
  Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>gayet@siel42.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6ec-le-bois-energie-pour-les-collectivites/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="105" spans="1:27" customHeight="0">
-      <c r="A105" s="1">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
         <v>104524</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Soutenir les structures relais qui accompagnent le développement des filières d’énergies renouvelables</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Appui au développement des énergies renouvelables</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H105" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures relais ont pour objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sensibiliser et informer les collectivités et les entreprises sur l&amp;#039;ensemble des énergies renouvelables,
  &lt;/li&gt;
  &lt;li&gt;
   Informer  et conseiller les porteurs de projets d&amp;#039;énergies renouvelables thermiques,
  &lt;/li&gt;
  &lt;li&gt;
   Capitaliser les données des projets aux échelles départementale et régionale.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P105" s="1" t="inlineStr">
+      <c r="P108" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les structures relais qui peuvent fournir cet appui sont au niveau régional :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aile (Association d&amp;#039;Initiatives Locales pour l&amp;#039;Energie et l&amp;#039;Environnement) en ce qui concerne la méthanisation
  &lt;/li&gt;
  &lt;li&gt;
   Atlansun en ce qui concerne le solaire
  &lt;/li&gt;
  &lt;li&gt;
   ECPDL (Energies Citoyennes en Pays de la Loire) en ce qui concerne les énergies renouvelables citoyennes
  &lt;/li&gt;
  &lt;li&gt;
   Atlanbois et les relais bois-énergie en Pays de la Loire pour le bois énergie
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Au niveau départemental, ce sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le CIVAM Défis (Loire Atlantique)
  &lt;/li&gt;
  &lt;li&gt;
   Mission Bocage (Maine et Loire)
  &lt;/li&gt;
  &lt;li&gt;
   La FD CUMA 53 (Mayenne)
  &lt;/li&gt;
  &lt;li&gt;
   Le CIVAM AD 72 (Sarthe)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;Union des CUMA des Pays de la Loire – section Sarthe
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;Union des CUMA des Pays de la Loire – section Vendée
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/appui-au-developpement-des-energies-renouvelables</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;br /&gt;
  Service Transition énergétique et logement
  &lt;br /&gt;
  Pôle Innovations énergétiques
 &lt;/p&gt;
 &lt;p&gt;
  Nathalie Salaun
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:nathalie.salaun&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   nathalie.salaun&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 28 20 54 16
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/47e9-appui-au-developpement-des-energies-renouvela/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="106" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G106" s="1" t="inlineStr">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>151701</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique du Département du Rhône (ATDR)</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
-[...109 lines deleted...]
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M107" s="1" t="inlineStr">
+      <c r="M109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T109" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V109" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W107" s="1" t="inlineStr">
+      <c r="W109" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="108" spans="1:27" customHeight="0">
-[...90 lines deleted...]
-      <c r="AA108" s="1" t="inlineStr">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>162672</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Fournir une assistance à la conception d'un projet d'autoconsommation</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;objectif est de faire émerger des projets exemplaires d’installations photovoltaïques en autoconsommation.&lt;/p&gt;&lt;p&gt;Le SIEDS soutient donc ses membres sur les 2 phases suivantes du projet :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- La phase étude de faisabilité &lt;/strong&gt;qui comprend une approche globale du bâtiment et une étude de faisabilité technico-économique qui consiste à réaliser les 
+études de structure, d’ensoleillement et les études technico-économiques
+ nécessaires au préalable de la décision d’engagement du projet 
+d’autoconsommation en simulant les données de production et de consommation du bâtiment/site.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- La phase projet :&lt;/strong&gt; Cette phase devra permettre la 
+concrétisation de l’étude faisabilité en assurant le financement, la 
+construction et le raccordement de l’installation photovoltaïque.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Consommation et production
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le financement des études sera assuré à 100% par le SIEDS dans la limite d’un plafond de 10 000€/collectivité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/appel-a-projets-du-sieds-autoconsommation/</t>
+        </is>
+      </c>
+      <c r="W110" s="1" t="inlineStr">
+        <is>
+          <t>https://espacecollectivite.sieds.fr/login</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/construire-votre-projet-dautoconsommation/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="109" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G109" s="1" t="inlineStr">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>138028</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des communes - CAP43 Communes</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>CAP43 Communes (soutien l'investissement des communes)</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I109" s="1" t="inlineStr">
-[...260 lines deleted...]
-      <c r="J110" s="1" t="inlineStr">
+      <c r="J111" s="1" t="inlineStr">
         <is>
           <t>Aide calculée selon la taille de la population municipale, sur la base de 5 tranches</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Communes
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  Fiche projet, délibération, devis
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  Appel à Projets Biannuels
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M110" s="1" t="inlineStr">
+      <c r="M111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aménagements de bourgs, bâtiments communaux, voiries, routes, équipements scolaires, équipements d&amp;#039;accueil de la petite enfance, équipements enfance jeunesse, équipements culturels, équipements de loisirs, équipements sportifs, service aux habitants, acquisition de matériels, adressage...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Voirie et réseaux
 Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S111" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T110" s="1" t="inlineStr">
+      <c r="T111" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V111" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Éducation et Coopération
 &lt;/p&gt;
 &lt;p&gt;
  Adrien Garcia
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:adrien.garcia&amp;#64;hauteloire.fr" target="_self"&gt;
   adrien.garcia&amp;#64;hauteloire.fr
  &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
  Téléphone : 04.71.07.43.86
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d15c-soutenir-linvestissement-des-communes/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="111" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G111" s="1" t="inlineStr">
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>140765</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Concevoir et réaliser des installations de production de chaleur renouvelable et de récupération</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
-[...103 lines deleted...]
-      </c>
       <c r="H112" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 20</t>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="J112" s="1" t="inlineStr">
         <is>
-          <t>Plafond de dépense subventionnable : 500.000€ HT</t>
+          <t>Taux variable selon opération Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
         </is>
       </c>
       <c r="K112" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L112" s="1" t="inlineStr">
-        <is>
-[...172 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conception et Assistance à Maîtrise d&amp;#039;ouvrage pour des projets utilisant des énergies renouvelables thermiques (biomasse, réseau de chaleur, solaire thermique, géothermie)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M113" s="1" t="inlineStr">
+      <c r="M112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chauffage des bâtiments publics (écoles, mairies, ...), création de réseau de chaleur en service public, ...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N112" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Différents critères techniques d&amp;#039;éligibilité à respecter
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S112" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T112" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U112" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V112" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   dper&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   03 84 47 83 21
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6f2d-concevoir-et-realiser-des-installations-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>166138</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Développer des systèmes performants de production de froid en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Systèmes performants de production de froid en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets a notamment pour objectifs de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Soutenir des systèmes &lt;/strong&gt;de production de froid de confort à très haute efficacité à condensation à eau et potentiellement à air dans les territoires ultramarins et  la Corse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Encourager les projets&lt;/strong&gt; de production de froid performant intégrant un couplage avec du solaire photovoltaïque pour les systèmes de climatisation à compression mécanique ou à partir de chaleur pour les systèmes de climatisation à adsorption ou absorption.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Accompagner la structuration de la filière &lt;/strong&gt;et faire émerger des solutions de froid renouvelable pour des applications à haute efficacité énergétique dans le secteur tertiaire existant, afin de générer un marché porteur à terme.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les&lt;strong&gt; études de faisabilité &lt;/strong&gt;pour l’optimisation du dimensionnement des installations de climatisation à haute efficacité énergétique ;&lt;/li&gt;&lt;li&gt;et les&lt;strong&gt; investissements&lt;/strong&gt; dans de nouvelles installations de climatisation à haute efficacité énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a name="_Toc65567435"&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P113" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="Q113" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2026</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_977_978_986_987_988</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/systemes-performants-de-production-de-froid-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
       <c r="Y113" s="1" t="inlineStr">
         <is>
-          <t>b.caron@sidec-jura.fr</t>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z113" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6f2d-concevoir-et-realiser-des-installations-de-pr/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/systemes-performants-de-production-de-froid-en-outre-mer-et-corse/</t>
         </is>
       </c>
       <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="114" spans="1:27" customHeight="0">
+    <row r="114" spans="1:34" customHeight="0">
       <c r="A114" s="1">
         <v>126158</v>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités et leurs groupements à la mise en oeuvre des projets énergies renouvelables</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H114" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière
-Ingénierie technique
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
+Autre aide financière</t>
         </is>
       </c>
       <c r="K114" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Photovoltaïque sur bâtiments et ombrières de parkings publics : le SIEGE 27 accompagne les collectivités et leurs groupements pour des installations photovoltaïques en assurant les études nécessaires puis la maîtrise d&amp;#039;ouvrage des projets ainsi que leur exploitation (
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-pv-bat.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-pv-bat.pdf
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    ).
   &lt;/li&gt;
   &lt;li&gt;
    Bois énergie : le SIEGE 27 propose aux communes un accompagnement complet des études à l&amp;#039;exploitation des installations avec prise en charge financière des coûts d&amp;#039;investissement à hauteur de 80% hors réseau hydraulique interne (
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-bois.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-bois.pdf
@@ -20247,81 +23299,113 @@
         <is>
           <t>&lt;p&gt;
  te&amp;#64;siege27.fr
 &lt;/p&gt;
 &lt;p&gt;
  02 32 39 82 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y114" s="1" t="inlineStr">
         <is>
           <t>mathilde.girard@siege27.fr</t>
         </is>
       </c>
       <c r="Z114" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a272-accompagnement-des-collectivites-et-de-leurs-/</t>
         </is>
       </c>
       <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2023</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="115" spans="1:27" customHeight="0">
+    <row r="115" spans="1:34" customHeight="0">
       <c r="A115" s="1">
         <v>94834</v>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Soutenir la concertation et l’accompagnement des projets d’énergies renouvelables</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Soutien à la concertation et à l’accompagnement favorisant l'acceptabilité de projets d’énergies renouvelables</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
+Association</t>
         </is>
       </c>
       <c r="H115" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I115" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
       <c r="K115" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  Objectifs
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs du SRADDET
@@ -20440,8129 +23524,6616 @@
   &lt;li&gt;
    Site de Metz : 03 87 33 61 40
   &lt;/li&gt;
   &lt;li&gt;
    Site de Châlons : 03 26 70 66 08
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
       <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
       <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/23bc-soutien-a-la-concertation-et-a-laccompagnemen/</t>
         </is>
       </c>
       <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="116" spans="1:27" customHeight="0">
+    <row r="116" spans="1:34" customHeight="0">
       <c r="A116" s="1">
-        <v>103497</v>
+        <v>92589</v>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Permettre aux particuliers de choisir un équipement plus écologique et plus économique</t>
-[...4 lines deleted...]
-          <t>Conversion des chaudières au fuel, au bois ou au charbon</t>
+          <t>Aménager les quartiers d’activités économiques, les espaces économiques, les friches et créer de l’immobilier collectif</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
-        <is>
-[...130 lines deleted...]
-      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
+      <c r="H116" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I117" s="1" t="inlineStr">
+      <c r="I116" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 80</t>
         </is>
       </c>
-      <c r="K117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser la création ou l&amp;#039;extension des quartiers d&amp;#039;activités économiques, la requalification d&amp;#039;espace économique, la réhabilitation de friches et la création d&amp;#039;immobilier collectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M117" s="1" t="inlineStr">
+      <c r="M116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ETUDES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables à visée opérationnelle liée au projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  TRAVAUX :
 &lt;/strong&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Création et extension d&amp;#039;espace d&amp;#039;activité d&amp;#039;intérêt :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Local (inférieur à 10 hectares)
  &lt;/li&gt;
  &lt;li&gt;
   Intercommunal (de 10 à 30 hectares)
  &lt;/li&gt;
  &lt;li&gt;
   Départemental (supérieur à 30 hectares)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Friches délaissées :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Requalification d&amp;#039;espace économique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de friches
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;immobilier collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N116" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Revitalisation
 Bâtiments et construction
 Emploi
 Attractivité économique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
+      <c r="R116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant des aides :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables jusqu&amp;#039;à 80 % du montant HT des études (50 000 € maximum)
  &lt;/li&gt;
  &lt;li&gt;
   Opérations (selon taille de l&amp;#039;opération) : jusqu&amp;#039;à 25 % du déficit HT de l&amp;#039;opération (800 000 € maximum)
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;aide (travaux) : variable selon les opérations de 15 à 25 %, dépendant de la présence d&amp;#039;une zone de revitalisation rurale et d&amp;#039;un quartier prioritaire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Postes de dépenses pris en compte (calcul du déficit d&amp;#039;opération) : travaux de construction et de réhabilitation (immobilier) ; mobilités alternatives, énergies renouvelables, Très Haut Débit, les entrées de sites, les clôtures et la signalétique, le mobilier urbain, le tri sélectif, les installations photovoltaïques, les travaux paysagers et tout équipement visant un des trois axes du développement durable
 &lt;/p&gt;
 &lt;p&gt;
  Conditions administratives : maîtrise foncière du terrain à aménager par le maître d&amp;#039;ouvrage et intégration du projet dans les documents d&amp;#039;urbanisme (SCOT et PLU) ; autorisations administratives préalables obtenues et travaux non débutés ; projet compatible avec le label régional Parc&amp;#43; au plus tard en phase APS ; avis favorable des évaluations avant et après projet ; accord formel du Conseil départemental par convention adoptée par l&amp;#039;assemblée départementale
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S116" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T117" s="1" t="inlineStr">
+      <c r="T116" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U116" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X116" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y116" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
+      <c r="Z116" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4085-amenager-les-quartiers-dactivites-economiques/</t>
         </is>
       </c>
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="118" spans="1:27" customHeight="0">
-      <c r="A118" s="1">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>164228</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>LEADER - Fiche Action 4 : Devenir un territoire exemplaire qui consomme moins et mieux</t>
         </is>
       </c>
-      <c r="C118" s="1" t="inlineStr">
+      <c r="C117" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>GAL SUD 77 / LEADER  2023-2027</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne Attractivité
 Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H118" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J118" s="1" t="inlineStr">
+      <c r="J117" s="1" t="inlineStr">
         <is>
           <t>Taux de subvention variable en fonction du projet</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qu’est-ce que le LEADER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LEADER (Liaison Entre Actions de Développement de l’Economie
 Rurale)&lt;/strong&gt; est un programme Européen qui s’inscrit dans le second pilier de la
 Politique Agricole Commune / Fonds FEADER.&lt;/p&gt;&lt;p&gt;Son objectif est de &lt;strong&gt;soutenir le développement de projets en
 milieu rural qui dynamisent le territoire&lt;/strong&gt;. Les territoires éligibles au
 programme LEADER sont appelés GAL (Groupe d’Action Locale). Seine-et-Marne
 Attractivité anime et gère le programme LEADER du GAL SUD 77. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le GAL est l’interlocuteur de proximité des porteurs de
 projets &lt;/strong&gt;: il assure l’accompagnement technique et administratif de leur
 dossier. C’est une instance de concertation qui rassemble des acteurs publics
 et privés représentatifs du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les critères d’attribution de l’aide du
 programme LEADER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit s’inscrire dans l’une des fiches-actions du
 programme LEADER.&lt;/p&gt;&lt;p&gt;L’attribution d’une aide LEADER est soumise à l’obtention
 d’un co-financement public (Etat, Région, commune …) : 20% minimum du montant
 éligible. Un projet peut être subventionné dans la limite du taux d’aide
 publique défini pour l’opération. Les frais et les travaux ne doivent pas être
 engagés avant que l’autorité de gestion (Région IDF) délivre un accusé de
 réception de dossier complet.&lt;/p&gt;&lt;p&gt;Les projets susceptibles d’être financés par d’autres
 dispositifs du FEADER en Île-de-France ne pourront pas l’être par le LEADER
 (cela concerne majoritairement les projets agricoles).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les différentes étapes qui suivent le dépôt
 d’un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;ol start="5" type="1"&gt;
  &lt;li&gt;Le dossier passe devant
      deux comités pour être voté en opportunité&lt;/li&gt;
  &lt;li&gt;Le dossier est ensuite
      déposé sur le site « Mes démarches » de la Région IDF pour instruction&lt;/li&gt;
  &lt;li&gt;Une fois le dossier
      validé par la Région, il repasse en comité pour programmation&lt;/li&gt;
  &lt;li&gt;Une demande de paiement
      est déposée&lt;/li&gt;&lt;li&gt;Le versement est ensuite
      effectué&lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P118" s="1" t="inlineStr">
+      <c r="P117" s="1" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
-      <c r="Q118" s="1" t="inlineStr">
+      <c r="Q117" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
+      <c r="R117" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Dépenses directes de personnel ;&lt;/li&gt;&lt;li&gt;Frais de déplacement, de restauration, d&amp;#039;hébergements ; &lt;/li&gt;&lt;li&gt;Etudes ; &lt;/li&gt;&lt;li&gt;Investissements matériels et immatériels ; &lt;/li&gt;&lt;li&gt;Prestation de service.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires éligibles tous types d&amp;#039;actions confondus : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Etablissements publics dont les chambres consulaires et établissements de coopération, administratifs, industriels et commercial d&amp;#039;enseignement de santé ;&lt;/li&gt;&lt;li&gt;Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte) ;&lt;/li&gt;&lt;li&gt;PME / TPE au sens communautaire, dont les entreprises individuelles ; &lt;/li&gt;&lt;li&gt;Propriétaires de forêt et leurs groupements ;&lt;/li&gt;&lt;li&gt;Agriculteurs actifs dont les regroupements agricoles ;&lt;/li&gt;&lt;li&gt;Groupement d&amp;#039;intérêt économique ; &lt;/li&gt;&lt;li&gt;Associations, leurs groupements et leurs fédérations ; &lt;/li&gt;&lt;li&gt;Fondations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Exemples de projets réalisables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Réduire les consommations d&amp;#039;énergie et mobiliser les basses technologies et les mobilités alternatives : &lt;/strong&gt;travaux d&amp;#039;amélioration énergétique bâtiments avec des matériaux biosourcés, développement de la trame noire en ville et à la campagne… &lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Intensifier la production d&amp;#039;énergie locale : &lt;/strong&gt;développement du chauffage collectif bois et solaire, actions d&amp;#039;expérimentations et aux productions d&amp;#039;énergies renouvelables…&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Mettre en place des principes de l&amp;#039;économie circulaire et former les acteurs du territoire :&lt;/strong&gt; mise en place de circuits de récupération d&amp;#039;eau de pluie et de réutilisation à usage domestique et industriel, développement des emballages vertueux...&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T117" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V117" s="1" t="inlineStr">
         <is>
           <t>https://invest.seineetmarnevivreengrand.fr/financement-leader/gal-sud-77/</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lucie HUGUET &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:albane.morel&amp;#64;safer-idf.com" rel="noopener" target="_blank"&gt;
   lucie.huguet&amp;#64;attractivite77.fr  &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Animatrice LEADER Sud 77
 &lt;/p&gt;
 &lt;p&gt;
  06 31 51 23 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>lucie.huguet@attractivite77.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/federer-des-acteurs-et-des-projets-pour-une-valorisation-raisonnee-de-la-ressource-foret-leader-fiche-action-3/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne Attractivité</t>
+        </is>
+      </c>
+      <c r="AD117" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="119" spans="1:27" customHeight="0">
-[...257 lines deleted...]
-      <c r="A121" s="1">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>165664</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Contrat Chaleur Renouvelable</t>
         </is>
       </c>
-      <c r="D121" s="1" t="inlineStr">
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Contrat Chaleur Renouvelable</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H121" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiez d’un &lt;strong&gt;financement pour développer les énergiesrenouvelables thermiques et de récupération&lt;/strong&gt; sur votre territoire ou votre   patrimoine.&lt;/p&gt;&lt;p&gt;Vous êtes une organisation (collectivité, entreprise ou association)   souhaitant vous engager sur le développement maîtrisé des EnR&amp;amp;R thermiques   sur votre territoire ou sur votre patrimoine ? Le Contrat Chaleur Renouvelable se présente sous la forme d’un contrat unique permettant de &lt;strong&gt;financer un groupe de projets&lt;/strong&gt; qui, pris singulièrement, peuvent ne pas être éligibles au Fonds Chaleur. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, ce contrat permet de passer par &lt;strong&gt;une seule candidature pour un ensemble de projets toutes filières EnR&amp;amp;R thermiques confondues&lt;/strong&gt; et à différentes phases, de l’étude du potentiel au suivi de l’installation.&lt;/p&gt;&lt;p&gt;Le &lt;strong&gt;Contrat Chaleur Renouvelable patrimonial&lt;/strong&gt;, d’une durée maximale de &lt;strong&gt;6 ans&lt;/strong&gt;, vous permet de bénéficier d’aides financières   sur les études et les investissements pour développer des projets EnR&amp;amp;R thermiques sur votre propre patrimoine. &lt;/p&gt;&lt;p&gt;Le &lt;strong&gt;Contrat Chaleur Renouvelable territorial&lt;/strong&gt;, d’une durée de &lt;strong&gt;4 ans&lt;/strong&gt;, vous permet de développer des projets d’EnR&amp;amp;R thermiques sur votre territoire via des &lt;strong&gt;aides à l’investissement et aux études&lt;/strong&gt;. Il vous permet également de bénéficier d’une &lt;strong&gt;aide à l’animation   territoriale&lt;/strong&gt; destinée à faire émerger les projets et à accompagner les   porteurs de projets.&lt;/p&gt;&lt;p&gt;Vous pouvez retrouver l’ensemble des conditions d’éligibilité et de financement de chaque filière EnR&amp;amp;R éligible au Contrat Chaleur Renouvelable sur les pages Agir suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2026/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2026/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2026/extension-creation-reseaux-chaleur-froid"&gt;Réseau de chaleur&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2026/installation-pompes-a-chaleur-solaire-production-deau-chaude" rel="noreferrer noopener"&gt;Pompe à chaleur solaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2026/installations-systemes-solaires-combines" rel="noreferrer noopener"&gt;Système solaire combiné&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2026/installation-production-deau-chaude-solaire-thermique"&gt;Production d’eau chaude via le solaire thermique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2026/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Récupération de chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Transition énergétique
 Réseaux de chaleur
 Biodiversité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P121" s="1" t="inlineStr">
+      <c r="P118" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q121" s="1" t="inlineStr">
+      <c r="Q118" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/contrat-chaleur-renouvelable</t>
         </is>
       </c>
-      <c r="W121" s="1" t="inlineStr">
+      <c r="W118" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/contrat-chaleur-renouvelable?backtosearch=true#collectDocuments</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable-2/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="122" spans="1:27" customHeight="0">
-      <c r="A122" s="1">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>161749</v>
       </c>
-      <c r="B122" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans l’investissement de vos réseaux de chaleur ou de froid, alimentés par des énergies renouvelables et/ou de récupération</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Extension et création de réseaux de chaleur ou de froid</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G122" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L122" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif poursuivi par cet accompagnement financier est de&lt;strong&gt; vous aider à mobiliser davantage de chaleur et/ou de froid issus de production d’EnR&amp;amp;R&lt;/strong&gt; (Énergies renouvelables et de récupération).&lt;/p&gt;&lt;p&gt;Le montant de votre aide est calculé sur la base d’une analyse économique ou sur la base d’une aide forfaitaire. Cela dépend de la puissance de l’installation sur laquelle votre réseau est, ou sera, connecté.&lt;/p&gt;&lt;p&gt;Quelques critères doivent être respectés pour pouvoir bénéficier de l’aide : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Votre réseau &lt;strong&gt;assure des services publics de distribution de la chaleur&lt;/strong&gt; (la collectivité est autorité organisatrice).&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Votre réseau de chaleur &lt;strong&gt;existe au sens fiscal&lt;/strong&gt;, avec au moins deux clients distincts du maître d’ouvrage.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Votre réseau technique &lt;strong&gt;distribue uniquement de la chaleur&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les projets sont obligatoirement raccordés à des unités physiques de production EnR&amp;amp;R&lt;/strong&gt; par biomasse, solaire thermique, géothermie, méthanisation, récupération de chaleur fatale (sur process industriel, UIOM (Unité d&amp;#039;Incinération d&amp;#039;Ordures Ménagères)…) et/ou cogénération.&lt;/p&gt;&lt;p&gt;L’aide aux réseaux de l’ADEME porte &lt;strong&gt;exclusivement sur la fonction « distribution »&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Elle est conditionnée aux caractéristiques techniques de mise en œuvre des réseaux prévus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;production supplémentaire&lt;br /&gt;&lt;/li&gt;&lt;li&gt;part d’EnR&amp;amp;R&lt;br /&gt;&lt;/li&gt;&lt;li&gt;densité énergétique&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Elle est aussi conditionnée aux éventuels autres financements sollicités (par exemple Conseil Régional).&lt;/p&gt;&lt;p&gt;Des aides pour réaliser vos études existent par ailleurs, sur ces mêmes pages AGIR.&lt;/p&gt;&lt;p&gt;Pour les projets de &lt;strong&gt;réseaux de chaleur associés à une demande de financement d&amp;#039;installation de production ou de récupération de chaleur&lt;/strong&gt;, merci de vous référer aux « Pièces à déposer » des pages AGIR dédiées à chaque type de production (&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse énergie&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface et aérothermie&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-a-partir-geothermie-profonde"&gt;Géothermie profonde&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Chaleur Fatale&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Solaire&lt;/a&gt;).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N122" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V122" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/extension-et-creation-de-reseaux-de-chaleur-ou-de-froid/</t>
         </is>
       </c>
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="123" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G123" s="1" t="inlineStr">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>161672</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Etudier le potentiel de développement des réseaux de chaleur et de froid sur mon territoire</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>EnRezo</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association</t>
-[...78 lines deleted...]
-Economie d'énergie et rénovation énergétique
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour tous les territoires et les collectivités de France, le projet &amp;#34;&lt;a href="https://reseaux-chaleur.cerema.fr/espace-documentaire/enrezo" target="_self"&gt;EnRezo&lt;/a&gt;&amp;#34; du Cerema permet de faciliter la réalisation des études d’opportunité, des schémas directeurs (en identifiant des zones d’extension possibles) et permet d’engager plus rapidement des études de faisabilité sur les secteurs identifiés par les acteurs locaux. En seconde approche, des analyses thématiques peuvent également venir étayer le sujet du potentiel de verdissement des réseaux de chaleur à partir de différentes filières (solaire thermique, chaleur fatale…).&lt;br /&gt;Ces possibilités techniques, amenant à une décision politique plus rapide, participent à l’objectif de massification des réseaux de chaleur et de froid et de décarbonation de la chaleur en France.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
 Réseaux de chaleur
-Recyclage et valorisation des déchets
-[...7 lines deleted...]
-      <c r="O123" s="1" t="inlineStr">
+Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
-[...81 lines deleted...]
-          <t>Mise en œuvre / réalisation
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La plateforme EnRezo du Cerema est accessible à toutes et à tous.&lt;/p&gt;&lt;p&gt;Pour les collectivités adhérentes du Cerema, un accompagnement à son utilisation peut vous être proposé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
-[...68 lines deleted...]
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://reseaux-chaleur.cerema.fr/espace-documentaire/enrezo</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute question ou demande d&amp;#039;accompagnement : &lt;a href="https://reseaux-chaleur.cerema.fr/contact" target="_self"&gt;https://reseaux-chaleur.cerema.fr/contact&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>luc.petitpain@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudier-le-potentiel-de-developpement-des-reseaux-de-chaleur-et-de-froid-sur-mon-territoire/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="124" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="E124" s="1" t="inlineStr">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>164072</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser et accompagner les projets participatifs et citoyens pour la transition énergétique</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Projets participatifs et citoyens pour la transition énergétique</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G124" s="1" t="inlineStr">
-[...222 lines deleted...]
-      <c r="G125" s="1" t="inlineStr">
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...1 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
-Recherche</t>
-[...66 lines deleted...]
-      <c r="AA125" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Conseil régional Nouvelle-Aquitaine et la Direction régionale Nouvelle-Aquitaine de l’ADEME, lancent un appel à projets afin de favoriser et d’accompagner les projets participatifs et citoyens des énergies renouvelables qui concourent à l’atteinte des objectifs nationaux, régionaux et locaux de transition énergétique et écologique (TEE). Cet appel à projets est proposé aux collectivités, aux acteurs économiques, aux structures  citoyennes, d’investir ensemble le sujet de la TEE.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associer, convaincre et accompagner les acteurs de son territoire vers la transition énergétique et écologique,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Diversifier, augmenter et localiser les sources de financement d’équipements d’intérêt collectif, mais également de localiser les dépenses dans une économie plus locale, dans laquelle les acteurs économiques peuvent se projeter,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accélérer le développement des initiatives privées et publiques,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Améliorer l’appropriation sociétale autour d’équipements nécessaires mais qui, d’une manière ou d’une autre, touchent le territoire sur lequel ils sont implantés,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Jouer leur rôle dans la planification territoriale, en effet la loi pour la Transition Energétique et la Croissance Verte, les Plans Climat Air Energie Territoriaux (PCAET), la politique régionale (ADEME/Région) en faveur des Territoires à énergie positive poussent les collectivités à planifier des politiques publiques ambitieuses en tenant compte de la nécessaire adaptation du territoire, de ses équipements, de ses infrastructures aux besoins de demain.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le présent appel à projet vise à faire émerger et valoriser une certaine diversité d’actions et de méthodes de réalisation avec pour finalité : le développement des énergies renouvelables électriques, (photovoltaïque, hydroélectricité, méthanisation, éolien…), des énergies renouvelables thermiques (biomasse, solaire, méthanisation, géothermie…), des moyens de stockage et de gestion locale de ces productions ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La réduction des consommations d’énergie par l’amélioration de l’existant (rénovation énergétique de bâtiments, éclairage, équipements spécifiques…)- le développement de services/solutions favorisant la mobilité douce et/ou propre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Aide à la décision (études à caractère juridique et économique) : 70% d’aide maximum, aides plafonnées chacune à 10 000 €&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Assistance à maîtrise d’ouvrage uniquement pour les sociétés citoyennes et dans le cas des projets d’envergure ; 70% d’aide maximum avec une aide d’un montant plafonné à 20 000 €&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etude de faisabilité technique : 70% d’aide maximum pour les projets de : solaire thermique, bois-énergie, éolien et méthanisation (plafonnée à 10 000 € pour les projets de rénovation de bâtiments ou d’éclairage public, photovoltaïque ou d’hydroélectricité)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prime à la participation citoyenne (aux structures porteuses de projets contrôlées au titre du Code du Commerce par des collectivités et/ou des citoyens) : soutien à hauteur des parts des citoyens de Nouvelle-Aquitaine participant au financement du projet, à partir de 20 participants/citoyens de Nouvelle-Aquitaine par projet, dans la limite de 250 € au maximum par participant/citoyens de Nouvelle-Aquitaine, porté à 350 € au maximum portant sur les économies d’énergie, de 30 % maximum du coût total HT du projet plafonné à 50 000 € par projet ou grappe de projets, de 10 dossiers maximum par an sur la période couverte par l’AAP.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q121" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités, EPCI, Syndicats départementaux d’énergie, Syndicats Mixtes… coordinateurs de la transition énergétique à l’échelle de leurs territoires et souhaitant initier et développer des projets participatifs et citoyens ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les associations de préfiguration visant à déployer des démarches citoyennes participatives s’inscrivant dans le cadre du projet de TEE de leur territoire ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les sociétés locales porteuses de projets participatifs et citoyens dont l’objet relève des champs de la transition énergétique et écologique contrôlées au titre du Code du Commerce par des collectivités et/ou des citoyens (de façon directe ou indirecte via la participation de fonds citoyens, de sociétés coopératives citoyennes, de sociétés d’économie mixte...).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser, initier, développer un projet participatif et citoyen relevant de la TEE (production d’énergies renouvelables, réduction des consommations d’énergie…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Fournir des éléments techniques et économiques permettant de juger de la pertinence, de la viabilité économique et de l’efficacité du projet,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apporter les garanties nécessaires au lancement du projet (propriété foncière par exemple),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apporter les éléments d’appréciation quant à l’inscription du projet dans le cadre de la stratégie TEE du territoire.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/projets-participatifs-et-citoyens-pour-la-transition-energetique-0</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dossier de candidature devra être réalisé en deux exemplaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Un exemplaire envoyé à la Région Nouvelle-Aquitaine accompagné d’un courrier de candidature adressé à Monsieur le Président de la Région, indiquant l’objet de l’opération et précisant les aides sollicitées dans le cadre de cet appel à projets,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Un exemplaire envoyé à l’ADEME Nouvelle-Aquitaine accompagné d’un courrier de candidature adressé à Monsieur le Directeur régional de l&amp;#039;ADEME indiquant l’objet de l’opération et précisant les aides sollicitées dans le cadre de cet appel à projets.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ce dossier sera constitué des pièces suivantes:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Dossier de présentation du projet stratégique (cf. trame en annexe), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Tout document attestant de l’état d’avancement du projet et participant à sa bonne compréhension,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Lettres de soutien ou tout autre document attestant des partenariats développés, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis des prestations (et cahier des charges),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Plan(s) de financement prévisionnel(s) intégrant les aides publiques reçues ou envisagées (cf. modèle en fin de dossier de candidature),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Document attestant de l’engagement de chaque financeur (décision des cofinanceurs ou lettres d’intention)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Déclaration faisant état des financements obtenus dans le cadre du règlement De Minimis (cf. attestation en fin de dossier de candidature)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Relevé d’identité bancaire automatisé indiquant le BIC et l’IBAN&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans le cas d’une demande d’aide à la prime de participation citoyenne :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; tableau récapitulatif des souscriptions/participations des citoyens et attestation sur l&amp;#039;honneur du porteur de projet sur la    conformité des souscriptions avec ce tableau récapitulatif&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; pièce présentant l’actionnariat de la société (actionnaire et leur participation)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; devis des investissements matériels&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; document attestant de la maîtrise foncière&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; modèle économique de l’opération&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Et des documents spécifiques suivants selon la nature du demandeur :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Collectivité : délibération de l’organe compétent approuvant le projet et le plan de financement prévisionnel&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations : statuts, rapport d’activité et comptes certifiés de l’exercice précédent, attestation de non assujettissement à la TVA le cas échéant&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sociétés : Extrait Kbis, Statuts et actionnariat, Attestation sur l’honneur du demandeur de la régularité de sa situation au regard de ses obligations fiscales et sociales (URSSAF, Impôts), document attestant du nombre de salariés et du chiffre d’affaire de l&amp;#039;entreprise, comptes certifiés de l’exercice précédent&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-participatifs-et-citoyens-pour-la-transition-energetique/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>05/01/2025</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="126" spans="1:27" customHeight="0">
-[...235 lines deleted...]
-      <c r="A127" s="1">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
         <v>50262</v>
       </c>
-      <c r="B127" s="1" t="inlineStr">
+      <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement de projets citoyens d'énergie renouvelable (ENRCIT)</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Financement des énergies renouvelables</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G127" s="1" t="inlineStr">
+      <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H127" s="1" t="inlineStr">
+      <c r="H122" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L127" s="1" t="inlineStr">
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les collectivités dans le développement de projets d&amp;#039;énergie renouvelable associant les citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être éligible, le projet doit :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être détenu à au moins 40 % par un collège de citoyens/collectivités
  &lt;/li&gt;
  &lt;li&gt;
   porter sur l&amp;#039;énergie photovoltaïque ou éolienne
  &lt;/li&gt;
  &lt;li&gt;
   être d&amp;#039;au moins 1 MW
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;offre comprend une prise de participation minoritaire en fonds propres dans des projets en développement. Les parts seront ensuite cédées aux acteurs territoriaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires, grâce à son partenariat avec l&amp;#039;Ademe, fournit également des outils pédagogiques pour aider les collectivités et les citoyens dans leur projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N122" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
+      <c r="S122" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T127" s="1" t="inlineStr">
+      <c r="T122" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U122" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V122" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-energies-renouvelables?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=enrcit_psat</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y122" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
+      <c r="Z122" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/86b8-accompagner-le-developpement-des-projets-dene/</t>
         </is>
       </c>
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="128" spans="1:27" customHeight="0">
-      <c r="A128" s="1">
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>144503</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets innovants dans le cadre des Contrats de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Contrat de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I123" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J123" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 500.000€ HT pour les travaux et équipements, 60 000€ HT pour la production énergétique en autoconsommation exclusive</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/ de projets éligibles : &lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les travaux d&amp;#039;amélioration de la performance énergétique des bâtiments publics,&lt;/li&gt;&lt;li&gt;la production d&amp;#039;énergies renouvelables en autoconsommation exclusive,&lt;/li&gt;&lt;li&gt;les
+ aménagements de voies cyclables et mobilités douces structurantes pour 
+des services à la population qui ne seraient pas intégrés au dispositif 
+de mobilité douces,&lt;/li&gt;&lt;li&gt;les autres projets favorisant la transition 
+écologique : renaturation, jardins familiaux, cabanes à don, équipement 
+numérique des écoles, récupérateurs d&amp;#039;eau …&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux ou structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les travaux de transition énergétique visant la réhabilitation de bâtiments à usages publics ou d&amp;#039;habitat social conventionné,&lt;/li&gt;&lt;li&gt;les travaux de renaturation,&lt;/li&gt;&lt;li&gt;les travaux de construction de voies de mobilités douces,&lt;/li&gt;&lt;li&gt;les équipements de production énergétiques, de rénovation thermique ou de transition énergétique apparaissant dans le dispositif dédié du règlement unique départemental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P123" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="Q123" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dossiers sollicitant l&amp;#039;aide du Département devront être déposés avant tout investissement ou démarrage des travaux. Une autorisation de démarrage anticipé des opérations pourra le cas échéant être sollicitée préalablement à la décision d&amp;#039;attribution de subvention et sa délivrance ne présagera en rien de l&amp;#039;issue qui sera donnée à la demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit être déposé sur la plateforme &amp;#34;https://messervices.landes.fr/&amp;#34; accompagné d&amp;#039;un courrier de saisine de Monsieur le Président du Conseil départemental et doit comprendre :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit énergétique ou étude de faisabilité EnR chaleur (ce document pourra être fourni ultérieurement, étant précisé qu&amp;#039;un engagement sur l&amp;#039;honneur de réaliser cette étude devra être fourni) et faisant état d&amp;#039;une réduction d&amp;#039;au moins 30% de consommations énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;installation de panneaux photovoltaïques, une étude technique détaillée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le devis estimatif retenu ou l&amp;#039;acte d&amp;#039;engagement accompagné du Détail Quantitatif et Estimatif (DQE) dans le cadre d&amp;#039;un marché ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Si nécessaire, la délibération de l&amp;#039;assemblée délibérante de la commune ou de l&amp;#039;EPCI décidant la réalisation des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plan de financement de l&amp;#039;opération, faisant apparaître les autres demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+Si la demande d&amp;#039;aide intervient dans le cadre d&amp;#039;un dossier de rénovation globale d&amp;#039;un bâtiment, les postes relatifs à la rénovation énergétique devront être distincts des autres postes de dépense sur le devis ou le bordereau des prix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/soutien-aux-projets-dinvestissement-des-contrats-pour-la-reussite-de-la-transition-ecologique-crte</t>
+        </is>
+      </c>
+      <c r="W123" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f000-accompagner-les-projets-innovants-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>161782</v>
       </c>
-      <c r="B128" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Réaliser des installations de production de chaleur biomasse/bois</t>
         </is>
       </c>
-      <c r="D128" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Réalisation d'installations de production de chaleur biomasse/bois</t>
         </is>
       </c>
-      <c r="E128" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G128" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H128" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K128" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L128" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Réduction du besoin : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;Mutualisation des besoins : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse). &lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt; 90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Il existe plusieurs bonnes raisons de passer au renouvelable grâce à la biomasse énergie :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;avoir de la visibilité sur les coûts de la chaleur&lt;/li&gt;&lt;li&gt;accéder à une haute performance environnementale&lt;/li&gt;&lt;li&gt;bénéficier de technologies éprouvées à haut rendement énergétique&lt;/li&gt;&lt;li&gt;profiter d’une ressource de proximité disponible (bois énergie, sous-produits agricoles ou industriels…), dans une logique d’économie circulaire&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur (aide allant jusqu’à 45 % à 65 % en fonction du statut du porteur de projet)&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’aide Fonds Chaleur aux installations de production chaleur biomasse/bois dépend de conditions techniques&lt;/strong&gt;, en particulier :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;l’étude du projet&lt;/li&gt;&lt;li&gt;l’approvisionnement      biomasse&lt;/li&gt;&lt;li&gt;la quantité de chaleur      produite&lt;/li&gt;&lt;li&gt;les performances      énergétiques et environnementales&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N128" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O128" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R128" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Opérations éligibles :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les installations pour le secteur Collectif / Tertiaire ayant une production minimum de 1 200 MWh/an d&amp;#039;énergie biomasse sortie chaudière.&lt;/li&gt;&lt;li&gt;Les installations en secteur Industrie (et agricole) ayant une production de 1 200 à 12 000 MWh/an biomasse sortie chaudière.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de fortes puissances en secteur industriel et agricole sont accompagnées dans le cadre de l’AAP (Appel à projets) BCIAT (production &amp;gt; 12 000 MWh/an). Les installations biomasse de faibles puissances sont accompagnées uniquement dans le cadre des contrats chaleur renouvelable (production &amp;lt; 1 200 MWh/an).&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maitrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur la qualité de l&amp;#039;air et les taux de certifications attendus sur la plaquette forestière et le bois bocager) et de vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S128" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T128" s="1" t="inlineStr">
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U128" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V128" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois</t>
         </is>
       </c>
-      <c r="X128" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y128" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z128" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realisation-dinstallations-de-production-de-chaleur-biomasse-bois/</t>
         </is>
       </c>
-      <c r="AA128" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="129" spans="1:27" customHeight="0">
-      <c r="A129" s="1">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
         <v>161751</v>
       </c>
-      <c r="B129" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Demander une contribution au financement de postes de chargés de mission, pour des projets d’envergure et structurants pour les territoires</t>
         </is>
       </c>
-      <c r="D129" s="1" t="inlineStr">
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Aides aux relais</t>
         </is>
       </c>
-      <c r="E129" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G129" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...14 lines deleted...]
-      <c r="L129" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous souhaitez contribuer au déploiement des politiques de l’ADEME ?&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;aides aux relais&lt;/strong&gt; pourront vous permettre de recruter un poste de chargé de mission pour des &lt;strong&gt;projets structurants pour le territoire &lt;/strong&gt;! Voici des exemples de profils de postes : animateur filière Bois-énergie, chargé de mission EnR, animateur solaire thermique, chargé de mission qualité de l&amp;#039;air, animateur Biodéchets, animateur filière Méthanisation, animateur alimentation durable, relai Agri-énergie, chargé de mission EIT, etc.&lt;/p&gt;&lt;p&gt;Le cas de certains profils de relais sont exclus du présent dispositif :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseillers en Énergie Partagés (CEP) : ces profils sont traités dans un &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/soutien-a-creation-postes-conseil-energie-partage-cep"&gt;dispositif spécifique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Conseillers France rénov&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Merci de contacter l&amp;#039;ADEME avant de déposer vos projets sur la plateforme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N129" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Sols
 Transition énergétique
 Agriculture et agroalimentaire
 Qualité de l'air
 Bâtiments et construction
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O129" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S129" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U129" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_975_977_978_987_988_989</t>
         </is>
       </c>
-      <c r="V129" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/aides-relais</t>
         </is>
       </c>
-      <c r="X129" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y129" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z129" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aides-aux-relais/</t>
         </is>
       </c>
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="130" spans="1:27" customHeight="0">
-      <c r="A130" s="1">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
         <v>165684</v>
       </c>
-      <c r="B130" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création, l’extension ou l’amélioration des réseaux locaux de chaleur et/ou de froid et leurs systèmes de production</t>
         </is>
       </c>
-      <c r="C130" s="1" t="inlineStr">
+      <c r="C126" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D130" s="1" t="inlineStr">
+      <c r="D126" s="1" t="inlineStr">
         <is>
           <t>AAP Soutien à la création, l’extension ou l’amélioration des réseaux locaux de chaleur et/ou de froid et leurs systèmes de production</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G130" s="1" t="inlineStr">
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H130" s="1" t="inlineStr">
+      <c r="H126" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K130" s="1" t="inlineStr">
+      <c r="K126" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L130" s="1" t="inlineStr">
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le présent appel à projets vise à soutenir les travaux de création, d&amp;#039;extension ou d&amp;#039;amélioration des réseaux de chaleur et/ou de froid efficaces et leurs systèmes de production alimentés par des EnR&amp;amp;R.&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif de l&amp;#039;appel à projet est d&amp;#039;accompagner les collectivités et/ou leurs mandataires dans les projets de création, d&amp;#039;extension ou d&amp;#039;amélioration des réseaux de chaleur et/ou de froid efficaces et leurs systèmes de production alimentés par des EnR&amp;amp;R.&lt;/p&gt;&lt;p&gt;Les travaux soutenus sont les travaux :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;de construction, d’extension et/ou de modernisation de réseaux locaux de chaleur et/ou de froid qui sont efficaces sur le plan énergétique, &lt;/li&gt;&lt;li&gt;la centrale de production d&amp;#039;énergie produite à partir de sources non fossiles renouvelables alimentant le réseau tel que la géothermie ou la thalassothermie, le solaire thermique, la biomasse, la récupération de chaleur ou la cogénération à haut rendement et la production d&amp;#039;énergie à base de déchets,&lt;/li&gt;&lt;li&gt;de solutions de stockage thermique&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N130" s="1" t="inlineStr">
+      <c r="N126" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O130" s="1" t="inlineStr">
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P130" s="1" t="inlineStr">
+      <c r="P126" s="1" t="inlineStr">
         <is>
           <t>13/01/2026</t>
         </is>
       </c>
-      <c r="Q130" s="1" t="inlineStr">
+      <c r="Q126" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
-      <c r="R130" s="1" t="inlineStr">
+      <c r="R126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une opération est éligible lorsqu’elle est réalisée sur le territoire de la Région Provence-Alpes-Côte d’Azur hors département des Bouches-du-Rhône pour lequel un appel à projets au titre du FTJ a été publié le 5 janvier 2026, incluant une possibilité de soutien aux projets de réseaux de chaleur.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S130" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T130" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U130" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V130" s="1" t="inlineStr">
+      <c r="V126" s="1" t="inlineStr">
         <is>
           <t>https://europe.maregionsud.fr/aides-et-appels-a-projets/projets/detail/soutien-a-la-creation-lextension-ou-lamelioration-des-reseaux-locaux-de-chaleur-et/ou-de-froid-et-leurs-systemes-de-production</t>
         </is>
       </c>
-      <c r="W130" s="1" t="inlineStr">
+      <c r="W126" s="1" t="inlineStr">
         <is>
           <t>https://synergie-europe.fr/e_synergie/</t>
         </is>
       </c>
-      <c r="X130" s="1" t="inlineStr">
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction des Affaires Européennes - Direction Déléguée FEDER - Service Transition Juste Ecologique et Energétique (STJEE)&lt;/p&gt;&lt;p&gt;Région Provence-Alpes-Côte d’Azur&lt;/p&gt;&lt;p&gt;Téléphone : 04 91 57 54 07&lt;/p&gt;&lt;p&gt;federFTJ&amp;#64;maregionsud.fr&lt;/p&gt;&lt;p&gt;La fiche projet pourra être transmise au Service Instructeur par mail (federos2&amp;#64;maregionsud.fr) en amont du dépôt de la candidature afin de bénéficier d&amp;#039;un accompagnement par un instructeur.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y130" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
         <is>
           <t>jpderai@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z130" s="1" t="inlineStr">
+      <c r="Z126" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-creation-l-extension-ou-l-amelioration-des-reseaux-locaux-de-chaleur-et-ou-de-froid-et-leurs-systemes-de-production/</t>
         </is>
       </c>
-      <c r="AA130" s="1" t="inlineStr">
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>REGION SUD </t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2026</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="131" spans="1:27" customHeight="0">
-      <c r="A131" s="1">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
         <v>92394</v>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="C131" s="1" t="inlineStr">
+      <c r="C127" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Préfecture de la Dordogne</t>
         </is>
       </c>
-      <c r="G131" s="1" t="inlineStr">
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
+      <c r="H127" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N127" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espace public
 Voirie et réseaux
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
+      <c r="R127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;/li&gt;
  &lt;li&gt;
   celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
  &lt;/li&gt;
  &lt;li&gt;
   un territoire d&amp;#039;un seul tenant et sans enclave ;
  &lt;/li&gt;
  &lt;li&gt;
   absence de communes membres de plus de 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il sera tenu compte de la nature du projet et de son degré de maturité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S127" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T131" s="1" t="inlineStr">
+      <c r="T127" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U127" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
+      <c r="V127" s="1" t="inlineStr">
         <is>
           <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X127" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Votre Sous-préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Sarlat, Bergerac ou Nontron ;
  &lt;/li&gt;
  &lt;li&gt;
   La Préfecture de la Dordogne, Direction de la Citoyenneté et de la Légalité, bureau du contrôle budgétaire et des dotations de l&amp;#039;Etat, si vous relevez de l&amp;#039;arrondissement de Périgueux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Votre dossier est à déposer via l&amp;#039;outil démarches-simplifiées:
 &lt;/p&gt;
 &lt;p&gt;
  https://www.demarches-simplifiees.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle sur les modalités de dépôt des demandes.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y127" s="1" t="inlineStr">
         <is>
           <t>claudine.soleilhavoup@dordogne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
+      <c r="Z127" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3195-copie-10h04-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Dordogne</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2021</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="132" spans="1:27" customHeight="0">
-      <c r="A132" s="1">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
         <v>157097</v>
       </c>
-      <c r="B132" s="1" t="inlineStr">
+      <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
-      <c r="E132" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G132" s="1" t="inlineStr">
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H132" s="1" t="inlineStr">
+      <c r="H128" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L132" s="1" t="inlineStr">
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M132" s="1" t="inlineStr">
+      <c r="M128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N132" s="1" t="inlineStr">
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O132" s="1" t="inlineStr">
+      <c r="O128" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R132" s="1" t="inlineStr">
+      <c r="R128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S132" s="1" t="inlineStr">
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T132" s="1" t="inlineStr">
+      <c r="T128" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U132" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V132" s="1" t="inlineStr">
+      <c r="V128" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X132" s="1" t="inlineStr">
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y132" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z132" s="1" t="inlineStr">
+      <c r="Z128" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA132" s="1" t="inlineStr">
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB128" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="133" spans="1:27" customHeight="0">
-      <c r="A133" s="1">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>165655</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Études de faisabilité de projet de production d'électricité renouvelable en outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Études de faisabilité de projet de production d'électricité renouvelable en outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide dédiée à la production d’énergies renouvelables vise la réalisation de projets de production d’électricité à partir des technologies suivantes :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;photovoltaïque en autoconsommation individuelle (ACI) et collective (ACC) ;&lt;/li&gt;&lt;li&gt;éolien terrestre et en mer ;&lt;/li&gt;&lt;li&gt;hydrolien fluvial et marin ;&lt;/li&gt;&lt;li&gt;petite hydroélectricité au fil de l’eau et microhydroélectricité sur conduite d’eau ;&lt;/li&gt;&lt;li&gt;énergie houlomotrice ;&lt;/li&gt;&lt;li&gt;énergie thermique des mers ;&lt;/li&gt;&lt;li&gt;énergie osmotique ;&lt;/li&gt;&lt;li&gt;station de transfert d’énergie par pompage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité, sujette à la présente aide ADEME, concerne &lt;strong&gt;l’évaluation et l’analyse du potentiel d’un projet &lt;/strong&gt;(technique, économique, sociale, environnementale, juridique, etc.).&lt;/p&gt;&lt;p&gt;Elle vise à soutenir le processus décisionnel en révélant de façon objective et rationnelle les forces et les faiblesses du projet, ainsi que les perspectives et les menaces qu’il suppose, tout en précisant les ressources nécessaires pour le mener à bien, et en évaluant, en définitive, les chances de succès.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P129" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q129" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Êtes-vous concerné ?&lt;/p&gt;&lt;p&gt;Cette aide s’adresse aux collectivités, aux associations, aux entreprises (dont développeurs de projets), ainsi qu’aux maîtres d’ouvrage et propriétaires de bâtiments (hors particuliers).&lt;/p&gt;&lt;p&gt;Quel(les) région(s) ou pays proposent ce dispositif ?&lt;/p&gt;&lt;p&gt;Corse, Guadeloupe, Guyane, La Réunion, Martinique, Mayotte, Nouvelle-Calédonie, Polynésie française&lt;/p&gt;&lt;p&gt;Je vérifie mon éligibilité&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable est conseillé avant toute démarche.&lt;/p&gt;&lt;p&gt;Pour contacter votre Direction Régionale, cliquez sur « Je contacte l&amp;#039;ADEME » dans la rubrique « Informations utiles » en bas de page. Sélectionnez ensuite « Question sur mon dossier d&amp;#039;aide financière » dans le champ « Votre besoin ».&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/Étude%20de%20Faisabilité%20EnR%20électrique%20-%20Conditions%20d%27éligibilité%20et%20de%20financement%20-%202026.pdf" target="_self"&gt;Étude de Faisabilité EnR électrique - Conditions d&amp;#039;éligibilité et de financement - 2026&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_987_988</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-faisabilite-de-projet-de-production-delectricite-renouvelable-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="W129" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-faisabilite-de-projet-de-production-delectricite-renouvelable-en-outre-mer-et-corse?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/form/contact?id_dsp&amp;#61;DSP000876" target="_self"&gt;CONTACTER L&amp;#039;ADEME&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-de-projet-de-production-d-electricite-renouvelable-en-outre-mer-et-corse/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
         <v>164745</v>
       </c>
-      <c r="B133" s="1" t="inlineStr">
+      <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Études et Assistance à Maitrise d’Ouvrage pour l’Autoconsommation Collective multi-acteurs d’électricité renouvelable</t>
         </is>
       </c>
-      <c r="D133" s="1" t="inlineStr">
+      <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Études et Assistance à Maitrise d’Ouvrage pour l’Autoconsommation Collective multi-acteurs d’électricité renouvelable</t>
         </is>
       </c>
-      <c r="E133" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G133" s="1" t="inlineStr">
+      <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H133" s="1" t="inlineStr">
+      <c r="H130" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L133" s="1" t="inlineStr">
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région Nouvelle-Aquitaine s’engage activement dans le développement de l’autoconsommation collective, une démarche visant à favoriser les circuits courts et à renforcer l’indépendance énergétique du territoire. En encourageant la production et la consommation locale d’électricité, cette initiative permet de réduire la dépendance aux réseaux nationaux et de mieux maîtriser les coûts énergétiques. Elle favorise également une utilisation optimisée des ressources renouvelables, telles que le solaire ou l’éolien, en soutenant les projets portés par les collectivités, les entreprises et les citoyens. Par cette stratégie, la Région cherche à promouvoir une transition énergétique durable, à valoriser les producteurs locaux et à offrir aux consommateurs une énergie plus verte et accessible. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Établir la faisabilité économique d’une opération d’autoconsommation collective multi-acteurs, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Établir les conditions de son montage (mobilisation des acteurs, PMO…) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Mettre en œuvre l’opération&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M133" s="1" t="inlineStr">
+      <c r="M130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’aide régionale, représentera 50% au maximum des dépenses éligibles.
 Le taux d’aide pourra être majoré jusqu’à 20%, pour les projets participatifs et citoyens et les projets portés par une petite ou moyenne entreprise.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N133" s="1" t="inlineStr">
+      <c r="N130" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie locale et circuits courts
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O133" s="1" t="inlineStr">
+      <c r="O130" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q133" s="1" t="inlineStr">
+      <c r="Q130" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R133" s="1" t="inlineStr">
+      <c r="R130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Structure non liée à un fournisseur d&amp;#039;énergie:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Publique&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Privée&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets devront être situés en région Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;En fonction de l’enveloppe budgétaire disponible, seront priorisés les projets:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Matures, pour lesquels la faisabilité technique de l’investissement est établie et le prix de revient de la production connu.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Impliquant des entreprises de production (prioritairement des TPE, PME et ETI) en tant que consommateur ou producteur.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Permettant de partager dans l’autoconsommation collective un volume d’électricité significatif pour que l’impact des frais de gestion sur le prix de l’électricité proposé reste raisonnable. Il peut s’agir des surplus d’une Autoconsommation individuelle d’un ou plusieurs producteurs. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Privilégiant des contractualisations producteurs/consommateurs de long terme&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Répondant à la stratégie territoriale de transition énergétique et de développement des énergies renouvelables.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Permettant le financement citoyen des investissements et l’émergence de communautés d’énergie.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U133" s="1" t="inlineStr">
+      <c r="U130" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V133" s="1" t="inlineStr">
+      <c r="V130" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/etudes-et-assistance-maitrise-douvrage-pour-lautoconsommation-collective-multi-acteurs-delectricite</t>
         </is>
       </c>
-      <c r="X133" s="1" t="inlineStr">
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les demandes doivent être adressées avant tout démarrage des études.
 &lt;/p&gt;&lt;p&gt;Le bénéficiaire renseigne la «fiche de demande préalable » (cf. document à télécharger ci-après) et l’adresser au chargé de mission du département concerné par son projet (cf. contacts dans le document à télécharger ci-après).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La demande comprendra à minima : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La « fiche de demande préalable » &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le Kbis et RIB récents du demandeur,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Une présentation du projet (contexte, état d’avancement, problématiques à résoudre…) et des parties prenantes/participants au projet ou à la dynamique     territoriale (activité, intérêt au projet, stratégie territoriale…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La méthodologie pour mobiliser et engager les participants et le calendrier prévisionnel,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le/les devis détaillés des prestataires retenus,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les éventuels co-financements sollicités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y133" s="1" t="inlineStr">
+      <c r="Y130" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z133" s="1" t="inlineStr">
+      <c r="Z130" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-assistance-a-maitrise-douvrage-pour-lautoconsommation-collective-multi-acteurs-delectricite-renouvelable/</t>
         </is>
       </c>
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB130" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2025</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="134" spans="1:27" customHeight="0">
-[...319 lines deleted...]
-      <c r="A137" s="1">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
         <v>165373</v>
       </c>
-      <c r="B137" s="1" t="inlineStr">
+      <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Assurer la sécurité routière dans votre commune (radars pédagogiques)</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
-      <c r="G137" s="1" t="inlineStr">
+      <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H137" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L137" s="1" t="inlineStr">
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Radars pédagogiques&lt;/h4&gt;&lt;p&gt;Véritable outil de prévention, le radar pédagogique permet à la commune de récolter des indications grâce à une analyse de données. &lt;/p&gt;&lt;p&gt;Il aide à établir un lien entre la règlementation locale et le comportement de l&amp;#039;usager sur la route.&lt;/p&gt;&lt;p&gt;À l&amp;#039;achat ou la location, ce dispositif favorise la réduction de vitesse dans les agglomérations.&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/radars-peda-6894762cb1566.png" alt /&gt;&lt;/p&gt;&lt;p&gt;Le forfait &amp;#34;entretien maintenance&amp;#34; concerne exclusivement les radars du Te61.&lt;/p&gt;&lt;p&gt;Coût de la maîtrise d&amp;#039;œuvre : un taux de 7 % est appliqué.&lt;/p&gt;&lt;p&gt;La collectivité et le Territoire d’Énergie Orne signent une
 convention individuelle qui comprend :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Le
      conseil et l’étude d’impact ;&lt;/li&gt;
  &lt;li&gt;La
      maîtrise d’œuvre ;&lt;/li&gt;
  &lt;li&gt;Une
      expertise sur le matériel et la pose selon les besoins (alimentation
      solaire, alimentation batterie, personnalisation du radar…) ;&lt;/li&gt;
  &lt;li&gt;Une
      analyse précise des données synchronisées sur l&amp;#039;ensemble du patrimoine départemental : vitesse, nombre de passages, nombre d’excès ;&lt;/li&gt;
  &lt;li&gt;Une
      installation temporaire ou définitive ;&lt;/li&gt;
  &lt;li&gt;Des possibilités de mise en place d’achat mutualisé.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/rapport-de-donnees-radars-689477ba8d88c.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N137" s="1" t="inlineStr">
+      <c r="N131" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Prévention des risques
 Sécurité</t>
         </is>
       </c>
-      <c r="O137" s="1" t="inlineStr">
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S137" s="1" t="inlineStr">
+      <c r="S131" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T137" s="1" t="inlineStr">
+      <c r="T131" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U137" s="1" t="inlineStr">
+      <c r="U131" s="1" t="inlineStr">
         <is>
           <t>Orne</t>
         </is>
       </c>
-      <c r="V137" s="1" t="inlineStr">
+      <c r="V131" s="1" t="inlineStr">
         <is>
           <t>https://te61.fr/eclairage-public/radars-pedagogiques/</t>
         </is>
       </c>
-      <c r="X137" s="1" t="inlineStr">
+      <c r="X131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;Damien Danguy  - chargé d&amp;#039;affaires radars pédagogiques - signalisation&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y137" s="1" t="inlineStr">
+      <c r="Y131" s="1" t="inlineStr">
         <is>
           <t>accueil@te61.fr</t>
         </is>
       </c>
-      <c r="Z137" s="1" t="inlineStr">
+      <c r="Z131" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-le-risque-radars-pedagogiques/</t>
         </is>
       </c>
-      <c r="AA137" s="1" t="inlineStr">
+      <c r="AA131" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Énergie Orne</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="138" spans="1:27" customHeight="0">
-      <c r="A138" s="1">
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>161754</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Réalisez un projet de récupération de chaleur fatale avec l’aide du Fonds Chaleur de l’ADEME</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'installations de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;L’ADEME subventionne via le Fonds Chaleur les installations de récupération de chaleur fatale en fonction de conditions techniques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Quantité de chaleur récupérée.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Performances énergétiques et environnementales des installations.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Temps de Retour Brut (TRB) du projet.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent valoriser une quantité d’énergie thermique supérieure à 1 GWh/an.&lt;/p&gt;&lt;p&gt;Depuis 2020, les aides ADEME s&amp;#039;articulent avec dispositif des Certificats d’Économies d’Énergie (CEE). Les modalités sont précisées &lt;strong&gt;dans les conditions d’éligibilité et de financement.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’ADEME vous accompagne et vous conseille sur toutes les phases de votre projet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;pour les études d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;pour les études de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;pour les aides à l’investissement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Passer le cap de la récupération de chaleur vous permettra :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;D’avoir de la &lt;strong&gt;visibilité sur les coûts&lt;/strong&gt; de la chaleur.&lt;/li&gt;&lt;li&gt;D’accéder à une &lt;strong&gt;haute performance environnementale&lt;/strong&gt; en substituant cette ressource à d’autres sources de chaleur non renouvelables.&lt;/li&gt;&lt;li&gt;De bénéficier de &lt;strong&gt;technologies éprouvées à haut rendement énergétique&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;De mener à bien un projet avec un &lt;strong&gt;temps de retour souvent inférieur aux projets d’énergies renouvelables&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;De profiter d’une &lt;strong&gt;ressource de proximité&lt;/strong&gt; disponible dans une logique d’économie circulaire.&lt;/li&gt;&lt;li&gt;D’agir avec le soutien du Fonds Chaleur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnRChoix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt; (Énergies renouvelables et de récupération).&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;Récupération de chaleur      fatale : &lt;strong&gt;étude des sources de chaleur fatale &lt;/strong&gt;disponibles localement et de      leurs &lt;strong&gt;adéquations avec les besoins&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Et, par la suite, &lt;strong&gt;considération des autres ENR&lt;/strong&gt; disponibles localement : &lt;strong&gt;étude du potentiel géothermique et solaire thermique&lt;/strong&gt; et de leur adéquation avec les besoins (seul ou en complément de la biomasse). La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-dinstallations-de-recuperation-de-chaleur-fatale/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
         <v>152944</v>
       </c>
-      <c r="B138" s="1" t="inlineStr">
+      <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Accéder aux données mises à disposition par Enedis</t>
         </is>
       </c>
-      <c r="D138" s="1" t="inlineStr">
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Les API Collectivités</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>ENEDIS</t>
         </is>
       </c>
-      <c r="G138" s="1" t="inlineStr">
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H138" s="1" t="inlineStr">
+      <c r="H133" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L138" s="1" t="inlineStr">
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Les API Collectivités permettent de créer une connexion entre les systèmes d&amp;#039;informations d&amp;#039;une collectivité et ceux d&amp;#039;Enedis&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Les API permettent d&amp;#039;automatiser l&amp;#039;accès aux données mises à disposition par Enedis via un canal simple et sécurisé.
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;
   Enedis propose un catalogue d&amp;#039;API adapté à plusieurs besoins (qui s&amp;#039;enrichit régulièrement) :
  &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Enrichir un cadastre solaire et afficher le coût estimatif de raccordement d&amp;#039;un projet
  &lt;/li&gt;
  &lt;li&gt;
   Connaitre sa liste des compteurs
  &lt;/li&gt;
  &lt;li&gt;
   Consulter les données de mesure de ses compteurs
  &lt;/li&gt;
  &lt;li&gt;
   Consulter les informations technico-contractuelles de ses compteurs
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;
  Depuis votre Portail Collectivités Locales, accédez :
 &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Au catalogue d&amp;#039;API mis à disposition par Enedis, via le menu horizontal &amp;#34;Mes Accès API&amp;#34;.
  &lt;/li&gt;
  &lt;li&gt;
   Au parcours de souscription aux API en quelques minutes, tout en ayant accès à un support spécifique (serviceclients-api&amp;#64;enedis.fr)
  &lt;/li&gt;
  &lt;li&gt;
   A vos identifiants et à vos canaux de contact&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;* Les pays ne sont pas bénéficiaires de l&amp;#039;aide.&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N138" s="1" t="inlineStr">
+      <c r="N133" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O138" s="1" t="inlineStr">
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R138" s="1" t="inlineStr">
+      <c r="R133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avoir un compte sur le Portail Clients Collectivités d&amp;#039;Enedis​.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S138" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U138" s="1" t="inlineStr">
+      <c r="U133" s="1" t="inlineStr">
         <is>
           <t>Territoires Enedis</t>
         </is>
       </c>
-      <c r="V138" s="1" t="inlineStr">
+      <c r="V133" s="1" t="inlineStr">
         <is>
           <t>https://data.enedis.fr/pages/developpeurs/</t>
         </is>
       </c>
-      <c r="W138" s="1" t="inlineStr">
+      <c r="W133" s="1" t="inlineStr">
         <is>
           <t>https://www.enedis.fr/jaccede-mon-portail-collectivites</t>
         </is>
       </c>
-      <c r="X138" s="1" t="inlineStr">
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Interlocuteur privilégié Enedis
 &lt;/p&gt;&lt;p&gt;&lt;a href="https://www.enedis.fr/jaccede-mon-portail-collectivites"&gt;J&amp;#039;accède à mon Portail Collectivités | Enedis&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y138" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
         <is>
           <t>pauline.wissocq@enedis.fr</t>
         </is>
       </c>
-      <c r="Z138" s="1" t="inlineStr">
+      <c r="Z133" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3ce-acceder-aux-donnees-mises-a-disposition-par-e/</t>
         </is>
       </c>
-      <c r="AA138" s="1" t="inlineStr">
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Enedis</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2023</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="139" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G139" s="1" t="inlineStr">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>117148</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...253 lines deleted...]
-      <c r="L141" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ________________________________________________________________________
-[...30 lines deleted...]
-      <c r="N141" s="1" t="inlineStr">
+ Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil du CAUE77 vise à intégrer dans le projet une approche :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  -    Qualitative, en termes architectural et paysager,
+ &lt;/li&gt;
+ &lt;li&gt;
+  -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le conseil peut comprendre notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  -    La définition des enjeux (rôle de l&amp;#039;espace public vis à vis de la localisation dans la commune) et des objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des schémas d&amp;#039;intentions permettant d&amp;#039;illustrer graphiquement le(s) réflexions et projets envisagés et retenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des « métiers » à mobiliser et la définition de la procédure à mettre en œuvre (y compris déclinaison clause sociale des marchés publics) (méthodologie du projet),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au choix des prestataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation des réunions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apport de références,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ID 77 peut par ailleurs, dans le cadre de ce projet, vous assister :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dans la procédure administrative récupération bien vacant sans maître,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans l&amp;#039;évaluation de la procédure d&amp;#039;archéologie préventive,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans la mise en place de chantiers d&amp;#039;insertion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion de travail,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations écrites envoyées en début de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un planning prévisionnel et actualisation
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité ; Financement spécifique pour les chantiers insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ Convention pour pré-diagnostic énergétique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réduction de l'empreinte carbone</t>
-[...2 lines deleted...]
-      <c r="O141" s="1" t="inlineStr">
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S141" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X141" s="1" t="inlineStr">
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...19 lines deleted...]
-      <c r="AA141" s="1" t="inlineStr">
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="142" spans="1:27" customHeight="0">
-[...153 lines deleted...]
-      <c r="A143" s="1">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
         <v>101008</v>
       </c>
-      <c r="B143" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Préfecture des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="G143" s="1" t="inlineStr">
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H143" s="1" t="inlineStr">
+      <c r="H135" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K143" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L143" s="1" t="inlineStr">
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N143" s="1" t="inlineStr">
+      <c r="N135" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espace public
 Voirie et réseaux
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O143" s="1" t="inlineStr">
+      <c r="O135" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R143" s="1" t="inlineStr">
+      <c r="R135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;/li&gt;
  &lt;li&gt;
   celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
  &lt;/li&gt;
  &lt;li&gt;
   un territoire d&amp;#039;un seul tenant et sans enclave ;
  &lt;/li&gt;
  &lt;li&gt;
   absence de communes membres de plus de 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S143" s="1" t="inlineStr">
+      <c r="S135" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T143" s="1" t="inlineStr">
+      <c r="T135" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U143" s="1" t="inlineStr">
+      <c r="U135" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="V143" s="1" t="inlineStr">
+      <c r="V135" s="1" t="inlineStr">
         <is>
           <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
         </is>
       </c>
-      <c r="W143" s="1" t="inlineStr">
+      <c r="W135" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/hp-detr2021</t>
         </is>
       </c>
-      <c r="X143" s="1" t="inlineStr">
+      <c r="X135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus, contactez :
 &lt;/p&gt;
 &lt;p&gt;
  - Votre Sous-Préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Bagnères-de-Bigorre ou d&amp;#039;Argelès-Gazost
 &lt;/p&gt;
 &lt;p&gt;
  - La Préfecture des Hautes-Pyrénées, Bureau des Relations avec les Collectivités Territoriales, si vous relevez de l&amp;#039;arrondissement de Tarbes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Téléphone : 05.62.56.64.32
  &lt;/li&gt;
  &lt;li&gt;
   Annie Latour :
   &lt;a href="mailto:annie.latour&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
    annie.latour&amp;#64;hautes-pyrenees.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Céline Salles :
   &lt;a href="mailto:celine.salles&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
    celine.salles&amp;#64;hautes-pyrenees.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y143" s="1" t="inlineStr">
+      <c r="Y135" s="1" t="inlineStr">
         <is>
           <t>stephanie.berdet@hautes-pyrenees.gouv.fr</t>
         </is>
       </c>
-      <c r="Z143" s="1" t="inlineStr">
+      <c r="Z135" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a879-copie-15h01-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA143" s="1" t="inlineStr">
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>DDT65</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>23/08/2021</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="144" spans="1:27" customHeight="0">
-[...383 lines deleted...]
-      <c r="E146" s="1" t="inlineStr">
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>162400</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G146" s="1" t="inlineStr">
+      <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H146" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K146" s="1" t="inlineStr">
-[...18 lines deleted...]
-      <c r="O146" s="1" t="inlineStr">
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de travaux production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Géothermie, et énergie de l’eau de mer (valorisée directement ou par l&amp;#039;intermédiaire de pompes à chaleur) Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux sont éligibles.&lt;/p&gt; &lt;p&gt;- COP &amp;gt; 4 (pour les PACs géothermiques)&lt;br /&gt; - Respect des normes de forage et de la réglementation sous-sol&lt;br /&gt; - Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;br /&gt; - Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/p&gt; &lt;p&gt;Ce dispositif s’inscrit dans le cadre d’intervention régional chaleur et froid renouvelables : Ce cadre a pour ambition de développer les projets de production de chaleur et de froid renouvelables, notamment les projets, géothermie/thalassothermie mais aussi de récupération de chaleur fatale ainsi que les réseaux de distribution de chaleur et de froid qui leurs sont associés.&lt;br /&gt; Il est la déclinaison sur les énergies renouvelables thermiques de l’axe opérationnel régional sur les Energies Renouvelables qui vise la mobilisation de 100% des énergies renouvelables à l’horizon 2050, afin de respecter les objectifs du Plan climat régional dont la seconde édition a été adoptée en Avril 2021 ainsi que ceux du Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET). Il permet notamment la mise en œuvre des initiative 65 - Soutenir le développement de la chaleur et du froid renouvelable pour le chauffage et le rafraichissement des bâtiments et des process industriels – et 67 - Développer méthanisation, solaire thermique, géothermie, bois-énergie, hydraulique - du Plan Climat. Des partenaires comme les opérateurs de type ADEME sont amenés à intervenir sur ces thématiques, notamment dans le cadre du Fonds Chaleur. Il existe aussi des aides pour les travaux d’installation de projets de solaire thermique, de récupération de chaleur fatale...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P146" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S146" s="1" t="inlineStr">
+      <c r="P136" s="1" t="inlineStr">
+        <is>
+          <t>28/03/2023</t>
+        </is>
+      </c>
+      <c r="R136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- COP &amp;gt; 4 (pour les PACs géothermiques)&lt;br /&gt; - Respect des normes de forage et de la réglementation sous-sol&lt;br /&gt; - Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;br /&gt; - Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/p&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;br /&gt; &lt;br /&gt; Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Concernant la demande de subventions, les contacts des chargées de missions régionales sont les suivants :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T146" s="1" t="inlineStr">
+      <c r="T136" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U146" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V146" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W146" s="1" t="inlineStr">
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-geothermie-thalassothermie</t>
+        </is>
+      </c>
+      <c r="W136" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X146" s="1" t="inlineStr">
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
-&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y146" s="1" t="inlineStr">
+&lt;p&gt;Catherine Ramos :&lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt; cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z146" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>published</t>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-geothermie-thalassothermie/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB136" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="147" spans="1:27" customHeight="0">
-[...109 lines deleted...]
-      <c r="E148" s="1" t="inlineStr">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>162405</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Financer les travaux de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G148" s="1" t="inlineStr">
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-[...22 lines deleted...]
-          <t>Transition énergétique
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Chaleur de récupération (chaleur &amp;#34;fatale&amp;#34; issue notamment des eaux usées ou des process industriels)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;/li&gt; 	&lt;li&gt;Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le cadre d’intervention régional chaleur et froid renouvelables : Ce cadre a pour ambition de développer les projets de production de chaleur et de froid renouvelables, notamment les projets, géothermie/thalassothermie mais aussi de récupération de chaleur fatale ainsi que les réseaux de distribution de chaleur et de froid qui leurs sont associés.&lt;br /&gt; Il est la déclinaison sur les énergies renouvelables thermiques de l’axe opérationnel régional sur les Energies Renouvelables qui vise la mobilisation de 100% des énergies renouvelables à l’horizon 2050, afin de respecter les objectifs du Plan climat régional dont la seconde édition a été adoptée en Avril 2021 ainsi que ceux du Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET). Il permet notamment la mise en oeuvre des initiative 65 - Soutenir le développement de la chaleur et du froid renouvelable pour le chauffage et le rafraichissement des bâtiments et des process industriels – et 67 - Développer méthanisation, solaire thermique, géothermie, bois-énergie, hydraulique - du Plan Climat.&lt;br /&gt; Des partenaires comme les opérateurs de type ADEME sont amenés à intervenir sur ces thématiques, notamment dans le cadre du Fonds Chaleur.&lt;br /&gt; Il existe aussi des aides pour d&amp;#039;autres énergies renouvelables thermiques : solaire thermique, réseaux de chaleur et de froid, géothermie...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Biodiversité
+Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O148" s="1" t="inlineStr">
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P148" s="1" t="inlineStr">
+      <c r="P137" s="1" t="inlineStr">
         <is>
           <t>28/02/2023</t>
         </is>
       </c>
-      <c r="R148" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="S148" s="1" t="inlineStr">
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;/li&gt; 	&lt;li&gt;Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;br /&gt; Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Concernant la demande de subventions, les contacts des chargées de missions régionales sont les suivants :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U148" s="1" t="inlineStr">
+      <c r="T137" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V148" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W148" s="1" t="inlineStr">
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-recuperation-de-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="W137" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X148" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr &lt;/a&gt;;&lt;/p&gt;
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
 &lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y148" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z148" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>published</t>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-recuperation-de-chaleur-fatale/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="149" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G149" s="1" t="inlineStr">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>93900</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Développer la chaleur renouvelable - Prime Chaleur d'Avenir</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>ALEC 42 - Agence Locale de l'Energie et du Climat
+Ademe — Direction régionale — Auvergne-Rhône-Alpes
+SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...12 lines deleted...]
-      <c r="L149" s="1" t="inlineStr">
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I138" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J138" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide forfaitaire, les taux indiqués sont purement indicatifs</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...37 lines deleted...]
-      <c r="N149" s="1" t="inlineStr">
+ La Chaleur Renouvelable, tout un programme...
+&lt;/p&gt;
+&lt;p&gt;
+ Avec le soutien de l&amp;#039;Agence de l&amp;#039;environnement et de la maîtrise de l&amp;#039;Energie (ADEME) et en coopération étroite avec les EPCI, le SIEL- Territoire d&amp;#039;énergie Loire lance le programme « Prime Chaleur d&amp;#039;Avenir ».
+&lt;/p&gt;
+&lt;p&gt;
+ « Prime Chaleur d&amp;#039;Avenir » permet de rendre éligibles les petits projets qui de par leur taille n&amp;#039;atteignaient pas seuls les seuils du Fonds Chaleur afin qu&amp;#039;ils puissent bénéficier de financements. Outre les subventions, « Prime Chaleur d&amp;#039;Avenir » permet d&amp;#039;apporter aux acteurs ligériens désireux de substituer leur mode de production de chaleur un accompagnement technique.
+&lt;/p&gt;
+&lt;p&gt;
+ Porté par le SIEL-Territoire d&amp;#039;énergie Loire pour les acteurs publics et EDEL 42 pour les porteurs de projets privés (agriculteurs, entreprises, bailleurs sociaux, artisans...), il permet de disposer sur le périmètre concerné* d&amp;#039;une enveloppe d&amp;#039;aide de 7 millions d&amp;#039;euros allouée par l&amp;#039;ADEME sur trois ans et déléguée au SIEL-Territoire d&amp;#039;énergie Loire pour favoriser la conversion des systèmes de production de chaleur vers des énergies thermiques renouvelables (bois-énergie, solaire thermique et géothermie).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
-Appui méthodologique
-[...8 lines deleted...]
-      <c r="S149" s="1" t="inlineStr">
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P138" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2024</t>
+        </is>
+      </c>
+      <c r="Q138" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2028</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères du Fonds Chaleur de l&amp;#039;ADEME applicables
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U149" s="1" t="inlineStr">
+      <c r="T138" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/nos-activites/energies-renouvelables/primechaleurdavenir/</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour tout contact adresser un mail à
+&lt;/p&gt;
+&lt;p&gt;
+ primechaleurdavenir&amp;#64;siel42.fr
+&lt;/p&gt;
+&lt;p&gt;
+ ou à
+ wilfrid.gerossier&amp;#64;saint-etienne-metropole.fr sur le territoire TEPOS SEM/Pilat
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5027-prime-chaleur-davenir/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2021</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>71805</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets d’infrastructures d’énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Financement des énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+collectivité locale, une entreprise publique locale (EPL), un développeur
+indépendant, un énergéticien, une entreprise ou un acteur financier et vous
+portez un projet de production, stockage ou distribution d’énergies
+renouvelables (EnR) ? La Banque des Territoires vous accompagne via des
+partenariats nationaux sous forme de holdings de projets, ou via des sociétés
+d’économie mixte (SEM) dédiées au développement des EnR pour démultiplier les
+projets développés, dans une démarche de concertation ou d’association des
+territoires.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous adressons les
+secteurs suivants : photovoltaïque, agrivoltaïsme, éolien terrestre,
+hydro-électricité, éolien en mer posé et flottant, accompagnement de
+l’émergence des projets innovants, comme l’hydrogène décarboné ou le stockage.
+Les modalités de financement diffèrent selon les projets : prise de
+participation minoritaire en fonds propres et quasi-fonds propres dans les
+structures de portage, co-investissement dans les SEM, etc. Contactez-nous pour
+que nous puissions étudier ensemble l’accompagnement le plus approprié pour
+vous.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T139" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V149" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X149" s="1" t="inlineStr">
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-energies-renouvelables?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=energies_renouvelables_psat</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
-[...13 lines deleted...]
-      <c r="AA149" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructures-energies-renouvelables/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2020</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="150" spans="1:27" customHeight="0">
-[...205 lines deleted...]
-      <c r="G151" s="1" t="inlineStr">
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>163062</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...42 lines deleted...]
-      <c r="S151" s="1" t="inlineStr">
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud a pour but de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;créer, maintenir et moderniser un réseau de salles indépendantes, de proximité et classées « art et essai » ;&lt;/li&gt; 	&lt;li&gt;assurer un confort et un accueil au plus proche des standards en vigueur dans le respect des normes d’écoconstruction pour lutter contre le gaspillage énergétique et réduire l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;encourager la sobriété foncière, prioriser la reconversion et la réhabilitation des friches par rapport à la construction neuve dans une démarche de sobriété énergétique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Toutes les salles de cinéma en gestion publique, associative ou privée correspondant aux critères fixés par la loi Sueur N°92-651 du 13 juillet 1992 (CGCT, L2251-4,3232- 4 et L4211-1) et qui sont situées sur le territoire de la région Provence-Alpes-Côte d&amp;#039;Azur.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les salles de cinéma classées « art et essai » réalisant moins de 7 500 entrées hebdomadaires ;&lt;/li&gt; 	&lt;li&gt;les investissements dans les salles proprement dites et les cabines de projection ;&lt;/li&gt; 	&lt;li&gt;les investissements visant la lutte contre le gaspillage énergétique et la réduction de l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;les salles porteuses de projets culturels forts proposant : 	&lt;ul&gt; 		&lt;li&gt;une programmation exigeante comprenant la diffusion de films peu distribués ;&lt;/li&gt; 		&lt;li&gt;une sensibilisation des publics éloignés de la culture et l’accueil des dispositifs scolaires ;&lt;/li&gt; 		&lt;li&gt;des approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans l’équipe, les intervenants et le public ;&lt;/li&gt; 		&lt;li&gt;des animations spécifiques (débats, avant-premières, etc.)&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;les établissements qui présentent un plan de financement dans lequel le soutien régional s’effectue en complément des soutiens des autres collectivités locales et des soutiens automatique ou sélectif apportés par le CNC dont la confirmation de l’apport devra être apportée avant le vote de l’assemblée régionale ;&lt;/li&gt; 	&lt;li&gt;les projets de réhabilitation de bâtiments existants seront privilégiés par rapport à la construction neuve. Ces derniers sont éligibles uniquement s’ils s’inscrivent dans des démarches de sobriété foncière : dent creuse dans le cadre de projet de revitalisation de centre-ville et de recyclage foncier (notamment de friches) ;&lt;/li&gt; 	&lt;li&gt;les projets conçus et mis en œuvre dans une logique de développement durable notamment dans la gestion des chantiers, des déchets, des énergies ainsi que dans le choix des matériaux, selon les normes et les réglementations en vigueur.&lt;/li&gt; 	&lt;li&gt;Les projets doivent : 	&lt;ul&gt; 		&lt;li&gt;favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ;&lt;/li&gt; 		&lt;li&gt;intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire (ECS) ;&lt;/li&gt; 		&lt;li&gt;comporter des éco matériaux et des matériaux biosourcés (le polystyrène en isolant de façade étant proscrit).&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Plusieurs études spécifiques sont à intégrer dans le cahier des charges : simulation thermique dynamique, étude facteur lumière jour ou autonomie en lumière naturelle, étude RT globale si le projet n’y est pas soumis ainsi qu’un suivi tout au long de l’opération et jusqu’à deux années à minima après réception des travaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent prévoir la réalisation de tests d’étanchéité à l’air sans obligation de résultats.&lt;/li&gt; 	&lt;li&gt;Les missions de l’AMO QE doivent être définies par le maître d’ouvrage sur la base du cahier des charges ; celui-ci sera demandé par la Région au moment de l’instruction de la demande de subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les créations de salles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets qui présentent un budget prévisionnel de fonctionnement crédible et compatible avec les capacités de financement du maître d’ouvrage ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une étude de marché attestant de la crédibilité culturelle et économique du projet ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une performance énergétique du bâtiment conforme à la RE2020. L’opération d’ensemble devra justifier la maximisation du recours aux énergies renouvelables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les rénovations/réhabilitations&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les salles de cinéma classées « art et essai » réalisant moins de 7 500 entrées hebdomadaires ;&lt;/li&gt; 	&lt;li&gt;les investissements dans les salles proprement dites et les cabines de projection ;&lt;/li&gt; 	&lt;li&gt;les investissements visant la lutte contre le gaspillage énergétique et la réduction de l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;les salles porteuses de projets culturels forts proposant : 	&lt;ul&gt; 		&lt;li&gt;une programmation exigeante comprenant la diffusion de films peu distribués ;&lt;/li&gt; 		&lt;li&gt;une sensibilisation des publics éloignés de la culture et l’accueil des dispositifs scolaires ;&lt;/li&gt; 		&lt;li&gt;des approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans l’équipe, les intervenants et le public ;&lt;/li&gt; 		&lt;li&gt;des animations spécifiques (débats, avant-premières, etc.)&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;les établissements qui présentent un plan de financement dans lequel le soutien régional s’effectue en complément des soutiens des autres collectivités locales et des soutiens automatique ou sélectif apportés par le CNC dont la confirmation de l’apport devra être apportée avant le vote de l’assemblée régionale ;&lt;/li&gt; 	&lt;li&gt;les projets de réhabilitation de bâtiments existants seront privilégiés par rapport à la construction neuve. Ces derniers sont éligibles uniquement s’ils s’inscrivent dans des démarches de sobriété foncière : dent creuse dans le cadre de projet de revitalisation de centre-ville et de recyclage foncier (notamment de friches) ;&lt;/li&gt; 	&lt;li&gt;les projets conçus et mis en œuvre dans une logique de développement durable notamment dans la gestion des chantiers, des déchets, des énergies ainsi que dans le choix des matériaux, selon les normes et les réglementations en vigueur.&lt;/li&gt; 	&lt;li&gt;Les projets doivent : 	&lt;ul&gt; 		&lt;li&gt;favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ;&lt;/li&gt; 		&lt;li&gt;intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire (ECS) ;&lt;/li&gt; 		&lt;li&gt;comporter des éco matériaux et des matériaux biosourcés (le polystyrène en isolant de façade étant proscrit).&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Plusieurs études spécifiques sont à intégrer dans le cahier des charges : simulation thermique dynamique, étude facteur lumière jour ou autonomie en lumière naturelle, étude RT globale si le projet n’y est pas soumis ainsi qu’un suivi tout au long de l’opération et jusqu’à deux années à minima après réception des travaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent prévoir la réalisation de tests d’étanchéité à l’air sans obligation de résultats.&lt;/li&gt; 	&lt;li&gt;Les missions de l’AMO QE doivent être définies par le maître d’ouvrage sur la base du cahier des charges ; celui-ci sera demandé par la Région au moment de l’instruction de la demande de subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les créations de salles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets qui présentent un budget prévisionnel de fonctionnement crédible et compatible avec les capacités de financement du maître d’ouvrage ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une étude de marché attestant de la crédibilité culturelle et économique du projet ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une performance énergétique du bâtiment conforme à la RE2020. L’opération d’ensemble devra justifier la maximisation du recours aux énergies renouvelables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les rénovations/réhabilitations&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Sauf dérogation exceptionnelle, les demandes de subvention doivent être déposées au plus tard trois mois avant la date prévisionnelle de début de réalisation du projet concerné pour les demandes de subvention d’investissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U151" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-la-creation-lequipement-et-la-rehabilitation-des-salles-de-cinema</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Charlotte Le Bos-Schneegans : &lt;a href="mailto:clebos&amp;#64;maregionsud.fr"&gt;clebos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Jocelyne Rogliano : &lt;a href="mailto:jrogliano&amp;#64;maregionsud.fr"&gt;jrogliano&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-linvestissement-pour-la-creation-lequipement-et-la-rehabilitation-des-salles-de-cinema/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>14/07/2024</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>166077</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud a pour but de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;créer, maintenir et moderniser un réseau de salles indépendantes, de proximité et classées « art et essai » ;&lt;/li&gt; 	&lt;li&gt;assurer un confort et un accueil au plus proche des standards en vigueur dans le respect des normes d’écoconstruction pour lutter contre le gaspillage énergétique et réduire l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;encourager la sobriété foncière, prioriser la reconversion et la réhabilitation des friches par rapport à la construction neuve dans une démarche de sobriété énergétique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Toutes les salles de cinéma en gestion publique, associative ou privée correspondant aux critères fixés par la loi Sueur N°92-651 du 13 juillet 1992 (CGCT, L2251-4,3232- 4 et L4211-1) et qui sont situées sur le territoire de la région Provence-Alpes-Côte d&amp;#039;Azur.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les salles de cinéma classées « art et essai » réalisant moins de 7 500 entrées hebdomadaires ;&lt;/li&gt; 	&lt;li&gt;les investissements dans les salles proprement dites et les cabines de projection ;&lt;/li&gt; 	&lt;li&gt;les investissements visant la lutte contre le gaspillage énergétique et la réduction de l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;les salles porteuses de projets culturels forts proposant : 	&lt;ul&gt; 		&lt;li&gt;une programmation exigeante comprenant la diffusion de films peu distribués ;&lt;/li&gt; 		&lt;li&gt;une sensibilisation des publics éloignés de la culture et l’accueil des dispositifs scolaires ;&lt;/li&gt; 		&lt;li&gt;des approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans l’équipe, les intervenants et le public ;&lt;/li&gt; 		&lt;li&gt;des animations spécifiques (débats, avant-premières, etc.)&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;les établissements qui présentent un plan de financement dans lequel le soutien régional s’effectue en complément des soutiens des autres collectivités locales et des soutiens automatique ou sélectif apportés par le CNC dont la confirmation de l’apport devra être apportée avant le vote de l’assemblée régionale ;&lt;/li&gt; 	&lt;li&gt;les projets de réhabilitation de bâtiments existants seront privilégiés par rapport à la construction neuve. Ces derniers sont éligibles uniquement s’ils s’inscrivent dans des démarches de sobriété foncière : dent creuse dans le cadre de projet de revitalisation de centre-ville et de recyclage foncier (notamment de friches) ;&lt;/li&gt; 	&lt;li&gt;les projets conçus et mis en œuvre dans une logique de développement durable notamment dans la gestion des chantiers, des déchets, des énergies ainsi que dans le choix des matériaux, selon les normes et les réglementations en vigueur.&lt;/li&gt; 	&lt;li&gt;Les projets doivent : 	&lt;ul&gt; 		&lt;li&gt;favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ;&lt;/li&gt; 		&lt;li&gt;intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire (ECS) ;&lt;/li&gt; 		&lt;li&gt;comporter des éco matériaux et des matériaux biosourcés (le polystyrène en isolant de façade étant proscrit).&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Plusieurs études spécifiques sont à intégrer dans le cahier des charges : simulation thermique dynamique, étude facteur lumière jour ou autonomie en lumière naturelle, étude RT globale si le projet n’y est pas soumis ainsi qu’un suivi tout au long de l’opération et jusqu’à deux années à minima après réception des travaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent prévoir la réalisation de tests d’étanchéité à l’air sans obligation de résultats.&lt;/li&gt; 	&lt;li&gt;Les missions de l’AMO QE doivent être définies par le maître d’ouvrage sur la base du cahier des charges ; celui-ci sera demandé par la Région au moment de l’instruction de la demande de subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les créations de salles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets qui présentent un budget prévisionnel de fonctionnement crédible et compatible avec les capacités de financement du maître d’ouvrage ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une étude de marché attestant de la crédibilité culturelle et économique du projet ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une performance énergétique du bâtiment conforme à la RE2020. L’opération d’ensemble devra justifier la maximisation du recours aux énergies renouvelables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les rénovations/réhabilitations&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les salles de cinéma classées « art et essai » réalisant moins de 7 500 entrées hebdomadaires ;&lt;/li&gt; 	&lt;li&gt;les investissements dans les salles proprement dites et les cabines de projection ;&lt;/li&gt; 	&lt;li&gt;les investissements visant la lutte contre le gaspillage énergétique et la réduction de l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;les salles porteuses de projets culturels forts proposant : 	&lt;ul&gt; 		&lt;li&gt;une programmation exigeante comprenant la diffusion de films peu distribués ;&lt;/li&gt; 		&lt;li&gt;une sensibilisation des publics éloignés de la culture et l’accueil des dispositifs scolaires ;&lt;/li&gt; 		&lt;li&gt;des approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans l’équipe, les intervenants et le public ;&lt;/li&gt; 		&lt;li&gt;des animations spécifiques (débats, avant-premières, etc.)&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;les établissements qui présentent un plan de financement dans lequel le soutien régional s’effectue en complément des soutiens des autres collectivités locales et des soutiens automatique ou sélectif apportés par le CNC dont la confirmation de l’apport devra être apportée avant le vote de l’assemblée régionale ;&lt;/li&gt; 	&lt;li&gt;les projets de réhabilitation de bâtiments existants seront privilégiés par rapport à la construction neuve. Ces derniers sont éligibles uniquement s’ils s’inscrivent dans des démarches de sobriété foncière : dent creuse dans le cadre de projet de revitalisation de centre-ville et de recyclage foncier (notamment de friches) ;&lt;/li&gt; 	&lt;li&gt;les projets conçus et mis en œuvre dans une logique de développement durable notamment dans la gestion des chantiers, des déchets, des énergies ainsi que dans le choix des matériaux, selon les normes et les réglementations en vigueur.&lt;/li&gt; 	&lt;li&gt;Les projets doivent : 	&lt;ul&gt; 		&lt;li&gt;favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ;&lt;/li&gt; 		&lt;li&gt;intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire (ECS) ;&lt;/li&gt; 		&lt;li&gt;comporter des éco matériaux et des matériaux biosourcés (le polystyrène en isolant de façade étant proscrit).&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Plusieurs études spécifiques sont à intégrer dans le cahier des charges : simulation thermique dynamique, étude facteur lumière jour ou autonomie en lumière naturelle, étude RT globale si le projet n’y est pas soumis ainsi qu’un suivi tout au long de l’opération et jusqu’à deux années à minima après réception des travaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent prévoir la réalisation de tests d’étanchéité à l’air sans obligation de résultats.&lt;/li&gt; 	&lt;li&gt;Les missions de l’AMO QE doivent être définies par le maître d’ouvrage sur la base du cahier des charges ; celui-ci sera demandé par la Région au moment de l’instruction de la demande de subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les créations de salles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets qui présentent un budget prévisionnel de fonctionnement crédible et compatible avec les capacités de financement du maître d’ouvrage ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une étude de marché attestant de la crédibilité culturelle et économique du projet ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une performance énergétique du bâtiment conforme à la RE2020. L’opération d’ensemble devra justifier la maximisation du recours aux énergies renouvelables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les rénovations/réhabilitations&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Sauf dérogation exceptionnelle, les demandes de subvention doivent être déposées au plus tard trois mois avant la date prévisionnelle de début de réalisation du projet concerné pour les demandes de subvention d’investissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-la-creation-lequipement-et-la-rehabilitation-des-salles-de-cinema</t>
+        </is>
+      </c>
+      <c r="W141" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_DIFF_SCIN/depot/simple</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Charlotte Le Bos-Schneegans : &lt;a href="mailto:clebos&amp;#64;maregionsud.fr"&gt;clebos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Jocelyne Rogliano : &lt;a href="mailto:jrogliano&amp;#64;maregionsud.fr"&gt;jrogliano&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-investissement-pour-la-creation-l-equipement-et-la-rehabilitation-des-salles-de-cinema/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="152" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E152" s="1" t="inlineStr">
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>162404</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Financer les études de faisabilité pour des projets de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G152" s="1" t="inlineStr">
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H152" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Création et extension des réseaux de chaleur et de froid associés à ces modes de production renouvelable et de récupération, y compris les boucles d’eau tempérée géothermiques.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme au cahier des charges de l’ADEME : « Etude de faisabilité récupération de chaleur fatale pour valorisation interne et/ou externe ».&lt;/p&gt; &lt;p&gt;Ce dispositif s’inscrit dans le cadre d’intervention régional chaleur et froid renouvelables : Ce cadre a pour ambition de développer les projets de production de chaleur et de froid renouvelables, notamment les projets, géothermie/thalassothermie mais aussi de récupération de chaleur fatale ainsi que les réseaux de distribution de chaleur et de froid qui leurs sont associés.&lt;br /&gt; Il est la déclinaison sur les énergies renouvelables thermiques de l’axe opérationnel régional sur les Energies Renouvelables qui vise la mobilisation de 100% des énergies renouvelables à l’horizon 2050, afin de respecter les objectifs du Plan climat régional dont la seconde édition a été adoptée en Avril 2021 ainsi que ceux du Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET). Il permet notamment la mise en oeuvre des initiative 65 - Soutenir le développement de la chaleur et du froid renouvelable pour le chauffage et le rafraichissement des bâtiments et des process industriels – et 67 - Développer méthanisation, solaire thermique, géothermie, bois-énergie, hydraulique - du Plan Climat.&lt;br /&gt; Des partenaires comme les opérateurs de type ADEME sont amenés à intervenir sur ces thématiques, notamment dans le cadre du Fonds Chaleur. Il existe aussi des aides pour d&amp;#039;autres énergies renouvelables thermiques : solaire thermique, réseaux de chaleur et de froid, géothermie...rés&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P142" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme au cahier des charges de l’ADEME : « Etude de faisabilité récupération de chaleur fatale pour valorisation interne et/ou externe ».&lt;/p&gt; &lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Concernant la demande de subventions, les contacts des chargées de missions régionales sont les suivants :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-recuperation-de-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="W142" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
+&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-recuperation-de-chaleur-fatale/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>165641</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de production de chaleur à partir de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur à partir de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie géothermique ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel biomasse et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la géothermie).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. Elle sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Il existe plusieurs bonnes raisons pour passer le cap du fossile au renouvelable grâce à la géothermie :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur ;&lt;/li&gt;&lt;li&gt;accéder à l’exemplarité environnementale ;&lt;/li&gt;&lt;li&gt;bénéficier de technologies éprouvées à haut rendement énergétique ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources locales, disponibles 24h/24 indépendamment des conditions climatiques ;&lt;/li&gt;&lt;li&gt;exploiter une énergie qui s’intègre harmonieusement à son environnement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME peut accompagner financièrement la réalisation d’opérations de géothermie sur aquifère profond (ou géothermie basse énergie) avec ou sans recours à une (ou des) pompe(s) à chaleur et associées ou non à la création (ou l’extension) d’un réseau de chaleur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;L’aide Fonds Chaleur aux installations de production de chaleur à partir de géothermie profonde dépend de conditions techniques, en particulier :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’étude du projet (sur les volets sous-sol et surface) ;&lt;/li&gt;&lt;li&gt;la quantité de chaleur produite ;&lt;/li&gt;&lt;li&gt;les performances énergétiques et environnementales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P143" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q143" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-partir-de-geothermie-profonde</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-a-partir-de-geothermie-profonde-2/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>161772</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Demander une aide financière à la réalisation de votre installation de production de chaleur à partir de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur à partir de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie géothermique.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel biomasse et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la géothermie).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Il existe plusieurs bonnes raisons pour passer le cap du fossile au renouvelable grâce à la géothermie :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur ;&lt;/li&gt;&lt;li&gt;accéder à l’exemplarité environnementale ;&lt;/li&gt;&lt;li&gt;bénéficier de technologies éprouvées à haut rendement énergétique ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources locales, disponibles 24h/24 indépendamment des conditions climatiques ;&lt;/li&gt;&lt;li&gt;exploiter une énergie qui s’intègre harmonieusement à son environnement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME peut accompagner financièrement la réalisation d’opérations de géothermie sur aquifère profond (ou géothermie basse énergie) avec ou sans recours à une (ou des) pompe(s) à chaleur et associées ou non à la création (ou l’extension) d’un réseau de chaleur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;L’aide Fonds Chaleur aux installations de production de chaleur à partir de géothermie profonde dépend de conditions techniques, en particulier :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’étude du projet (sur les volets sous-sol et surface) ;&lt;/li&gt;&lt;li&gt;la quantité de chaleur produite ;&lt;/li&gt;&lt;li&gt;les performances énergétiques et environnementales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-a-partir-geothermie-profonde</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-a-partir-de-geothermie-profonde/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB144" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>162399</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études de faisabilité pour des projets de géothermie et thalassothermie</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K152" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L152" s="1" t="inlineStr">
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les études des projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Géothermie, et énergie de l’eau de mer (valorisée directement ou par l&amp;#039;intermédiaire de pompes à chaleur) Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme aux cahiers des charges de l’ADEME : « Etude de faisabilité mise en place de pompe(s) à chaleur géothermique(s) sur aquifère superficiel ou sur champ de sondes » ou « Réalisation d’un test de réponse thermique de terrain (TRT) » ou « Etude de faisabilité mise en place de pompe(s) à chaleur sur eaux usées ».&lt;/p&gt; &lt;p&gt;Ce dispositif s’inscrit dans le cadre d’intervention régional chaleur et froid renouvelables : Ce cadre a pour ambition de développer les projets de production de chaleur et de froid renouvelables, notamment les projets, géothermie/thalassothermie mais aussi de récupération de chaleur fatale ainsi que les réseaux de distribution de chaleur et de froid qui leurs sont associés.&lt;br /&gt; Il est la déclinaison sur les énergies renouvelables thermiques de l’axe opérationnel régional sur les Energies Renouvelables qui vise la mobilisation de 100% des énergies renouvelables à l’horizon 2050, afin de respecter les objectifs du Plan climat régional dont la seconde édition a été adoptée en Avril 2021 ainsi que ceux du Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité&lt;br /&gt; des territoires (SRADDET). Il permet notamment la mise en œuvre des initiative 65 - Soutenir le développement de la chaleur et du froid renouvelable pour le chauffage et le rafraichissement des bâtiments et des process industriels – et 67 - Développer méthanisation, solaire thermique, géothermie, bois-énergie, hydraulique - du Plan Climat. Des partenaires comme les opérateurs de type ADEME sont amenés à intervenir sur ces thématiques, notamment dans le cadre du Fonds Chaleur.&lt;br /&gt; Il existe aussi des aides pour les travaux d’installation de projets géothermiques ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : solaire thermique, récupération de chaleur fatale...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Biodiversité
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P145" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme aux cahiers des charges de l’ADEME : « Etude de faisabilité mise en place de pompe(s) à chaleur géothermique(s) sur aquifère superficiel ou sur champ de sondes » ou « Réalisation d’un test de réponse thermique de terrain (TRT) » ou « Etude de faisabilité mise en place de pompe(s) à chaleur sur eaux usées ».&lt;/p&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Concernant la demande de subventions, les contacts des chargées de missions régionales sont les suivants :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-geothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="W145" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr &lt;/a&gt;;&lt;/p&gt;
+&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-geothermie-thalassothermie/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>143275</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Développer les énergies renouvelables terrestres sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez développer votre production d&amp;#039;énergie renouvelable dans le contexte global de changement climatique, de mise en œuvre et déclinaison locale des engagements internationaux de la France à travers la loi de transition énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue pour développer votre autonomie énergétique en réalisant notamment des études de potentiel de production des différentes filières d&amp;#039;énergies renouvelables thermiques et électriques de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour le développement des énergies renouvelables terrestres en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;identification de nouveaux gisements pour le développement des filières d&amp;#039;énergie renouvelable terrestres
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rédaction de portés à connaissance et de diagnostics territoriaux à destination des services de l&amp;#039;État et collectivités pour prendre en compte les enjeux liés aux énergies renouvelables dans la transition énergétique des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des retours d&amp;#039;expériences sur les nouveaux modes de consommations et nouvelles technologies déployées, pour lesquels le contexte réglementaire continue fortement d&amp;#039;évoluer (autoconsommation, route solaire, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des bilans énergétiques et d&amp;#039;émission de gaz à effet de serre sur les territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/appui-aux-territoires-developpement-energies-renouvelables</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83df-developper-les-energies-renouvelables-terrest/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>164216</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un conseil et un accompagnement à l'instruction des actes</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Pôle ADS (Application du droit des sols)</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département a
+décidé de créer, depuis le 1er janvier 2011, une agence départementale
+d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
+établissement public administratif autonome, est financé par le Département et
+les collectivités adhérentes via les cotisations et les rémunérations des
+prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
+chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
+intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
+demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
+les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
+Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
+Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
+quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
+structures diverses, communautés de communes et le Département de la
+Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
+ces quatre pôles sont facturées selon des tarifs votés en Conseil
+d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
+structure a permis de montrer toute son utilité et cet outil répond aux
+attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70 propose depuis 2015 ses
+compétences aux collectivités adhérentes (CC de plus de 10 000 habitants)
+l’instruction des actes d’urbanisme de plus de 190 communes.&lt;/p&gt;&lt;p&gt;NIVEAU
+D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS &lt;/p&gt;&lt;p&gt;·       
+Instruire les demandes d&amp;#039;urbanisme déposées
+auprès de la Collectivité (certificat d’urbanisme a et b, déclaration préalable,
+permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;·       
+Accompagner les Collectivités dans la mise en place
+des saisies par voie électronique&lt;/p&gt;&lt;p&gt;·       
+Former et accompagner les agents des Collectivités
+sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;·       
+Informer et conseiller les élus et les usagers&lt;/p&gt;&lt;p&gt;·       
+Accompagnement des contentieux&lt;/p&gt;&lt;p&gt;·       
+Conseil au pétitionnaire en amont des projets&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Accompagner
+     les démarches d&amp;#039;élaboration et de révision des PLUi&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Construction
+d’une maison individuelle, Installation de panneaux photovoltaïques/panneaux solaires
+sur les toits et façades, changement des fenêtres/portes, acquisition d&amp;#039;une
+parcelle, construction de bâtiment agricole/industriel, démolition, lotissement&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Foncier
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il est nécessaire d&amp;#039;adhérer au pôle concerné de l’agence départementale. Toutes les communes dont la CC est &amp;gt; à 10 000 habitants.&lt;/p&gt;&lt;p&gt;Engagement à transmettre tous les actes (DP, PC, CUB, PD, CUB (sauf CUA))&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Saône</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ingenierie70.fr/</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>julie.galland@ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/apporter-un-conseil-et-un-accompagnement-instruction-des-actes/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>162407</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de réseaux de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de réseaux de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Création et extension des réseaux de chaleur et de froid associés à ces modes de production renouvelable et de récupération, y compris les boucles d’eau tempérée géothermiques.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Pour les réseaux primaires :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération ;&lt;/li&gt; 	&lt;li&gt;pour les réseaux de chaleur primaires et leur extension, une densité thermique minimum de 1 MWh par mètre linéaire est exigée ainsi qu’un minimum linéaire de 200 mètres pour une extension ;&lt;/li&gt; 	&lt;li&gt;les coûts d’investissement éligibles sont les coûts concernant la maîtrise d’œuvre, le réseau primaire et les sous-stations ;&lt;/li&gt; 	&lt;li&gt;le maître d’ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Pour les réseaux secondaires :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le cadre d’intervention régional chaleur et froid renouvelables : &lt;/p&gt;&lt;p&gt;Ce cadre a pour ambition de développer les projets de production de chaleur et de froid renouvelables, notamment les projets, géothermie/thalassothermie mais aussi de récupération de chaleur fatale ainsi que les réseaux de distribution de chaleur et de froid qui leurs sont associés.&lt;br /&gt; Il est la déclinaison sur les énergies renouvelables thermiques de l’axe opérationnel régional sur les Energies Renouvelables qui vise la mobilisation de 100% des énergies renouvelables à l’horizon 2050, afin de respecter les objectifs du Plan climat régional dont la seconde édition a été adoptée en Avril 2021 ainsi que ceux du Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET). Il permet notamment la mise en oeuvre des initiative 65 - Soutenir le développement de la chaleur et du froid renouvelable pour le chauffage et le rafraichissement des bâtiments et des process industriels – et 67 - Développer méthanisation, solaire thermique, géothermie, bois-énergie, hydraulique - du Plan Climat.&lt;br /&gt; &lt;br /&gt; Des partenaires comme les opérateurs de type ADEME sont amenés à intervenir sur ces thématiques, notamment dans le cadre du Fonds Chaleur.&lt;br /&gt; Il existe aussi des aides pour d&amp;#039;autres énergies renouvelables thermiques : solaire thermique, récupération de chaleur fatale, géothermie...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N152" s="1" t="inlineStr">
+      <c r="N148" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O152" s="1" t="inlineStr">
+      <c r="O148" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P152" s="1" t="inlineStr">
+      <c r="P148" s="1" t="inlineStr">
         <is>
           <t>28/02/2023</t>
         </is>
       </c>
-      <c r="R152" s="1" t="inlineStr">
+      <c r="R148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour les réseaux primaires :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération ;&lt;/li&gt; 	&lt;li&gt;pour les réseaux de chaleur primaires et leur extension, une densité thermique minimum de 1 MWh par mètre linéaire est exigée ainsi qu’un minimum linéaire de 200 mètres pour une extension ;&lt;/li&gt; 	&lt;li&gt;les coûts d’investissement éligibles sont les coûts concernant la maîtrise d’œuvre, le réseau primaire et les sous-stations ;&lt;/li&gt; 	&lt;li&gt;le maître d’ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Pour les réseaux secondaires :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;br /&gt; &lt;br /&gt; Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Concernant la demande de subventions, les contacts des chargées de missions régionales sont les suivants :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S152" s="1" t="inlineStr">
+      <c r="S148" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U152" s="1" t="inlineStr">
+      <c r="U148" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V152" s="1" t="inlineStr">
+      <c r="V148" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-reseaux-de-chaleur-et-de-froid</t>
         </is>
       </c>
-      <c r="W152" s="1" t="inlineStr">
+      <c r="W148" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X152" s="1" t="inlineStr">
+      <c r="X148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
 &lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y152" s="1" t="inlineStr">
+      <c r="Y148" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z152" s="1" t="inlineStr">
+      <c r="Z148" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-reseaux-de-chaleur-et-de-froid/</t>
         </is>
       </c>
-      <c r="AA152" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB148" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="153" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E153" s="1" t="inlineStr">
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>165667</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des installations de production de chaleur biomasse/bois</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'installations de production de chaleur biomasse/bois</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G153" s="1" t="inlineStr">
+      <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...26 lines deleted...]
-      <c r="O153" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production&lt;/strong&gt; et la &lt;strong&gt;mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt; (Énergies renouvelables et de récupération).&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Réduction du besoin : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;Mutualisation des besoins : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse). &lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/p&gt;&lt;p&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt; 90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons de &lt;strong&gt;passer au renouvelable grâce à la biomasse énergie&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir de la visibilité sur les coûts de la chaleur.&lt;/li&gt;&lt;li&gt;Accéder à une haute performance environnementale.&lt;/li&gt;&lt;li&gt;Bénéficier de technologies éprouvées à haut rendement énergétique.&lt;/li&gt;&lt;li&gt;Profiter d’une ressource de proximité disponible (bois énergie, sous-produits agricoles ou industriels…), dans une logique d’économie circulaire.&lt;/li&gt;&lt;li&gt;Agir avec le soutien du Fonds Chaleur (aide allant jusqu’à 45 % à 65 % en fonction du statut du porteur de projet).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide Fonds Chaleur aux installations de production chaleur biomasse/bois dépend de &lt;strong&gt;conditions techniques&lt;/strong&gt;, en particulier :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;L’étude du projet.&lt;/li&gt;&lt;li&gt;L’approvisionnement      biomasse.&lt;/li&gt;&lt;li&gt;La quantité de chaleur      produite.&lt;/li&gt;&lt;li&gt;Les performances      énergétiques et environnementales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Opérations éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les installations pour le secteur Collectif / Tertiaire et Agricole ayant une production minimum de 1 200 MWh/an d&amp;#039;énergie biomasse sortie chaudière.&lt;/li&gt;&lt;li&gt;Les installations en secteur Industrie ayant une production de 1 200 à 12 000 MWh/an biomasse sortie chaudière.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les installations de fortes puissances en secteur industriel et agricole sont accompagnées dans le cadre de l’AAP (Appel à projets) BCIAT (production &amp;gt; 12 000 MWh/an). Les installations biomasse de faibles puissances sont accompagnées uniquement dans le cadre des contrats chaleur renouvelable (production &amp;lt; 1 200 MWh/an).&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maitrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur la qualité de l&amp;#039;air et les taux de certifications attendus sur la plaquette forestière et le bois bocager) et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P153" s="1" t="inlineStr">
+      <c r="P149" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q153" s="1" t="inlineStr">
+      <c r="Q149" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S153" s="1" t="inlineStr">
+      <c r="S149" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U153" s="1" t="inlineStr">
+      <c r="U149" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V153" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X153" s="1" t="inlineStr">
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/realisation-dinstallations-de-production-de-chaleur-biomassebois</t>
+        </is>
+      </c>
+      <c r="W149" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/realisation-dinstallations-de-production-de-chaleur-biomassebois?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y153" s="1" t="inlineStr">
+      <c r="Y149" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z153" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA153" s="1" t="inlineStr">
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-d-installations-de-production-de-chaleur-biomasse-bois/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="154" spans="1:27" customHeight="0">
-[...1099 lines deleted...]
-      <c r="G159" s="1" t="inlineStr">
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>165648</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études d'aide à la décision pour les projets de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Étude d'aide à la décision pour les projets de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H159" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la centrale géothermique.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à&lt;strong&gt; réaliser une étude de faisabilité&lt;/strong&gt;, en apportant une aide financière et en mettant à votre disposition des trames de cahier des charges et guides selon les technologies utilisées.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide comprend les études de projets liés à la&lt;strong&gt; mise en œuvre d’opérations de valorisation thermique de ressources géothermales profondes&lt;/strong&gt; (profondeur supérieure à 200 mètres) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la &lt;strong&gt;réalisation d’un doublet de forage&lt;/strong&gt; (ou autre configuration spécifique (triplet, multidrains…) sur un aquifère profond avec (ou sans) mise en place d’une pompe à chaleur ;&lt;/li&gt;&lt;li&gt;la &lt;strong&gt;mise en œuvre d’une réinjection&lt;/strong&gt; en aquifère profond sur une opération existante (exemple des opérations de la région Aquitaine) ;&lt;/li&gt;&lt;li&gt;la &lt;strong&gt;transformation d’un ancien puits pétrolier&lt;/strong&gt; pour une valorisation thermique de l’eau chaude produite avec (ou sans) mise en place d’une pompe à chaleur ;&lt;/li&gt;&lt;li&gt;la &lt;strong&gt;mise en place uniquement d’une ou de plusieurs pompe(s) à chaleur&lt;/strong&gt; sur un réseau de chaleur alimenté par une installation de géothermie profonde déjà existante.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité vous permettra de &lt;strong&gt;vérifier la faisabilité technique et économique du projet de géothermie profonde&lt;/strong&gt;, et notamment de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;connaître les aspects réglementaires spécifiques à l’opération ;&lt;/li&gt;&lt;li&gt;planifier le déroulé des phases du projet ;&lt;/li&gt;&lt;li&gt;proposer des solutions techniques adaptées au contexte, ainsi qu’aux opportunités et aux contraintes qu’offre le site ;&lt;/li&gt;&lt;li&gt;identifier et minimiser les risques (coûts, opérationnels) ;&lt;/li&gt;&lt;li&gt;estimer le budget des investissements et les coûts d’exploitation ;&lt;/li&gt;&lt;li&gt;comparer la solution « géothermique » aux autres possibilités en termes de performance énergétique, d’investissement et d’exploitation ;&lt;/li&gt;&lt;li&gt;rechercher des solutions visant à assurer l’exploitation pérenne de la ressource « géothermique » ;&lt;/li&gt;&lt;li&gt;proposer des solutions pour le financement de l’opération et son montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les études de dérisquage supérieures à 200 k€, le fonds de garantie géothermie peut &lt;strong&gt;couvrir les dépenses à hauteur de 80 %&lt;/strong&gt; (plafond d’assiette de dépense de 1 M€). Pour plus de renseignements, &lt;strong&gt;contactez la SAF Environnement &lt;/strong&gt;(filiale de la Caisse des dépôts et consignations).&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers le financement d’installations de géothermie profonde.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P150" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q150" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-daide-la-decision-pour-les-projets-de-geothermie-profonde</t>
+        </is>
+      </c>
+      <c r="W150" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-daide-la-decision-pour-les-projets-de-geothermie-profonde#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-d-aide-a-la-decision-pour-les-projets-de-geothermie-profonde/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>76270</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Servir les politiques énergie-climat des territoires du Rhône</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>ALTE 69 - Agence Locale de la Transition Énergétique du Rhône</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L159" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée par les communautés de communes et d&amp;#039;agglomération du Rhône, le Département du Rhône, la Région Auvergne-Rhône-Alpes, l&amp;#039;association Hespul et des acteurs du secteur privé, l&amp;#039;
  &lt;strong&gt;
   Agence Locale de la Transition Énergétique du Rhône (ALTE 69)
  &lt;/strong&gt;
  est une association à but non lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  Tel que défini dans ses statuts, elle se donne pour objectif d&amp;#039;encourager, d&amp;#039;accompagner, de promouvoir et d&amp;#039;animer par tous moyens à sa disposition la mise en œuvre de la transition énergétique. Dans le cadre d&amp;#039;un développement soutenable des territoires et de la lutte contre les causes et les effets du changement climatique, elle participe à la mise en place d&amp;#039;un paysage énergétique sobre, efficace et renouvelable.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elle accompagne les usagers (les collectivités, les habitants et plus largement tous les acteurs locaux) dans leurs démarches d&amp;#039;économie d&amp;#039;énergie, d&amp;#039;utilisation d&amp;#039;énergies renouvelables et d&amp;#039;innovations énergétiques.
  &lt;/li&gt;
  &lt;li&gt;
   Elle déploie une expertise mutualisée à l&amp;#039;échelle départementale pour fournir un service d&amp;#039;intérêt général, indépendant des fournisseurs d&amp;#039;énergie et de matériaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les principaux domaines d&amp;#039;expertise sont:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le suivi des consommations d&amp;#039;énergie ;
  &lt;/li&gt;
  &lt;li&gt;
   le bâtiment performant, en construction et rénovation ;
  &lt;/li&gt;
  &lt;li&gt;
   la production d&amp;#039;énergies renouvelables thermiques et électriques (photovoltaïque), intégrées au bâtiment ou en centrales de production indépendantes ;
  &lt;/li&gt;
  &lt;li&gt;
   la planification énergétique.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;intervention de l&amp;#039;ALTE 69 varie de la sensibilisation du particulier à l&amp;#039;accompagnement de projet collectif ou de politique territoriale, avec en perspective la réduction des émissions de gaz à effet de serre sur les territoires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M159" s="1" t="inlineStr">
+      <c r="M151" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur de l&amp;#039;énergie (SDE)
  &lt;/li&gt;
  &lt;li&gt;
   Suivi et optimisation des consommations d&amp;#039;énergie du patrimoine bâti (notamment public)
  &lt;/li&gt;
  &lt;li&gt;
   Information et formation des acteurs de l&amp;#039;acte de construire et des acteurs du logement
  &lt;/li&gt;
  &lt;li&gt;
   Information, conseil et accompagnement des particuliers pour la rénovation énergétique de leur logement
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des copropriétés à la rénovation énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N159" s="1" t="inlineStr">
+      <c r="N151" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O159" s="1" t="inlineStr">
+      <c r="O151" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R159" s="1" t="inlineStr">
+      <c r="R151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être un acteur du territoire du Rhône hors Métropole de Lyon (particulier, collectivité, association...).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S159" s="1" t="inlineStr">
+      <c r="S151" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U159" s="1" t="inlineStr">
+      <c r="U151" s="1" t="inlineStr">
         <is>
           <t>Rhône</t>
         </is>
       </c>
-      <c r="V159" s="1" t="inlineStr">
+      <c r="V151" s="1" t="inlineStr">
         <is>
           <t>https://www.alte69.org/fr/</t>
         </is>
       </c>
-      <c r="X159" s="1" t="inlineStr">
+      <c r="X151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Agence Locale de la Transition Énergétique du Rhône
  &lt;br /&gt;
  contact&amp;#64;alte69.org
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y159" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
         <is>
           <t>habiba.belkadi-seys@alte69.org</t>
         </is>
       </c>
-      <c r="Z159" s="1" t="inlineStr">
+      <c r="Z151" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d1b0-servir-les-politiques-energie-climat-des-terr/</t>
         </is>
       </c>
-      <c r="AA159" s="1" t="inlineStr">
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>Agence Locale de la Transition Énergétique du Rhône</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2021</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="160" spans="1:27" customHeight="0">
-      <c r="A160" s="1">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
         <v>162406</v>
       </c>
-      <c r="B160" s="1" t="inlineStr">
+      <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Financer des études de faisabilité pour des réseaux de chaleur et de froid</t>
         </is>
       </c>
-      <c r="D160" s="1" t="inlineStr">
+      <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité pour des réseaux de chaleur et de froid</t>
         </is>
       </c>
-      <c r="E160" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G160" s="1" t="inlineStr">
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H160" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H152" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K160" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L160" s="1" t="inlineStr">
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Création et extension des réseaux de chaleur et de froid associés à ces modes de production renouvelable et de récupération, y compris les boucles d’eau tempérée géothermiques.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/p&gt; &lt;p&gt;Les réseaux de chaleur permettent d’alimenter en chaleur et/ou en froid un quartier ou un ensemble de quartiers à partir d’un ou plusieurs moyens de production de chaleur centralisés. Ils sont un outil de massification du développement des énergies renouvelables thermiques et une opportunité pour les collectivités, qui peuvent, soit implanter de nouveaux réseaux, soit faire évoluer les réseaux existants, en profitant d’opérations de densification, d’extension ou d’interconnexion, pour accroître la part d’énergies renouvelables et de récupération. La Région Provence-Alpes-Côte d&amp;#039;Azur soutient le développement des réseaux de chaleur alimentés par au moins 70 % d’énergies renouvelables et de récupération. Ce développement doit s’inscrire dans une politique plus globale d’aménagement durable et d’économie d’énergie des bâtiments raccordés. Les travaux de création des réseaux de chaleur et de froid constituent en effet une excellente opportunité pour repenser et améliorer globalement la rénovation d&amp;#039;un quartier dans son ensemble.&lt;br /&gt; &lt;br /&gt; Ce dispositif s’inscrit dans le cadre d’intervention régional chaleur et froid renouvelables : Ce cadre a pour ambition de développer les projets de production de chaleur et de froid renouvelables, notamment les projets, géothermie/thalassothermie mais aussi de récupération de chaleur fatale ainsi que les réseaux de distribution de chaleur et de froid qui leurs sont associés. Il est la déclinaison sur les énergies renouvelables thermiques de l’axe opérationnel régional sur les Energies Renouvelables qui vise la mobilisation de 100% des énergies renouvelables à l’horizon 2050, afin de respecter les objectifs du Plan climat régional dont la seconde édition a été adoptée en Avril 2021 ainsi que ceux du Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET). Il permet notamment la mise en oeuvre des initiative 65 - Soutenir le développement de la chaleur et du froid renouvelable pour le chauffage et le rafraichissement des bâtiments et des process industriels – et 67 - Développer méthanisation, solaire thermique, géothermie, bois-énergie, hydraulique - du Plan Climat.&lt;br /&gt; &lt;br /&gt; Des partenaires comme les opérateurs de type ADEME sont amenés à intervenir sur ces thématiques, notamment dans le cadre du Fonds Chaleur.&lt;br /&gt; Il existe aussi des aides pour d&amp;#039;autres énergies renouvelables thermiques : solaire thermique, récupération de chaleur fatale, géothermie...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N160" s="1" t="inlineStr">
+      <c r="N152" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O160" s="1" t="inlineStr">
+      <c r="O152" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P160" s="1" t="inlineStr">
+      <c r="P152" s="1" t="inlineStr">
         <is>
           <t>28/02/2023</t>
         </is>
       </c>
-      <c r="R160" s="1" t="inlineStr">
+      <c r="R152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/p&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;br /&gt; &lt;br /&gt; Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Concernant la demande de subventions, les contacts des chargées de missions régionales sont les suivants :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S160" s="1" t="inlineStr">
+      <c r="S152" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U160" s="1" t="inlineStr">
+      <c r="U152" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V160" s="1" t="inlineStr">
+      <c r="V152" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-reseaux-de-chaleur-et-de-froid</t>
         </is>
       </c>
-      <c r="W160" s="1" t="inlineStr">
+      <c r="W152" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X160" s="1" t="inlineStr">
+      <c r="X152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr &lt;/a&gt;;&lt;/p&gt;
 &lt;p&gt;Catherine Ramos : c&lt;a href="mailto:ramos&amp;#64;maregionsud.fr"&gt;ramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y160" s="1" t="inlineStr">
+      <c r="Y152" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z160" s="1" t="inlineStr">
+      <c r="Z152" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-reseaux-de-chaleur-et-de-froid/</t>
         </is>
       </c>
-      <c r="AA160" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA152" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB152" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="161" spans="1:27" customHeight="0">
-      <c r="A161" s="1">
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
         <v>161773</v>
       </c>
-      <c r="B161" s="1" t="inlineStr">
+      <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Demander une aide financière pour la réalisation de votre installation de production de chaleur et de froid à partir de géothermie de surface ou d'aérothermie</t>
         </is>
       </c>
-      <c r="D161" s="1" t="inlineStr">
+      <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Installations de production de chaleur et de froid renouvelable à partir de géothermie de surface et d'aérothermie</t>
         </is>
       </c>
-      <c r="E161" s="1" t="inlineStr">
+      <c r="E153" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G161" s="1" t="inlineStr">
+      <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...14 lines deleted...]
-      <c r="L161" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et d&amp;#039;efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur, afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres EnR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de &lt;strong&gt;l’utiliser de façon optimisée&lt;/strong&gt; et &lt;strong&gt;là où elle est l’énergie la plus pertinente&lt;/strong&gt; pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera &lt;strong&gt;particulièrement pertinente pour des besoins hautes température&lt;/strong&gt; (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il   existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable   grâce à la géothermie ou à l’aérothermie&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maîtriser   sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et   éventuellement sur les coûts du froid.&lt;/li&gt;&lt;li&gt;Accéder   à l’exemplarité environnementale.&lt;/li&gt;&lt;li&gt;Bénéficier de technologies éprouvées à haut   rendement énergétique.&lt;/li&gt;&lt;li&gt;Permettre de produire du chaud, mais aussi du rafraîchissement avec les mêmes équipements.&lt;/li&gt;&lt;li&gt;Promouvoir   des ressources locales, disponibles 24 heures sur 24 indépendamment des conditions   climatiques.&lt;/li&gt;&lt;li&gt;Exploiter   une énergie qui s’intègre harmonieusement à son environnement.&lt;/li&gt;&lt;li&gt;Agir avec le soutien du Fonds Chaleur et de   l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME peut accompagner les opérations suivantes ayant une production de chaleur renouvelable minimum de 25 MWh/an :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Géothermie   de surface avec pompes à chaleur sur aquifère superficiel, sur champ de   sondes géothermiques, sur géostructures énergétiques, sur échangeurs   compacts géothermiques ou sur chaussées thermoactives.&lt;/li&gt;&lt;li&gt;Installations   utilisant les mêmes principes que la géothermie mais valorisant par pompe à   chaleur l’énergie des eaux usées, de l’eau de mer, des eaux de surface ou des   eaux thermales.&lt;/li&gt;&lt;li&gt;Aérothermie &lt;strong&gt;uniquement les pompes à chaleur air/eau&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de géothermie de   surface ou d&amp;#039;aérothermie aidées par l’ADEME peuvent être dédiées à un bâtiment (ou process) ou   peuvent être associées à un réseau de chaleur et/ou de froid. &lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;installations de faibles puissances sont accompagnées uniquement dans le cadre des contrats chaleur renouvelable&lt;/strong&gt; (production de chaleur renouvelable &amp;lt;25 MWh/an).&lt;/p&gt;&lt;p&gt;L’aide Fonds Chaleur aux   installations de géothermie de surface ou d’aérothermie dépend de conditions techniques, en   particulier :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;étude du projet (incluant le volet captage de   la ressource « EnR »).&lt;br /&gt;&lt;/li&gt;&lt;li&gt;La quantité de chaleur et éventuellement de froid produite.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Les performances énergétiques et   environnementales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au-delà des aides à   l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre   projet&lt;/strong&gt; : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage,   conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N161" s="1" t="inlineStr">
+      <c r="N153" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O161" s="1" t="inlineStr">
+      <c r="O153" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S161" s="1" t="inlineStr">
+      <c r="S153" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U161" s="1" t="inlineStr">
+      <c r="U153" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V161" s="1" t="inlineStr">
+      <c r="V153" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie</t>
         </is>
       </c>
-      <c r="X161" s="1" t="inlineStr">
+      <c r="X153" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y161" s="1" t="inlineStr">
+      <c r="Y153" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z161" s="1" t="inlineStr">
+      <c r="Z153" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-renouvelable-a-partir-de-geothermie-de-surface-et-daerothermie/</t>
         </is>
       </c>
-      <c r="AA161" s="1" t="inlineStr">
+      <c r="AA153" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB153" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="162" spans="1:27" customHeight="0">
-[...181 lines deleted...]
-      <c r="A163" s="1">
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
         <v>42871</v>
       </c>
-      <c r="B163" s="1" t="inlineStr">
+      <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Installer des chauffages à énergie renouvelable</t>
         </is>
       </c>
-      <c r="E163" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="F163" s="1" t="inlineStr">
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Grenoble-Alpes Métropole
+Ademe — Direction régionale — Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="F154" s="1" t="inlineStr">
         <is>
           <t>Grenoble-Alpes Métropole</t>
         </is>
       </c>
-      <c r="G163" s="1" t="inlineStr">
+      <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Agriculteur
-Recherche</t>
-[...10 lines deleted...]
-      <c r="J163" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J154" s="1" t="inlineStr">
         <is>
           <t>Selon production de chaleur renouvelale et type d'énergie</t>
         </is>
       </c>
-      <c r="K163" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L163" s="1" t="inlineStr">
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  Soutenir financièrement les projets d&amp;#039;énergies renouvelables thermiques.
  Ce dispositif national est géré par Grenoble Alpes Métropole sur son territoire par délégation de l&amp;#039;ADEME, pour
  &lt;strong&gt;
   financer
  &lt;/strong&gt;
  les projets d&amp;#039;énergie renouvelable thermique et apporter aux porteurs de projet du
  &lt;strong&gt;
   conseil
  &lt;/strong&gt;
  , et un
  &lt;strong&gt;
   support
  &lt;/strong&gt;
  afin de faciliter la mise en service et l&amp;#039;exploitation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  Installations de
  - Solaire thermique ;
  - Biomasse/Bois énergie ;
  - Géothermie ;
  - Réseau de chaleur.
  Les projets, quelles que soit la puissance du système de chaleur renouvelable à installer, peuvent bénéficier d&amp;#039;une aide financière qui peut aller jusqu&amp;#039;à 50 % de l&amp;#039;investissement et qui sont compatibles avec les autres aides publiques (Département, Région...). L&amp;#039;ensemble des aides peut amener une couverture de l&amp;#039;investissement jusqu&amp;#039;à 80% (selon les règles de cumuls des aides publiques).
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont instruits au fil de l&amp;#039;eau par Grenoble-Alpes Métropole. L&amp;#039;ALEC (Agence Locale de l&amp;#039;Energie et du Climat) accompagne les porteurs de projets de la définition du projet, au montage des dossiers de subvention, jusqu&amp;#039;au suivi du bon fonctionnement des installations.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  Tout type sauf particuliers. Bénéficiaires publics ou privés (communes, bailleurs, entreprises, associations, etc.), situés sur le territoire de la Métropole grenobloise.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant
  &lt;/strong&gt;
  Subvention dont le montant dépendra du type d&amp;#039;installation, l&amp;#039;aide étant un forfait en fonction du volume de chaleur qu&amp;#039;il est envisagé de produire. L&amp;#039;aide peut aller jusqu&amp;#039;à 50 % de l&amp;#039;investissement et qui sont compatibles avec les autres aides publiques (Département, Région...). L&amp;#039;ensemble des aides peut amener une couverture de l&amp;#039;investissement jusqu&amp;#039;à 80%.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M163" s="1" t="inlineStr">
+      <c r="M154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Exemple d&amp;#039;aides :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Chaufferie bois dans 1100 m2 de bureaux : 6 044 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaufferie bois dans 2100 m2 de locaux tertiaires : 41 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaufferie bois avec réseau de chaleur pour bâtiments tertiaires : 110 450 €
  &lt;/li&gt;
  &lt;li&gt;
   Installation solaire de 15 m2 pour eau chaude sanitaire d&amp;#039;une structure d&amp;#039;hébergement touristique : 7 752 €
  &lt;/li&gt;
  &lt;li&gt;
   Installation solaire de 50 m2 pour eau chaude sanitaire d&amp;#039;un bailleur : 25 500 €
  &lt;/li&gt;
  &lt;li&gt;
   Installation de géothermie pour un ensemble de logements collectifs d&amp;#039;un promoteur : 105 350 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaudière bois pour centre technique : 13 520 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaudière bois et réseau de chaleur alimentant 6 bâtiments communaux
   dont gymnase et piscine : 162 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaudière bois pour un groupe scolaire : 32 184 €
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N163" s="1" t="inlineStr">
+      <c r="N154" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O163" s="1" t="inlineStr">
+      <c r="O154" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S163" s="1" t="inlineStr">
+      <c r="S154" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T163" s="1" t="inlineStr">
+      <c r="T154" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U163" s="1" t="inlineStr">
+      <c r="U154" s="1" t="inlineStr">
         <is>
           <t>Grenoble-Alpes-Métropole</t>
         </is>
       </c>
-      <c r="V163" s="1" t="inlineStr">
+      <c r="V154" s="1" t="inlineStr">
         <is>
           <t>https://www.grenoblealpesmetropole.fr/620-je-souhaite-financer-un-projet-d-energies-renouvelables-thermiques.htm</t>
         </is>
       </c>
-      <c r="X163" s="1" t="inlineStr">
+      <c r="X154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Grenoble-Alpes Métropole
  Direction de la transition énergétique
  Claire Mazoyer
  Tél : 04 56 58 53 57
 &lt;/p&gt;
 &lt;p&gt;
  fondschaleur&amp;#64;lametro.fr
 &lt;/p&gt;
 &lt;p&gt;
  Gaël BOGOTTO
  Chargé de mission
  Société Publique Locale ALEC de la Grande Région Grenobloise
  Tél : 04 76 00 19 09
 &lt;/p&gt;
 &lt;p&gt;
  gael.bogotto&amp;#64;alec-grenoble.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y163" s="1" t="inlineStr">
+      <c r="Y154" s="1" t="inlineStr">
         <is>
           <t>energie.entreprises@grenoblealpesmetropole.fr</t>
         </is>
       </c>
-      <c r="Z163" s="1" t="inlineStr">
+      <c r="Z154" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/61ad-aide-financiere-aux-installations-de-chauffag/</t>
         </is>
       </c>
-      <c r="AA163" s="1" t="inlineStr">
+      <c r="AA154" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB154" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2020</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="164" spans="1:27" customHeight="0">
-      <c r="A164" s="1">
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>32412</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseils et de solutions pour accompagner vos administrés dans la maîtrise des consommations d'énergie, les énergies renouvelables et les aides financières existantes</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn
+Conseil régional d'Occitanie
+Commission européenne
+Ademe — Direction régionale — Occitanie</t>
+        </is>
+      </c>
+      <c r="F155" s="1" t="inlineStr">
+        <is>
+          <t>Espace Info Energie du Tarn</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les Espaces Info Énergie sont des services d&amp;#039;utilité publique de conseil à la rénovation créé par l&amp;#039;Ademe.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CAUE du Tarn porte un Espace INFO-ÉNERGIE. Indépendant financièrement, il offre à vos administrés un conseil de proximité gratuit et neutre et un accompagnement personnalisé pour mener à bien leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ La mission première des conseillers INFO-ÉNERGIE est de proposer aux particuliers conseils et solutions concrètes pour :
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mieux maîtriser ses consommations d&amp;#039;énergie : isolation, chauffage, ventilation, matériaux, équipements et appareils électriques, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;orienter vers les énergies renouvelables : solaire, géothermie, bois, éolien ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  se renseigner sur les aides financières existantes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les accompagner dans leurs démarches et projets, apporter des réponses concrètes aux questions posées, l&amp;#039;EIE réalise régulièrement des ressources téléchargeables :
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des fiches pratiques sur une thématique relative à l&amp;#039;habitat ou liée à une problématique réglementaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des fiches réalisations offrant un référentiel de maisons d&amp;#039;architectes en Occitanie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des dossiers thématiques pour répondre à vos premières interrogations et aux questions les plus fréquentes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+Les informations et/ou conseils sont indicatifs, non exhaustifs et fournis à partir des seuls éléments présentés ou demandés par le public. Le choix et la mise en œuvre des solutions découlant des informations et/ou des conseils présentés par un conseiller relèvent de la seule responsabilité du public.
+Les conseillers info énergie ne sont liés à aucun fournisseur d&amp;#039;énergie ou artisan ou professionnel
+Ils ne se déplacent pas chez les particuliers et ne peuvent pas réaliser d&amp;#039;audits énergétiques, études thermiques, DPE, ...
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les questions les plus récurrentes pour lesquelles les conseillers en maîtrise de l&amp;#039;énergie peuvent accompagner les administrés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  comment isoler mon logement de façon efficace ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  quel est le meilleur système de chauffage pour mes besoins en chaleur ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  comment financer mon projet ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  quelles sont les différentes aides dont je peux bénéficier ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tous les conseils sont délivrés gratuitement et de façon indépendante !
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>http://www.caue81.fr</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tel : 06 63 60 16 80
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : infoenergie&amp;#64;tarn.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>f.ollivier@caue81.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfcc-aide-a-la-decision-pour-les-projets-damenagem/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB155" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Tarn</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2020</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
         <v>165666</v>
       </c>
-      <c r="B164" s="1" t="inlineStr">
+      <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Extension et création de réseaux de chaleur ou de froid</t>
         </is>
       </c>
-      <c r="D164" s="1" t="inlineStr">
+      <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Extension et création de réseaux de chaleur ou de froid</t>
         </is>
       </c>
-      <c r="E164" s="1" t="inlineStr">
+      <c r="E156" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G164" s="1" t="inlineStr">
+      <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H164" s="1" t="inlineStr">
+      <c r="H156" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K164" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L164" s="1" t="inlineStr">
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif poursuivi par cet accompagnement financier est de&lt;strong&gt; vous aider à mobiliser davantage de chaleur et/ou de froid issus de production d’EnR&amp;amp;R&lt;/strong&gt; (énergies renouvelables et de récupération).&lt;/p&gt;&lt;p&gt;Le montant de votre aide est calculé sur la base d’une analyse économique ou sur la base d’une aide forfaitaire. Cela dépend de la puissance de l’installation sur laquelle votre réseau est, ou sera, connecté.&lt;/p&gt;&lt;p&gt;Quelques critères doivent être respectés pour pouvoir bénéficier de l’aide : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Votre réseau &lt;strong&gt;assure des services publics de distribution de la chaleur&lt;/strong&gt; (la collectivité est autorité organisatrice).&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Votre réseau de chaleur &lt;strong&gt;existe au sens fiscal&lt;/strong&gt;, avec au moins deux clients distincts du maître d’ouvrage.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Votre réseau technique &lt;strong&gt;distribue uniquement de la chaleur&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les projets sont obligatoirement raccordés à des unités physiques de production EnR&amp;amp;R&lt;/strong&gt; par biomasse, solaire thermique, géothermie, méthanisation, récupération de chaleur fatale – sur process industriel, UIOM (Unité d’incinération d’Ordures Ménagères)… – et/ou cogénération.&lt;/p&gt;&lt;p&gt;L’aide aux réseaux de l’ADEME porte &lt;strong&gt;exclusivement sur la fonction « distribution »&lt;/strong&gt;. Elle est conditionnée aux caractéristiques techniques de mise en œuvre des réseaux prévus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;production supplémentaire&lt;br /&gt;&lt;/li&gt;&lt;li&gt;part d’EnR&amp;amp;R&lt;br /&gt;&lt;/li&gt;&lt;li&gt;densité énergétique&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Elle est aussi conditionnée aux éventuels autres financements sollicités (par exemple Conseil régional).&lt;/p&gt;&lt;p&gt;Des aides pour réaliser vos études existent par ailleurs sur ces mêmes pages Agir.&lt;/p&gt;&lt;p&gt;Pour les projets de &lt;strong&gt;réseaux de chaleur associés à une demande de financement d’installation de production ou de récupération de chaleur&lt;/strong&gt;, merci de vous référer aux « Pièces à déposer » des pages Agir dédiées à chaque type de production : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse énergie&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;&lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installations-production-chaleur-froid-renouvelable-a-partir-geothermie" target="_blank"&gt;Géothermie de surface et aérothermie&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installations-production-chaleur-froid-renouvelable-a-partir-geothermie" target="_blank"&gt;&lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installations-production-chaleur-a-partir-geothermie-profonde" target="_blank"&gt;Géothermie profonde&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installations-production-chaleur-a-partir-geothermie-profonde" target="_blank"&gt;&lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/realisation-dinstallations-recuperation-chaleur-fatale" target="_blank"&gt;Chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/realisation-dinstallations-recuperation-chaleur-fatale" target="_blank"&gt;&lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installation-production-deau-chaude-solaire-thermique" target="_blank"&gt;Solaire&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N164" s="1" t="inlineStr">
+      <c r="N156" s="1" t="inlineStr">
         <is>
           <t>Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O164" s="1" t="inlineStr">
+      <c r="O156" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P164" s="1" t="inlineStr">
+      <c r="P156" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q164" s="1" t="inlineStr">
+      <c r="Q156" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S164" s="1" t="inlineStr">
+      <c r="S156" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U164" s="1" t="inlineStr">
+      <c r="U156" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V164" s="1" t="inlineStr">
+      <c r="V156" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/extension-et-creation-de-reseaux-de-chaleur-ou-de-froid</t>
         </is>
       </c>
-      <c r="W164" s="1" t="inlineStr">
+      <c r="W156" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/extension-et-creation-de-reseaux-de-chaleur-ou-de-froid?backtosearch=true#collectDocuments</t>
         </is>
       </c>
-      <c r="X164" s="1" t="inlineStr">
+      <c r="X156" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y164" s="1" t="inlineStr">
+      <c r="Y156" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z164" s="1" t="inlineStr">
+      <c r="Z156" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/extension-et-creation-de-reseaux-de-chaleur-ou-de-froid-2/</t>
         </is>
       </c>
-      <c r="AA164" s="1" t="inlineStr">
+      <c r="AA156" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="165" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="H165" s="1" t="inlineStr">
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I165" s="1" t="inlineStr">
-[...689 lines deleted...]
-      <c r="L168" s="1" t="inlineStr">
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N168" s="1" t="inlineStr">
+      <c r="N157" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -28574,198 +30145,531 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O168" s="1" t="inlineStr">
+      <c r="O157" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R168" s="1" t="inlineStr">
+      <c r="R157" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S168" s="1" t="inlineStr">
+      <c r="S157" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T168" s="1" t="inlineStr">
+      <c r="T157" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U168" s="1" t="inlineStr">
+      <c r="U157" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V168" s="1" t="inlineStr">
+      <c r="V157" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X168" s="1" t="inlineStr">
+      <c r="X157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y168" s="1" t="inlineStr">
+      <c r="Y157" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z168" s="1" t="inlineStr">
+      <c r="Z157" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA168" s="1" t="inlineStr">
+      <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB157" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC157" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="169" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G169" s="1" t="inlineStr">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C158" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H169" s="1" t="inlineStr">
+      <c r="H158" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K169" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L169" s="1" t="inlineStr">
+      <c r="I158" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J158" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T158" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB158" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
 &lt;/p&gt;
 &lt;p&gt;
  Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N169" s="1" t="inlineStr">
+      <c r="N159" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O169" s="1" t="inlineStr">
+      <c r="O159" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R169" s="1" t="inlineStr">
+      <c r="R159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques aux archives :
@@ -28838,157 +30742,1745 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S169" s="1" t="inlineStr">
+      <c r="S159" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T169" s="1" t="inlineStr">
+      <c r="T159" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U169" s="1" t="inlineStr">
+      <c r="U159" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V169" s="1" t="inlineStr">
+      <c r="V159" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W169" s="1" t="inlineStr">
+      <c r="W159" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X169" s="1" t="inlineStr">
+      <c r="X159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y169" s="1" t="inlineStr">
+      <c r="Y159" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z169" s="1" t="inlineStr">
+      <c r="Z159" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
         </is>
       </c>
-      <c r="AA169" s="1" t="inlineStr">
+      <c r="AA159" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB159" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="170" spans="1:27" customHeight="0">
-      <c r="A170" s="1">
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>71375</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseil en énergie partagé</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de Communes Sauer-Pechelbronn</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La communauté de communes Sauer-Pechelbronn porte le poste d&amp;#039;un ingénieur énergie qui accompagne les communes et autres collectivités dans leurs démarche d&amp;#039;économies d&amp;#039;énergie et de développement des énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ Il intervient sur les territoires de deux communautés de communes : Sauer-Pechelbronn et Pays de Wissembourg.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  suivi des factures de fluides
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remplacement de chaudières
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  isolation des bâtiments publics
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  installation de panneaux solaires
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>CC Sauer-Pechelbronn (EPCI), CC du Pays de Wissembourg</t>
+        </is>
+      </c>
+      <c r="X160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Monsieur Rémi LOUVENCOURT
+&lt;/p&gt;
+&lt;p&gt;
+ Communauté de communes Sauer-Pechelbronn,
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue de l&amp;#039;Obermatt - 67360 DURRENBACH
+&lt;/p&gt;
+&lt;p&gt;
+ 03 88 90 77 85  /  06 26 85 35 00
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ remi.louvencourt&amp;#64;sauer-pechelbronn.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>till.harres@sauer-pechelbronn.fr</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d0a1-conseil-en-energie-partage-pour-les-collectiv/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB160" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC160" s="1" t="inlineStr">
+        <is>
+          <t>CCSP</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>165640</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de production de chaleur et de froid renouvelable à partir de géothermie de surface, d’aérothermie ou de thalassothermie</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid renouvelable à partir de géothermie de surface, d’aérothermie ou de thalassothermie</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire dans une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et d’efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur, afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de &lt;strong&gt;l’utiliser de façon optimisée&lt;/strong&gt; et &lt;strong&gt;là où elle est l’énergie la plus pertinente&lt;/strong&gt; pour répondre aux besoins. La biomasse sera &lt;strong&gt;particulièrement pertinente pour des besoins haute température&lt;/strong&gt; (&amp;gt;90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable   grâce à la géothermie ou à l’aérothermie&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser   sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et   éventuellement sur les coûts du froid ;&lt;/li&gt;&lt;li&gt;accéder   à l’exemplarité environnementale ;&lt;/li&gt;&lt;li&gt;bénéficier de technologies éprouvées à haut   rendement énergétique ;&lt;/li&gt;&lt;li&gt;permettre de produire du chaud, mais aussi du rafraîchissement avec les mêmes équipements ;&lt;/li&gt;&lt;li&gt;promouvoir   des ressources locales, disponibles 24 heures sur 24 indépendamment des conditions   climatiques ;&lt;/li&gt;&lt;li&gt;exploiter   une énergie qui s’intègre harmonieusement à son environnement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de   l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME peut accompagner les opérations suivantes ayant une production de chaleur renouvelable &lt;strong&gt;minimum de 25 MWh/an&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;géothermie   de surface avec pompes à chaleur sur aquifère superficiel, sur champ de   sondes géothermiques, sur géostructures énergétiques, sur échangeurs   compacts ou horizontaux géothermiques ou sur chaussées thermoactives ;&lt;/li&gt;&lt;li&gt;installations   utilisant les mêmes principes que la géothermie, mais valorisant par pompe à   chaleur l’énergie des eaux usées, de l’eau de mer, des eaux de surface ou des   eaux thermales ;&lt;/li&gt;&lt;li&gt;aérothermie &lt;strong&gt;uniquement les pompes à chaleur air/eau&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de géothermie de   surface ou d’aérothermie aidées par l’ADEME peuvent être dédiées à un bâtiment (ou process) ou   peuvent être associées à un réseau de chaleur et/ou de froid. &lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;installations de faibles puissances sont accompagnées uniquement dans le cadre des contrats chaleur renouvelable&lt;/strong&gt; (production de chaleur renouvelable &amp;lt; 25 MWh/an).&lt;/p&gt;&lt;p&gt;L’aide Fonds Chaleur aux   installations de géothermie de surface ou d’aérothermie dépend de conditions techniques, en   particulier :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’étude du projet (incluant le volet captage de   la ressource « EnR ») ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;la quantité de chaleur et éventuellement de froid produite ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;les performances énergétiques et   environnementales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au-delà des aides à   l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre   projet&lt;/strong&gt; : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage,   conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P161" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q161" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S161" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-et-de-froid-renouvelable-partir-de-geothermie-de-surface-daerothermie-ou-de-thalassothermie</t>
+        </is>
+      </c>
+      <c r="X161" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-renouvelable-a-partir-de-geothermie-de-surface-d-aerothermie-ou-de-thalassothermie/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>24806</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation énergétique des bâtiments publics (ERP)</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I162" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 25</t>
+        </is>
+      </c>
+      <c r="J162" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'intervention de 30% des dépenses éligibles avec un plafond de subvention de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;em&gt;
+   Ce dispositif en faveur de la rénovation des bâtiments publics pour une meilleure performance énergétique s&amp;#039;inscrit dans le cadre de la nouvelle génération de Politique Contractuelle Territoriale Occitanie 2022-2028 qui a vocation à décliner le Pacte Vert Occitanie dans chacun de nos territoires et inviter nos partenaires territoriaux à s&amp;#039;engager dans une démarche de progrès, en faveur du changement de modèle de développement, pour réussir ensemble le rééquilibrage territorial et favoriser l&amp;#039;adaptation et la résilience aux impacts du changement climatique.
+  &lt;/em&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans un souci de réduction de l&amp;#039;empreinte environnementale et de développement de la sobriété énergétique, la Région
+ &lt;/span&gt;
+ &lt;span&gt;
+  Occitanie souhaite accélérer la rénovation du patrimoine bâti public local.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Pour cela, un financement sera apporté aux projets de rénovation des Equipements Recevant du Public (ERP) poursuivant un objectif d&amp;#039;amélioration de la performance énergétique et de sortie de la dépendance aux énergies fossiles.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Au travers de ce dispositif, la Région souhaite accompagner les collectivités locales vers une meilleure gestion énergétique de leur patrimoine bâti dans le cadre de la stratégie « Région à Energie Positive » et dans l&amp;#039;optique d&amp;#039;une optimisation de leurs budgets de fonctionnement.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les frais liés au DPE et/ou aux études thermiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les fournitures et pose d&amp;#039;équipements/produits et ouvrages améliorant la performance énergétique :
+ &lt;/li&gt;
+ &lt;li&gt;
+  isolation thermique des murs, des toitures, des parois vitrées et des portes donnant sur l&amp;#039;extérieur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  amélioration thermique des vitrages et menuiseries existantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  installation de systèmes de chauffage, de ventilation et/ou de production d&amp;#039;eau chaude sanitaire, performants et/ou utilisant une source d&amp;#039;énergie renouvelable (hors système éligible par ailleurs à une autre aide de la Région, par exemple chaufferie bois, géothermie, solaire... )
+ &lt;/li&gt;
+ &lt;li&gt;
+  organes de pilotages des installations (GTC, régulation...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  maîtrise d&amp;#039;œuvre au prorata des dépenses concernées, plafonnée à 10%.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N162" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls les Equipements recevant du Public appartenant aux communes ou EPCI sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans le cadre général, la collectivité doit justifier, après travaux du ou des bâtiments :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soit un gain énergétique d&amp;#039;au moins 30% sur la consommation énergétique et l&amp;#039;atteinte de la classe énergétique C minimum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soit l&amp;#039;atteinte de la classe énergétique B
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes de &amp;#43; de 10 000 habitants, situées en Métropole ou Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;atteinte de la classe énergétique B minimum est attendue.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit disposer d&amp;#039;un document cadre de gestion du volet énergétique de son patrimoine immobilier, par exemple : schéma directeur de rénovation énergétique, schéma directeur immobilier, bilan énergétique global du patrimoine communal ou de l&amp;#039;EPCI, ... ou tout autre document assimilable permettant de mettre en lumière la priorisation du ou des bâtiments faisant l&amp;#039;objet de la demande de subvention pour améliorer le bilan énergétique global de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus de ce dispositif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les bâtiments générateurs de recettes commerciales (par exemple : bar, restaurant, camping communal, gîte ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements faisant l&amp;#039;objet de dispositifs régionaux spécifiques (par exemple : bâtiment culturel, sportif, touristique, tiers lieux ...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région est plafonnée au montant cumulé des participations du bloc local (commune, EPCI, groupement de communes...). Par ailleurs, il est demandé un autofinancement du maître d&amp;#039;ouvrage au moins à hauteur de 20% du coût éligible du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ A titre dérogatoire, ce dispositif est cumulable avec le dispositif en faveur de la mise en accessibilité des bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région n&amp;#039;interviendra pas plusieurs fois, au titre de la rénovation énergétique, sur un même ERP et ce sur une période de 6 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsqu&amp;#039;un porteur de projet a déjà bénéficié d&amp;#039;une aide de la Région, aucune nouvelle demande de sa part sur le même dispositif d&amp;#039;intervention ne sera recevable si le précédent projet aidé n&amp;#039;a pas fait l&amp;#039;objet soit d&amp;#039;un début de réalisation attesté par le dépôt d&amp;#039;une demande d&amp;#039;acompte recevable à hauteur au moins de 20% des dépenses éligibles envisageables, soit d&amp;#039;une demande d&amp;#039;annulation de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S162" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T162" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U162" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V162" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Renovation-energetique-des-batiments-publics-ERP-pour-une-meilleure-performance#:~:text=Le%20dispositif%20prend%20la%20forme,%C3%A0%2050%20000%E2%82%AC%20HT.</t>
+        </is>
+      </c>
+      <c r="X162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renseignements : Secrétariat de Direction
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Montpellier : Tél : 04 67 22 97 02
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse : Tél : 05 61 33 50 20
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresser tous les courriers à : Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée - A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 11-12-30-34-48-66
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   201 avenue de la Pompignane
+  &lt;/li&gt;
+  &lt;li&gt;
+   34064 Montpellier Cedex 2
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 9-12-31-32-46-65-81-82
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   22, bd Maréchal Juin
+  &lt;/li&gt;
+  &lt;li&gt;
+   31406 Toulouse Cedex 9
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y162" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3608-renovation-energetique-des-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA162" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB162" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>161505</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Connaître la consommation et la production énergétique de son territoire</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Bilan de mon territoire</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>ENEDIS</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+ Vous souhaitez connaître la consommation et la production de votre territoire ? &lt;em&gt;Le service &amp;#34;Bilan de mon territoires&amp;#34; vous offre un rapport synthétique !&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Ce service s&amp;#039;adresse à tous et particulièrement aux collectivités locales qui souhaitent établir un bilan de la production et de la consommation énergétique, ou assurer un suivi de leurs politiques de transition écologique.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Il permet en un clin d&amp;#039;œil à une collectivité d&amp;#039;avoir une vision de la consommation et de la production par les acteurs présents sur son territoire, et de pouvoir ainsi élaborer les politiques et les programmes qui permettent de répondre aux enjeux locaux.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Le bilan de mon territoire offre une description personnalisée des caractéristiques du territoire en matière d&amp;#039;habitat, de consommation résidentielle
+ &lt;/span&gt;
+ &lt;span&gt;
+  d&amp;#039;électricité et de production électrique locales sous la forme d&amp;#039;un article facilement réutilisable
+ &lt;/span&gt;
+ &lt;span&gt;
+  dans vos propres publications. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Le service se compose de deux fonctionnalités :&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ - «Bilan d&amp;#039;un territoire» présente la consommation et la production d&amp;#039;électricité d&amp;#039;un territoire par secteur d&amp;#039;activité et filière de production (solaire, éolienne...). Il affiche également l&amp;#039;évolution de ces données.
+&lt;/p&gt;
+&lt;p&gt;
+ - «Bilan de deux territoires» permet de mettre en regard ces données avec celles d&amp;#039;un territoire de votre choix. Par exemple vous pouvez comparer les données de production d&amp;#039;énergie renouvelable de votre commune avec celles de son intercommunalité.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Le bilan comprend notamment :&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  - Le nombre de sites de consommation et de production répartis par secteur et filière, ainsi que leur évolution annuelle ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  - Les données annuelles de consommation et de production en MWh et leur répartition par secteur et filière ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  - Des statistiques sur le logement (nombre d&amp;#039;habitants, part de chauffage électrique, taille et âge du bâtiment)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Le bilan de mon territoire est un service gratuit et librement accessible sur internet ou sur le Portail Collectivités Locales d&amp;#039;Enedis.
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;&lt;strong&gt;&lt;em&gt;
+  * Les pays ne sont pas bénéficiaires de l&amp;#039;aide.
+ &lt;/em&gt;&lt;/strong&gt;&lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;
+ Avoir un compte sur le Portail Collectivités Locales d&amp;#039;Enedis
+&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Enedis</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://openservices.enedis.fr/bilan-de-mon-territoire</t>
+        </is>
+      </c>
+      <c r="W163" s="1" t="inlineStr">
+        <is>
+          <t>https://www.enedis.fr/jaccede-mon-portail-collectivites</t>
+        </is>
+      </c>
+      <c r="X163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre Interlocuteur Privilégié
+&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.enedis.fr/jaccede-mon-portail-collectivites"&gt;J&amp;#039;accède à mon Portail Collectivités | Enedis&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>pauline.wissocq@enedis.fr</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6cc8-connaitre-la-consommation-et-la-production-en/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC163" s="1" t="inlineStr">
+        <is>
+          <t>Enedis</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>19/02/2024</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>40596</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'économies d'énergie</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I164" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J164" s="1" t="inlineStr">
+        <is>
+          <t>Subvention plafonnée à 50 000 € sur 3 années glissantes</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Territoire d&amp;#039;Énergie Drôme - SDED propose un coup de pouce décisif pour vous faire passer à l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque les collectivités adhèrent à son service de Conseil Energie Plus, elles peuvent bénéficier d&amp;#039;une aide aux travaux d&amp;#039;économies d&amp;#039;énergie
+ &lt;strong&gt;
+  dans les bâtiments existants
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion donne accès à un accompagnement technique et financier, apportant d&amp;#039;une part, un pré-diagnostic et un conseil d&amp;#039;aide à la décision, et d&amp;#039;autre part, une subvention aux travaux d&amp;#039;amélioration énergétique du patrimoine bâti public.
+&lt;/p&gt;
+&lt;p&gt;
+ Selon la nature des actions prévues, l&amp;#039;aide est de 20 % ou 50 % du coût HT des travaux. Un bouquet de travaux comprenant l&amp;#039;isolation de toiture et des murs permet d&amp;#039;obtenir un taux d&amp;#039;aide unique à 50 % sur tous les autres travaux d&amp;#039;économies d&amp;#039;énergie associés au même chantier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est plafonnée à 50 000 € sur trois années glissantes.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion à Energie Plus pour 2024* s&amp;#039;élève à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,50 € par habitant et par année civile pour les communes rurales (au sens de la TICFE),
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,80 € par habitant et par année civile pour les communes urbaines (au sens de la TCCFE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - pour les intercommunalités, une convention pluriannuelle est proposée sur la base tarifaire de 0,30 € par habitant et par année civile.
+&lt;/p&gt;
+&lt;p&gt;
+ - dans tous les cas, le minimum est de 200 € et le maximum de 10 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  (*chiffres actualisés chaque année)
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Travaux d&amp;#039;isolation, chauffage, ventilation, protection solaire, etc, pour tout bâtiment public communal ou intercommunal, ainsi que les logements locatifs.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La définition des travaux est examinée au stade de la demande d&amp;#039;aide, avant l&amp;#039;engagement de l&amp;#039;opération. Un conseiller technique peut se rendre sur place pour explorer différentes solutions. L&amp;#039;éligibilité s&amp;#039;aligne en majeure partie sur les critères techniques des fiches d&amp;#039;opérations standardisées des Certificats d&amp;#039;économies d&amp;#039;énergie (CEE). En contrepartie des aides accordées, Territoire d&amp;#039;Énergie Drôme - SDED récupère les dossiers de CEE.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T164" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded.org/activites/transition-energetique</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ transition-energie&amp;#64;sded.org
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 82 76 14
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>jchristophe-niemiec@sded.org</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7179-aide-financiere-aux-travaux-deconomies-denerg/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB164" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC164" s="1" t="inlineStr">
+        <is>
+          <t>SDED-Territoire d'énergie Drôme</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2020</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
+        <v>164288</v>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner dans la transition environnementale et énergétique</t>
+        </is>
+      </c>
+      <c r="C165" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le territoire dans la transition environnementale et énergétique</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H165" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I165" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;4.1  
+Soutenir des pratiques agricoles durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;4.1.1  Accompagner les productions et les filières locales
+&lt;/p&gt;&lt;p&gt;4.1.2  Accompagner l’installation dans le cadre d’une
+démarche collective&lt;/p&gt;&lt;p&gt;4.1.3  Promouvoir une alimentation saine et durable&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.2  
+Préserver la biodiversité &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;4.2.1  Valoriser les haies&lt;/p&gt;&lt;p&gt;4.2.2  Restaurer les milieux naturels et renaturer
+certains espaces artificialisés &lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3  
+Encourager les projets contribuant à une
+plus grande sobri&lt;/strong&gt;été&lt;/p&gt;&lt;p&gt;4.3.1 Aider les actions expérimentales et/ou innovantes
+visant à réduire les consommations en énergies, en eau et en matières&lt;/p&gt;&lt;p&gt;4.3.2  Favoriser le recyclage et le réemploi&lt;/p&gt;&lt;p&gt;4.3.3  Accompagner l’offre de mobilité douce&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.4  
+Développer les énergies renouvelables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.5  
+Informer, sensibiliser, éduquer à
+l’environnement et au développement durable et impliquer les citoyens&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-   Regroupements
+fonciers, sensibilisation propriétaires fonciers, espaces tests agricoles, cuisine pédagogique, rencontres de
+producteurs, etc. ;&lt;/p&gt;&lt;p&gt;-   Réimplantation
+de haies, renaturation,
+inventaire milieux dégradés, etc. ; &lt;/p&gt;&lt;p&gt;-  Plans
+de sobriété, réutilisation des eaux usées, actions de partage
+d’infrastructures, d’équipements, de services, de matières, création de liaisons avec les voies
+vertes, liaisons piétonnes, pédibus, etc. ;&lt;/p&gt;&lt;p&gt;-  Cartographie
+multicritères, cadastre solaire, accompagnement des collectivités, projets photovoltaïques citoyens, etc. ;&lt;/p&gt;&lt;p&gt;-   Journées grand public,
+création lieu d’exposition, exposition itinérante, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N165" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O165" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q165" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="S165" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T165" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U165" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V165" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader</t>
+        </is>
+      </c>
+      <c r="X165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Cécile PLEIMPON&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Coordination du programme et animation sur les territoires
+des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc,
+Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:cpleimpon&amp;#64;grandquercy.fr"&gt;cpleimpon&amp;#64;grandquercy.fr&lt;/a&gt;
+- 07 86 54 57 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Jean-François HESSEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes
+Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du
+PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:jfhessel&amp;#64;parc-causses-du-quercy.org"&gt;jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/a&gt;
+- 05 65 24 20 50&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Anne-Catherine JACOBS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:acjacobs&amp;#64;grandquercy.fr"&gt;acjacobs&amp;#64;grandquercy.fr&lt;/a&gt;
+- 05 65 30 64 29 - 06 78 11 33 97&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y165" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-dans-la-transition-environnementale-et-energetique/</t>
+        </is>
+      </c>
+      <c r="AA165" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB165" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC165" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD165" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
+        <v>98630</v>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Cher Ingénierie des Territoires (CIT)</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H166" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N166" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Alimentation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O166" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S166" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U166" s="1" t="inlineStr">
+        <is>
+          <t>Cher</t>
+        </is>
+      </c>
+      <c r="X166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Caroline Edilber, Directrice CIT :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 02 48 27 80 27
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
+   cit&amp;#64;departement18.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y166" s="1" t="inlineStr">
+        <is>
+          <t>caroline.edilber@departement18.fr</t>
+        </is>
+      </c>
+      <c r="Z166" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
+        </is>
+      </c>
+      <c r="AA166" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB166" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>165651</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Étude d'aide à la décision pour les projets de géothermie de surface, d'aérothermie ou de thalassothermie</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Étude d'aide à la décision pour les projets de géothermie de surface, d'aérothermie ou de thalassothermie</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H167" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de l&amp;#039;installation de géothermie, de thalassothermie ou d&amp;#039;aérothermie.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME, avec le Fonds Chaleur, vous aide à réaliser les études préalables à un projet de géothermie de surface, de thalassothermie ou d&amp;#039;aérothermie en apportant une aide financière. Elle met aussi à votre disposition des trames de cahier des charges pour les prestations d&amp;#039;AMO, la réalisation de Test de Réponse Thermique du sous-sol (TRT), ou une étude de faisabilité selon les technologies utilisées :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;pompes à chaleur géothermiques&lt;/strong&gt; (sur aquifère superficiel, sondes géothermiques, géostructures énergétiques, eau de mer, eaux de surface ou eaux thermales...) et &lt;strong&gt;boucle d’eau tempérée &lt;/strong&gt;géothermique ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;pompes à chaleur aérothermiques&lt;/strong&gt; (PAC air/eau).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité &lt;/strong&gt;vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;vérifier la faisabilité technique et économique du projet d’implantation d’une installation de géothermie de surface ;&lt;/li&gt;&lt;li&gt;proposer des solutions techniques adaptées au contexte ainsi qu’aux opportunités et aux contraintes qu’offre le site ;&lt;/li&gt;&lt;li&gt;comparer la solution « géothermique » aux autres possibilités en termes d’investissement et d’exploitation ;&lt;/li&gt;&lt;li&gt;rechercher des solutions visant à assurer l’exploitation pérenne de la ressource « géothermique » ;&lt;/li&gt;&lt;li&gt;proposer des solutions pour le financement de l’opération et son montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les missions d’AMO &lt;/strong&gt;vous permettront de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;garantir la qualité du projet à travers une vision globale et en coordination avec les différents acteurs du projet ;&lt;/li&gt;&lt;li&gt;mettre en œuvre les différentes étapes du projet et de rédiger un certain nombre de documents techniques (cahier des charges, CCTP, DCE, DOE, dossier de demande d’autorisation…) ;&lt;/li&gt;&lt;li&gt;s’assurer de la conformité réglementaire et technique de l’installation ;&lt;/li&gt;&lt;li&gt;s’assurer du bon fonctionnement de l’installation et des modalités de maintenance.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets de pompes à chaleur géothermiques ou de pompes à chaleur aérothermiques, l’aide est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Études) ou pouvant justifier de conditions équivalentes. La liste des professionnels RGE Études est disponible sur le &lt;a href="https://data.ademe.fr/datasets/liste-des-entreprises-rge-2"&gt;portail Open data de l’ADEME&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le &lt;/strong&gt;&lt;strong&gt;Test de Réponse Thermique &lt;/strong&gt;est finançable si une étude de faisabilité ou une note contextualisant le projet a été réalisée en amont. Il vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;caractériser les propriétés thermiques moyennes des terrains traversés (conductivité thermique, température initiale du sous-sol...) ;&lt;/li&gt;&lt;li&gt;caractériser les propriétés de la sonde géothermique verticale testée (sonde pilote).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Le forage de reconnaissance sur nappe &lt;/strong&gt;est finançable si une étude de faisabilité a été réalisée en amont&lt;strong&gt;. &lt;/strong&gt;Il vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;caractériser les formations géologiques traversées&lt;/li&gt;&lt;li&gt;caractériser les propriétés hydrogéologiques de la nappe (débits, mesures physico-chimiques).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon les régions, l’ADEME s’appuie sur certains relais pour promouvoir les énergies renouvelables et vous guider vers les plus pertinentes pour votre projet. À ce titre, des conseils et des notes d’opportunités peuvent vous être fournis. Vous pouvez contacter votre direction régionale ADEME, en amont de l’étude de faisabilité.&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers une aide aux investissements pour le financement d’installations géothermiques, thalassothermiques, aérothermiques et de boucles d’eau tempérée géothermiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P167" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q167" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Êtes-vous concerné ?&lt;/p&gt;&lt;p&gt;Cette aide s’adresse aux collectivités, entreprises et associations.&lt;/p&gt;&lt;p&gt;Quel(les) région(s) ou pays proposent ce dispositif ?&lt;/p&gt;&lt;p&gt;Toutes les Régions&lt;/p&gt;&lt;p&gt;Je vérifie mon éligibilité&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable est conseillé avant toute démarche.&lt;/p&gt;&lt;p&gt;Pour contacter votre Direction Régionale, cliquez sur « Je contacte l&amp;#039;ADEME » dans la rubrique « Informations utiles » en bas de page. Sélectionnez ensuite « Question sur un projet » dans le champ « Votre besoin ».&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/%C3%89tudes%20en%20faveur%20de%20la%20transition%20%C3%A9cologique%20-%20Conditions%20d%27%C3%A9ligibilit%C3%A9%20et%20de%20financement%20-%202026.pdf"&gt;Études en faveur de la transition écologique - Conditions d&amp;#039;éligibilité et de financement - 2026 261.6 Ko .pdf&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/%C3%89tudes%20en%20faveur%20de%20la%20transition%20%C3%A9cologique%20-%20Conditions%20d%27%C3%A9ligibilit%C3%A9%20et%20de%20financement%20-%202026.pdf" download&gt;&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;div&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-daide-la-decision-pour-les-projets-de-geothermie-de-surface-daerothermie-ou-de-thalassothermie</t>
+        </is>
+      </c>
+      <c r="W167" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-daide-la-decision-pour-les-projets-de-geothermie-de-surface-daerothermie-ou-de-thalassothermie?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/form/contact?id_dsp&amp;#61;DSP000849"&gt;Contacter l&amp;#039;ademe&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y167" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-d-aide-a-la-decision-pour-les-projets-de-geothermie-de-surface-d-aerothermie-ou-de-thalassothermie/</t>
+        </is>
+      </c>
+      <c r="AA167" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
+        <v>165642</v>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H168" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse) ;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. Elle sera particulièrement pertinente pour des besoins haute température (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Une boucle d’eau tempérée repose sur un &lt;strong&gt;réseau de distribution d’eau basse température (10 à 25 °C)&lt;/strong&gt; reliant plusieurs bâtiments que l’on souhaite chauffer, voire rafraîchir ensemble. Chacun de ces bâtiments est raccordé à la boucle au travers d’une sous-station, dans laquelle est installée une pompe à chaleur qui assure les besoins de chauffage, d’eau chaude sanitaire et/ou de froid nécessaires aux bâtiments. On parle alors de production « décentralisée ». La boucle d’eau tempérée peut être alimentée par de multiples sources d’énergies renouvelables et de récupération (géothermie, eaux usées, eau de mer, chaleur fatale…).&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable grâce à la boucle d’eau tempérée géothermique (BETG)&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et du froid ;&lt;/li&gt;&lt;li&gt;bénéficier d’une technologie performante sur le plan énergétique et environnemental ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources énergétiques locales, disponibles 24h/24 et indépendantes des conditions climatiques ;&lt;/li&gt;&lt;li&gt;profiter d’une technologie adaptable aux différentes demandes selon les usages des bâtiments (chaud et/ou froid) ;&lt;/li&gt;&lt;li&gt;exploiter une technologie qui s’intègre harmonieusement à son environnement et évolutive par rapport à un programme d’aménagement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide ADEME aux projets de boucle d’eau tempérée géothermique est calculée sur la base d’une analyse économique&lt;strong&gt;. &lt;/strong&gt;L’ADEME peut accompagner les opérations de boucles d’eau tempérée géothermiques ayant une &lt;strong&gt;production de chaleur renouvelable minimum de 25 MWh/an sur :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;champ de sondes ;&lt;/li&gt;&lt;li&gt;nappe d’eau souterraine ;&lt;/li&gt;&lt;li&gt;eaux usées (ou effluents en sortie de      STEP) ;&lt;/li&gt;&lt;li&gt;eau de mer ou eaux de surface.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’investissement dans une boucle d’eau tempérée géothermique dépend de nombreux paramètres. Une &lt;strong&gt;étude de faisabilité est obligatoire&lt;/strong&gt;, d’autant que le versement de l’aide peut être conditionné à l’atteinte de critères minimums de performance des installations : COP des PAC (coefficient de performances des pompes à chaleur), production en MWh, taux d’EnR&amp;amp;R de la boucle, etc. D’autres critères peuvent également s’imposer au projet : réglementaires, performance énergétique des bâtiments raccordés, critères sociaux et de gouvernance de la boucle, etc.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur et sur le taux d’EnR&amp;amp;R de l’opération) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N168" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O168" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P168" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q168" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S168" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U168" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V168" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-et-de-froid-partir-de-boucle-deau-temperee-geothermique</t>
+        </is>
+      </c>
+      <c r="X168" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y168" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-d-eau-temperee-geothermique/</t>
+        </is>
+      </c>
+      <c r="AA168" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
         <v>165132</v>
       </c>
-      <c r="B170" s="1" t="inlineStr">
+      <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Soutenir les hébergements collectifs</t>
         </is>
       </c>
-      <c r="D170" s="1" t="inlineStr">
+      <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Soutien aux hébergements collectifs</t>
         </is>
       </c>
-      <c r="E170" s="1" t="inlineStr">
+      <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G170" s="1" t="inlineStr">
+      <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H170" s="1" t="inlineStr">
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H169" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I170" s="1" t="inlineStr">
+      <c r="I169" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J170" s="1" t="inlineStr">
+      <c r="J169" s="1" t="inlineStr">
         <is>
           <t>Bénéficiez de l’aide régionale pouvant aller jusqu’à 500 000 € :</t>
         </is>
       </c>
-      <c r="K170" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L170" s="1" t="inlineStr">
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mener à bien un projet d’investissements permettant la création, la réhabilitation ou l’extension d’équipements dans des hébergements collectifs ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à 500 000 € : &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt; &lt;/strong&gt;&lt;strong&gt;Des dépenses remboursées jusqu’à 20% du montant de votre projet&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une association&lt;/li&gt;
 &lt;li&gt;Une SCIC&lt;/li&gt;
 &lt;li&gt;Une commune ou une autre collectivité territoriale propriétaires des murs&lt;/li&gt;
 &lt;li&gt;Un privé&lt;/li&gt;
 &lt;li&gt;Une société de portage dont l’hébergement est géré par une association&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Et&lt;strong&gt; si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Un village de vacances&lt;/li&gt;
 &lt;li&gt;Une résidence de tourisme&lt;/li&gt;
 &lt;li&gt;Une maison familiale de vacances&lt;/li&gt;
 &lt;li&gt;Un centre de vacances&lt;/li&gt;
 &lt;li&gt;Un centre international de séjour&lt;/li&gt;
 &lt;li&gt;Une auberge de jeunesse&lt;/li&gt;
 &lt;li&gt;Situé sur le territoire de la région Grand Est&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Un hébergements d’une capacité minimum de 40 lits&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
@@ -28998,2527 +32490,521 @@
 &lt;p&gt;L’aide est plafonnée, et &lt;strong&gt;son maximum est de 400 000 € &lt;/strong&gt;(ou 500 000 € si le projet est implanté sur une friche (type friche militaire) ou requalification de le friche).&lt;/p&gt;
 &lt;p&gt;Les &lt;strong&gt;principales dépenses retenues&lt;/strong&gt; dans le calcul de l’aide sont :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Les travaux réalisés par des entreprises spécialisées (hors porteur de projet lui-même) qui apportent une plus-value qualitative à l’offre des hébergements collectifs et dont la dépense éligible est supérieure à 125 000 € HT&lt;/li&gt;
 &lt;li&gt;Les honoraires d’architecte ou ceux du maitre d’œuvre&lt;/li&gt;
 &lt;li&gt;Toutes les dépenses de création ou d’amélioration de piscine, SPA, bain finlandais, sauna, hammam uniquement si les équipements qui seront mis en œuvre répondront à des enjeux de développement durable en justifiant techniquement (procédés, matériaux, conditions d’exploitation…). Les économies qui seront réalisées sur la ressource en eau et sur la ressource en énergie lors de leurs utilisations après travaux (exemple : Installation d’une couverture de piscine, installation d’un système de récupération de l’eau de pluie, centrale de filtration, installation d’une pompe à chaleur, installation de panneaux solaires thermiques, installation de panneaux photovoltaïques etc…). A cet effet, le porteur devra justifier de ces économies via le maître d’œuvre ou l’architecte&lt;/li&gt;
 &lt;li&gt;Le coût de l’audit d’efficacité énergétique (prise en charge régionale de 80% maximum)&lt;/li&gt;
 &lt;li&gt;Le coût de la procédure de labellisation ou d’affichage environnemental auprès de l’organisme certificateur (prise en charge régionale de 80% maximum)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Sont exclus&lt;/strong&gt; : Mobilier (hors cuisine intégrée ou éléments de salle de bain), matériel, éléments non fixes de décoration, literie, travaux d’entretien courant, factures de matériaux ainsi que les acquisitions immobilières et foncières et les investissements réglementaires (travaux de mise aux normes seuls).&lt;/p&gt;
 &lt;h3&gt;Aides complémentaires&lt;/h3&gt;
 &lt;p&gt;Pour information, sous certaines conditions, une aide complémentaire peut être sollicitée auprès de la Région Grand Est.&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Au titre d’un accompagnement adapté aux besoins en matière de &lt;a href="https://www.grandest.fr/vos-aides-regionales/transformation-digitale-parcours-individue"&gt;transition numérique&lt;/a&gt; des différentes typologies d’entreprises régionales (TPE, PME/PMI…)&lt;/li&gt;
 &lt;li&gt;Au titre d’un accès à une plateforme &lt;a href="https://pro.explore-grandest.com/presentation"&gt;Explore Grand Est&lt;/a&gt;, véritable accélérateur à la commercialisation des offres touristiques du Grand Est qui donne accès au programme de &lt;a href="https://www.art-grandest.fr/services-et-accompagnement/formations-accompagnements"&gt;formations d’Explorer Grand Est académie&lt;/a&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;Déposez votre demande en ligne,&lt;strong&gt; uniquement, &lt;/strong&gt;avant signature de devis et avant le début des travaux. Le dossier complet devra être finalisé au plus tard dans un délai d’un an à compter de la date de transmission de la demande dans la téléprocédure et avant la fin des travaux.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Au-delà de cette période, la demande devient caduque et non recevable.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Attention :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Si le projet est porté par &lt;strong&gt;une seule structure juridique, le dossier est à déposer en ligne&lt;/strong&gt;&lt;/li&gt;
 &lt;li&gt;Si le projet est porté par&lt;strong&gt; plusieurs structures juridiques &lt;/strong&gt;(exemple : SAS &amp;#43; SCI)&lt;strong&gt;, veuillez nous contacter par mail à l’adresse &lt;/strong&gt;&lt;a href="mailto:tourisme&amp;#64;grandest.fr"&gt;tourisme&amp;#64;grandest.fr&lt;/a&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N170" s="1" t="inlineStr">
+      <c r="N169" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O170" s="1" t="inlineStr">
+      <c r="O169" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P170" s="1" t="inlineStr">
+      <c r="P169" s="1" t="inlineStr">
         <is>
           <t>29/01/2024</t>
         </is>
       </c>
-      <c r="S170" s="1" t="inlineStr">
+      <c r="S169" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U170" s="1" t="inlineStr">
+      <c r="U169" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V170" s="1" t="inlineStr">
+      <c r="V169" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/hebergements-collectifs/</t>
         </is>
       </c>
-      <c r="W170" s="1" t="inlineStr">
+      <c r="W169" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0182/depot/simple</t>
         </is>
       </c>
-      <c r="X170" s="1" t="inlineStr">
+      <c r="X169" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Si le projet est porté par une seule structure juridique, le dossier est à déposer en ligne&lt;/p&gt;&lt;p&gt;Si le projet est porté par plusieurs structures juridiques (exemple : SAS &amp;#43; SCI), veuillez nous contacter par mail à l’adresse tourisme&amp;#64;grandest.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y170" s="1" t="inlineStr">
+      <c r="Y169" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z170" s="1" t="inlineStr">
+      <c r="Z169" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-hebergements-collectifs/</t>
         </is>
       </c>
-      <c r="AA170" s="1" t="inlineStr">
+      <c r="AA169" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="171" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E171" s="1" t="inlineStr">
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
+        <v>161767</v>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Demander une aide financière à la réalisation de votre installation de production de chaud et de froid à partir d’une boucle d’eau tempérée « géothermique »</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G171" s="1" t="inlineStr">
+      <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H171" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H170" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K171" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N171" s="1" t="inlineStr">
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt; 90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une boucle d’eau tempérée repose sur un &lt;strong&gt;réseau de distribution d’eau basse température (10 à 25 °C)&lt;/strong&gt; reliant plusieurs bâtiments que l’on souhaite chauffer voire rafraîchir ensemble. Chacun de ces bâtiments est raccordé à la boucle au travers d’une sous-station, dans laquelle est installée une pompe à chaleur qui assure les besoins de chauffage, d’eau chaude sanitaire et/ou de froid nécessaires aux bâtiments. On parle alors de production « décentralisée ». La boucle d’eau tempérée peut être alimentée par de multiples sources d’énergies renouvelables et de récupération (géothermie, eaux usées, eau de mer, chaleur fatale…).&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable grâce à la boucle d’eau tempérée géothermique (BETG)&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Maîtriser      sa facture énergétique en ayant de la visibilité sur les coûts de la      chaleur et du froid.&lt;/li&gt;&lt;li&gt;Bénéficier      d’une technologie performante sur le plan énergétique et      environnemental.&lt;/li&gt;&lt;li&gt;promouvoir      des ressources énergétiques locales, disponibles 24 heures sur 24 et      indépendantes des conditions climatiques.&lt;/li&gt;&lt;li&gt;Profiter      d’une technologie adaptable aux différentes demandes selon les usages des      bâtiments (chaud et/ou froid).&lt;/li&gt;&lt;li&gt;Exploiter      une technologie qui s’intègre harmonieusement à son environnement et      évolutive par rapport à un programme d’aménagement.&lt;/li&gt;&lt;li&gt;Agir      avec le soutien du Fonds Chaleur et de l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;aide ADEME aux projets de boucle d’eau tempérée géothermique est calculée sur la base d’une analyse économique&lt;strong&gt;. &lt;/strong&gt;L’ADEME peut accompagner les opérations de boucles d’eau tempérée géothermiques ayant une &lt;strong&gt;production de chaleur renouvelable minimum de 25 MWh/an sur :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;champ de sondes&lt;/li&gt;&lt;li&gt;nappe d’eau souterraine&lt;/li&gt;&lt;li&gt;eaux usées (ou effluents en sortie de      STEP)&lt;/li&gt;&lt;li&gt;eau de mer ou eaux de surface&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’investissement dans une boucle d’eau tempérée géothermique dépend de nombreux paramètres. Une &lt;strong&gt;étude de faisabilité est obligatoire&lt;/strong&gt;, d’autant que le versement de l’aide peut être conditionné à l’atteinte de critères minimum de performance des installations (COP des PAC (Coefficient de performances des pompes à chaleur), production en MWh, taux d’EnR&amp;amp;R de la boucle, etc.). D’autres critères peuvent également s’imposer au projet : réglementaires, performance énergétique des bâtiments raccordés, critères sociaux et de gouvernance de la boucle...&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur et sur le taux d&amp;#039;EnR&amp;amp;R de l&amp;#039;opération) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N170" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O171" s="1" t="inlineStr">
+      <c r="O170" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P171" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S171" s="1" t="inlineStr">
+      <c r="S170" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U171" s="1" t="inlineStr">
+      <c r="U170" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V171" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Y171" s="1" t="inlineStr">
+      <c r="V170" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-a-partir-boucle-deau-temperee</t>
+        </is>
+      </c>
+      <c r="X170" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y170" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z171" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA171" s="1" t="inlineStr">
+      <c r="Z170" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-deau-temperee-geothermique/</t>
+        </is>
+      </c>
+      <c r="AA170" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB170" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="172" spans="1:27" customHeight="0">
-[...114 lines deleted...]
-      <c r="G173" s="1" t="inlineStr">
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
+        <v>119945</v>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de soutien à l'investissement local</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H173" s="1" t="inlineStr">
+      <c r="H171" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I173" s="1" t="inlineStr">
-[...1416 lines deleted...]
-      <c r="I184" s="1" t="inlineStr">
+      <c r="I171" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K184" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L184" s="1" t="inlineStr">
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N184" s="1" t="inlineStr">
+      <c r="N171" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O184" s="1" t="inlineStr">
+      <c r="O171" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R184" s="1" t="inlineStr">
+      <c r="R171" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S184" s="1" t="inlineStr">
+      <c r="S171" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T184" s="1" t="inlineStr">
+      <c r="T171" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U184" s="1" t="inlineStr">
+      <c r="U171" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W184" s="1" t="inlineStr">
+      <c r="W171" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X184" s="1" t="inlineStr">
+      <c r="X171" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y184" s="1" t="inlineStr">
+      <c r="Y171" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z184" s="1" t="inlineStr">
+      <c r="Z171" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA184" s="1" t="inlineStr">
+      <c r="AA171" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB171" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC171" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="185" spans="1:27" customHeight="0">
-[...567 lines deleted...]
-      <c r="A188" s="1">
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
         <v>132278</v>
       </c>
-      <c r="B188" s="1" t="inlineStr">
+      <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Financer les investissements des collectivités</t>
         </is>
       </c>
-      <c r="D188" s="1" t="inlineStr">
+      <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Emprunt institutionnel</t>
         </is>
       </c>
-      <c r="E188" s="1" t="inlineStr">
+      <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Collecticity</t>
         </is>
       </c>
-      <c r="G188" s="1" t="inlineStr">
+      <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H188" s="1" t="inlineStr">
+      <c r="H172" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K188" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L188" s="1" t="inlineStr">
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
 secteur mutualiste, qui
   souhaitent prêter aux collectivités à des conditions financières compétitives.
 &lt;/p&gt;
 &lt;p&gt;
  Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions financières :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Durée :
   3 à 50 ans
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Taux :
    Fixe ou variable
  &lt;/li&gt;
  &lt;li&gt;
   Remboursement :
    Amortissable ou In Fine
  &lt;/li&gt;
  &lt;li&gt;
   Clauses spécifiques :
    Remboursement anticipé et différé de remboursement possible
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N188" s="1" t="inlineStr">
+      <c r="N172" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -31547,1671 +33033,1400 @@
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O188" s="1" t="inlineStr">
+      <c r="O172" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R188" s="1" t="inlineStr">
+      <c r="R172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S188" s="1" t="inlineStr">
+      <c r="S172" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T188" s="1" t="inlineStr">
+      <c r="T172" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U188" s="1" t="inlineStr">
+      <c r="U172" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V188" s="1" t="inlineStr">
+      <c r="V172" s="1" t="inlineStr">
         <is>
           <t>https://collecticity.fr/se-financer</t>
         </is>
       </c>
-      <c r="W188" s="1" t="inlineStr">
+      <c r="W172" s="1" t="inlineStr">
         <is>
           <t>https://collecticity.fr/contact</t>
         </is>
       </c>
-      <c r="X188" s="1" t="inlineStr">
+      <c r="X172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  info&amp;#64;collecticity.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone :
  &lt;/strong&gt;
  01.87.15.83.02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y188" s="1" t="inlineStr">
+      <c r="Y172" s="1" t="inlineStr">
         <is>
           <t>info@collecticity.fr</t>
         </is>
       </c>
-      <c r="Z188" s="1" t="inlineStr">
+      <c r="Z172" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
         </is>
       </c>
-      <c r="AA188" s="1" t="inlineStr">
+      <c r="AA172" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB172" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC172" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="189" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G189" s="1" t="inlineStr">
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H189" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L189" s="1" t="inlineStr">
+      <c r="H173" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La dotation Développement territorial concerne le financement des projets structurants majeurs pour le territoire.
-[...5 lines deleted...]
- La participation financière de la CCMS se fera comme suit :
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  première tranche financière jusqu&amp;#039;à 1 000 000 € : 40% de la dépense subventionnable avec un plafond de subvention à 200 000 €
-[...5 lines deleted...]
-  troisième et dernière tranche financière soit à partir de 2 000 000 € : 5% sur le solde du projet avec un plafond de subvention fixé à 150 000 €
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...7 lines deleted...]
-      <c r="N189" s="1" t="inlineStr">
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
-Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
-Egalité des chances
 Accès aux services
-Cohésion sociale et inclusion
-Citoyenneté
 Santé
-Education et renforcement des compétences
-[...3 lines deleted...]
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
-Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
-[...6 lines deleted...]
-Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
-Industrie
-[...1 lines deleted...]
-Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
-Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
-Cimetières et funéraire
-[...20 lines deleted...]
-      <c r="R189" s="1" t="inlineStr">
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O173" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S173" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T173" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U173" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V173" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W173" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour candidater, il convient de faire parvenir à la CCMS :
-[...298 lines deleted...]
-  https://www.eib.org/fr/products/advising/elena/index.htm
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y190" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA190" s="1" t="inlineStr">
+      <c r="Y173" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z173" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA173" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB173" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC173" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="191" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H191" s="1" t="inlineStr">
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
+        <v>126137</v>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>Fond de solidarité - Enveloppes de solidarité</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H174" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K191" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L191" s="1" t="inlineStr">
+      <c r="I174" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="J174" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
+        </is>
+      </c>
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...119 lines deleted...]
- Pour bénéficier de l&amp;#039;aide du Département, les porteurs de projet doivent être accompagnés en amont par l&amp;#039;Espace Conseil France Rénov&amp;#039; et avoir signé le document d&amp;#039;engagement France Rénov&amp;#039;, celui-ci imposant la réalisation d&amp;#039;une évaluation thermique par l&amp;#039;Espace Conseil France Rénov&amp;#039; (gratuit) ou d&amp;#039;un audit énergétique par un auditeur privé.
+ L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S191" s="1" t="inlineStr">
-[...702 lines deleted...]
-      <c r="N195" s="1" t="inlineStr">
+      <c r="N174" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
-Forêts
-[...1 lines deleted...]
-Sols
 Espaces verts
 Espace public
-Friche
-Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
-[...13 lines deleted...]
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-[...3 lines deleted...]
-Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
-[...2 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-[...29 lines deleted...]
-      <c r="R195" s="1" t="inlineStr">
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O174" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...48 lines deleted...]
- &lt;/strong&gt;
+ Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S195" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T195" s="1" t="inlineStr">
+      <c r="S174" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T174" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U195" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X195" s="1" t="inlineStr">
+      <c r="U174" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V174" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W174" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- E-mail :
-[...1 lines deleted...]
-  subventions.dmit&amp;#64;gers.fr
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de la Gestion Financière des Aides aux Collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ Olivier Bayle, Tél. 04 77 12 52 12
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
- &lt;br /&gt;
-[...2 lines deleted...]
- Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y195" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA195" s="1" t="inlineStr">
+      <c r="Y174" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z174" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
+        </is>
+      </c>
+      <c r="AA174" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB174" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC174" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>122831</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="C175" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Ain</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I175" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer des projets d&amp;#039;investissement des communes et groupements de communes dans le milieu rural - DETR
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations éligibles à la DETR :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets répondant aux thématiques suivantes sont subventionnables :
+ &lt;br /&gt;
+ . la transition écologique,
+ &lt;br /&gt;
+ . l&amp;#039;attractivité des territoires,
+ &lt;br /&gt;
+ . la construction/la rénovation et l&amp;#039;urbanisme,
+ &lt;br /&gt;
+ . l&amp;#039;éducation et la santé,
+ &lt;br /&gt;
+ . la sécurité
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N175" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O175" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles à cette dotation, les collectivités remplissant les conditions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les communes :
+ &lt;br /&gt;
+ a) dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole
+ &lt;br /&gt;
+ b) dont la population est supérieure à 2 000 habitants dans les départements de métropole et n&amp;#039;excède pas 20 000 habitants et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+ • Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des opérations éligibles à la DETR est disponible sur le site internet :
+ &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
+  https://www.ain.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DETR
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt du dossier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S175" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T175" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U175" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V175" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ . Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y175" s="1" t="inlineStr">
+        <is>
+          <t>corinne.duroux@ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z175" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f00-financer-des-projets-dinvestissement-des-comm/</t>
+        </is>
+      </c>
+      <c r="AA175" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB175" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC175" s="1" t="inlineStr">
+        <is>
+          <t>PREFECTURE DE L'AIN</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
+        <v>155562</v>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la végétalisation des cours d’écoles</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>VÉGÉTALISATION DES COURS D'ÉCOLES</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H176" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I176" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J176" s="1" t="inlineStr">
+        <is>
+          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les communes pour le réaménagement des cours d&amp;#039;écoles existantes en vue de l&amp;#039;adaptation au changement climatique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre en place des îlots de fraîcheur, en désimperméabilisant les sols, végétalisant les cours d&amp;#039;écoles et en créant des zones d&amp;#039;ombrages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Infiltrer les eaux pluviales à la source pour limiter le ruissellement et récupérer les eaux de pluie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la reconquête de la biodiversité en plantant des espèces végétales locales et en aménageant des refuges pour la faune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer le cadre de vie et le bien-être des enfants, en proposant des espaces multifonctionnels et de détente.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N176" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O176" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;aides à la décision et de faisabilité de projets de réaménagement et végétalisation de cours d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  La désimperméabilisation de la cour de récréation et la mise en place de revêtements naturels perméables (ex : sols enherbés, copeaux de bois et paillis, sable, platelage en bois...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La plantation d&amp;#039;espèces végétales diversifiées et locales favorisant la biodiversité et la création de zones d&amp;#039;ombre et d&amp;#039;îlots de fraîcheur (utilisation d&amp;#039;espèces locales nécessitant peu d&amp;#039;entretien et une faible consommation d&amp;#039;eau, plantation d&amp;#039;arbres et arbustes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;aménagements favorables à la biodiversité : nichoirs et/ou perchoirs à oiseaux, hôtels à insectes, gîtes pour petits mammifères
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;ombrières végétalisées (pergolas) ou toutes protections solaires (auvents, voilage, extension de préau et équipements rafraîchissants (points d&amp;#039;eau, brumisateurs,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La récupération et réutilisation d&amp;#039;eau de pluie des bâtiments, notamment pour l&amp;#039;arrosage des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations :
+  Aménagements ludiques et sportifs (espaces multifonctionnels), création d&amp;#039;espace contribuant à l&amp;#039;organisation d&amp;#039;ateliers pédagogiques (ex : jardins potagers, carrés d&amp;#039;herbes aromatiques...), Études et dépenses d&amp;#039;ingénierie et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, outils de communication et supports pédagogiques liés à l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les plantations hors-sols d&amp;#039;éléments végétalisés de type bacs et potées fleuris, jardinières...,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses d&amp;#039;entretien et de maintenance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de rénovation globale des bâtiments,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements liés à la création de bâtiments scolaires (constructions neuves).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La désimperméabilisation et la végétalisation constituent des dépenses obligatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux devront permettre de réduire les surfaces imperméabilisées d&amp;#039;au moins 25 % par rapport à l&amp;#039;existant. Il conviendra de privilégier des revêtements clairs pour les surfaces restants imperméables. Le réemploi des matériaux devra être privilégié.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les espèces végétales sauvages et locales seront à privilégier. Pour les arbres et arbustes, ils devront respecter la liste départementale des essences locales (liste disponible auprès de la direction de l&amp;#039;environnement).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets devront être menés dans le cadre d&amp;#039;une démarche participative impliquant l&amp;#039;ensemble des usagers de l&amp;#039;établissement (équipe pédagogique, personnel d&amp;#039;entretien, élèves et leurs représentants,...) afin d&amp;#039;aboutir à un projet d&amp;#039;aménagement co-conçu et partagé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond de
+ dépenses éligibles :
+ &lt;/strong&gt;
+ 600.000€ HT
+&lt;/p&gt;
+&lt;p&gt;
+ NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage peut présenter plusieurs demandes de subvention dans la limite de ce plafond.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S176" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T176" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U176" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V176" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/vegetalisation-des-cours-decoles/</t>
+        </is>
+      </c>
+      <c r="W176" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y176" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z176" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/89af-modele/</t>
+        </is>
+      </c>
+      <c r="AA176" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB176" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC176" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
+        <v>165656</v>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études d'opportunité multi-EnR&amp;R</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Étude d'opportunité multi-EnR&amp;R</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H177" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’étude d’opportunité permet au maitre d’ouvrage d’avoir une &lt;strong&gt;vision exhaustive des solutions de chaleur et de froids renouvelables&lt;/strong&gt; compatibles techniquement avec les besoins de son bâtiment ou ses bâtiments. L’étude des solutions sera complétée d’une analyse multicritère afin d’identifier la ou les solutions énergétiques les plus pertinentes en suivant la démarche EnR&amp;#039;Choix.&lt;/p&gt;&lt;p&gt;Ainsi, cette étude comprendra notamment :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;un      &lt;strong&gt;état des lieux énergétique&lt;/strong&gt; succinct du ou des bâtiments existants ;&lt;/li&gt;&lt;li&gt;l’&lt;strong&gt;identification      de solutions de sobriété et d’efficacité énergétique&lt;/strong&gt; à mettre en place      afin d’établir un bilan énergétique de référence réaliste des années      futures ;&lt;/li&gt;&lt;li&gt;l’&lt;strong&gt;analyse de l’ensemble des ressources énergies renouvelables disponibles&lt;/strong&gt; (raccordement      à un réseau      de chaleur et de froid urbain ou à une      boucle d’eau tempérée géothermique, récupération et/ou valorisation de      chaleur fatale, géothermies, solaire thermique,      bois énergie, aérothermie) ;&lt;/li&gt;&lt;li&gt;l’&lt;strong&gt;étude      de l’adéquation des besoins énergétiques&lt;/strong&gt; du ou des bâtiments et des      ressources disponibles ;&lt;/li&gt;&lt;li&gt;une      &lt;strong&gt;analyse multicritère pour comparer ces scénarios techniques&lt;/strong&gt; entre eux et      identifier la ou les solutions les plus pertinentes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Étude) ou pouvant justifier de conditions équivalentes. La liste des professionnels RGE Études est disponible sur le &lt;a href="https://data.ademe.fr/datasets/liste-des-entreprises-rge-2" target="_blank"&gt;portail Open data de l’ADEME&lt;/a&gt;. Une fois sur la page, cliquez sur le symbole du tableau placé sur la droite. &lt;/p&gt;&lt;p&gt;Selon les régions, l’ADEME s’appuie sur certains relais pour promouvoir les énergies renouvelables et vous guider vers la solution la plus pertinente pour votre projet. À ce titre, des conseils et des notes d’opportunités peuvent vous être fournis. Un contact préalable auprès de votre direction régionale ADEME est fortement recommandé avant toute demande d’aide.&lt;/p&gt;&lt;p&gt;Enfin, pour les collectivités se questionnant sur les solutions de chaleur renouvelable pour leurs bâtiments, mais n’ayant pas réalisé une première étape d’audit énergétique, il est conseillé de se tourner vers les aides du programme &lt;a href="https://programme-cee-actee.fr/" target="_blank"&gt;ACTEE&lt;/a&gt; (Action des Collectivités Territoriales pour l’Efficacité Énergétique) qui couple à la fois audit énergétique et étude d’opportunité multi-EnR.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N177" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O177" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P177" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q177" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S177" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U177" s="1" t="inlineStr">
+        <is>
+          <t>regions_02_04_06_11_27_28_32_44_53_75_76_84_93_94</t>
+        </is>
+      </c>
+      <c r="V177" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-dopportunite-multi-enrr</t>
+        </is>
+      </c>
+      <c r="W177" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-dopportunite-multi-enrr?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/form/contact?id_dsp&amp;#61;DSP000882" target="_self"&gt;CONTACTER L&amp;#039;ADEME&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y177" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z177" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-d-opportunite-multi-enr-r/</t>
+        </is>
+      </c>
+      <c r="AA177" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
+        <v>163039</v>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Réinvestir, protéger, valoriser le patrimoine bâti du Pays d'Auge dans ses dimensions culturelles et énergétiques</t>
+        </is>
+      </c>
+      <c r="C178" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F178" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H178" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I178" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Le patrimoine
+bâti du Pays d’Auge&lt;/strong&gt; est un marqueur fort de son identité, image d’Épinal de la
+Normandie. Ce patrimoine fait aujourd’hui face à un enjeu de conservation et de
+préservation tout en assurant une plus grande sobriété énergétique. Participant
+à 12 des 59 objectifs du SRADDET normand, la fiche-action n°1 de la stratégie Locale de développement LEADER rend nécessaire une
+meilleure connaissance et appropriation de ce patrimoine afin qu’il puisse être
+restauré en respectant les exigences en matière d’adaptation au changement climatique,
+de gestion du foncier et de valorisation des spécificités du monde rural
+notamment. Ce n’est qu’à cette condition qu’il pourra demeurer vecteur de
+développement économique, culturel et touristique pour le territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide :&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Améliorer l’efficacité et la sobriété énergétique des bâtiments à valeur patrimoniale&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les changements de comportement face aux enjeux de transition énergétique&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Renforcer l’adaptation et la résilience du patrimoine bâti à valeur patrimoniale face aux effets du changement climatique &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutenir et valoriser les richesses patrimoniales et les savoir-faire identitaires du Pays d’Auge&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etudes pour la rénovation thermique des bâtiments à valeur patrimoniale &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutien à l’autoproduction d’énergie (hors photovoltaïque)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement d’expérimentations et d’innovations en matière d&amp;#039;écoconstruction, d’éco rénovation et d’écohabitat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sensibilisation à la sobriété énergétique dans les lieux d’habitation et de travail&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d’inventaire, de restauration, de conservation et de valorisation du patrimoine bâti culturel et/ou touristique (hors patrimoine à usage cultuel)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Actions visant à repenser les usages de bâtiments patrimoniaux (dont études) tout en conservant l’identité des lieux afin de leur conférer une vocation collective &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réhabilitation des corps de ferme à valeur patrimoniale dans un objectif d’ouverture au grand public (l’aide sera soumise à l’atteinte d’un gain d’efficacité énergétique d’au moins 30%)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement de lieux d’accueil, de valorisation et actions d’animation des métiers d’art et de rénovation du patrimoine&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projet de réhabilitation d&amp;#039;une ferme augeronne en vue d&amp;#039;en faire un lieu culturel ouvert au public ; Projet de réhabilitation d&amp;#039;un bâtiment augeron pour y développer un lieu collectif ; Réhabilitation d&amp;#039;une ancienne fromagerie y installer un musée sur le savoir-faire...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N178" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Economie d'énergie et rénovation énergétique
+Tiers-lieux
+Bâtiments et construction
+Réhabilitation
+Architecture
+Artisanat
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O178" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;br /&gt;&lt;/strong&gt;1/ Egalité femmes/hommes&lt;br /&gt;2/ Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;br /&gt;3/ Approche partenariale&lt;br /&gt;4/ Adaptation et/ou atténuation du changement climatique&lt;br /&gt;5/ Ruralité&lt;br /&gt;6/ Innovation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;br /&gt;&lt;/strong&gt;1/ Le projet permet d&amp;#039;améliorer l’efficacité et la sobriété énergétique d&amp;#039;un bâtiment&lt;br /&gt;2/ Le projet permet d&amp;#039;accompagner les changements de comportement face aux enjeux de transition énergétique&lt;br /&gt;3/ Le projet permet de renforcer l&amp;#039;adaptation et la résilience du patrimoine bâti face aux effets du changement climatique&lt;br /&gt;4/ Le projet permet de soutenir et valoriser les richesses patrimoniales et les savoir-faire identitaires du Pays d&amp;#039;Auge&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : Aménagements intérieurs et extérieurs en dehors des travaux d’aménagement paysager ; Travaux de construction/extension de bâtiment ; Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S178" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T178" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U178" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y178" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z178" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinvestir-proteger-valoriser-le-patrimoine-bati-du-pays-dauge-dans-ses-dimensions-culturelles-et-energetiques/</t>
+        </is>
+      </c>
+      <c r="AA178" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB178" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC178" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD178" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>