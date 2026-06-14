--- v0 (2026-04-17)
+++ v1 (2026-06-14)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH104"/>
+  <dimension ref="A1:AH103"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -376,2007 +376,2150 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>19/03/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>163185</v>
+        <v>165822</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Déléguer la maintenance de l'éclairage public</t>
-[...4 lines deleted...]
-          <t>Maintenance EP</t>
+          <t>Réaliser un Schéma Directeur d'Aménagement Lumière (SDAL) du parc d'éclairage public</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Territoire d'Energie Var - Symielec (TE83)</t>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDES fait réaliser et finance pour le compte des collectivités adhérentes à la compétence éclairage public qui le souhaitent, un Schéma Directeur d&amp;#039;Aménagement Lumière (SDAL) de leur parc d&amp;#039;éclairage public.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce SDAL a pour objectif de fixer les orientations et objectifs ainsi que les principes techniques et environnementaux de rénovation des 
+équipements d&amp;#039;éclairage public et 
+d&amp;#039;établir un programme de travaux.&lt;/p&gt;&lt;p&gt;Dans le cadre de la 
+compétence éclairage public au SDES, le taux de prise en charge et de 
+100% (avec un plafond de 10 000 €HT pour les intercommunalités).&lt;/p&gt;
+        &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette participation financière du SDES est octroyée pour les SDAL uniquement réalisés dans le cadre d&amp;#039;une prestation de service du SDES au profit des collectivités adhérentes à la compétence éclairage public.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/actualite/le-sdes-est-laureat-du-programme-lumactee/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;sdes&amp;#64;sdes73.com&lt;/p&gt;&lt;p&gt;04 79 26 42 10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>c.marlin@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-un-schema-directeur-d-amenagement-lumiere-sdal-du-parc-d-eclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>163185</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Déléguer la maintenance de l'éclairage public</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Maintenance EP</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (TE83)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;TE83 assure la maintenance de l’éclairage public pour le compte des communes et intercommunalités ayant transféré cette compétence. La maintenance comprend l’assistance, l’entretien et le dépannage du réseau d’éclairage public. L’objectif est de répondre aux enjeux d’un éclairage économe et de qualité. L’outil web interactif, SAGA, permet de signaler une panne et de suivre les interventions réalisées.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;De plus, le Syndicat dispose d&amp;#039;autres compétences pour la réalisation de travaux neufs d&amp;#039;équipement de réseaux d&amp;#039;éclairage public et pour la rénovation énergétique des parcs anciens avec le passage au LED et l&amp;#039;installation d&amp;#039;horloges connectées pilotable à distance.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Maintenance de l&amp;#039;éclairage public :&lt;/p&gt;&lt;p&gt;- Mise en sécurité et remplacement d&amp;#039;un mat accidenté,&lt;/p&gt;&lt;p&gt;- Remplacement de luminaire défectueux&lt;/p&gt;&lt;p&gt;- etc...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Equipement public</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour bénéficier de la maintenance de l&amp;#039;EP par TE83, la colléctivité doit délibérer pour transferer la compétence au Syndicat.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://te83.fr/competences/leclairage-public/</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://te83.fr/organigramme/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aurore SANCHIS : Responsable du Service de l&amp;#039;éclairage public -&lt;a target="_self"&gt;aurore.sanchis&amp;#64;te83.fr&lt;/a&gt;- 04 94 37 28 18&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>mehdi.rassoul@symielecvar.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/deleguer-la-maintenance-de-leclairage-public/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>23/08/2024</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...215 lines deleted...]
-      </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>140752</v>
+        <v>129730</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Maintenir et exploiter le réseau d'éclairage public</t>
+          <t>Etendre les réseaux aériens de distribution publique d'électricité, d'éclairage public et de télécommunications</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+          <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
-        <is>
-[...1064 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDED 52 dispose de la compétence dite &amp;#34;distribution publique d&amp;#039;électricité&amp;#34; depuis ses origines.
 &lt;/p&gt;
 &lt;p&gt;
  A cet égard, il est propriétaire et responsable de la gestion des réseaux de distribution d&amp;#039;électricité et s&amp;#039;appuie sur un contrat de concession avec Enedis pour l&amp;#039;exploitation, au quotidien, du réseau.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Syndicat assure la maîtrise d&amp;#039;ouvrage d&amp;#039;un certain nombre de travaux sur le réseau de distribution publique, dont les opérations d&amp;#039;extension de réseaux de distribution publique d&amp;#039;électricité, d&amp;#039;éclairage public et de réseaux de télécommunications.
 &lt;/p&gt;
 &lt;p&gt;
  Ces opérations ont pour objectif majeur de mettre à disposition le réseau de distribution d&amp;#039;électricité pour de nouveaux usages (habitation, activité économique par exemple).
 &lt;/p&gt;
 &lt;p&gt;
  Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation du bénéficiaire qui dépend de la nature des travaux à engager.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Commune de Froncles : extension de réseaux pour alimenter un site de production agricole.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Equipement public</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier de cette aide, les travaux doivent être réalisés dans des communes relevant du régime rural au titre de la concession.
 &lt;/p&gt;
 &lt;p&gt;
  Il convient de se rapprocher du SDED 52 afin de vérifier cette disposition.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cas contraire, les travaux seront entrepris par Enedis et le Syndicat est alors en mesure d&amp;#039;attribuer une subvention à hauteur de 40% du montant HT des travaux sur le réseau de distribution, plafonnée à 5 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.sded52.fr/distribution-publique-d-electricite</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute interrogation :
 &lt;/p&gt;
 &lt;p&gt;
  Syndicat Départemental d&amp;#039;Energie et des Déchets 52
  &lt;br /&gt;
  40 bis avenue Foch
  &lt;br /&gt;
  52 000 Chaumont
 &lt;/p&gt;
 &lt;p&gt;
  03 25 35 09 29
 &lt;/p&gt;
 &lt;p&gt;
  sded52&amp;#64;sded52.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>sded52@sded52.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5437-dissimuler-les-reseaux-aeriens-de-distributio/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Rénovation de l’éclairage public</t>
         </is>
       </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat départemental d'énergie et des déchets 52</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>140753</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Géolocaliser des réseaux d'éclairage public</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Connaître avec précision l&amp;#039;emplacement des réseaux d&amp;#039;éclairage public
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - sécuriser les interventions
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer et préserver le patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ - respecter la réglementation
+&lt;/p&gt;
+&lt;p&gt;
+ - géodétecter avec une précision maximale&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Obligation réglementaire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8840-geolocaliser-des-reseaux-declairage-public/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>140752</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Maintenir et exploiter le réseau d'éclairage public</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Entretenir l&amp;#039;éclairage public
+  &lt;br /&gt;
+  Assurer un fonctionnement performant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - gagner en performance
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - assurer la continuité du fonctionnement
+&lt;/p&gt;
+&lt;p&gt;
+ - maitriser les dépenses
+&lt;/p&gt;
+&lt;p&gt;
+ - assurer la sécurité des usagers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Consommation et production</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion à l&amp;#039;offre e-lum
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  e-lum&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b839-maintenir-et-exploiter-le-reseau-declairage-p/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>140746</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'éclairage public seuls</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Montant aidé plafonnné à 1000 €TTC dans la limite d'un seul dossier par an et par collectivité. Travaux conformes à la Charte Eclairons Juste le Jura et chiffrés dans la limite du bordereau SIDEC</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U2) et Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f92-realiser-des-travaux-declairage-public-seuls/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>140745</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'éclairage public conjointement avec une opération d'extension du réseau électrique aérien ou souterrain</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J9" s="1" t="inlineStr">
+        <is>
+          <t>Montant d'aide plafonné à 25 % du montant  TTC de l'opération électrique. Travaux conformes à la Charte Eclairons Juste le Jura et chiffrés dans la limite du bordereau SIDEC</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U1, U2) et Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux coordonnés à des travaux souterrains sur le réseau électrique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae90-realiser-des-travaux-declairage-public-conjoi/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>140744</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'aménagement sur l'éclairage public dans le cadre d'opération esthétique, de renforcement souterrain ou de sécurisation en souterrain</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J10" s="1" t="inlineStr">
+        <is>
+          <t>Montant d'aide plafonné à 18 % du montant  TTC des travaux électriques aidés</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Rénover et développer l&amp;#039;éclairage public
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U1, U2) et Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux coordonnés à des travaux souterrains sur le réseau électrique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/55fa-realiser-des-travaux-damenagement-sur-leclair/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
-          <t>Syndicat départemental d'énergie et des déchets 52</t>
+          <t>SIDEC du JURA</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
-          <t>17/02/2023</t>
+          <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
-        <v>112123</v>
+        <v>140743</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Réaliser des travaux d'investissement sur l'éclairage public performant</t>
+          <t>Réaliser des travaux de remplacement, de vétusté, de sécurité (RVS) sur le parc d'éclairage public</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Aides à la réalisation des travaux d'investissement sur l'éclairage public performant</t>
+          <t>Réaliser des travaux RVS sur le parc d'éclairage public, y compris la mise à niveau du réseau EP aérien dans le cas de remplacement des lanternes vétustes par des lanternes LED</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>Subvention
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Travaux conformes aux préconisations du diagnostic du patrimoine éclairage public. Montant de travaux plafonné annuellement à 30000 € TTC pour les collectivités adhérentes au service e-lum® , 15000 € TTC pour les collectivités signataires de la Charte</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Rénover et développer l&amp;#039;éclairage public
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux ou seuls
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/02e4-realiser-des-travaux-de-remplacement-de-vetus/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>112123</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'investissement sur l'éclairage public performant</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Aides à la réalisation des travaux d'investissement sur l'éclairage public performant</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="J11" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>*sous adhésion</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;A compter du 1er janvier 2026, la participation financière du SDES pour les travaux d&amp;#039;investissement pour l&amp;#039;éclairage public, est remplacée par la prise en charge des travaux sous compétence du SDES. Des contributions seront demandées aux communes pour compléter la prise en charge par le SDES des travaux. Les modalités seront précisées dans les prochains mois.&lt;br /&gt;Des « frais de maîtrise d’ouvrage » sur le montant des travaux réalisés seront appliqués à hauteur de 3 % du montant TTC des travaux &amp;#43; maîtrise d’oeuvre.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion à la compétence investissement éclairage public : &lt;a href="https://www.sdes73.com/le-sdes/transfert-de-competence/" target="_self"&gt;https://www.sdes73.com/le-sdes/transfert-de-competence/&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.sdes73.com/eclairage-public/travaux-de-renovation-de-leclairage-public/</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;sdes&amp;#64;sdes73.com
 &lt;/p&gt;
 &lt;p&gt;
  04 79 26 42 10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>subventions@sdes73.com</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e0db-copie-10h16-aide-a-la-realisation-dun-diagnos/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>SDES, territoire d'energie Savoie</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>10/02/2022</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>112122</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Réaliser un diagnostic du parc d'éclairage public communal</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Aide à la réalisation d'un diagnostic du parc d'éclairage public communal</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I12" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
+      <c r="J13" s="1" t="inlineStr">
         <is>
           <t>60% du montant HT</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDES fait réaliser et finance pour le compte des communes adhérentes qui le souhaitent un diagnostic de leur parc d&amp;#039;éclairage public.
 &lt;/p&gt;
 &lt;p&gt;
  Ce diagnostic à pour objectif d&amp;#039;établir un inventaire exhaustif des équipements d&amp;#039;éclairage public (armoire, mat, crosse, luminaire...) et d&amp;#039;établir un programme de travaux.&lt;/p&gt;&lt;p&gt;En cas de transfert de la compétence éclairage public au SDES, le taux de prise en charge et de 100% (avec un plafond de 10 000 €HT pour les intercommunalités).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette participation financière du SDES est octroyée pour les diagnostics d&amp;#039;éclairage public uniquement réalisés dans le cadre d&amp;#039;une prestation de service du SDES au profit des communes adhérentes au SDES et de leurs intercommunalités de rattachement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les intercommunalités, la participation financière octroyée est calculée en fonction du pourcentage de la population adhérente au SDES et donc hors régie d&amp;#039;électricité. Ainsi, un coefficient réducteur est appliqué le cas échéant sur le taux de participation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.sdes73.com/eclairage-public/diagnostic-declairage-public/</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  sdes&amp;#64;sdes73.com
 &lt;/p&gt;
 &lt;p&gt;
  04 79 26 42 10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>subventions@sdes73.com</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/929e-aide-a-la-realisation-dun-diagnostic-du-parc-/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>SDES, territoire d'energie Savoie</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>10/02/2022</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>111994</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Accompagner  la gestion de l’éclairage public</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Avance récupérable
-[...3 lines deleted...]
-      <c r="I13" s="1" t="inlineStr">
+Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J13" s="1" t="inlineStr">
+      <c r="J14" s="1" t="inlineStr">
         <is>
           <t>Sur les travaux permettant d'atteindre 50% déconomie de consommation. Plafonnée à 12 000 euros HT/an</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités dans la gestion de leur éclairage public : création, entretien, réparation des points lumineux et réponse aux obligations en tant que gestionnaire de réseaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    MODALITÉS D&amp;#039; ACCOMPAGNEMENT :
   &lt;/strong&gt;
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   État des lieux du patrimoine existant et diagnostic énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Maîtrise d&amp;#039;œuvre des travaux et passation des marchés afférents
  &lt;/li&gt;
  &lt;li&gt;
   Entretien préventif et curatif
  &lt;/li&gt;
  &lt;li&gt;
   Géoréférencement obligatoire du réseau
  &lt;/li&gt;
@@ -2398,1961 +2541,1770 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réunions et contacts réguliers pour le suivi des différents projets de la collectivité
  &lt;/li&gt;
  &lt;li&gt;
   Rapport annuel des activités sur le patrimoine éclairage public.
  &lt;/li&gt;
  &lt;li&gt;
   Outil cartographique en ligne pour le suivi du patrimoine et la gestion des pannes avec numérotation physique sur le terrain (sur devis).
  &lt;/li&gt;
  &lt;li&gt;
   Devis divers.
  &lt;/li&gt;
  &lt;li&gt;
   Maîtrise d&amp;#039;œuvre des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation du patrimoine à travers le remplacement par des luminaires LED, télégestion de l&amp;#039;éclairage public pour réduire la consommation énergétique...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Appui méthodologique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Délibération de transfert de compétence en éclairage public.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.sdeeg33.fr/le-reseau-eclairage-public/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Éclairage public
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  05 56 16 19 41
 &lt;/p&gt;
 &lt;p&gt;
  service.ep&amp;#64;sdeeg33.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0da2-accompagner-la-gestion-de-leclairage-public/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>56126</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Effacer les réseaux publics d'électricité basse tension, d'éclairage public ou de génie civil de télécommunication, supprimer ou rénover un poste de transformation</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I14" s="1" t="inlineStr">
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 100</t>
         </is>
       </c>
-      <c r="J14" s="1" t="inlineStr">
+      <c r="J15" s="1" t="inlineStr">
         <is>
           <t>Travaux réalisés par le SDEC ENERGIE, qui prend en charge tout ou partie de leur coût</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;effacement  coordonné  des  réseaux  aériens  d&amp;#039;électricité,  d&amp;#039;éclairage  public  et  de télécommunication permet d&amp;#039;améliorer l&amp;#039;aménagement paysager des communes et la qualité de la desserte électrique par la mise en souterrain ou la pose en technique sur façade des-dits réseaux. Ces techniques protègent  ces  différentes  installations  des  intempéries. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les taux d&amp;#039;aides sont bonifiés dans les secteurs &amp;#34;Zone de vent&amp;#34;, &amp;#34;Zone de Qualité Prioritaire&amp;#34; définies par le syndicat ou dans le cas de fils nus.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les  travaux d&amp;#039;enfouissement  sont  réalisés,  à  la  demande  des  collectivités,  par  le  SDEC ÉNERGIE  qui  coordonne  l&amp;#039;enfouissement des trois réseaux dans une seule et unique tranchée, limitant ainsi les coûts de travaux, les délais d&amp;#039;intervention et les interventions multiples sur la voirie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention dépendent de la localisation de la commune et des techniques de câbles à remplacer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Selon les dépenses, l&amp;#039;aide peut être accordée sur avis du bureau syndical et peut être plafonnée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Espace public
 Voirie et réseaux
 Paysage</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La commune doit être adhérente au syndicat.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail : effacement&amp;#64;sdec-energie.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 31 06 61 75
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fca3-effacer-les-reseaux-publics-delectricite-bass/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>05/08/2020</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>159901</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Enfouir les réseaux aériens (éclairage public, réseau de télécommunication, fibre...)</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Travaux d'effacement des réseaux aériens</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Alsace</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le concessionnaire (ENEDIS) participe financièrement, à hauteur de 40%, aux projets d&amp;#039;intégration des ouvrages dans l&amp;#039;environnement, ainsi qu&amp;#039;à l&amp;#039;amélioration de la qualité de distribution de l&amp;#039;électricité. Les communes peuvent bénéficier de cette aide de 40% dans le cadre de leurs projets de voirie, ou simplement d&amp;#039;enfouissement coordonné des réseaux secs ; les travaux sur le réseau électrique étant placés sous la maîtrise d&amp;#039;ouvrage de Territoire d&amp;#039;Énergie Alsace. À cette aide de 40%, Territoire d&amp;#039;Énergie Alsace verse 10% supplémentaires, ce qui ramène l&amp;#039;aide à 50% du montant HT des travaux.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme de soutien à la résorption du réseau électrique basse tension en fils nus, une aide supplémentaire de 30% est accordée au prorata du linéaire de fils nus déposé.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être recevables, les travaux doivent être coordonnés avec l&amp;#039;enfouissement d&amp;#039;autres réseaux secs, ou alors des travaux de voirie, de déploiement de la fibre ou de l&amp;#039;arrivée du gaz.
 &lt;/p&gt;
 &lt;p&gt;
  Ils devront être déposés à Territoire d&amp;#039;Énergie Alsace au plus tard le 30 juin de l&amp;#039;année n-1, pour les travaux devant être réalisés l&amp;#039;année n (sous réserve de la programmation annuelle de TEA).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Alsace</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://te.alsace/vos-services/reseaux-electriques/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Téléphone : 03 89 21 11 60
 &lt;/p&gt;
 &lt;p&gt;
  Courriel :
  &lt;a target="_self"&gt;
   aides&amp;#64;te.alsace
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Courrier : 11 rue du 1er Cuirassiers, 68000, COLMAR
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>accueil@te.alsace</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e453-enfouir-les-reseaux-aeriens-eclairage-public-/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Alsace</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>02/02/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>129729</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Dissimuler les réseaux aériens de distribution publique d'électricité, d'éclairage public et de télécommunications</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDED 52 dispose de la compétence dite &amp;#34;distribution publique d&amp;#039;électricité&amp;#34; depuis ses origines.
 &lt;/p&gt;
 &lt;p&gt;
  A cet égard, il est propriétaire et responsable de la gestion des réseaux de distribution d&amp;#039;électricité et s&amp;#039;appuie sur un contrat de concession avec Enedis pour l&amp;#039;exploitation, au quotidien, du réseau.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Syndicat assure la maîtrise d&amp;#039;ouvrage d&amp;#039;un certain nombre de travaux sur le réseau de distribution publique, dont les opérations de dissimulation de réseaux aériens.
 &lt;/p&gt;
 &lt;p&gt;
  Ces opérations ont pour objectifs majeurs de sécuriser les réseaux des incidents climatiques, de procéder à leur renforcement et de participer à une amélioration esthétique du cadre urbain.
 &lt;/p&gt;
 &lt;p&gt;
  Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation de la commune comprise entre 25% et 100% du montant HT des travaux.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Commune de Chateauvillain : effacement des réseaux aériens rue St-François, rue Pasteur et rue de Richebourg.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Equipement public</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier de cette aide, les collectivités doivent être adhérentes au SDED 52 et avoir procédé au transfert de la compétence distribution publique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.sded52.fr/distribution-publique-d-electricite</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute interrogation :
 &lt;/p&gt;
 &lt;p&gt;
  Syndicat Départemental d&amp;#039;Energie et des Déchets 52
  &lt;br /&gt;
  40 bis avenue Foch
  &lt;br /&gt;
  52 000 Chaumont
 &lt;/p&gt;
 &lt;p&gt;
  03 25 35 09 29
 &lt;/p&gt;
 &lt;p&gt;
  sded52&amp;#64;sded52.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>sded52@sded52.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d072-etendre-le-reseau-declairage-public/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Syndicat départemental d'énergie et des déchets 52</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>129728</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Etendre le réseau d'éclairage public</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDED 52 dispose de la compétence dite &amp;#34;éclairage public&amp;#34; depuis 2008, avec pour objectif de proposer aux collectivités adhérentes au Syndicat un service optimisé de maintenance de leurs installations d&amp;#039;éclairage public, ainsi qu&amp;#039;un programme d&amp;#039;investissement permettant d&amp;#039;agir sur les foyers lumineux, les réseaux électriques d&amp;#039;alimentation et les organes de commande d&amp;#039;allumage et d&amp;#039;extinction.
 &lt;/p&gt;
 &lt;p&gt;
  A travers cette compétence, le Syndicat est en mesure d&amp;#039;agir sur le parc existant (voir la fiche action dédiée), mais aussi de procéder à son extension afin notamment de sécuriser les usagers de la voirie sur l&amp;#039;ensemble du périmètre aggloméré des communes.
 &lt;/p&gt;
 &lt;p&gt;
  Bien souvent, l&amp;#039;accompagnement du Syndicat auprès des collectivités qui souhaitent compléter leur parc d&amp;#039;éclairage s&amp;#039;articule avec un objectif global d&amp;#039;optimisation de l&amp;#039;éclairage.
 &lt;/p&gt;
 &lt;p&gt;
  Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation de la commune comprise entre 50% et 80% du montant HT des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Commune de Saudron : mise en place de luminaires complémentaires rues de l&amp;#039;Eglise, du Pré et Impasse de l&amp;#039;horloge afin d&amp;#039;homogénéiser le service d&amp;#039;éclairage au sein de la commune. Cette opération s&amp;#039;est intégrée dans un programme global d&amp;#039;optimisation de l&amp;#039;éclairage avec un gain de consommation énergétique.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier de cette aide, les collectivités doivent être adhérentes au SDED 52 et avoir procédé au transfert de la compétence éclairage public.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.sded52.fr/eclairage-public</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute interrogation :
 &lt;/p&gt;
 &lt;p&gt;
  Syndicat Départemental d&amp;#039;Energie et des Déchets 52
 &lt;/p&gt;
 &lt;p&gt;
  40 bis avenue Foch
 &lt;/p&gt;
 &lt;p&gt;
  52 000 Chaumont
 &lt;/p&gt;
 &lt;p&gt;
  03 25 35 09 29
 &lt;/p&gt;
 &lt;p&gt;
  sded52&amp;#64;sded52.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>sded52@sded52.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7aba-etendre-le-reseau-declairage-public/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Syndicat départemental d'énergie et des déchets 52</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>157099</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Réaliser un diagnostic ou des travaux dans le domaine de l’énergie</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  Afin d&amp;#039;accompagner les collectivités soucieuses d&amp;#039;améliorer et de réduire leur facture énergétique, MATEC peut réaliser :
  &lt;br /&gt;
  • Des diagnostics d&amp;#039;éclairage public avec proposition de choix techniques
  &lt;br /&gt;
  • Des diagnostics énergétiques de bâtiments
  &lt;br /&gt;
  • Des études sur les productions d&amp;#039;énergie renouvelable
  &lt;br /&gt;
  • Des marchés de fourniture d&amp;#039;énergie
  &lt;br /&gt;
  • Des études de préfaisabilité pour la construction de réseaux de chauffage
  &lt;br /&gt;
  • Des contrats d&amp;#039;exploitation de chaufferies
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études. MATEC assiste les collectivités produites et les informe des optimisations possibles.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Appui méthodologique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3cfb-realiser-un-diagnostic-ou-des-travaux-dans-le/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Gestion d'une base nautique
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...201 lines deleted...]
-      </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
-        <v>140739</v>
+        <v>129727</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Réaliser tous types de travaux d'éclairage public : extension, mise en valeur, remplacement</t>
+          <t>Améliorer l'efficacité énergétique de l'éclairage public et réduire son impact environnemental</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Maîtrise de la demande en énergie (MDE)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+          <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...10 lines deleted...]
-          <t>Montant de travaux ou d'investissements aidé plafonné en fonction de la population, dans la limite des crédits SIDEC affectés à ces travaux</t>
+          <t>Autre aide financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
-        <is>
-[...207 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDED 52 dispose de la compétence dite &amp;#34;éclairage public&amp;#34; depuis 2008, avec pour objectif de proposer aux collectivités adhérentes au Syndicat un service optimisé de maintenance de leurs installations d&amp;#039;éclairage public, ainsi qu&amp;#039;un programme d&amp;#039;investissement permettant d&amp;#039;agir sur les foyers lumineux, les réseaux électriques d&amp;#039;alimentation et les organes de commande d&amp;#039;allumage et d&amp;#039;extinction.
 &lt;/p&gt;
 &lt;p&gt;
  Ces investissements, conçus avec les collectivités adhérentes et validés chaque année par le comité syndical, participent à l&amp;#039;atteinte de 3 objectifs majeurs :
  &lt;br /&gt;
  1) réduire la consommation énergétique du parc d&amp;#039;éclairage public,
  &lt;br /&gt;
  2) atteindre une meilleure efficacité de l&amp;#039;éclairage tout en veillant à réduire son impact environnemental,
  &lt;br /&gt;
  3) sécuriser son fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation de la commune comprise entre 30% et 80% du montant HT des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Commune de Langres : rénovation de l&amp;#039;éclairage public du centre ancien avec programme de réduction d&amp;#039;intensité en milieu de nuit, ajusté avec un système de détection de présence.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier de cette aide, les collectivités doivent être adhérentes au SDED 52 et avoir procédé au transfert de la compétence éclairage public.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.sded52.fr/eclairage-public</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute interrogation :
 &lt;/p&gt;
 &lt;p&gt;
  Syndicat Départemental d&amp;#039;Energie et des Déchets 52
  &lt;br /&gt;
  40 bis avenue Foch
  &lt;br /&gt;
  52 000 Chaumont
 &lt;/p&gt;
 &lt;p&gt;
  03 25 35 09 29
 &lt;/p&gt;
 &lt;p&gt;
  sded52&amp;#64;sded52.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>sded52@sded52.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c2c9-ameliorer-lefficacite-energetique-de-leclaira/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Gestion d'une base nautique
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Syndicat départemental d'énergie et des déchets 52</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>129719</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Financer des projets contribuant au développement durable de la commune</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Contrat Agglo-communes - Assurer un développement durable de la commune</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Communauté d'Agglomération Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aménagement d&amp;#039;itinéraires cyclables et piétonniers, démarche innovant type écoquartiers ou haute qualité environnementale, création de tiers-lieux, systèmes d&amp;#039;éclairage public intelligent, travaux d&amp;#039;amélioration énergétique
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Réhabilitation
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
   &lt;/li&gt;
   &lt;li&gt;
    Les projets seront limités au nombre de 3 maximum par commune
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
   &lt;/li&gt;
   &lt;li&gt;
    Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>CA Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.saint-lo-agglo.fr/</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Saint-Lô Agglo
 &lt;/p&gt;
 &lt;p&gt;
  Service de développement et d&amp;#039;appui aux communes
 &lt;/p&gt;
 &lt;p&gt;
  appuicommunes&amp;#64;saint-lo-agglo.fr
 &lt;/p&gt;
 &lt;p&gt;
  02 14 16 01 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>soukaina.alouah@saint-lo-agglo.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0236-financer-des-projets-contribuant-au-developpe/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Rénovation de l’éclairage public
 Rénovation énergétique école</t>
         </is>
       </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>140749</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'éclairage sur des installations sportives</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réaliser des travaux d&amp;#039;éclairage sur des installations sportives
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nature de l&amp;#039;opération : Eclairage public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U2) et Communes Rurales (ER)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dossier à présenter en bureau syndical
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/75af-realiser-des-travaux-declairage-sur-des-insta/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
       <c r="AC22" s="1" t="inlineStr">
         <is>
-          <t>CA Saint-Lô Agglo</t>
+          <t>SIDEC du JURA</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
-          <t>14/02/2023</t>
+          <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
-        <v>120003</v>
+        <v>140739</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les communes dans leurs projets d'électricité 2020-2026</t>
+          <t>Réaliser tous types de travaux d'éclairage public : extension, mise en valeur, remplacement</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
-          <t>Commune</t>
+          <t>Commune
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H23" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I23" s="1" t="inlineStr">
         <is>
-          <t> Max : 70</t>
+          <t> Max : 20</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
-          <t>70% du montant HT pour un plafond à 30 000 € HT</t>
+          <t>Montant de travaux ou d'investissements aidé plafonné en fonction de la population, dans la limite des crédits SIDEC affectés à ces travaux</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le SIEDS accompagne les communes dans l&amp;#039;élaboration d&amp;#039;un projet de mandat afin de subventionner les communes sur tout projet de travaux d&amp;#039;électricité sur la durée de mandat communal (déplacement d&amp;#039;ouvrage, sécurisation du réseau d&amp;#039;alimentation d&amp;#039;éclairage public, horloge astronomique, éclairage stade). Quatre projets par commune et par mandat.
+ &lt;span&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U1, U2)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
-[...9 lines deleted...]
- L&amp;#039;horloge astronomique peut être subventionnée dans le cadre de ce programme. Elle permet un déclenchement automatique de l&amp;#039;éclairage public en fonction des heures du lever et du coucher du soleil.
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
-[...45 lines deleted...]
- &lt;br /&gt;
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
-[...30 lines deleted...]
-      </c>
       <c r="Y23" s="1" t="inlineStr">
         <is>
-          <t>anivelle@sieds.fr</t>
+          <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
       <c r="Z23" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/defa-copie-09h40-accompagner-les-collectivites-ver/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36ce-realiser-tous-types-de-travaux-declairage-pub/</t>
         </is>
       </c>
       <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Gestion d'une base nautique
 Rénovation de l’éclairage public</t>
         </is>
       </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
-          <t>SIEDS</t>
+          <t>SIDEC du JURA</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
-          <t>09/08/2022</t>
+          <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>120002</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités vers une politique d'éclairage public économe et performant</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H24" s="1" t="inlineStr">
         <is>
@@ -4479,385 +4431,385 @@
 Rénovation de l’éclairage public</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>SIEDS</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>09/08/2022</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
-        <v>71318</v>
+        <v>56127</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Réaliser des économies d'énergie sur votre éclairage public via un conseil en énergie partage (CEP)</t>
+          <t>Etendre, renouveler ou améliorer l'efficacité énergétique de son éclairage public</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>ADEME</t>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
-        <is>
-[...177 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 60</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>Travaux réalisés par le SDEC ENERGIE dans le cadre d'un transfert de compétence</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les installations d&amp;#039;éclairage public concourent à la sécurité des biens et des personnes. La maîtrise des consommations énergétiques et la lutte contre la pollution lumineuse incitent  au  renouvellement  des  installations  les  plus anciennes et énergivores. les actions réalisées sont la création, l&amp;#039;extension, le renouvellement (passage en LED), la mise en œuvre de la trame noire (adaptation de la température d&amp;#039;éclairement en fonction de l’enjeu de biodiversité), la programmation d&amp;#039;extinction nocturne, la variation d&amp;#039;intensité lumineuse
  en cours de nuit ou la mise en place d&amp;#039;un système de détection permettant l&amp;#039;allumage et l&amp;#039;extinction de l&amp;#039;éclairage en fonction du besoin. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;aide dépend de l&amp;#039;action sollicitée et de la catégorie de la commune.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Un soutien spécifique est accordé dans le cadre du programme R30 pour le renouvellement des foyers de plus de 30 ans&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide du SDEC ENERGIE intervient dans le cadre d&amp;#039;un transfert de compétence.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes et communautés de communes adhérentes au syndicat, qui lui ont transféré leur compétence d&amp;#039;éclairage public.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.sdec-energie.fr/eclairage-public</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail : eclairage&amp;#64;sdec-energie.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 31 06 61 65
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/34d2-etendre-renouveler-ou-ameliorer-lefficacite-e/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Gestion d'une base nautique
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2020</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>71318</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des économies d'énergie sur votre éclairage public via un conseil en énergie partage (CEP)</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Eclairage public  : un gisement d&amp;#039;économies d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour  aider les collectivités à rénover leurs installations, l&amp;#039;ADEME met à disposition plusieurs outils et propose des financements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les petites communes peuvent aussi recourrir à un CEP (conseil en énergie partagé) dont les missions couvrent l&amp;#039;éclairage public :
+ &lt;a href="https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep"&gt;
+  lien vers la page
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéfices du Conseil en Energie Partagé (CEP)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mutualisation d&amp;#039;une compétence dans le cadre d&amp;#039;une démarche territoriale ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un conseil objectif et indépendant : priorité est donnée à la maîtrise de l&amp;#039;énergie sans privilégier une solution énergétique en particulier ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un coût potentiellement compensé par les économies ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau de conseillers énergie sur l&amp;#039;ensemble du territoire français, formé, outillé et animé par l&amp;#039;ADEME ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un accompagnement et une assistance technique sur le long terme.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au niveau national, l&amp;#039;ADEME met à la disposition des conseillers énergie différents outils et leur fournit différents services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accès à un logiciel (GEPweb360) de comptabilité énergie ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;accès à un forum d&amp;#039;échanges et à une plateforme de téléchargement de documents de référence ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise à disposition d&amp;#039;un guide méthodologique et de supports de communication (plaquettes, vidéos...) ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la tenue annuellement d&amp;#039;une journée d&amp;#039;échanges ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en œuvre d&amp;#039;un parcours de formation dédié.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au niveau régional, l&amp;#039;ADEME assure la mobilisation des partenaires, la contractualisation et le financement des projets, ainsi que le suivi des conseillers énergie embauchés.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans les régions regroupant un nombre significatif de Conseils en Energie Partagé (CEP), l&amp;#039;ADEME organise aussi une animation complémentaire pouvant comprendre des réunions de travail ou des visites d&amp;#039;installations.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour le CEP (conseil en énergie partagé) avoir moins de 10 000 habitants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/eclairage-public-gisement-deconomies-denergie</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prenez contact avec votre agence régionale : https://www.ademe.fr/lademe/presentation-lademe/liste-implantations-lademe
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8630-eclairage-public-un-gisement-deconomies-dener/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
-          <t>05/08/2020</t>
+          <t>09/11/2020</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
         <v>143387</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée</t>
         </is>
       </c>
@@ -5088,868 +5040,868 @@
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
+        <v>128966</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Rendre accessibles les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficier d&amp;#039;une aide à la décision pour les travaux
+d&amp;#039;accessibilité des établissements recevant du public
+(ERP)
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de l&amp;#039;accompagnement :
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement préalable intégrant :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la visite diagnostic des bâtiments et ERP à expertiser
+ &lt;/li&gt;
+ &lt;li&gt;
+  les propositions de travaux simples pour les rendre
+accessibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  les préconisations de travaux plus complexes à
+réaliser pour les rendre accessibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assistance à la rédaction du cahier des charges pour
+la consultation d&amp;#039;un bureau d&amp;#039;étude spécialisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  sensibilisation et information des acteurs concernés,
+les élus et les personnels des services techniques
+des collectivités locales sur les mises aux normes des
+différents types d&amp;#039;établissements
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Remise d&amp;#039;un rapport d&amp;#039;étude de faisabilité, guide sur
+l&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration du cahier des charges de consultation d&amp;#039;un
+bureau d&amp;#039;études spécialisé
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture de documents techniques relatifs au projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0387-rendre-accessibles-les-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>140747</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de restitution de l'éclairage public dans le cadre d'opération de renforcement aérien ou sécurisation en aérien</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nature de l&amp;#039;opération : Eclairage public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U2) et Communes Rurales (ER)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Travaux coordonnés à des travaux de renforcement aérien du réseau électrique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f8b-realiser-des-travaux-de-restitution-de-leclai/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>161850</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Acquérir et développer des outils d’accessibilité par des structures exerçant dans plusieurs domaines artistiques et culturels - Fonds d'accessibilité des oeuvres</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Fonds d&amp;apos;accessibilité des oeuvres</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F28" s="1" t="inlineStr">
+      <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Fonds d’accessibilité des œuvres permet l’acquisition et le développement d’outils d’accessibilité par des structures exerçant dans plusieurs domaines artistiques et culturels. En application de la convention internationale des droits des personnes handicapées signée à New York le 30 mars 2007*, pour favoriser la participation des personnes handicapées à la vie culturelle, le ministère de la Culture soutient l’engagement des structures culturelles dans leur politique d’accessibilité à l’offre culturelle.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que le Fonds d&amp;#039;accessibilité des œuvres ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Depuis 2018, le Fonds accessibilité permet de contribuer à l’effort de développement d’actions et de dispositifs permettant de &lt;strong&gt;lever les freins à la participation à la vie culturelle&lt;/strong&gt;, pour les personnes en situation de handicap, les personnes âgées et à l’ensemble des personnes hébergées ou accompagnées au sein d’établissements médico sociaux.&lt;/p&gt;&lt;p&gt;Les crédits accordés dans ce cadre porteront sur l’acquisition et le&lt;strong&gt; développement d’outils d’accessibilité&lt;/strong&gt; et devront permettre &lt;strong&gt;d’accompagner la politique d’accès à l’offre culturelle pour les personnes en situation de handicap.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette année, une attention particulière sera portée aux projets menés par des structures culturelles qui ne sont pas encore engagées dans une dynamique de mise en accessibilité et qui souhaitent obtenir un soutien dans le cadre du Fonds d&amp;#039;accessibilité pour initier cette démarche. &lt;strong&gt;Par ailleurs, le développement et l’acquisition d’outils mutualisés entre plusieurs opérateurs culturels pourra être encouragé.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;* &lt;em&gt;Notamm&lt;/em&gt;​​​​​​​&lt;em&gt;ent ses articles 1er, 2 et 30 ; décret n° 2010-356 du 1er avril 2010 portant publication de la convention relative aux droits des personnes handicapées (ensemble un protocole facultatif), signée à New York le 30 mars 2007 - JORF n°0079 du 3 avri&lt;/em&gt;&lt;em&gt;l 2010.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de&lt;/strong&gt;&lt;strong&gt; la démarche&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette démarche vise à démocratiser l&amp;#039;accès à la culture, en abordant directement les défis liés à l&amp;#039;accessibilité pour les personnes en situation de handicap. Elle permet d’encourager les structures culturelles non engagées dans des initiatives d&amp;#039;accessibilité à initier cette démarche, et promouvoir le développement d&amp;#039;outils partagés entre plusieurs opérateurs culturels pour améliorer l&amp;#039;accessibilité de manière collaborative.&lt;/p&gt;&lt;p&gt;Le dispositif finance non seulement l&amp;#039;équipement spécialisé, mais aussi les initiatives de formation et les technologies favorisant l&amp;#039;inclusion.&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Le Fonds d’accessibilité des œuvres en région : procédure&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour en savoir plus sur les contacts et le calendrier mis en place dans votre région, merci de vous reporter aux onglets ci-dessous.&lt;/p&gt;
     &lt;section&gt;
         &lt;p&gt;
             &lt;/p&gt;&lt;p id="head_accordion_345"&gt;
                 &lt;/p&gt;&lt;h4&gt;&lt;strong&gt;&lt;em&gt;→ Ile-de-France (dépôt jusqu&amp;#039;au 10 avril 2024)
                                             &lt;/em&gt;&lt;/strong&gt;&lt;/h4&gt;
             &lt;p id="collapse_accordion_345"&gt;
                 &lt;/p&gt;&lt;p&gt;
                     &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seules les demandes ayant fait l’objet d’une discussion préalable avec un conseiller de la Drac seront examinées.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le montant des subventions accordés est entre 5000 et 20 000 euros. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d’attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention sera versée au demandeur durant la période du printemps à l&amp;#039;été 2024.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d’évaluation des dossiers&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;instruction des dossiers prendra en compte :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l&amp;#039;inscription dans une démarche d’accessibilité de la structure ;&lt;/li&gt;&lt;li&gt;la pertinence des outils choisis ; &lt;/li&gt;&lt;li&gt;le budget prévisionnel. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Date limite de dépôt des dossiers : 10 avril 2024, 23h59 (heure de Paris)&lt;/strong&gt;. Aucun dossier ne pourra être déposé ou pris en compte après cette date.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Une question ? &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour toute question sur le fonds d&amp;#039;accessibilité aux œuvres en Ile-de-France vous êtes invités à vous adresser à : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aurélie Lesous, &lt;a href="mailto:aurelie.lesous&amp;#64;culture.gouv.fr%C2%A0"&gt;aurelie.lesous&amp;#64;culture.gouv.fr &lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;strong&gt;&lt;span&gt;&lt;em&gt;→ Occitanie (dépôt jusqu&amp;#039;au 30 avril 2024)&lt;/em&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/h4&gt;&lt;/section&gt;&lt;section&gt;&lt;p&gt;
             &lt;/p&gt;&lt;p id="collapse_accordion_346"&gt;
                 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Montant de la subvention &lt;/span&gt;&lt;/p&gt;
             &lt;p&gt;
                     &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le montant des subventions accordées ne pourra pas être inférieur à 3.000 euros. Le plafond du taux d&amp;#039;intervention de la DRAC est fixé à 80 % du coût total du projet. Les structures ayant déposé un projet seront informées, par la DRAC, de la suite donnée à leur demande de financement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Modalités d’attribution de la subvention&lt;/span&gt;&lt;/p&gt;
         &lt;p&gt;&lt;span&gt;La subvention sera versée en une seule fois après la tenue de la commission. La subvention sera versée trois mois après la tenue de la commission.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Modalités d’évaluation des dossiers&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L&amp;#039;instruction des dossiers prendra en compte :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;de l’équilibre géographique des porteurs de projets ;&lt;/li&gt;&lt;li&gt;de la représentativité des différentes disciplines et domaines artistiques et culturels ;&lt;/li&gt;&lt;li&gt;du renouvellement des bénéficiaires ;&lt;/li&gt;&lt;li&gt;du taux d&amp;#039;intervention de la structure.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Calendrier&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;ul&gt;&lt;/ul&gt;&lt;li&gt;&lt;strong&gt;Date limite de dépôt des dossiers : 30 avril 2024, 23h59 (heure de Paris).&lt;/strong&gt; Aucun dossier ne pourra être déposé ou pris en compte après cette date.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Une question ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour toute question sur le fonds d&amp;#039;accessibilité aux œuvres en Occitanie vous êtes invités à vous adresser à : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vivien Chabrol, 05 67 73 20 88 ; &lt;a href="mailto:vivien.chabrol&amp;#64;culture.gouv.fr"&gt;vivien.chabrol&amp;#64;culture.gouv.fr&lt;/a&gt; &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.demarches-simplifiees.fr/commencer/pol-culturelles_fonds-accessibilite-occitanie" target="_blank" rel="noopener noreferrer"&gt;
         Accéder au formulaire - Occitanie
         &lt;span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;                
     &lt;/section&gt;
     &lt;section&gt;
         &lt;h4&gt;&lt;span&gt;&lt;span&gt;&lt;strong&gt;&lt;em&gt;→ Autres régions&lt;/em&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/h4&gt;&lt;p&gt;&lt;span&gt;Pour plus d&amp;#039;informations sur le Fonds d&amp;#039;accessibilité des œuvres dans votre région, nous vous invitons à contacter la Direction régionale des affaires culturelles (DRAC/DAC) de votre région &lt;/span&gt;&lt;a href="https://www.culture.gouv.fr/Regions" target="_blank"&gt;ici&lt;/a&gt;&lt;span&gt;.  &lt;/span&gt;&lt;/p&gt;
     &lt;/section&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;section&gt;&lt;ul&gt;&lt;li&gt;Associations &lt;/li&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Départements &lt;/li&gt;&lt;li&gt;Entreprises privées &lt;/li&gt;&lt;li&gt;Entreprises publiques locales &lt;/li&gt;&lt;li&gt;EPCI à fiscalité propre &lt;/li&gt;&lt;li&gt;Établissements publics / Services de l&amp;#039;État &lt;/li&gt;&lt;li&gt;Régions&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La nature des projets éligibles est large : outre l’acquisition de matériel spécifique, le Fonds permet également de soutenir des formations et le développement d’outils de communication adaptés mais aussi la mise en œuvre d’audiodescription ou de traduction. Pour tour les projets, les crédits accordés devront permettre d’accompagner la politique d’accès à l’offre culturelle pour les personnes en situation de handicap, les personnes âgées et l’ensemble des personnes hébergées ou accompagnées au sein d’établissements médico-sociaux. &lt;/p&gt;&lt;/section&gt;&lt;section&gt;&lt;p&gt;A titre d’exemple, les actions suivantes sont éligibles : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Boucles magnétiques, dispositifs de sur-titrage ;&lt;/li&gt;&lt;li&gt;Maquettes tactiles ; &lt;/li&gt;&lt;li&gt;Livrets en braille ; &lt;/li&gt;&lt;li&gt;Documents FALC visant à permettre l’accessibilité des œuvres ;&lt;/li&gt;&lt;li&gt;Outils et dispositifs d’accompagnement à la rencontre avec œuvres pour les personnes ayant des troubles autistique ou un handicap mental ; &lt;/li&gt;&lt;li&gt;Signalétique accessible ; &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Formation à la prise en main et à l’utilisation de ces outils…&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/section&gt;&lt;section&gt;Ne sont pas éligibles :&lt;/section&gt;&lt;section&gt;&lt;ul&gt;&lt;li&gt;Les projets d’action culturelle ou d’éducation artistique et culturelle ;&lt;/li&gt;&lt;li&gt;les interventions sur le cadre bâti ;&lt;/li&gt;&lt;li&gt;les projets de formation n’incluant pas la prise en main et l’utilisation de ces outils.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/section&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/fonds-d-accessibilite-des-oeuvres</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service déconcentré du ministère de la Culture territorialement compétent (DRAC)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fonds-daccessibilite-des-oeuvres/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF28" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>11/03/2024</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>161825</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans l'éclairage public</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
-[...60 lines deleted...]
-      <c r="O29" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 40</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;/p&gt;&lt;p&gt;Chaque année, le TE53 réalise des travaux d&amp;#039;éclairage public dans les communes, qu&amp;#039;il s&amp;#039;agisse d&amp;#039;un aménagement de centre-ville/centre-bourg suite à un enfouissement des réseaux, de la mise en valeur de monuments, d&amp;#039;extension de lotissement ou de la rénovation des installations. Le TE53 conseille les collectivités afin de répondre au mieux à leurs besoins.&lt;/p&gt;&lt;p&gt;Les aides financières :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour des travaux neufs liés à l&amp;#039;électrification pour les communes adhérentes (extension du réseau EP) : TEM prend en charge 25 % maximum du coût total des travaux&lt;/li&gt;&lt;li&gt;Pour des travaux de rénovation simple : TEM prend en charge 25 % maximum du coût total des travaux&lt;/li&gt;&lt;li&gt;Pour des travaux dans le cadre de campagne de rénovation spécifique (ex : luminaire type boule) : TEM prend en charge 40 % maximum du coût total des travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cette aide peut également se cumuler avec les demandes de financement Fonds Vert qui sont aussi portées par le syndicat.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Commune de Cossé-le-Vivien (en 2023)&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;98 lanternes LED ont été installées dans de nombreuses rues de la commune permettant de baisser de 70 % la consommation électrique en apportant un service permanent aux riverains tout en respectant l’arrêté sur les nuisances lumineuses. 60 % de la &lt;/span&gt;&lt;span&gt;Commune de Cossé-le-Vivien &lt;/span&gt;&lt;span&gt;est désormais couverte en technologie LED.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;L’objectif de l’opération consiste à remplacer les luminaires les plus énergivores, ce qui fait passer la puissance installée sur cette partie du patrimoine de 16,9 kW à 5,2 kW. Les luminaires sont équipés d’un système connecté permettant d’interagir et d’adapter le fonctionnement aux besoins de la commune : allumage, extinction, variation.&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Pour ces travaux d’éclairage public, la commune a pu bénéficier de la participation financière de Territoire d’énergie Mayenne à hauteur de 25 535 €&lt;/strong&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="S29" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour bénéficier de cette aide, les collectivités doivent adhérer au syndicat Territoire d&amp;#039;énergie Mayenne et avoir transféré leur compétence d&amp;#039;éclairage public. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nicolas CRÔNIER - Chargé d&amp;#039;affaire Mayenne Communauté - nicolas.conier&amp;#64;te53.fr - 06 48 11 02 23&lt;/p&gt;&lt;p&gt;Guillaume BAUWENS - Chargé d&amp;#039;affaire Secteur Nord - guillaume.bauwens&amp;#64;te53.fr - 07 48 94 15 58&lt;/p&gt;&lt;p&gt;Patrice THOURAULT - Chargé d&amp;#039;affaire Secteur Sud - patrice.thourault&amp;#64;te53.fr - 07 56 06 84 20&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renovation-eclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>163186</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Rénover énergétiquement votre parc d'éclairage public</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>TEE (Travaux d'économie d'énergie)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (TE83)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Territoire d&amp;#039;énergie Var - Symielec met en œuvre des actions sur les réseaux d’éclairage public en proposant aux communes de réduire les consommations d’électricité, d’améliorer la qualité de l’éclairage et diminuer les nuisances lumineuses. Le Syndicat procède au remplacement de luminaires énergivores par des luminaires à LED, plus économiques et écologiques, la mise en place d&amp;#039;horloges connectées pilotable à distance et la rénovation d&amp;#039;armoire d&amp;#039;éclairage public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;De plus, le Syndicat dispose d&amp;#039;autres compétences pour la construction d&amp;#039;un réseau d&amp;#039;éclairage public neuf et la maintenance d&amp;#039;un parc d&amp;#039;éclairage public.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Remplacement de candélabres vétustes par des luminaires LED&lt;/p&gt;&lt;p&gt;Pose d&amp;#039;horloge connectées pilotable à distance&lt;/p&gt;&lt;p&gt;Rénovation d&amp;#039;armoire d&amp;#039;éclairage public&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour bénéficier de cette compétence, la collectivité doit transférer la compétence au Syndicat par délibération.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
-[...51 lines deleted...]
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://te83.fr/competences/leclairage-public/</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://te83.fr/organigramme/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aurore SANCHIS : Responsable du Service de l&amp;#039;Eclairage Public - &lt;a target="_self"&gt;aurore.sanchis&amp;#64;te83.fr&lt;/a&gt; - 0494372818&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>mehdi.rassoul@symielecvar.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-votre-parc-declairage-public/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
-[...320 lines deleted...]
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>23/08/2024</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...130 lines deleted...]
-      </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>156143</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Aider aux travaux de création, extension, réhabilitation, aménagement et équipement des bibliothèques et médiathèques publiques</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>BIBLIOTHÈQUES ET MÉDIATHÈQUES PUBLIQUES</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6163,51 +6115,51 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>05/12/2023</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
         <v>138004</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Améliorer le regroupement et l accessibilité des propriétés pour une meilleure répartition entre les terres agricoles, la forêt, les espaces de nature</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Accompagner l aménagement foncier agricole et forestier (AFAF)</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6354,92 +6306,92 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
         <v>155559</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Soutenir la mise en accessibilité des bâtiments publics et des cimetières</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>MISE EN ACCESSIBILITÉ DES BÂTIMENTS ET DES CIMETIÈRES</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J35" s="1" t="inlineStr">
         <is>
-          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la mise en accessibilité des bâtiments publics et des cimetières.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O35" s="1" t="inlineStr">
         <is>
@@ -6591,51 +6543,51 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>30/11/2023</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
         <v>142706</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Rendre accessibles vos bâtiments, espaces publics et transports</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
@@ -6815,100 +6767,247 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
-        <v>133062</v>
+        <v>130994</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Financer des travaux de modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
-[...4 lines deleted...]
-          <t>Modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
+          <t>Accompagner la rénovation de l'éclairage public</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H37" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre d&amp;#039;une compétence optionnelle, le SIEL-Territoire d&amp;#039;Energie Loire assure les travaux neufs, la maintenance et le contrôle des factures d&amp;#039;énergie liés à l&amp;#039;éclairage public pour les collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est donc le SIEL-Territoire d&amp;#039;énergie Loire qui assure la maîtrise d&amp;#039;ouvrage des nouveaux équipements et qui gère la maintenance avec des entreprises spécialisées. Pour les collectivités, ce fonctionnement permet de bénéficier d&amp;#039;un interlocuteur unique dans le cadre d&amp;#039;une action départementale homogène.
+  Celles-ci peuvent en outre choisir les équipements qu&amp;#039;elles souhaitent (design, budget, etc.) tout en bénéficiant de
+  l&amp;#039;expertise technique et du suivi de chantier par le SIEL-Territoire d&amp;#039;énergie Loire.&lt;/p&gt;
+&lt;p&gt;
+ Grâce à cette solidarité territoriale, le SIEL-Territoire d&amp;#039;énergie Loire mutualise des moyens, apporte son concours financier et offre le même service à toutes les communes de la Loire. En effet, chaque année un taux d&amp;#039;aide est votée en fonction d&amp;#039;un classement des communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sous adhésion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacts SIEL-TE Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Responsables :
+&lt;/p&gt;
+&lt;p&gt;
+ -  Pôle SUD Nicolas Brignon - brignon&amp;#64;siel42.fr - 04. 77 43.85.77
+&lt;/p&gt;
+&lt;p&gt;
+ -  Pôle NORD Mickaël EPINAT - epinat&amp;#64;siel42.fr - 04 77 42 10 74
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/707f-accompagner-la-renovation-de-leclairage-publi/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>133062</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I37" s="1" t="inlineStr">
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J37" s="1" t="inlineStr">
+      <c r="J38" s="1" t="inlineStr">
         <is>
           <t>taux qui dépend de l'abaissement de l'éclairage public</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L37" s="1" t="inlineStr">
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Région soutient les collectivités prêtes à contribuer à la création de la trame noire, qui vise à protéger la biodiversité nocturne.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne la dépose de luminaires et l&amp;#039;installation d&amp;#039;éclairage extérieur favorisant la sécurité des déplacements, des personnes et des biens sur l&amp;#039;espace public.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet conduit à minima à une réduction de 66%  de la consommation énergétique de l&amp;#039;éclairage public sur le périmètre rénové. La température de couleur des luminaires installés est inférieure ou égale à 2.700 Kelvins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets inclus dans la mise en œuvre d&amp;#039;un schéma directeur d&amp;#039;éclairage public permettant la mise en place de la trame noire sont prioritaires
  &lt;/strong&gt;
  .
  &lt;span&gt;
   &lt;br /&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    Dans le cas de travaux de modernisation de l&amp;#039;
@@ -6921,343 +7020,196 @@
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Jusqu&amp;#039;à 30% du montant éligible TTC (HT si récupération de la TVA) pour les  projets abaissant la puissance de l&amp;#039;éclairage public de 80% ou plus  au moins 5 heures par nuit,
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Jusqu&amp;#039;à 50% du montant éligible TTC (HT si récupération de la TVA) pour des projets procédant à une extinction totale (sauf éclairage sécuritaire ciblé) de l&amp;#039;éclairage public 5 heures par nuit.
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Subvention max : 150.000€ par commune.
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
    &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Remplacement d&amp;#039;une partie ou de la totalité des points lumineux.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Installation d&amp;#039;horloges astronomiques, couplées à une extinction totale ou abaissement de puissance durant la nuit et au non allumage de l&amp;#039;éclairage public durant plusieurs mois (mai à septembre par exemple).
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de moins de 20.000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide est attribuée à la commune mais peut être regroupée par un EPCI tel qu&amp;#039;un syndicat d&amp;#039;énergie par exemple.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/modernisation-de-leclairage-public-et-reduction-de-la-pollution-lumineuse#:~:text=Modernisation%20de%20l'%C3%A9clairage%20public%20et%20r%C3%A9duction%20de%20la%20pollution%20lumineuse,-Environnement&amp;text=La%20R%C3%A9gion%20sout</t>
         </is>
       </c>
-      <c r="W37" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aap-eclairage-public&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bf36-travaux-de-modernisation-de-leclairage-public/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>06/04/2023</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...145 lines deleted...]
-      </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>121460</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Optimiser l'éclairage public</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Eclairage public-RICE</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H39" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie financière
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le syndicat du Parc naturel régional des Baronnies provençales apporte son appui aux communes du Parc qui souhaitent s&amp;#039;engager dans la modernisation / réduction de leur éclairage public. Dans le cadre de la préparation de la labellisation &amp;#34;Réserve Internationale de Ciel Etoilé&amp;#34; (RICE) le syndicat du Parc peut organiser et animer des réunions d&amp;#039;information pour présenter les enjeux d&amp;#039;une réduction de l&amp;#039;éclairage nocturne, met en lien la commune avec les experts de l&amp;#039;éclairage selon les territoire (26 ou 05), formule des recommandations techniques adaptées à chaque projet, propose des animations locales d&amp;#039;information / sensibilisation, accompagne le maître d&amp;#039;ouvrage dans la recherche de financements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Modernisation du parc d&amp;#039;éclairage public de la commune d&amp;#039;Aubres
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N39" s="1" t="inlineStr">
@@ -7340,98 +7292,98 @@
 Rénovation de l’éclairage public</t>
         </is>
       </c>
       <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des Baronnies provençales</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>11/12/2022</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
         <v>166164</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Appui à l'ingénierie - Mesure transverse</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H40" s="1" t="inlineStr">
         <is>
-          <t>Subvention
+          <t>Ingénierie financière
+Subvention
 Ingénierie technique
-Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
   Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
@@ -7545,51 +7497,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>25/03/2026</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
         <v>119942</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Dotation politique de la ville (DPV)</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
@@ -7840,253 +7792,115 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
-        <v>163164</v>
+        <v>117550</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Réaliser des études et travaux sur les bâtiments d’archives</t>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Etudes et travaux sur les bâtiments d’archives</t>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>Ministère de la Culture</t>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
-        <is>
-[...136 lines deleted...]
-      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
  &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
   formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
 &lt;/p&gt;
 &lt;p&gt;
  Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
  &lt;br /&gt;
  Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
  &lt;br /&gt;
  Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
  &lt;br /&gt;
  Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de sessions d&amp;#039;information thématiques :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : dispositif département Jura subventions DETR DSIL FNADT
  &lt;br /&gt;
  Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
  &lt;br /&gt;
@@ -8101,51 +7915,51 @@
  Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de formations thématiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : comment mobiliser les fonds européens sur son territoire
  &lt;br /&gt;
  Ex : mécénat et financement participatif
  &lt;br /&gt;
  Ex : marchés publics - comment acheter local
  &lt;br /&gt;
  Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
  &lt;br /&gt;
  Ex : réalisation des travaux
  &lt;br /&gt;
  Ex :
  comment associer les habitants à un projet communal ou intercommunal
  &lt;br /&gt;
  Ex le projet culturel du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Alimentation
@@ -8155,260 +7969,260 @@
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>http://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Madame la Présidente
  &lt;/li&gt;
  &lt;li&gt;
   AMJ
  &lt;/li&gt;
  &lt;li&gt;
   2 rue de Pavigny 39000 Lons-le-Saunier
  &lt;/li&gt;
  &lt;li&gt;
   Tél 03-84-86-07-07
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service assistance juridique, administrative et financière :
   &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    juridique&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service formation :
   &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    formation&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>155117</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
 &lt;/p&gt;
 &lt;p&gt;
  Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques aux archives :
@@ -8481,213 +8295,213 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF44" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>126141</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Enveloppes territorialisées</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
  &lt;/li&gt;
  &lt;li&gt;
   les modes doux,
  &lt;/li&gt;
  &lt;li&gt;
   la préservation du patrimoine ligérien (naturel et bâti protégé),
  &lt;/li&gt;
  &lt;li&gt;
   le développement touristique local,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de proximité,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
  &lt;/li&gt;
  &lt;li&gt;
   les aménagements d&amp;#039;espaces publics (traversées de bourg...),
  &lt;/li&gt;
  &lt;li&gt;
   les études.
  &lt;/li&gt;
 &lt;/ul&gt;
 Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -8700,917 +8514,659 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>126137</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Fond de solidarité - Enveloppes de solidarité</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I46" s="1" t="inlineStr">
+      <c r="I45" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="J46" s="1" t="inlineStr">
+      <c r="J45" s="1" t="inlineStr">
         <is>
           <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de la Gestion Financière des Aides aux Collectivités
 &lt;/p&gt;
 &lt;p&gt;
  Olivier Bayle, Tél. 04 77 12 52 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-[...258 lines deleted...]
-      <c r="A48" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>122831</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Ain</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financer des projets d&amp;#039;investissement des communes et groupements de communes dans le milieu rural - DETR
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations éligibles à la DETR :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets répondant aux thématiques suivantes sont subventionnables :
  &lt;br /&gt;
  . la transition écologique,
  &lt;br /&gt;
  . l&amp;#039;attractivité des territoires,
  &lt;br /&gt;
  . la construction/la rénovation et l&amp;#039;urbanisme,
  &lt;br /&gt;
  . l&amp;#039;éducation et la santé,
  &lt;br /&gt;
  . la sécurité
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les collectivités remplissant les conditions suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;br /&gt;
  &lt;br /&gt;
  • Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;br /&gt;
  &lt;br /&gt;
  • Les communes :
  &lt;br /&gt;
  a) dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole
  &lt;br /&gt;
  b) dont la population est supérieure à 2 000 habitants dans les départements de métropole et n&amp;#039;excède pas 20 000 habitants et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
  • Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La liste des opérations éligibles à la DETR est disponible sur le site internet :
  &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
   https://www.ain.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DETR
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt du dossier :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
  &lt;/li&gt;
  &lt;li&gt;
   Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.ain.gouv.fr</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  . Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
  &lt;br /&gt;
  . Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
  &lt;br /&gt;
  . Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
  &lt;br /&gt;
  . Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>corinne.duroux@ain.gouv.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0f00-financer-des-projets-dinvestissement-des-comm/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>PREFECTURE DE L'AIN</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>30/12/2022</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>120596</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I49" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J49" s="1" t="inlineStr">
+      <c r="J47" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9638,66 +9194,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P49" s="1" t="inlineStr">
+      <c r="P47" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q49" s="1" t="inlineStr">
+      <c r="Q47" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -9709,175 +9265,175 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>101706</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne (ATD 89)</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider à la recherche de financements ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la définition du besoin ;
  &lt;/li&gt;
  &lt;li&gt;
   Étudier la faisabilité technique, réglementaire et financière ;
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en relation les élus avec les financeurs ;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la passation des contrats pour la réalisation des études préalables ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -9905,51 +9461,51 @@
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
   &lt;br /&gt;
   levé géométrique, diagnostic structure, plomb, amiante, thermique,
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
  &lt;/li&gt;
  &lt;li&gt;
   ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039;AMO :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de cheminements doux ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sécurisation des abords des écoles ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un City-parc ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de la place de la Mairie, de l&amp;#039;Église ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un centre culturel ;
@@ -9984,219 +9540,219 @@
   Schéma de défense incendie ;
  &lt;/li&gt;
  &lt;li&gt;
   Préfiguration de l&amp;#039;organisation des services AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du réseau d&amp;#039;eau potable ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude de bassin d&amp;#039;alimentation de captage AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Espace public
 Voirie et réseaux
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Yonne</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.atd89.fr/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour contacter l&amp;#039;ATD 89 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
   atd&amp;#64;yonne.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Standard :
  03 86 34 61 01
 &lt;/p&gt;
 &lt;p&gt;
  Site Internet :
  &lt;a href="https://www.atd89.fr/" target="_self"&gt;
   https://www.atd89.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>yvan.telpic@yonne.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>15/09/2021</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>155106</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet immobilier portant sur la création, la rénovation, la restructuration, l&amp;#039;extension de pôle de santé (PSLA), de maison de santé (MSP) ou de centre de santé (CDS), permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins par le regroupement de professionnels de santé, sur la base d&amp;#039;un projet de santé partagé par les acteurs du territoire et validé dans le cadre des instances de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
 &lt;/p&gt;
 &lt;p&gt;
  Pour rappel :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une MSP est une structure de soins de proximité composée d&amp;#039;au moins de 2 médecins généralistes et 1 professionnel paramédical. Elle regroupe des professionnels de santé médicaux libéraux qui bénéficient d&amp;#039;un cadre de travail collectif propice à la coordination des soins sur le territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Un PSLA est une structure fonctionnelle composée de plus de 10 professionnels de santé dont au moins de 2 médecins généralistes et 1 professionnel paramédical, engagés dans travail d&amp;#039;équipe visant à une meilleure coordination des soins de proximité en faveur de la population.
   &lt;/li&gt;
   &lt;li&gt;
    Un CDS est une structure sanitaire de proximité dispensant des soins de premier recours en ambulatoire : ouverte à tout public et pratiquant le tiers payant sans dépassement d&amp;#039;honoraires. Un CDS regroupe des professionnels de santé salariés dont au moins 2 médecins généralistes.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
@@ -10208,64 +9764,64 @@
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
  &lt;/p&gt;
  &lt;p&gt;
   Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Projet de santé validé par le comité opérationnel départemental
    &lt;/li&gt;
    &lt;li&gt;
     Pour les rénovations, document de diagnostic énergétique
    &lt;/li&gt;
    &lt;li&gt;
     Pièces justifiant la bonification si sollicitation
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Santé
 Revitalisation
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -10340,1494 +9896,1295 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-publics-de-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2301-equipements-publics-de-sante-politique-territ/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Création d’une maison de santé
 Déployer les équipements numériques
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF51" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G52" s="1" t="inlineStr">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>12476</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui technique de proximité à la mise en œuvre des politiques publiques prioritaires</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Lozère</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...34 lines deleted...]
-      <c r="O52" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La direction départementale des Territoires de la Lozère est l&amp;#039;interlocuteur de proximité des élus qui souhaitent être accompagnés et soutenus dans la mise en œuvre de projets relevant des politiques publiques prioritaires suivantes : aménagement de bourgs, transition énergétique, publicité, sécurité routière, bâtiment durable et accessibilité, risques, urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide se matérialise par un conseil global en aménagement, des interventions ponctuelles ou une mise en réseau. Suivant le besoin identifié, elle peut revêtir différentes formes : pré-diagnostic ou diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, étude de faisabilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de projets réalisés grâce à cette aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagements d&amp;#039;espaces publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovation thermique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  agendas d&amp;#039;accessibilité programmée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics publicité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics de sécurité routière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aires d&amp;#039;accueil des gens du voyage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plans communaux de sauvegarde.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S52" s="1" t="inlineStr">
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...27 lines deleted...]
-      <c r="AA52" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Lozère</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction départementale des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Délégué à l&amp;#039;action territoriale
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ddt-action-territoriale.direction&amp;#64;lozere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>sylvie.pascal@lozere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d2f-appui-technique-de-proximite-a-la-mise-en-uvr/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
-[...28 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2019</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>162531</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Valoriser et préserver le patrimoine culturel et naturel</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C51" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Coutances</t>
         </is>
       </c>
-      <c r="F53" s="1" t="inlineStr">
+      <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I51" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
+      <c r="J51" s="1" t="inlineStr">
         <is>
           <t>1 € de co-financement public appelle 4 € de LEADER</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Événements culturels ou
 actions permettant l’accès à la culture à des publics habituellement éloignés
 de l’offre culturelle existante. &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Actions visant à préserver,
 restaurer, aménager et/ou valoriser le petit patrimoine bâti dans le but d’y
 accueillir du public : protection, valorisation ; actions
 d’acquisition, de restauration et de réhabilitation ; mise en son et
 lumière ; etc.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Actions visant à préserver,
 restaurer, aménager et/ou valoriser la biodiversité et les systèmes naturels :&lt;span&gt; &lt;/span&gt;renaturation,
 protection, valorisation ; actions d’acquisition, de restauration et de réhabilitation ; mise en son
 et lumière ; etc.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Actions de valorisation et de
 sensibilisation du public sur le patrimoine culturel et/ou naturel du
 territoire : expositions, circuits découverte, visites commentées, animations, ateliers
 et matériels pédagogiques ; éducation à l’histoire du territoire et à ses
 spécificités ; actions de connaissances (inventaires) et de partage de
 connaissances, … &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Accompagner les
 professionnels sur ces thématiques de valorisation et préservation du
 patrimoine (actions de formation).&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;On entend par petit patrimoine bâti les lavoirs,
 moulins, pressoirs, bornes historiques, canaux d&amp;#039;irrigation, chapelles, croix
 de chemin, fontaines, fours à pain, oratoires, ponts ruraux.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P53" s="1" t="inlineStr">
+      <c r="P51" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q53" s="1" t="inlineStr">
+      <c r="Q51" s="1" t="inlineStr">
         <is>
           <t>12/12/2027</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le territoire du Pays de Coutances a un patrimoine naturel et culturel
 unique mais trop souvent méconnu par les habitants et les visiteurs. La
 protection et la préservation du patrimoine naturel et culturel passe par un
 plus grand partage de la connaissance de ces richesses patrimoniales. &amp;#34;On
 protège mieux, en effet, ce qu’on connait&amp;#34;. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Cette fiche-action vise donc à soutenir les initiatives qui permettront
 d’accroitre les connaissances des habitants et des visiteurs sur la
 biodiversité et les systèmes naturels, l’histoire du territoire et son
 patrimoine. Les actions permettant de toucher plus spécifiquement un public
 habituellement éloigné des offres culturelles ou de sensibilisation à
 l’environnement seront particulièrement appréciées.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances
 est présent à vos côtés pour vous aider à constituer le dossier et vous
 accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
 et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
 &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/adapter-le-bati-existant-fiche-action-4/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts
 Rénovation de l’éclairage public
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Coutances mer et bocage</t>
         </is>
       </c>
-      <c r="AD53" s="1" t="inlineStr">
+      <c r="AD51" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>26/04/2024</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G54" s="1" t="inlineStr">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>163078</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...71 lines deleted...]
-      <c r="O54" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Identification et quantification des potentiels de réduction des consommations d’énergie et de développement des énergies renouvelables, en lien avec les démarches énergie-climat et enjeux locaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Modalités :&lt;/p&gt;&lt;p&gt;Sur la base de l’état des lieux énergétique, et au regard des objectifs énergie-climat à atteindre (SRADDET, neutralité carbone, PCAET…), élaboration d’études de potentiels et/ou de scénarisations prospectives : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Estimation du potentiel de réduction des consommations d’énergie par secteur et/ou par usage : rénovation thermique des bâtiments, éclairage public… &lt;/li&gt;&lt;li&gt;Evaluation des potentialités de mutation énergétique (conversion des énergies fossiles vers les énergies renouvelables) &lt;/li&gt;&lt;li&gt;Estimation du potentiel de développement des différentes filières énergies renouvelables et de récupération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude des potentiels de développement des EnR à l’échelle des différents EPCI dans une logique de coopérations territoriales avec Bordeaux Métropole &lt;/li&gt;&lt;li&gt;Etude du potentiel d’implantation de méthaniseurs&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S54" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...31 lines deleted...]
-      <c r="AA54" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/identifier-le-potentiel-en-economies-denergie-et-en-energies-renouvelables-de-mon-territoire/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>163871</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence nationale de la cohésion des territoires (ANCT)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Office Français de la Biodiversité (OFB)
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-[...9 lines deleted...]
-      <c r="G55" s="1" t="inlineStr">
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
 d’aménagement du territoire). Elles sont des réseaux à préserver
 et restaurer pour que les espèces animales et végétales puissent circuler,
 s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
 réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
 continuités écologiques par des aménagements qui assurent le passage de la
 faune sauvage, limiter la &lt;strong&gt;pollution
 lumineuse&lt;/strong&gt; en positionnant uniquement des
 points lumineux à des endroits stratégiques de croisement de voirie, penser et
 gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
 sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités de votre
 région ! Le programme pourra en effet vous orienter vers les
 partenaires potentiels, qui sauront partager leurs compétences dans la
 restauration ou la préservation de trames écologiques. En outre, le Réseau
 Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
 et Villages étoilés proposent un accompagnement dans la mise en place de
 trames. La reconnaissance TEN peut également vous aider dans la recherche de
 financement en ce sens :  des
 financements multi-structures, en région, des fonds de préventions des risques
 naturels, via l’agence de l’eau, ou encore des financements européens à travers
 le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
 notamment à travers le centre de ressources trame verte et bleu, et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Revitalisation
 Biodiversité
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/</t>
         </is>
       </c>
-      <c r="W55" s="1" t="inlineStr">
+      <c r="W53" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Rénovation de l’éclairage public
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>162387</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'optimisation du potentiel photovoltaïque territorial</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Plan solaire : AMI - Foncier dérisqué</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L56" s="1" t="inlineStr">
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région souhaite soutenir l&amp;#039;optimisation du potentiel photovoltaïque territorial, en équipant le plus de sites possible. Cette étude a donc pour but d&amp;#039;identifier sur l&amp;#039;ensemble d&amp;#039;un patrimoine, toutes les installations possibles, et d&amp;#039;étudier leur faisabilité technique et économique afin de tendre vers une planification du photovoltaïque saine et durable. L&amp;#039;objectif est de permettre la réalisation d&amp;#039;installations groupées.&lt;/p&gt; &lt;p&gt;Entreprises, collectivités, parcs naturels régionaux, toute personne morale publique ou privée.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt; &lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Instruction tout au long de l&amp;#039;année. Pas de date butoir.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P56" s="1" t="inlineStr">
+      <c r="P54" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Via le site de demande de subvention en ligne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-ami-foncier-derisque</t>
         </is>
       </c>
-      <c r="W56" s="1" t="inlineStr">
+      <c r="W54" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;gburle&amp;#64;maregionsud.fr;&lt;/p&gt;
 &lt;p&gt;maquadrio&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-ami-foncier-derisque/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB54" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF56" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
+      <c r="AH54" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>120101</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Analyser l'opportunité d'installer une production d'énergie renouvelable</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Analyse d'opportunité d'installation d'énergies renouvelables</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une analyse d&amp;#039;opportunité consiste à étudier le potentiel de production d&amp;#039;énergie renouvelable sur un (ou plusieurs) élément(s) de patrimoine, que ce soit en production d&amp;#039;électricité (solaire photovoltaïque) ou en production de chaleur dédié à un bâtiment ou réseau de chaleur (bois-énergie, géothermie, solaire thermique,...).
 &lt;/p&gt;
 &lt;p&gt;
  Ces analyses sont, pour le maître d&amp;#039;ouvrage, des outils d&amp;#039;aide à la décision pour s&amp;#039;engager dans la réalisation d&amp;#039;un projet. Elles fournissent des éléments de comparaison par rapport à une solution de référence sur les consommations d&amp;#039;énergie, les émissions de carbone et des données économiques en coût global (investissement et exploitation).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ASDER réalise une cinquantaine d&amp;#039;analyses d&amp;#039;opportunité par an pour les communes de Savoie, que ce soit sur des projets neufs ou pour un changement d&amp;#039;énergie.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.asder.asso.fr/</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Christian Fleury - Responsable du pôle collectivités et terrritoires
   &lt;/li&gt;
   &lt;li&gt;
    christian.fleury&amp;#64;asder.asso.fr - 04 79 85 88 50
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>christian.fleury@asder.asso.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0732-analyser-lopportunite-dinstaller-une-producti/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>01/09/2022</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-[...199 lines deleted...]
-      <c r="A59" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>95067</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Développer le solaire thermique (production d'eau chaude par capteurs solaires)</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Soutien au solaire thermique</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la rentabilité économique des projets
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les charges de production d&amp;#039;eau chaude sanitaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P59" s="1" t="inlineStr">
+      <c r="P56" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les collectivités territoriales, leurs groupements et leurs délégataires,
   &lt;/li&gt;
   &lt;li&gt;
    les associations,
   &lt;/li&gt;
   &lt;li&gt;
    les entreprises, incluant, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme,
   &lt;/li&gt;
   &lt;li&gt;
    les bailleurs sociaux,
   &lt;/li&gt;
   &lt;li&gt;
    les copropriétés,
@@ -11910,169 +11267,368 @@
 &lt;/p&gt;
 &lt;p&gt;
  Cas général :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Règles : « Fonds chaleur » de l&amp;#039;ADEME Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par l&amp;#039;ADEME (&amp;#61; dossier à transmettre uniquement à l&amp;#039;ADEME Grand Est).
 &lt;/p&gt;
 &lt;p&gt;
  Cas des copropriétés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nature : subvention avance remboursable à taux zéro Section : investissement fonctionnement Taux maxi : 60 % maximum plafonné à 1 100 €HT/m2 et 120 m2 de surface de capteurs Remarque : intervention par la Région seule
 &lt;/p&gt;
 &lt;p&gt;
  Consultez
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   le règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-solaire-thermique-2/</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W56" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0076%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.grandest.fr%2Fmentions-legales%2F,Mentions%20l%C3%A9gales,_blank;https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fdonnees-personnelles,Donn%C3%A9es%20personnelles,_self</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rendez-vous sur le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   site de la région Grand-Est
  &lt;/a&gt;
  pour obtenir les informations relatives aux conditions d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5da-soutien-au-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF59" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>97691</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les maisons et centres de santé pluridisciplinaires</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de santé (ARS) — Occitanie
+Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>Limite d’un montant de subvention de 150 000 €</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département apporte un financement aux projets de maisons et centres de santé pluridisciplinaires afin d&amp;#039;accroître l&amp;#039;offre médicale et paramédicale sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est attribuée dans une zone déficitaire en matière de soin aux collectivités (communes, intercommunalités).
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires sont les collectivités (communes, intercommunalités) souhaitant réaliser le bâtiment d&amp;#039;une Maison de Santé Pluriprofessionnelle dont le projet a été préalablement validé par le comité régional de sélection des MSP en zone sous dotée.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien du Département aux projets de Maisons de Santé Pluriprofessionnelles s&amp;#039;inclut dans une démarche globale d&amp;#039;aménagement du territoire, visant à lutter contre la désertification médicale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ communes, EPCI, établissements et organismes  de santé à but non lucratif (établissement de santé et mutuelle).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, en extérieur et en intérieur, ainsi qu&amp;#039;aux VRD,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses liées aux aménagements intérieurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dépenses d&amp;#039;investissement réalisées pour l&amp;#039;achat de mobilier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dépenses liées à l&amp;#039;intégration d&amp;#039;une pharmacie dans les locaux de la MSP ou d&amp;#039;un équipement de balnéothérapie.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/maison-de-sante-pluridisciplinaires</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;p&gt;
+ Mail: richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel: 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Assistant de Direction / Comptable - Maeva Homs
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : maeva.homs&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/888c-favoriser-linstallation-de-medecins-et-accroi/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>95069</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Développer le photovoltaïque</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Soutien au photovoltaïque</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I60" s="1" t="inlineStr">
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE),
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles,
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre,
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable,
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air,
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique,
  &lt;/li&gt;
@@ -12215,217 +11771,217 @@
   nvestissement – puissance inférieure à 100 kWc :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Taux : 30 % maximum
  &lt;/li&gt;
  &lt;li&gt;
   Plafond : de 200 €/kWc à 400 €/kWc selon le taux d&amp;#039;autoconsommation, la puissance et la nature du porteur de projet.
  &lt;/li&gt;
  &lt;li&gt;
   Il sera accordé une aide par point de raccordement
  &lt;/li&gt;
  &lt;li&gt;
   Remarque : intervention par la Région seule
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Consultez le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique"&gt;
   règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P60" s="1" t="inlineStr">
+      <c r="P58" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-au-photovoltaique/</t>
         </is>
       </c>
-      <c r="W60" s="1" t="inlineStr">
+      <c r="W58" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0078/depot/simple</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique" rel="noopener" target="_blank"&gt;
   https://www.climaxion.fr/docutheque/soutien-au-photovoltaique
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/68aa-soutien-au-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF60" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>94676</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -12538,788 +12094,788 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>162396</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de subvention pour l'étude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études de faisabilité technico-économique pour des projets d’installations solaires centralisées de production d’eau chaude peuvent bénéficier d’un soutien financier sous forme de subvention, pour les bâtiments existants.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; &lt;br /&gt; Il existe aussi aides pour les travaux de solaire thermique, pour la réhabilitation des installations de solaire thermique ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P62" s="1" t="inlineStr">
+      <c r="P60" s="1" t="inlineStr">
         <is>
           <t>28/02/2023</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;br /&gt; &lt;br /&gt; En amont d&amp;#039;un projet, pour une aide au choix de l&amp;#039;énergie renouvelable, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur</t>
         </is>
       </c>
-      <c r="W62" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alix Roussaly : aroussaly&amp;#64;maregionsud.fr ;&lt;/p&gt;
 &lt;p&gt;Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF62" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
+      <c r="AH60" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>162398</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Soutenir les audits et la réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Soutien aux audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif est de porter assistance aux Maîtres d’ouvrages qui font face à des installations présentant des dysfonctionnements, en les accompagnant techniquement et financièrement dans la mise en place d’audits de ces installations, suivis d’une réhabilitation, à laquelle sera associée un contrat de maintenance intégrant un engagement de bon fonctionnement ou un contrat de performance, selon le souhait de la maîtrise d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; Il existe aussi aides des aides aux études de faisabilité solaire thermique ainsi que pour les travaux d&amp;#039;installations solaires thermiques, ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P63" s="1" t="inlineStr">
+      <c r="P61" s="1" t="inlineStr">
         <is>
           <t>28/02/2023</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; Si besoin, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes</t>
         </is>
       </c>
-      <c r="W63" s="1" t="inlineStr">
+      <c r="W61" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
 &lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB63" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF63" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
+      <c r="AH61" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>145890</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Accompagner les opérations des collectivités</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Agence départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
  &lt;br /&gt;
  • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
  &lt;br /&gt;
  • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
  &lt;br /&gt;
  • Urbanisme (planification et opérationnel).
  &lt;br /&gt;
  • Accompagnement à la passation des marchés publics.
  &lt;br /&gt;
  • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
  &lt;br /&gt;
  • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Sécurisation de carrefour.
  &lt;br /&gt;
  -  Rénovation de voirie existante.
  &lt;br /&gt;
  - Aménagement de pistes cyclables.
  &lt;br /&gt;
  - Aménagement de city-stade.
  &lt;br /&gt;
  - Construction de déchèterie.
  &lt;br /&gt;
  - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
  &lt;br /&gt;
  - Rénovation de salle polyvalente.
  &lt;br /&gt;
  - Construction de centre de loisirs.
  &lt;br /&gt;
  - Rénovation de la mairie.
  &lt;br /&gt;
  - Construction de médiathèque.
  &lt;br /&gt;
  - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
  &lt;br /&gt;
  - Rénovation des réseaux de distribution d&amp;#039;eau potable.
  &lt;br /&gt;
  - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
  &lt;br /&gt;
  - Construction et rénovation de station d&amp;#039;épuration.
  &lt;br /&gt;
  -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
  &lt;br /&gt;
  - Diagnostic des ouvrages d&amp;#039;art
  &lt;br /&gt;
  - Mise en œuvre d&amp;#039;urbanisme opérationnel
  &lt;br /&gt;
  - Révision de PLU
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
  &lt;br /&gt;
  Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>http://agence01.fr/</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Yvan Pauget, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  conseil&amp;#64;agence01.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 74 55 49 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>conseil@agence01.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une maison de santé
 Création d’un terrain de football
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>20/07/2023</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>82915</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE des Pyrénées-Orientales
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Gironde
+CAUE de l'Yonne
+CAUE d'Alsace
+CAUE du Morbihan
+CAUE du Loiret
+CAUE du Loir-et-Cher
+CAUE de la Creuse
+CAUE de Corse
+CAUE des Hauts-de-Seine
+CAUE de la Côte-d'Or
+CAUE du Tarn-et-Garonne
+CAUE du Var
+CAUE de l'Île-de-la-Réunion
+CAUE de la Guyane
+CAUE de la Martinique
+CAUE de Guadeloupe
+CAUE du Val d'Oise
+CAUE du Val-de-Marne
+CAUE de la Charente-Maritime
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Haute-Vienne
+CAUE de la Vendée
+CAUE des Deux-Sèvres
+CAUE du Pas-de-Calais
+CAUE de la Somme
+CAUE de l'Orne
+CAUE de la Savoie
+CAUE de la Sarthe
 CAUE de Rhône-Métropole
-CAUE de la Sarthe
-[...26 lines deleted...]
-CAUE du Loiret
+CAUE des Pyrénées-Orientales
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Atlantiques
+CAUE de la Seine-et-Marne
+CAUE de Mayotte
+CAUE de la Moselle
+CAUE de Meurthe-et-Moselle
+CAUE de la Mayenne
+CAUE de la Manche
+CAUE du Maine-et-Loire
+CAUE Lot-et-Garonne
+CAUE du Lot
+CAUE de la Haute-Loire
+CAUE de l'Ardèche
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Isère
+CAUE de l'Hérault
+CAUE de la Haute-Garonne
+CAUE du Gard
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône
+CAUE de l'Aveyron
+CAUE du Puy-de-Dôme
+CAUE des Landes
 CAUE de l'Ariège
 CAUE des Hautes-Alpes
 CAUE de l'Aisne
 CAUE de l'Ain
 CAUE du Gers
 CAUE de la Meuse
 CAUE du Tarn
-CAUE de la Dordogne
-[...36 lines deleted...]
-      <c r="G65" s="1" t="inlineStr">
+CAUE de la Dordogne</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H65" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -13361,88 +12917,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -13461,79 +13017,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -14005,374 +13561,374 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>162651</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique
 Avance récupérable</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W66" s="1" t="inlineStr">
+      <c r="W64" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>16/05/2024</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>131826</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I67" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J67" s="1" t="inlineStr">
+      <c r="J65" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -14392,870 +13948,870 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>TERRITOIRE ENERGIE 38</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>102099</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide aux travaux) - Prime éco-chaleur</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
-      <c r="F68" s="1" t="inlineStr">
+      <c r="F66" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="J68" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="J66" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire en fonction de la production d'énergie renouvelable (€/MWh)</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur développe la chaleur renouvelable sur son territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Un accompagnement gratuit et des aides financières
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
  La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse aux collectivités territoriales, copropriétés, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie, un réseau de chaleur ou récupérer de la chaleur fatale. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M66" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;La fondation ARALIS a bénéficier d&amp;#039;une aide de plus de 50 % de l&amp;#039;investissement pour de la géothermie sur sondes pour une pension de famille et du logement social.&lt;/li&gt;&lt;li&gt;Le constructeur Léon Grosse a bénéficié de la Prime éco-chaleur sur la construction de son siège le 8ieme Chemin à Bron pour de la géothermie sur sondes. &lt;/li&gt;&lt;li&gt;L&amp;#039;EHPAD Thérèse Couderc a décarboné sa production de chaleur avec la mise en place d&amp;#039;une chaudière bois granulés dans un bâtiment patrimonial. La chaudière assurera près de 90 % de la production de chaleur du site.&lt;/li&gt;&lt;li&gt;L&amp;#039;industriel Renault Trucks a installé une production de géothermie sur nappe lors de la réhabilitation de son bâtiment tertiaire au coeur du site industriel. La production assurer plus de 85 % de la production de chaleur, le reste étant complété par une pompe à chaleur aérothermique. Le site atteint 100 % de production électrique.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P68" s="1" t="inlineStr">
+      <c r="P66" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="Q68" s="1" t="inlineStr">
+      <c r="Q66" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux éligibles concernent les installations de chaleur renouvelable utilisant le bois énergie, la géothermie, le solaire thermique ou la chaleur fatale.
 &lt;/p&gt;
 &lt;p&gt;
  Ces installations doivent respecter des critères d&amp;#039;éligibilité dont le détail est précisé sur le site dédié au dispositif. Ces exigences concernent les volets suivants :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;étude préalables
 &lt;/li&gt;&lt;li&gt;critères techniques de performance
 &lt;/li&gt;&lt;li&gt;qualification des prestataires
 &lt;/li&gt;&lt;li&gt;performance énergétique du bâtiment&lt;/li&gt;&lt;li&gt;suivi de l&amp;#039;installation (comptage obligatoire)
  &lt;/li&gt;&lt;li&gt;contrat d&amp;#039;entretien
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  Des seuils d&amp;#039;éligibilité max sont indiqués et au dessus de ces seuils (2000 MWh entrée PAC pour la géothermie, 12 000 MWh pour le bois énergie, 1 500 m2 pour le solaire thermique et 1 000 MWh pour la chaleur fatale), les projets sont renvoyés vers l&amp;#039;ADEME Régionale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Métropole de Lyon</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
         </is>
       </c>
-      <c r="W68" s="1" t="inlineStr">
+      <c r="W66" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Référent Métropole de Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Maxime Dinnat
  &lt;br /&gt;
  Chef de projets Transition Énergétique EnR&amp;amp;R - Prime éco-chaleur
  &lt;br /&gt;
  04 26 83 90 63 - prime-ecochaleur&amp;#64;grandlyon.com
  &lt;br /&gt;
  &lt;strong&gt;
   &lt;br /&gt;
   Référent ALEC Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Lucas Venosino
  &lt;br /&gt;
  Chargé de développement efficacité énergétique et énergie renouvelable
  &lt;br /&gt;
  04 28 29 96 09 - prime-ecochaleur&amp;#64;alec-lyon.org
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>lucas.venosino@alec-lyon.org</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ae9-prime-eco-chaleur-aide-aux-travaux/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
+      <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Lucas Venosino - ALEC Lyon</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>102098</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide à la décision) - Prime éco-chaleur</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
-      <c r="F69" s="1" t="inlineStr">
+      <c r="F67" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I69" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J69" s="1" t="inlineStr">
+      <c r="J67" s="1" t="inlineStr">
         <is>
           <t>Aide à la décision : études de faisabilité, études d'AMO, forages de reconnaissance, TRT</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur vise à favoriser la filière des énergies renouvelables thermiques sur son territoire.
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Un accompagnement gratuit et des aides financières
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse exclusivement aux collectivités territoriales, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie ou un réseau de chaleur. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un commune du territoire Métropolitain va réaliser un Test de Réponse Thermique (TRT) pour connaître le potentiel thermique du sol ainsi qu&amp;#039;une étude de faisabilité pour la réalisation d&amp;#039;une salle polyvalente chauffée par géothermie. Les études bénéficieront de 70 % d&amp;#039;aide de la PRIME ÉCO-CHALEUR pour des coûts d&amp;#039;étude de 18 500€ (TRT) et 5 400€ (EF) (avant subvention).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P69" s="1" t="inlineStr">
+      <c r="P67" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="Q69" s="1" t="inlineStr">
+      <c r="Q67" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les études éligibles sont les études de faisabilité, test de réponse thermique (géothermie sur sondes), forage d&amp;#039;essai/de reconnaissance, études d&amp;#039;AMO (assistance à maîtrise d&amp;#039;ouvrage).
 &lt;/p&gt;
 &lt;p&gt;
  Il est nécessaire de respecter les critères d&amp;#039;éligibilité suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;respecter les cahiers des charges ADEME sur l&amp;#039;étude considérée.
 &lt;/li&gt;&lt;li&gt;sélectionner un prestataire qualifié Reconnu Garant de l&amp;#039;Environnement (RGE) dans la filière concernée (bois énergie, géothermie, solaire thermique, réseau de chaleur, récupération de chaleur fatale)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://seafile.alec-lyon.org/f/cb31ce77c63742c6b541/" target="_self"&gt;- critères d&amp;#039;éligibilités détaillés -&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Métropole de Lyon</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
         </is>
       </c>
-      <c r="W69" s="1" t="inlineStr">
+      <c r="W67" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Référent Métropole de Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Maxime Dinnat
  &lt;br /&gt;
  Chef de projets Transition Énergétique EnR&amp;amp;R – Prime Éco-Chaleur - prime-ecochaleur&amp;#64;grandlyon.com
 &lt;/p&gt;
 &lt;p&gt;
  04 26 83 90 63
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Référent ALEC Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Lucas Venosino
  &lt;br /&gt;
  Chargé de développement efficacité énergétique et énergie renouvelable  - prime-ecochaleur&amp;#64;alec-lyon.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  04 28 29 96 09
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>lucas.venosino@alec-lyon.org</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bf5f-prime-eco-chaleur-aide-a-la-decision/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB69" s="1" t="inlineStr">
+      <c r="AB67" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Lucas Venosino - ALEC Lyon</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>122832</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
+      <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Ain</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I70" s="1" t="inlineStr">
+      <c r="I68" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 80</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financer des projets d&amp;#039;investissement des communes et groupements de communes - DSIL
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations éligibles à la DSIL :
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;span&gt;▶&lt;/span&gt; Les projets contribuant aux priorités thématiques suivantes (L 2334-32 du CGCT)
  &lt;br /&gt;
  • la rénovation thermique, la transition écologique, le développement des énergies renouvelables,
  &lt;br /&gt;
  • la mise aux normes et la sécurisation des équipements publics,
  &lt;br /&gt;
  • le développement d&amp;#039;infrastructures en faveur de la mobilité et en faveur de la construction de logements,
  &lt;br /&gt;
  • le développement du numérique et de la téléphonie mobile,
  &lt;br /&gt;
  • la création, la transformation et la rénovation des bâtiments scolaires,
  &lt;br /&gt;
  • la réalisation d&amp;#039;hébergement et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Friche
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre ainsi que les pôles d&amp;#039;équilibre territoriaux (PETR).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La liste des opérations éligibles à la DSIL est disponible sur le site internet :
  &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
   https://www.ain.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DSIL     Ouvre une nouvelle fenêtre
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt du dossier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.ain.gouv.fr</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>corinne.duroux@ain.gouv.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b43c-financer-des-projets-dinvestissement-des-comm/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>PREFECTURE DE L'AIN</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>30/12/2022</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>126143</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes urbaines dans leurs projets structurants</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Enveloppes communes urbaines</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -15267,191 +14823,191 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB69" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>119940</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I72" s="1" t="inlineStr">
+      <c r="I70" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -15468,2401 +15024,2679 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
 Création d’une crèche
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>163291</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB73" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>01/10/2024</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>162397</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les principales applications du solaire thermique sont la production d’eau chaude sanitaire (pour l’habitat, l’hôtellerie, les établissements de santé, …), la fourniture de chaleur pour l’industrie et l’agriculture, l’alimentation de réseaux de chaleur et le chauffage de l’eau des bassins de piscine.&lt;br /&gt; Les aides aux investissements concernent les projets des installations solaires collectives de production d’eau chaude. Les installations sont considérées comme collectives dès lors qu’elles répondent à un besoin en eau chaude collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; Il existe aussi aides pour les études de faisabilité solaire thermique, pour la réhabilitation des installations de solaire thermique ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P74" s="1" t="inlineStr">
+      <c r="P72" s="1" t="inlineStr">
         <is>
           <t>28/02/2023</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; Si besoin, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/projets-solaires-thermiques-collectifs-nouveaux-projets</t>
         </is>
       </c>
-      <c r="W74" s="1" t="inlineStr">
+      <c r="W72" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr &lt;/a&gt;;&lt;/p&gt;
 &lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/projets-solaires-thermiques-collectifs-pour-production-deau-chaude-sanitaire-chauffage-nouveaux-projets/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF74" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
+      <c r="AH72" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>165811</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F73" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le
+Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux
+collectivités locales et leurs groupements, dans un objectif de
+réduction durable de leurs consommations énergétiques et de préservation du
+confort thermique dans un contexte de réchauffement climatique.&lt;/p&gt;&lt;p&gt;Pour
+les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
+consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
+bâtiment. Une réduction significative des émissions de gaz à effet de
+serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
+fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent en outre prendre en compte la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement l&amp;#039;amélioration du confort thermique face aux fortes chaleur, le soutien du Fonds vert est limité à la mise en place de solutions passives, c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
+vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
+prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
+la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
+améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
+dans les salles de classes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q73" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
+groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
+     porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
+ &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
+     existants permettant de diminuer significativement leur consommation
+     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;
+ &lt;li&gt;Sont cohérents avec les prescriptions et
+     recommandations de réduction de la vulnérabilité des bâtiments au risque
+     d’inondation lorsque les bâtiments concernés par les travaux sont dans le
+     périmètre d’un plan de prévention du risque.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
+démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>162711</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Financer l'ingénierie pour la rénovation des bâtiments publics tertiaire</t>
         </is>
       </c>
-      <c r="C75" s="1" t="inlineStr">
+      <c r="C74" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>ACTEE83</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Fédération nationale des collectivités concédantes et régies (FNCCR)
 Territoire d'Energie Var - Symielec (TE83)
 Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie financière
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I75" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-&lt;span&gt;    &lt;/span&gt;&lt;span&gt;Ce programme est porté par la Fédération
 Nationale des Collectivités Concédantes et Régies (FNCCR). Il a pour objectif
 de mettre à disposition et financer des outils d’aide à la décision pour les
 groupements de collectivités qui souhaitent développer des projets de
 rénovation énergétique des bâtiments publics. A l’échelle du Var ce
 programme est porté par Territoire d’énergie Var – Symielec et coordonné par la
 COFOR-ALEC 83. En effet, &lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:48"&gt;l’engageme&lt;/ins&gt;&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;nt du Syndicat dans ce&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; programme
 permet aux communes du territoire de pouvoir en être bénéficiaire&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;s&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; sans avoir à repasser des
 conventions en direct ou autre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;o&lt;span&gt;  
 &lt;/span&gt;&lt;/span&gt;Les appels à projets se déclinent sous
 différentes appellations&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt; : &lt;/ins&gt;&lt;/span&gt;après avoir été lauréat des programmes
 ACTEE2 – Sequoia 2 et Sequoia 3, TE83 et COFOR-ALEC83 ont été lauréat de l’appel à projet&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/ins&gt;&lt;/span&gt; ACTEE&amp;#43; CHENE1, CHENE2.&lt;/p&gt;&lt;p&gt; Les appels à projets suivants (CHENE3,CHENE4, etc.) permettent de candidater tous les 4 mois en ajoutant des actions d&amp;#039;ingénierie financées et de nouvelles collectivités simplement par avenant à la première candidature. &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le programme permet de :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Continuer le développement du réseau d’économe
 de flux ACTEE83 avec le
 recrutement d&amp;#039;économes de flux financés de 40 à 60%&lt;/li&gt;&lt;li&gt;Equiper d’outils de mesures et de suivi les
 collectivités et économes de flux financés à 50%&lt;/li&gt;&lt;li&gt;Former des référents énergie au sein des
 collectivités membres du groupement ACTEE 83&lt;/li&gt;&lt;li&gt;Assurer la sensibilisation et la mobilisation
 des collectivités sur l’amélioration énergétique des bâtiments publics en
 communiquant sur les retours d’expérience&lt;span&gt;&lt;del cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/del&gt;&lt;/span&gt;
 du programme&lt;/li&gt;&lt;li&gt;Réaliser une campagne d’études techniques (audits énergétiques et thermiques, études de faisabilité, Schéma directeur Immobilier Energie, etc.) financés de 50% à 80%&lt;/li&gt;&lt;li&gt;Financer la maitrise d’œuvre sur les rénovations
 de bâtiments publics tertiaires de 30% à 60%&lt;/li&gt;&lt;li&gt;Financer l’accompagnement des travaux par des
 AMO les bâtiments publics à 50%&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation énergétique et thermique d&amp;#039;un groupe scolaire à partir d&amp;#039;un audit financé à 80%, d&amp;#039;une maitrise d&amp;#039;oeuvre pour la conception et le suivi des travaux financé à 60%.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P75" s="1" t="inlineStr">
+      <c r="P74" s="1" t="inlineStr">
         <is>
           <t>01/09/2023</t>
         </is>
       </c>
-      <c r="Q75" s="1" t="inlineStr">
+      <c r="Q74" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les informations sur le Fonds CHENE du programme ACTEE&amp;#43; se trouvent &lt;a href="https://programme-cee-actee.fr/programmes/fonds-chene/" title="ACTEE&amp;#43;" target="_self"&gt;&lt;strong&gt;ici&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://programme-cee-actee.fr/programmes/fonds-chene/</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Christophe COSTA, Chargé de mission rénovation des batiments publics : &lt;a target="_self"&gt;christophe.costa&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mehdi RASSOUL, Responsable du service Transition Energetique : &lt;a target="_self"&gt;mehdi.rassoul&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>mehdi.rassoul@symielecvar.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-lingenierie-pour-la-renovation-des-batiments-publics-tertiaire/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB74" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>06/06/2024</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E76" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>161697</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les entreprises et les collectivités dans la mise en place de leur toiture ou ombrière solaire photovoltaïque en ACI, base de la valorisation du surplus en ACC</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Études de faisabilité pour de l’autoconsommation électrique photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="O76" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ACI : Autoconsommation individuelle&lt;br /&gt;ACC : Autoconsommation collective&lt;/p&gt;&lt;p&gt;Quand la consommation électrique de vos bâtiments, de vos équipements intervient essentiellement de jour, il peut être intéressant pour vous d’étudier la faisabilité de &lt;strong&gt;couvrir une partie de cette consommation au moyen d’électricité solaire photovoltaïque&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner les prestations externes d’études de faisabilité à hauteur de 60 % dans la limite de 100 k€ d’assiette. Cette aide peut être portée à &lt;strong&gt;70 % pour des moyennes entreprises&lt;/strong&gt; au sens européen et à &lt;strong&gt;80 % pour des petites entreprises&lt;/strong&gt; ou bénéficiaires dans le cadre d’une « activité non économique ».&lt;/p&gt;&lt;p&gt;Nota : « Bénéficiaire dans le cadre d’une activité non économique » signifie une structure qui :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soit n’exerce pas d’activité consistant à offrir à autrui des biens ou des services.&lt;/li&gt;&lt;li&gt;Soit, bien qu’exerçant une activité consistant à offrir à autrui des biens ou des services, ne se trouve pas sur un marché concurrentiel. Tel est le cas notamment de bénéficiaires qui disposent d’un monopole de droit (par exemple les autorités exerçant des prérogatives de puissances publiques comme l’armée, la police, la surveillance antipollution) ou de fait (technique ou géographique).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité sujette à la présente aide ADEME, concerne &lt;strong&gt;l&amp;#039;évaluation et l&amp;#039;analyse du potentiel d&amp;#039;un projet&lt;/strong&gt; (technique, économique, sociale, environnementale, juridique, etc.), qui visent à soutenir le processus décisionnel en révélant de façon objective et rationnelle les forces et les faiblesses du projet, ainsi que les perspectives et les menaces qu&amp;#039;il suppose, et qui précisent les ressources nécessaires pour le mener à bien, et en évaluent, en définitive, les chances de succès…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X76" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_06_94_975_987</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-faisabilite-lautoconsommation-electrique-photovoltaique</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-pour-de-lautoconsommation-electrique-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB76" s="1" t="inlineStr">
+      <c r="AB75" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF76" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E77" s="1" t="inlineStr">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>161709</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné financièrement dans la réalisation de votre projet de Système Solaire Combiné (SSC)</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Installations de systèmes solaires combinés</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="O77" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;     réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de Systèmes Solaires Combinés (SSC) éligibles au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circulent un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X77" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB77" s="1" t="inlineStr">
+      <c r="AB76" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF77" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E78" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>161711</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Demander le financement d'un audit d'installation solaire thermique et du chantier de réhabilitation associé, pour des collectivités, entreprises ou associations</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="N78" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un financement pour votre audit ainsi que les travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Préalablement à votre projet de réhabilitation, un audit est nécessaire pour qualifier les problèmes rencontrés sur l’installation puis &lt;strong&gt;établir et chiffrer les actions correctives&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide intègre également &lt;strong&gt;un financement des travaux&lt;/strong&gt; et se conclut par &lt;strong&gt;la signature d’un contrat d’exploitation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités pratiques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1ʳᵉ étape :&lt;/strong&gt; consultez des prestataires d’études sur la base du cahier des charges proposé par l’ADEME dans le document C.E.F. précédent. Présélectionnez une offre mais à ce stade ne vous engagez pas et ne signez pas de commande.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;2ᵉ étape : &lt;/strong&gt;déposez une demande d’aide en joignant la proposition technique et financière du prestataire d’études, ainsi que les pièces à déposer listées ci-dessous. Indiquez bien les dépenses prévisionnelles pour l&amp;#039;audit, la maitrise d&amp;#039;œuvre éventuelle et le montant de l&amp;#039;enveloppe travaux allouée à la réhabilitation.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X78" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_32_44_52_53_75_76_84_94</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/audit-rehabilitation-dinstallations-solaires-thermiques-collectives</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB78" s="1" t="inlineStr">
+      <c r="AB77" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF78" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E79" s="1" t="inlineStr">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>161759</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre étude de faisabilité, étape nécessaire avant d'investir dans la conception d'une installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Étude de faisabilité d'installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="N79" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Étude) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d&amp;#039;installations de production d&amp;#039;eau chaude solaire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X79" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-dinstallation-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-dinstallation-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB79" s="1" t="inlineStr">
+      <c r="AB78" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF79" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>156134</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I80" s="1" t="inlineStr">
+      <c r="I79" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="J79" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Jeunesse
 Handicap
 Accessibilité</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Toutes dépenses d&amp;#039;investissement dédiées au projet :
  achat des équipements (ex : balançoires adaptées, jeux sensoriels...), prestation de montage, travaux d&amp;#039;aménagements, signalétique..
  &lt;/li&gt;
  &lt;li&gt;
   Le projet devra proposer au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences (moteur / auditif / visuel / mental). Le sol de l&amp;#039;espace devra être adapté aux fauteuils roulants et poussettes.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses concomitantes à ces opérations et notamment les travaux aux abords immédiats pour favoriser l&amp;#039;accessibilité. Les travaux de mise en accessibilité seront inclus dans la dépense éligible.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Dépenses exclues :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilier urbain
  &lt;/li&gt;
  &lt;li&gt;
   Projets au sein de cours d&amp;#039;écoles fermées
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses subventionnables : 8.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses subventionnables : 70.000€ HT pour les constructions - 50.000€ HT pour les réhabilitations
  &lt;/li&gt;
 &lt;/ul&gt;
 NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/amenagement-et-equipement-des-aires-de-jeux-inclusives/</t>
         </is>
       </c>
-      <c r="W80" s="1" t="inlineStr">
+      <c r="W79" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04a0-modele/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
+      <c r="AB79" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>141761</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un projet d'installation solaire photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;une compétence optionnelle, deux solutions sont à disposition des collectivités pour mettre en place leur installation solaire photovoltaïque avec le syndicat :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faire un transfert de compétences de la collectivité vers le syndicat afin que le SIEL-Territoire d&amp;#039;énergie Loire assure l&amp;#039;investissement et réalise le projet à la place de la collectivité. &lt;/li&gt;
+ &lt;li&gt;
+  Faire appel au syndicat pour être accompagné dans son projet d&amp;#039;un point de vue technique, administratif et décisionnel lorsque la commune souhaite rester maître d&amp;#039;ouvrage.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Électricité renouvelable :
+ &lt;br /&gt;
+ Thierry Suchel
+ &lt;br /&gt;
+ suchel&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 53 92
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9701-mettre-en-place-un-projet-dinstallation-solai/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
       <c r="AC80" s="1" t="inlineStr">
         <is>
-          <t>Seine-Maritime</t>
+          <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
       <c r="AE80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG80" s="1" t="inlineStr">
         <is>
-          <t>04/12/2023</t>
+          <t>22/05/2023</t>
         </is>
       </c>
       <c r="AH80" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:34" customHeight="0">
       <c r="A81" s="1">
-        <v>141761</v>
+        <v>140805</v>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Mettre en place un projet d'installation solaire photovoltaïque</t>
+          <t>Accompagner les communes membres dans la transition énergétique</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>SIEL-Territoire d’énergie Loire</t>
+          <t>Syndicat d'Énergie des Alpes-de-Haute-Provence (SDE04)</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...1 lines deleted...]
-Département</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H81" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K81" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L81" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...9 lines deleted...]
-  Faire appel au syndicat pour être accompagné dans son projet d&amp;#039;un point de vue technique, administratif et décisionnel lorsque la commune souhaite rester maître d&amp;#039;ouvrage.&lt;/li&gt;
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil amont : réalisation de note d&amp;#039;opportunité, avant- projet sommaire, 1er niveau de conseil
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet : réalisation de projets, de l&amp;#039;étude de faisabilité à la réalisation des travaux, portage de marchés publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie administrative : conseil et assistance aux communes, mandat de maîtrise d&amp;#039;ouvrage, montage des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie financière : conseil et recherche de financements, négociation
+ &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une installation photovoltaïque avec autoconsommation sur la toiture d&amp;#039;un bâtiment communal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur la pertinence d&amp;#039;un projet photovoltaïque porté par une entreprise privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implantation ou déplacement d&amp;#039;une borne de recharge pour véhicule électrique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur le remplacement d&amp;#039;une chaudière obsolète
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance et conseils dans la réalisation d&amp;#039;un réseau de chaleur alimenté par une chaudière bois plaquettes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="N81" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique</t>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
         </is>
       </c>
       <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formalisation de la demande dans la fiche annuelle de recensement des besoins ou contact direct avec le service Énergie – Mobilité – Données (EMD) pour un échange avec le référent du sujet (photovoltaïque, EnR thermique ou IRVE).
+&lt;/p&gt;
+&lt;p&gt;
+ Différentes modalités d&amp;#039;intervention selon le sujet : convention de service, lettre de commande ou mandat de maîtrise d&amp;#039;ouvrage.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U81" s="1" t="inlineStr">
         <is>
-          <t>Loire</t>
+          <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
       <c r="V81" s="1" t="inlineStr">
         <is>
-          <t>https://www.te42.fr/</t>
+          <t>http://www.sde04.fr/</t>
         </is>
       </c>
       <c r="X81" s="1" t="inlineStr">
-        <is>
-[...169 lines deleted...]
-      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : 5, avenue Bad-Mergentheim - 04000 Digne-les-Bains
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 32 32 32
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;sde04.fr" target="_self"&gt;
   contact&amp;#64;sde04.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e99-accompagne-les-communes-membres-dans-la-trans/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB81" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>133546</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Développer des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Développement des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I83" s="1" t="inlineStr">
+      <c r="I82" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J83" s="1" t="inlineStr">
+      <c r="J82" s="1" t="inlineStr">
         <is>
           <t>le taux maximum varie selon la taille de l'entreprise</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L83" s="1" t="inlineStr">
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à faciliter l&amp;#039;installation des panneaux et ombrières photovoltaïques dans toute la région Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les installations PV, le dispositif propose : jusqu&amp;#039;à 50% du montant TTC ou HT en cas de récupération de la TVA (
  &lt;em&gt;
   subvention max : 300 000€
  &lt;/em&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne aussi le solar ready, c&amp;#039;est-à-dire les travaux de préparation d&amp;#039;une toiture à l&amp;#039;installation de panneaux solaires. (
  &lt;a href="https://www.iledefrance.fr/enr" target="_self"&gt;
   voir le site de la Région
  &lt;/a&gt;
  )
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M82" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les projets photovoltaïques sur toitures, les ombrières de parkings, les ombrières sur des zones artificialisées ne présentant pas de conflits d&amp;#039;usages, les délaissés routiers (parcelles déclassées par suite d&amp;#039;un changement de tracé des voies du domaine public routier) sans destination agricoles ou pastorales sur une durée de 20 ans minimum, agrivoltaïsme au cas par cas.
  &lt;/li&gt;
  &lt;li&gt;
   La part des installations réalisées au-delà des obligations liées à la règlementation en vigueur
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les candidats éligibles sont des personnes morales porteuses de projets (collectivités et leurs groupements, entreprises, associations, projet citoyens, bailleurs sociaux, syndic de copropriété ...).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets devront répondre aux critères d&amp;#039;éligibilité suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Production énergétique à des fins d&amp;#039;autoconsommation (
   &lt;em&gt;
    individuelle ou collective
   &lt;/em&gt;
   ) sans ou avec vente de surplus (
   &lt;strong&gt;
    sans tarif d&amp;#039;obligation d&amp;#039;achat ou complément de rémunération
   &lt;/strong&gt;
   ). Les projets en vente en gré à gré ou en revente à un autre agrégateur que EDF obligation d&amp;#039;achat.
  &lt;/li&gt;
  &lt;li&gt;
   Avoir une puissance d&amp;#039;installation de minimum 10 kwc
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dépenses éligibles comprennent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les équipements de production énergétique ;
  &lt;/li&gt;
  &lt;li&gt;
   le raccordement au réseau ;
  &lt;/li&gt;
  &lt;li&gt;
   les travaux pour l&amp;#039;accueil des installations ;
  &lt;/li&gt;
  &lt;li&gt;
   les honoraires d&amp;#039;assistance technique ou frais de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
         </is>
       </c>
-      <c r="W83" s="1" t="inlineStr">
+      <c r="W82" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contacter l&amp;#039;adresse : aap-enr-elec&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83b6-developpement-du-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB82" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>12/04/2023</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>140764</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Produire de la chaleur à partir d'énergies renouvelables et de récupération</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J84" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="J83" s="1" t="inlineStr">
         <is>
           <t>Taux variable selon opération. Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;
  Développer les énergies renouvelables thermiques (biomasse, solaire, géothermie superficielle)
 &lt;/h1&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dispositif d&amp;#039;accompagnement :
   Fonds Chaleur de l&amp;#039;ADEME
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs:
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  -- valoriser les ressources du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - favoriser l&amp;#039;activité locale
 &lt;/p&gt;
 &lt;p&gt;
  - réduire les émissions de gaz à effet de serre
 &lt;/p&gt;
 &lt;p&gt;
  - s&amp;#039;affranchir des énergies fossiles
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chaufferie bois (granulés, plaquettes forestières) avec ou sans réseau de chaleur, production d&amp;#039;eau chaude sanitaire solaire, géothermie sur sondes ou sur nappe
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Différents critères techniques d&amp;#039;éligibilité à respecter
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   transitionenergetique&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   03 84 47 83 21
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c04-produire-de-la-chaleur-a-partir-denergies-ren/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB84" s="1" t="inlineStr">
+      <c r="AB83" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>56191</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J84" s="1" t="inlineStr">
+        <is>
+          <t>Intervention dans le cadre d'un transfert de compétence énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDEC ENERGIE étudie, finance, construit et exploite l&amp;#039;installation de production électrique photovoltaïque. Il intervient dans le cadre d&amp;#039;un transfert de compétence &amp;#34;énergies renouvelables&amp;#34;, sur décision de son bureau syndical et après avis de sa commission Transition Energétique.
+ Le bâtiment support de l&amp;#039;installation reste dans le patrimoine de la collectivité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La valorisation de l&amp;#039;électricité peut être par vente totale ou en autoconsommation, en bénéficiant au bâtiment où l&amp;#039;installation est construite.
+&lt;/p&gt;
+&lt;p&gt;
+ Le financement de l&amp;#039;opération est assuré par les fonds propres de la régie &amp;#34;énergies renouvelables&amp;#34; du syndicat, les dotations des partenaires, éventuellement la vente d&amp;#039;électricité et au besoin, une contribution de la collectivité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide intervient dans le cadre d&amp;#039;un transfert de compétence.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e396-installer-une-chaufferie-bois-energie-substit/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
       <c r="AC84" s="1" t="inlineStr">
         <is>
-          <t>SIDEC du JURA</t>
+          <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE84" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF84" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG84" s="1" t="inlineStr">
         <is>
-          <t>11/05/2023</t>
+          <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH84" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:34" customHeight="0">
       <c r="A85" s="1">
-        <v>165811</v>
+        <v>56182</v>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
-[...10 lines deleted...]
-          <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
+          <t>Etudier l'opportunité technique et économique d'une installation photovoltaïque en toiture</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
-[...4 lines deleted...]
-          <t>Préfectures de département</t>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...2 lines deleted...]
-Collectivité d’outre-mer à statut particulier</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H85" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 80</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L85" s="1" t="inlineStr">
         <is>
-          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le
-[...18 lines deleted...]
-dans les salles de classes.&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût (estimé à 1400€/étude).
+&lt;/p&gt;
+&lt;p&gt;
+ Elle porte sur l&amp;#039;opportunité de réaliser un projet solaire photovoltaïque en toiture d&amp;#039;un bâtiment public, en vente totale ou en autoconsommation, dans la limite d&amp;#039;une étude par an par collectivité.&lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N85" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
-[...4 lines deleted...]
-Réduction de l'empreinte carbone</t>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Bâtiments et construction</t>
         </is>
       </c>
       <c r="O85" s="1" t="inlineStr">
         <is>
-          <t>Récurrente</t>
-[...32 lines deleted...]
-aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...4 lines deleted...]
-          <t>Dépenses d’investissement</t>
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U85" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Calvados</t>
         </is>
       </c>
       <c r="V85" s="1" t="inlineStr">
         <is>
-          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
-[...4 lines deleted...]
-          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
         </is>
       </c>
       <c r="X85" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y85" s="1" t="inlineStr">
         <is>
-          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+          <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
       <c r="Z85" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3c8-realiser-letude-energetique-dun-batiment-etud/</t>
         </is>
       </c>
       <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB85" s="1" t="inlineStr">
         <is>
-          <t>Changement des fenêtres/portes d’un bâtiment public
-[...2 lines deleted...]
-Rénovation énergétique école</t>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AC85" s="1" t="inlineStr">
         <is>
-          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+          <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG85" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH85" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:34" customHeight="0">
       <c r="A86" s="1">
         <v>70580</v>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Financer le développement des installations solaires thermiques</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
@@ -18135,605 +17969,327 @@
         </is>
       </c>
       <c r="AB86" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AE86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF86" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>06/11/2020</t>
         </is>
       </c>
       <c r="AH86" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:34" customHeight="0">
       <c r="A87" s="1">
-        <v>56191</v>
+        <v>145009</v>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Réaliser une installation photovoltaïque en toiture</t>
+          <t>Financer la rénovation thermique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+          <t>Métropole du Grand Paris</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H87" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
         </is>
       </c>
       <c r="J87" s="1" t="inlineStr">
         <is>
-          <t>Intervention dans le cadre d'un transfert de compétence énergies renouvelables</t>
+          <t>Plafond à 1 million d'euros</t>
         </is>
       </c>
       <c r="K87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L87" s="1" t="inlineStr">
-        <is>
-[...284 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
   rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de candidature sont à envoyer par mail à
  &lt;strong&gt;
   fim&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fim&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB89" s="1" t="inlineStr">
+      <c r="AB87" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>07/07/2023</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-      <c r="A90" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>157090</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="C90" s="1" t="inlineStr">
+      <c r="C88" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
 Ingénierie financière
-Ingénierie Juridique / administrative
-[...3 lines deleted...]
-      <c r="I90" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I88" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J90" s="1" t="inlineStr">
+      <c r="J88" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Une sensibilisation des acteurs à la sobriété énergétique du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Un développement des projets de rénovation énergétique des bâtiments publics et privés
 &lt;/p&gt;
 &lt;p&gt;
  - La production d&amp;#039;énergies renouvelables sur le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - La réduction des volumes et la valorisation des déchets
 &lt;/p&gt;
 &lt;p&gt;
  - Un usage renforcé des mobilités actives et décarbonées
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;entretien et la valorisation des espaces naturels
 &lt;/p&gt;
 &lt;p&gt;
  - La préservation des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières à potentiel
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Productions d&amp;#039;énergies
 &lt;/p&gt;
 &lt;p&gt;
  - Maîtrise des dépenses énergétiques des bâtiments
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement et/ou stockage de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
 &lt;/p&gt;
 &lt;p&gt;
  - Valorisation des ressources locales
@@ -18755,73 +18311,73 @@
 &lt;p&gt;
  - Production d&amp;#039;énergies renouvelables
 &lt;/p&gt;
 &lt;p&gt;
  - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
 &lt;/p&gt;
 &lt;p&gt;
  - Développement des mobilités décarbonées et/ou actives
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
 &lt;/p&gt;
 &lt;p&gt;
  - Formation et information des professionnels et acteurs privés
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Innovation, créativité et recherche
 Biodiversité
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -18855,303 +18411,303 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;a target="_self"&gt;
  &lt;p&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/p&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB90" s="1" t="inlineStr">
+      <c r="AB88" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD90" s="1" t="inlineStr">
+      <c r="AD88" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>18/12/2023</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-      <c r="A91" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>121004</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural de l'Oise - DETR</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Dotation d'équipement des territoires ruraux</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Oise</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I91" s="1" t="inlineStr">
+      <c r="I89" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J91" s="1" t="inlineStr">
+      <c r="J89" s="1" t="inlineStr">
         <is>
           <t>, de manière exceptionnelle, le demandeur peut solliciter l’application d'un taux majoré</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L91" s="1" t="inlineStr">
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M89" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Accès aux services
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Emploi
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés
 Sécurité</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Dotation-d-equipement-des-territoires-ruraux-DETR</t>
         </is>
       </c>
-      <c r="W91" s="1" t="inlineStr">
+      <c r="W89" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-detr-2023</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La campagne de dépôt des demandes de subvention au titre de la DETR pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
 &lt;/p&gt;
 &lt;p&gt;
  Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées », voir le bouton candidatez.
 &lt;/p&gt;
 &lt;p&gt;
  Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise, voir le bouton descriptif complet.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vos interlocuteurs des services de la préfecture restent également à votre disposition pour toute demande complémentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -19259,399 +18815,399 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Boite fonctionnelle :
  &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
   sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>lucille.dechaize@oise.gouv.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b2c3-copie-13h35-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>14/11/2022</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>116475</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Contrats de territoire 2022-2026</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I92" s="1" t="inlineStr">
+      <c r="I90" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J92" s="1" t="inlineStr">
+      <c r="J90" s="1" t="inlineStr">
         <is>
           <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un socle de discussion
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les contrats de territoire
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Santé
 Tiers-lieux
 Economie locale et circuits courts
 Economie sociale et solidaire
 Risques naturels
 Equipement public
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
  &lt;/li&gt;
  &lt;li&gt;
   Aucune prorogation de ces délais ne pourra être accordée.
  &lt;/li&gt;
  &lt;li&gt;
   Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/calvados-territoires-2030</t>
         </is>
       </c>
-      <c r="W92" s="1" t="inlineStr">
+      <c r="W90" s="1" t="inlineStr">
         <is>
           <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service des territoires du Département du Calvados
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
   territoires&amp;#64;calvados.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB92" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d'une piscine
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>52290</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
+      <c r="C91" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -19727,96 +19283,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19859,628 +19415,409 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W93" s="1" t="inlineStr">
+      <c r="W91" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB93" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>162637</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M94" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-[...219 lines deleted...]
-      <c r="A96" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>72810</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C96" s="1" t="inlineStr">
+      <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -20517,79 +19854,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -20632,1023 +19969,1242 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W96" s="1" t="inlineStr">
+      <c r="W93" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB96" s="1" t="inlineStr">
+      <c r="AB93" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>73939</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Métropole d'Aix-Marseille-Provence</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alecmetropolemarseillaise.fr/</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Philippe Michaud, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ p.michaud&amp;#64;alecmm.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>f.pidoux@alecmm.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole Marseillaise</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>162634</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter et construire des bâtiments publics</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Bâtiment</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
 &lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/batiment/</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB97" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E98" s="1" t="inlineStr">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>161710</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Réalisez votre projet de Pompe à Chaleur (PAC) solaire grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="N98" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de pompes à chaleur (PAC) solaires éligibles au Fonds Chaleur sont les opérations de production d&amp;#039;eau chaude sanitaire (ECS) à destination de logement collectif et des secteurs Tertiaire, Industrie et Agriculture comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X98" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-deau-chaude/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB98" s="1" t="inlineStr">
+      <c r="AB96" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF98" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E99" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>161736</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un soutien financier à la réalisation de groupes de projets ayant recours à de la chaleur d'origine renouvelable et de récupération</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
-[...131 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiez d&amp;#039;un &lt;strong&gt;financement pour développer les énergies   renouvelables thermiques et de récupérations&lt;/strong&gt; sur votre territoire ou votre   patrimoine.&lt;/p&gt;&lt;p&gt;Vous êtes une organisation (collectivité, entreprise ou association)   souhaitant vous engager sur le développement maîtrisé des EnR&amp;amp;R thermiques   sur votre territoire ou sur votre patrimoine ? Le Contrat Chaleur Renouvelable se présente sous la forme d&amp;#039;un contrat unique qui permet de &lt;strong&gt;financer un groupe de projets&lt;/strong&gt; qui, pris singulièrement, peuvent ne pas être éligibles au Fonds Chaleur. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, ce contrat permet de passer par &lt;strong&gt;une seule candidature pour un ensemble de projets toutes filières EnR&amp;amp;R thermiques confondues&lt;/strong&gt; et à différentes phases, de l’étude du potentiel au suivi de l’installation.&lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable patrimonial, d’une durée maximale de 6 ans, vous permet de bénéficier d’aides financières   sur les études et les investissements pour développer des projets EnR&amp;amp;R thermiques sur votre propre patrimoine. &lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable territorial, d&amp;#039;une durée de 4 ans, vous permet de développer des projets d&amp;#039;EnR&amp;amp;R thermiques sur votre territoire via des &lt;strong&gt;aides à l&amp;#039;investissement et aux études&lt;/strong&gt;. Il vous permet également de bénéficier d’une &lt;strong&gt;aide à l’animation   territoriale&lt;/strong&gt; destinée à faire émerger les projets et à accompagner les   porteurs de projets.&lt;/p&gt;&lt;p&gt;Vous pouvez retrouver l&amp;#039;ensemble des conditions d’éligibilités et de financement de chaque filière EnR&amp;amp;R éligible au Contrat Chaleur Renouvelable sur les pages agir suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid"&gt;Réseau de chaleur&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude" rel="noreferrer noopener"&gt;Pompe à chaleur solaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines" rel="noreferrer noopener"&gt;Système solaire combiné&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Production d‘eau chaude via le solaire thermique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Récupération de chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Transition énergétique
 Réseaux de chaleur
 Biodiversité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/contrat-chaleur-renouvelable</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB97" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF100" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-      <c r="A101" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>146793</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Déployer un dispositif d’accompagnement aux énergies renouvelables thermiques pour les collectivités, entreprises, bailleurs et associations</t>
         </is>
       </c>
-      <c r="D101" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Contrat chaleur renouvelable</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Ademe - Direction régionale Hauts-de-France</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="J101" s="1" t="inlineStr">
+      <c r="J98" s="1" t="inlineStr">
         <is>
           <t>Au forfait ou en %</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Approuvé en février 2021, le Plan Climat Air Energie Territorial (PCAET) permet de développer fortement les énergies renouvelables et de récupération (EnR&amp;amp;R). La MEL vise ainsi une multiplication par 2,3 de la production locale entre 2016 et 2030.
 &lt;/p&gt;
 &lt;p&gt;
  Pour ce faire, la MEL déploie un contrat de chaleur renouvelable pour une première période de 3 ans. Financé par l&amp;#039;ADEME dans le cadre du Fonds Chaleur, il vise à accompagner financièrement et techniquement les acteurs du territoire (hors particuliers) : communes, entreprises, industries, bailleurs sociaux, copropriétés, équipements médico-sociaux, acteurs agricoles - souhaitant produire des énergies renouvelables thermiques (géothermie, biomasse, solaire thermique, réseaux, récupération de chaleur fatale).
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif est ouvert à des projets de toute taille (bâtiment neuf, réhabilitation, changement de production de chaleur) et offre un soutien technique et financier pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;accompagnement en ingénierie,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des études de diagnostic, de faisabilité et missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des investissements.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Quel financement ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Jusqu&amp;#039;à 70 % pour les études,
   &lt;/li&gt;
   &lt;li&gt;
    Selon les barèmes forfaitaires du fond chaleur ADEME pour les travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sur les 3 prochaines années, près de 8 M€ d&amp;#039;aides pour la chaleur renouvelable seront apportés aux acteurs du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement d&amp;#039;une chaudiere biomasse pour une médiateque
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une installation solaire thermique pour un établissement de santé
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;un raccordement de deux copropriétés au réseau de chaleur urbain
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une étude de faisabilité pour une opération de géothermie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout d&amp;#039;acteur hors particulier
 &lt;/p&gt;
 &lt;p&gt;
  Critères du fond chaleur
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.lillemetropole.fr/chaleur-renouvelable-la-mel-accompagne-les-projets-de-son-territoire</t>
         </is>
       </c>
-      <c r="W101" s="1" t="inlineStr">
+      <c r="W98" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.lillemetropole.fr/</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Alexandre Pauvert :
    &lt;a target="_self"&gt;
     a.pauvert&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Maxime Lassalle :
    &lt;a target="_self"&gt;
     m.lassalle&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a target="_self"&gt;
     enr&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>apauvert@lillemetropole.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80db-contrat-chaleur-renouvelable-metropole-europe/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB101" s="1" t="inlineStr">
+      <c r="AB98" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>03/08/2023</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-      <c r="A102" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>161777</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Installation de production d'eau chaude solaire thermique </t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que les points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100°C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le solaire thermique est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d&amp;#039;eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1 - Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projeté. Cela vous confortera dans votre choix d’investir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2 - Déposez ensuite un dossier de demande d’aide.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;analyse économique&lt;/strong&gt; ou sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-deau-chaude-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>116474</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Accompagner les petites communes rurales du Calvados</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Aides aux petites communes rurales (APCR et APCR+)</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I102" s="1" t="inlineStr">
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="J102" s="1" t="inlineStr">
+      <c r="J100" s="1" t="inlineStr">
         <is>
           <t>Taux variable en fonction de la nature  du projet</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
  &lt;/li&gt;
  &lt;li&gt;
   Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M102" s="1" t="inlineStr">
+      <c r="M100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Trois natures de travaux éligibles à l&amp;#039;APCR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
  &lt;/li&gt;
  &lt;li&gt;
   Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
  &lt;/li&gt;
  &lt;li&gt;
   Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  * sous conditions à consulter dans le document «
  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
   modalités APCR
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
@@ -21675,73 +21231,73 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  * sous conditions à consulter dans le document «
  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
   modalités APCR&amp;#43;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  »
 &lt;/p&gt;
 &lt;p&gt;
  NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
  &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
   consulter l&amp;#039;éco-conditionnalité réformée en 2022
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les communes éligibles à l&amp;#039;APCR classique
   &lt;/strong&gt;
   sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les communes éligibles à l&amp;#039;APCR&amp;#43;
   &lt;/strong&gt;
   sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
  &lt;/li&gt;
  &lt;li&gt;
   Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
  &lt;/li&gt;
  &lt;li&gt;
   Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
@@ -21751,459 +21307,459 @@
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
  &lt;/li&gt;
  &lt;li&gt;
   Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
   &lt;strong&gt;
    avant le 30 septembre de chaque année
   &lt;/strong&gt;
   , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Aucune prorogation de ces délais ne pourra être accordée.
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
         </is>
       </c>
-      <c r="W102" s="1" t="inlineStr">
+      <c r="W100" s="1" t="inlineStr">
         <is>
           <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service des territoires du Département du Calvados
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB102" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d'une piscine
 Construction d’un gymnase
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-      <c r="A103" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>128958</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M103" s="1" t="inlineStr">
+      <c r="M101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB103" s="1" t="inlineStr">
+      <c r="AB101" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC103" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG103" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-      <c r="A104" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>139916</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C104" s="1" t="inlineStr">
+      <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -22217,155 +21773,356 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB104" s="1" t="inlineStr">
+      <c r="AB102" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
+      <c r="AC102" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>139936</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>AMO Mission Bâtiments</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Réhabilitation et rénovation énergétique de bâtiments publics
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restauration de patrimoine public
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aménagement d&amp;#039;espaces publics : projets centres-bourgs
+  &lt;/li&gt;
+  &lt;li&gt;
+   Construction de bâtiments publics (AMO)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Gestion de projets à vocation touristique
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etre adhérent à CIT
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conventionnement
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>http://ingenierie-et-territoires.cantal.fr/</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>