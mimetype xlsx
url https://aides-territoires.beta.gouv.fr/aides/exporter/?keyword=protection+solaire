--- v0 (2026-02-12)
+++ v1 (2026-04-12)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH102"/>
+  <dimension ref="A1:AH104"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -525,51 +525,51 @@
           <t>Mise en place d’un système de vidéo-protection</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>19/10/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>142703</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Mettre en place des réseaux de télécommunication et des systèmes de vidéoprotections</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
@@ -696,757 +696,952 @@
           <t>Mise en place d’un système de vidéo-protection</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>111630</v>
+        <v>128963</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Investir sur le territoire de la Commune</t>
-[...2 lines deleted...]
-      <c r="D4" s="1" t="inlineStr">
+          <t>Passer un marché public en vue de la réalisation d’un projet de construction et d’aménagement</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Assister le maître d&amp;#039;ouvrage dans toutes les étapes
+de la commande publique dans le cadre d&amp;#039;un projet
+de construction et d&amp;#039;aménagement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aider dans la définition du besoin
+ &lt;/li&gt;
+ &lt;li&gt;
+  informer sur la procédure pour la mise en oeuvre
+d&amp;#039;un marché
+ &lt;/li&gt;
+ &lt;li&gt;
+  rédiger les pièces nécessaires à la consultation
+et à la bonne exécution du marché
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou un chef de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Détermination du besoin
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition d&amp;#039;accompagnement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Documents inhérents aux marchés publics (règlement de
+la consultation, cahier des charges, cahier des clauses
+administratives particulières, acte d&amp;#039;engagement...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Equipement public
+Logement et habitat
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saisine officielle de l&amp;#039;exécutif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documents administratifs et études
+diverses relatifs au projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fb7e-passer-un-marche-public-en-vue-de-la-realisat/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>111628</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Investir en milieu rural</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Partenariats avec les territoires : Contrats</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du coût d'opération</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contrat de partenariat de 3 ans avec les Communes.
-[...13 lines deleted...]
-&lt;p&gt;
+ Contrat rural de 3 ans : aide aux travaux d&amp;#039;investissement, cofinancement par le Département de l&amp;#039;Essonne et la Région Ile-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Cofinancement de 30% maximum du coût d&amp;#039;opération par le Département de l&amp;#039;Essonne, en complément de la Région Ile-de-France (40%) ; 30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Plafonds de dépenses HT subventionnables :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   communes de moins de 2.000 habitants : 370 000 €,
+  &lt;/li&gt;
+  &lt;li&gt;
+   syndicats de moins de 3.000 habitants et communes nouvelles : 770 000 €.
+  &lt;/li&gt;
+ &lt;/ul&gt;
  Délibération n°2016-04-0055 (AD du 25/09/2017)
-&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="N4" s="1" t="inlineStr">
+</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 2.000 habitants en Essonne, Syndicats intercommunaux de moins de 3.000 habitants en Essonne et Communes nouvelles créées après le 1er janvier 2016 en Essonne.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement de la Région Ile-de-France (40%) ; 30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0067-investir-en-milieu-rural/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>111629</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Investir sur le territoire de l'Intercommunalité</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Partenariats avec les territoires : Contrats</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>Aide selon critère démographique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contrat de partenariat de 6 ans avec les intercommunalités ayant pour objectif le partage d&amp;#039;un diagnostic territorial reposant sur les enjeux des politiques publiques départementales et les projets de territoire des intercommunalités.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention mobilisable en une seule fois.
+&lt;/p&gt;
+&lt;p&gt;
+ Critère de population prise en compte pour le calcul de la Dotation Globale de Fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2016-04-0055 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Intercommunalités en Essonne.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc06-investir-sur-le-territoire-de-lintercommunali/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>111630</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Investir sur le territoire de la Commune</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Partenariats avec les territoires : Contrats</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>Aide selon critère démographique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contrat de partenariat de 3 ans avec les Communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide cumulable avec les dispositifs politique de la ruralité et politique de la ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention mobilisable en une seule fois.
+&lt;/p&gt;
+&lt;p&gt;
+ Critère de population prise en compte pour le calcul de la Dotation Globale de Fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Communes de moins de 2.000 habitants : aide plafonnée à 111.000€ au titre d&amp;#039;un contrat rural ou d&amp;#039;un contrat de partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2016-04-0055 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes en Essonne.
   &lt;/li&gt;
   &lt;li&gt;
    30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fc1-investir-sur-le-territoire-de-la-commune/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...500 lines deleted...]
-      </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
+        <v>40596</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'économies d'énergie</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention plafonnée à 50 000 € sur 3 années glissantes</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Territoire d&amp;#039;Énergie Drôme - SDED propose un coup de pouce décisif pour vous faire passer à l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque les collectivités adhèrent à son service de Conseil Energie Plus, elles peuvent bénéficier d&amp;#039;une aide aux travaux d&amp;#039;économies d&amp;#039;énergie
+ &lt;strong&gt;
+  dans les bâtiments existants
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion donne accès à un accompagnement technique et financier, apportant d&amp;#039;une part, un pré-diagnostic et un conseil d&amp;#039;aide à la décision, et d&amp;#039;autre part, une subvention aux travaux d&amp;#039;amélioration énergétique du patrimoine bâti public.
+&lt;/p&gt;
+&lt;p&gt;
+ Selon la nature des actions prévues, l&amp;#039;aide est de 20 % ou 50 % du coût HT des travaux. Un bouquet de travaux comprenant l&amp;#039;isolation de toiture et des murs permet d&amp;#039;obtenir un taux d&amp;#039;aide unique à 50 % sur tous les autres travaux d&amp;#039;économies d&amp;#039;énergie associés au même chantier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est plafonnée à 50 000 € sur trois années glissantes.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion à Energie Plus pour 2024* s&amp;#039;élève à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,50 € par habitant et par année civile pour les communes rurales (au sens de la TICFE),
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,80 € par habitant et par année civile pour les communes urbaines (au sens de la TCCFE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - pour les intercommunalités, une convention pluriannuelle est proposée sur la base tarifaire de 0,30 € par habitant et par année civile.
+&lt;/p&gt;
+&lt;p&gt;
+ - dans tous les cas, le minimum est de 200 € et le maximum de 10 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  (*chiffres actualisés chaque année)
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Travaux d&amp;#039;isolation, chauffage, ventilation, protection solaire, etc, pour tout bâtiment public communal ou intercommunal, ainsi que les logements locatifs.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La définition des travaux est examinée au stade de la demande d&amp;#039;aide, avant l&amp;#039;engagement de l&amp;#039;opération. Un conseiller technique peut se rendre sur place pour explorer différentes solutions. L&amp;#039;éligibilité s&amp;#039;aligne en majeure partie sur les critères techniques des fiches d&amp;#039;opérations standardisées des Certificats d&amp;#039;économies d&amp;#039;énergie (CEE). En contrepartie des aides accordées, Territoire d&amp;#039;Énergie Drôme - SDED récupère les dossiers de CEE.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded.org/activites/transition-energetique</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ transition-energie&amp;#64;sded.org
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 82 76 14
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>jchristophe-niemiec@sded.org</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7179-aide-financiere-aux-travaux-deconomies-denerg/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>SDED-Territoire d'énergie Drôme</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2020</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>143296</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Prendre en compte les enjeux et exigences de la RE 2020 dans ses projets de construction neuve (Formation)</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Description
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le respect des engagements de la France pris dans la lutte contre le changement climatique, récemment réaffirmés dans la loi Energie-Climat, suppose que la France atteigne la neutralité carbone en 2050. Dans cette optique, la RE 2020 remplace la RT 2012 à compter du 1er juillet 2021 pour un certain nombre de bâtiments. Les évolutions sont majeures et ont pour objectif :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La baisse des consommations énergétiques des bâtiments neufs avec des évolutions importantes dans le calcul thermique réglementaire
  &lt;/li&gt;
  &lt;li&gt;
   La diminution de l&amp;#039;impact sur le climat grâce à la prise en compte des émissions de gaz à effet de serre sur l&amp;#039;ensemble du cycle de vie des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;adaptation aux changements climatiques avec une meilleure prise en compte du confort d&amp;#039;été
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;ajout d&amp;#039;un calcul d&amp;#039;analyse en cycle de vie est une nouveauté majeure qui nécessite pour les acteurs actuels le développement de nouvelles compétences.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -1540,336 +1735,141 @@
 &lt;p&gt;
  Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations. Pour tout renseignement, merci de contacter le référent handicap
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Délais d&amp;#039;accès
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Frais d&amp;#039;inscription
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  500€ HT par stagiaire (TVA à 0%)
 &lt;/p&gt;
 &lt;p&gt;
  Déjeuner inclus
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Public : L&amp;#039;offre de formation s&amp;#039;adresse aux maîtres d&amp;#039;ouvrage, constructeurs et promoteurs, architectes, économistes du bâtiment et bureaux d&amp;#039;études, souhaitant s&amp;#039;acculturer avec les fondamentaux de la RE 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Aucun pré-requis nécessaire pour cette formation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-reglementation-environnementale-2020</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2add-prendre-en-compte-les-enjeux-et-exigences-de-/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...193 lines deleted...]
-      </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>139432</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement en AMO ainsi que d'assistances et conseils techniques et administratifs</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>AMO en espaces publics, bâtiments, eau et assainissement, ouvrages d'art</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Aude (ATD 11)</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2011,149 +2011,427 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>ATD11</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
+        <v>162387</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'optimisation du potentiel photovoltaïque territorial</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : AMI - Foncier dérisqué</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région souhaite soutenir l&amp;#039;optimisation du potentiel photovoltaïque territorial, en équipant le plus de sites possible. Cette étude a donc pour but d&amp;#039;identifier sur l&amp;#039;ensemble d&amp;#039;un patrimoine, toutes les installations possibles, et d&amp;#039;étudier leur faisabilité technique et économique afin de tendre vers une planification du photovoltaïque saine et durable. L&amp;#039;objectif est de permettre la réalisation d&amp;#039;installations groupées.&lt;/p&gt; &lt;p&gt;Entreprises, collectivités, parcs naturels régionaux, toute personne morale publique ou privée.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt; &lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Instruction tout au long de l&amp;#039;année. Pas de date butoir.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Via le site de demande de subvention en ligne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-ami-foncier-derisque</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;gburle&amp;#64;maregionsud.fr;&lt;/p&gt;
+&lt;p&gt;maquadrio&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-ami-foncier-derisque/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>120101</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Analyser l'opportunité d'installer une production d'énergie renouvelable</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Analyse d'opportunité d'installation d'énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une analyse d&amp;#039;opportunité consiste à étudier le potentiel de production d&amp;#039;énergie renouvelable sur un (ou plusieurs) élément(s) de patrimoine, que ce soit en production d&amp;#039;électricité (solaire photovoltaïque) ou en production de chaleur dédié à un bâtiment ou réseau de chaleur (bois-énergie, géothermie, solaire thermique,...).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces analyses sont, pour le maître d&amp;#039;ouvrage, des outils d&amp;#039;aide à la décision pour s&amp;#039;engager dans la réalisation d&amp;#039;un projet. Elles fournissent des éléments de comparaison par rapport à une solution de référence sur les consommations d&amp;#039;énergie, les émissions de carbone et des données économiques en coût global (investissement et exploitation).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ASDER réalise une cinquantaine d&amp;#039;analyses d&amp;#039;opportunité par an pour les communes de Savoie, que ce soit sur des projets neufs ou pour un changement d&amp;#039;énergie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.asder.asso.fr/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Christian Fleury - Responsable du pôle collectivités et terrritoires
+  &lt;/li&gt;
+  &lt;li&gt;
+   christian.fleury&amp;#64;asder.asso.fr - 04 79 85 88 50
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>christian.fleury@asder.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0732-analyser-lopportunite-dinstaller-une-producti/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>95067</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Développer le solaire thermique (production d'eau chaude par capteurs solaires)</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Soutien au solaire thermique</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H11" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la rentabilité économique des projets
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les charges de production d&amp;#039;eau chaude sanitaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P11" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les collectivités territoriales, leurs groupements et leurs délégataires,
   &lt;/li&gt;
   &lt;li&gt;
    les associations,
   &lt;/li&gt;
   &lt;li&gt;
    les entreprises, incluant, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme,
   &lt;/li&gt;
   &lt;li&gt;
    les bailleurs sociaux,
   &lt;/li&gt;
   &lt;li&gt;
    les copropriétés,
@@ -2236,169 +2514,169 @@
 &lt;/p&gt;
 &lt;p&gt;
  Cas général :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Règles : « Fonds chaleur » de l&amp;#039;ADEME Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par l&amp;#039;ADEME (&amp;#61; dossier à transmettre uniquement à l&amp;#039;ADEME Grand Est).
 &lt;/p&gt;
 &lt;p&gt;
  Cas des copropriétés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nature : subvention avance remboursable à taux zéro Section : investissement fonctionnement Taux maxi : 60 % maximum plafonné à 1 100 €HT/m2 et 120 m2 de surface de capteurs Remarque : intervention par la Région seule
 &lt;/p&gt;
 &lt;p&gt;
  Consultez
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   le règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-solaire-thermique-2/</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0076%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.grandest.fr%2Fmentions-legales%2F,Mentions%20l%C3%A9gales,_blank;https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fdonnees-personnelles,Donn%C3%A9es%20personnelles,_self</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rendez-vous sur le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   site de la région Grand-Est
  &lt;/a&gt;
  pour obtenir les informations relatives aux conditions d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5da-soutien-au-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>23/01/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>95069</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Développer le photovoltaïque</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Soutien au photovoltaïque</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H12" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE),
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles,
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre,
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable,
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air,
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique,
  &lt;/li&gt;
@@ -2541,854 +2819,528 @@
   nvestissement – puissance inférieure à 100 kWc :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Taux : 30 % maximum
  &lt;/li&gt;
  &lt;li&gt;
   Plafond : de 200 €/kWc à 400 €/kWc selon le taux d&amp;#039;autoconsommation, la puissance et la nature du porteur de projet.
  &lt;/li&gt;
  &lt;li&gt;
   Il sera accordé une aide par point de raccordement
  &lt;/li&gt;
  &lt;li&gt;
   Remarque : intervention par la Région seule
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Consultez le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique"&gt;
   règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-au-photovoltaique/</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0078/depot/simple</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique" rel="noopener" target="_blank"&gt;
   https://www.climaxion.fr/docutheque/soutien-au-photovoltaique
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/68aa-soutien-au-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...276 lines deleted...]
-      </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
-        <v>36013</v>
+        <v>144519</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
+          <t>Soutenir les projets d'investissement des collectivités landaises</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Equipement des Communes (FEC)</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
+          <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Fonds d’Équipement des Communes (FEC) est destiné à aider les 
+Communes ou les Établissements Publics de Coopération Intercommunale 
+sous forme d’attribution en capital pour des dépenses d’investissement.&lt;/p&gt;
+            &lt;p&gt;Le FEC est réparti par le Conseil départemental, entre les cantons, ainsi qu&amp;#039;il suit :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;25 % pour une attribution forfaitaire qui prend en compte le 
+nombre d&amp;#039;anciens cantons réunis dans le nouveau canton, multiplié par la
+ répartition forfaitaire divisée par 30,&lt;/li&gt;&lt;li&gt;20 % au prorata de la population,&lt;/li&gt;&lt;li&gt;45 % au prorata du nombre de Communes,&lt;/li&gt;&lt;li&gt;10 % au prorata de l&amp;#039;inverse du potentiel fiscal.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Toutefois, la dotation cantonale ne pourra être :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;supérieure à un plafond multiplié par le nombre de Communes (année 2024 : 6 413 €)&lt;/li&gt;&lt;li&gt;inférieure à un plancher multiplié par le nombre de Communes (année 2024 : 3 944 €)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Le plancher et le plafond seront révisés chaque année lors de la réunion consacrée à l&amp;#039;examen du Budget Primitif.&lt;/p&gt;
+&lt;p&gt;Pour la population, les chiffres à prendre en compte sont ceux de 
+l&amp;#039;I.N.S.E.E. à la suite du dernier recensement et des recensements 
+complémentaires intervenus depuis (population totale sans double compte 
+dans la population comptée à part).&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Architecture</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les réunions cantonales des Maires présidées par les deux
+ Conseillers départementaux, permettent de procéder librement à la 
+répartition de la dotation cantonale.&lt;/p&gt;
+&lt;p&gt;Dans le cas où les Conseillers départementaux seraient également 
+Maires, ils sont remplacés, en cette dernière qualité, lors de la 
+réunion des Maires, par leurs délégués.&lt;/p&gt;
+&lt;p&gt;Sauf dérogation exceptionnelle accordée en réunions cantonales des 
+Maires, la décision d&amp;#039;attribution de subvention doit être préalable à 
+tout commencement d&amp;#039;exécution des travaux.&lt;/p&gt;
+&lt;p&gt;Les propositions cantonales sont soumises pour approbation à la 
+Commission Permanente du Conseil départemental et font l&amp;#039;objet d&amp;#039;un 
+arrêté attributif de M. le Président du Conseil départemental.&lt;/p&gt;
+&lt;p&gt;Sur délibération de la Commission Permanente du Conseil 
+départemental, seuls peuvent faire l&amp;#039;objet d&amp;#039;un report aux Communes du 
+canton sur la dotation cantonale de l&amp;#039;exercice suivant :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les reliquats éventuels de crédits non répartis à l&amp;#039;intérieur du canton,&lt;/li&gt;&lt;li&gt;les soldes d’opérations terminées pour lesquelles le montant des travaux aurait été inférieur au montant prévu.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les subventions non utilisées par une collectivité ne peuvent faire 
+l’objet d’un report aux Communes du canton sur la dotation de l’exercice
+ suivant mais peuvent être affectées à un projet de substitution en 
+accord avec les deux Conseillers départementaux du canton concerné.&lt;/p&gt;
+&lt;p&gt;Le versement de la subvention interviendra sur présentation d&amp;#039;une 
+attestation du Maire de la Commune ou du Président de l’Établissement 
+Public de Coopération Intercommunale justifiant la réalisation de 
+l’investissement.&lt;/p&gt;
+&lt;p&gt;Possibilité est donnée de percevoir 50 % sur présentation de l&amp;#039;ordre 
+de service d&amp;#039;exécuter les travaux ou sur présentation de l’attestation 
+de commencement des travaux délivrée par le Maire ou le Président de 
+l’E.P.C.I.&lt;/p&gt;
+&lt;p&gt;Le versement de la subvention devra intervenir dans un délai de deux 
+ans à compter de la date de l&amp;#039;arrêté attributif de subvention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/fonds-dequipement-des-communes</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt; developpement.territorial&lt;/a&gt;&amp;#64;landes.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f845-fonds-dequipement-des-communes/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>36013</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FINISTERE INGENIERIE ASSISTANCE (FIA) est un établissement public d&amp;#039;ingénierie locale créé dès 2014 à l&amp;#039;initiative du Conseil départemental afin de répondre à un enjeu de solidarité envers tous les territoires finistériens.
 &lt;/p&gt;
 &lt;p&gt;
  En effet, il vise à mettre à disposition des collectivités souffrant d&amp;#039;un manque de moyens humains et d&amp;#039;expertise, un appui technique et méthodologique dans la conduite de leurs projets relevant des thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   déplacements et usages de la voirie et des espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   bâtiments et équipements,
  &lt;/li&gt;
  &lt;li&gt;
   aménagement de l&amp;#039;espace et habitat,
  &lt;/li&gt;
  &lt;li&gt;
   dynamisation des centres-bourgs,
  &lt;/li&gt;
  &lt;li&gt;
   eau et assainissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;intervention de FIA s&amp;#039;effectue en phase pré-opérationnelle, dès le lancement d&amp;#039;une réflexion autour d&amp;#039;un projet, et permet au maître d&amp;#039;ouvrage de bénéficier d&amp;#039;un accompagnement pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   vérifier l&amp;#039;opportunité et la faisabilité de son projet ;
  &lt;/li&gt;
  &lt;li&gt;
   mettre en cohérence le projet avec son environnement et le contexte local dans lequel il s&amp;#039;inscrit ;
  &lt;/li&gt;
  &lt;li&gt;
   définir et préciser sa commande à un maître d&amp;#039;œuvre s&amp;#039;il y a lieu ;
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;organiser en termes de conduite d&amp;#039;une opération ou d&amp;#039;une démarche globale ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier les sources de financement possibles du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La structure a vocation à réaliser pour ses adhérents toutes études, recherches, démarches permettant d&amp;#039;atteindre les objectifs précédemment définis. Elle est également chargée de mobiliser, le cas échéant, d&amp;#039;autres structures partenaires (CAUE, Finistère Habitat, services départementaux...), afin d&amp;#039;apporter à ses adhérents une complémentarité des expertises disponibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Revitalisation des centres-bourgs
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation, extension ou construction de médiathèques, d&amp;#039;écoles, d&amp;#039;ateliers techniques municipaux, de locaux administratifs, de salles associatives, de maisons d&amp;#039;assistant.e.s maternel.les, de maisons de santé, etc.
  &lt;/li&gt;
  &lt;li&gt;
   Requalification d&amp;#039;espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de sécurité sur voirie
  &lt;/li&gt;
  &lt;li&gt;
   Création de cheminements doux
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la consultation pour des études technico-économiques, des schémas directeurs ou de la maîtrise d&amp;#039;œuvre en eau potable, eaux pluviales et assainissement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Finistère</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>http://finistere-ingenierie.fr</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Christelle PAUL, assistante administrative, juridique et financière - Tél : 02 98 76 53 90 ; christelle.paul&amp;#64;finistere-ingenierie.fr
  &lt;/li&gt;
  &lt;li&gt;
   Séverine FOSSEY, directrice - Tél : 02 98 76 53 91 ; severine.fossey&amp;#64;finistere-ingenierie.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>severine.fossey@finistere-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fc53-ingenierie-strategique-et-assistance-techniqu/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Finistère Ingénierie Assistance</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>23/04/2020</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...226 lines deleted...]
-      </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>127467</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3618,87 +3570,87 @@
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>52290</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>Prêt
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Prêt</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
@@ -4074,297 +4026,297 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
+        <v>162396</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de subvention pour l'étude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études de faisabilité technico-économique pour des projets d’installations solaires centralisées de production d’eau chaude peuvent bénéficier d’un soutien financier sous forme de subvention, pour les bâtiments existants.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; &lt;br /&gt; Il existe aussi aides pour les travaux de solaire thermique, pour la réhabilitation des installations de solaire thermique ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;br /&gt; &lt;br /&gt; En amont d&amp;#039;un projet, pour une aide au choix de l&amp;#039;énergie renouvelable, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alix Roussaly : aroussaly&amp;#64;maregionsud.fr ;&lt;/p&gt;
+&lt;p&gt;Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>162398</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Soutenir les audits et la réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Soutien aux audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H19" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif est de porter assistance aux Maîtres d’ouvrages qui font face à des installations présentant des dysfonctionnements, en les accompagnant techniquement et financièrement dans la mise en place d’audits de ces installations, suivis d’une réhabilitation, à laquelle sera associée un contrat de maintenance intégrant un engagement de bon fonctionnement ou un contrat de performance, selon le souhait de la maîtrise d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; Il existe aussi aides des aides aux études de faisabilité solaire thermique ainsi que pour les travaux d&amp;#039;installations solaires thermiques, ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P19" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
         <is>
           <t>28/02/2023</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; Si besoin, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
 &lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
-[...133 lines deleted...]
-      </c>
       <c r="AA20" s="1" t="inlineStr">
         <is>
-          <t>published</t>
+          <t>merged</t>
         </is>
       </c>
       <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
@@ -4779,1247 +4731,1247 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
+        <v>162648</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Innover en soutenant une production et une consommation locale</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche-Action 6 - Innover en soutenant une production et une consommation locales</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Isle en Périgord (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à : 50 000 €</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un atout majeur du Pays de l’Isle en Périgord réside dans une qualité de vie, portée par une alimentation saine et de proximité. Étant donné sa place dans l’économie locale, l’agriculture est un enjeu structurant et transversal pour la vitalité du Pays. Les agriculteurs représentent le&lt;br /&gt;premier maillon d’une chaine reliant zones rurales et zones urbaines, de la production locale à la consommation locale.&lt;/p&gt;&lt;p&gt;Confrontée à de nombreuses difficultés, il s’agit de conforter « l’offre », au travers du tissu agricole notamment, dans son orientation vers la qualité et la proximité, tout en sensibilisant et en coordonnant « la demande », celle des habitants, des élèves, des travailleurs et des touristes, …&lt;/p&gt;&lt;p&gt;Pour ce faire, le territoire adopte une stratégie transversale qui prend en compte tous les enjeux, travaillés au sein du PAT Isle en Périgord (Projet Alimentaire Territorial) : foncier et production, logistique, consommation, sensibilisation, animation et coordination. Il s’agit ici de conforter les producteurs et porteurs de projets locaux dans leurs pratiques, d’encourager l’expérimentation pour consolider les « circuits de proximité », en appuyant sur la qualité des produits et des savoir-faire.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Sensibiliser le grand public au bien et mieux manger&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées&lt;br /&gt;• Ateliers&lt;br /&gt;• Manifestations&lt;br /&gt;• Sensibilisation&lt;br /&gt;• Aménagement de restaurants scolaires (mobilier et cuisine) …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer de nouveaux points de vente de produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Marchés et/ou halles&lt;br /&gt;• Plateformes de distribution&lt;br /&gt;• Points de stockage et de vente&lt;br /&gt;• Projets numériques innovants&lt;br /&gt;• Offre nouvelle de restauration à base de produits locaux&lt;br /&gt;• Épiceries solidaires …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Initier des projets qui valorisent des produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Valorisation des savoir-faire paysans, l’échange et le partage&lt;br /&gt;• Ateliers de sensibilisation&lt;br /&gt;• Découverte de produits&lt;br /&gt;• Formations&lt;br /&gt;• Projets numériques innovants …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutenir la filière agricole par des actions innovantes renforcées par une dynamique collective&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Appui à l’innovation, à la coordination d’actions collectives (mise en réseau)&lt;br /&gt;• Utilisation de cuisines collectives (multi-usage) pour transformation de produits&lt;br /&gt;• Conserverie&lt;br /&gt;• Mise en place d’espaces nourriciers&lt;br /&gt;• Jardins partagés / collectifs&lt;br /&gt;• Forêts comestibles citoyennes&lt;br /&gt;• Espaces-tests&lt;br /&gt;• Espaces de formation&lt;br /&gt;• Animation du PAT …&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 8 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les investissements matériels et les projets d’ingénierie (immatériel et / ou coûts de personnel) des communes de &amp;#43; de 25 000 habitants&lt;br /&gt;- Les SCI et les particuliers (personnes physiques sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;- Les dépenses d’auto-construction&lt;br /&gt;- Les contributions en nature&lt;br /&gt;- Le soutien aux investissements dans la transformation / commercialisation de produits agricoles - projets &amp;gt; 300 000 €&lt;br /&gt;(les projets des collectivités locales, leurs groupements et autres organismes soumis à la commande publique ne sont pas soumis au plafond de 300 000 €.)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DE L'ISLE EN PÉRIGORD</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA6-Prod-et-Conso-locales.pdf</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>s.giedelmann@pays-isle-perigord.com</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innover-en-soutenant-une-production-et-une-consommation-locales/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>161764</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Subventionner l'achat d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Installation d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus par an&lt;/strong&gt;. Il entraîne la consommation inutile de ressources en énergie et en eau, et des émissions de gaz à effet de serre qui pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;Vous pouvez prétendre à une &lt;strong&gt;aide pour les investissements&lt;/strong&gt; faisant suite à une &lt;strong&gt;augmentation ou à une redistribution des flux&lt;/strong&gt;, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires. Par exemple, les équipements suivants peuvent être soutenus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;équipements de pesées&lt;/li&gt;&lt;li&gt;camions frigorifiques&lt;/li&gt;&lt;li&gt;acquisitions d’entrepôt&lt;/li&gt;&lt;li&gt;plateformes de collecte&lt;/li&gt;&lt;li&gt;cantines solidaires&lt;/li&gt;&lt;li&gt;ateliers de transformation de type conserverie&lt;/li&gt;&lt;li&gt;équipements permettant le partage de denrées alimentaires entre particuliers…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après réalisation d’un diagnostic ou d’une étude (hors cas particulier des associations d’aide alimentaire), certains équipements permettant la mise en œuvre du projet peuvent être aidés par l’ADEME à un taux allant jusqu’à 55 % de l’assiette des aides éligibles. Ils font l’objet d’une analyse au cas par cas.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_04_06_11_24_27_28_32_44_75_93</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-dequipements-lutte-contre-gaspillage</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-dequipements-de-lutte-contre-le-gaspillage/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>138013</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Participer à l'achat d'équipement dans les collèges</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Participation à l'achat d'équipement de cuisine ou petits matériels des collèges</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>5000 €/an plafonné à 10 000 € jusqu’à 15000 € / 3 ans plafonné à 30 000 €</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participation à l&amp;#039;achat d&amp;#039;équipement de cuisine ou petits matériels dans les collèges.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges publics
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande  avec 3 devis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sur demande
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur dépôt de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Françoise Chabalier
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
+  françoise.chabalier&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.65
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8cc-participer-a-lachat-dequipement-de-colleges/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>115178</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir le premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Premier équipement en matériel et mobilier des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 50% des dépenses en acquisiton de matériel.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables de 3.000€ à 30.000€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/30/18-premier-equipement-en-materiel-et-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73e0-acquerir-le-premier-equipement-en-materiel-et/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>115159</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler le matériel et le mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du matériel et du mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renouvellement du matériel et du mobilier des cantines scolaires et regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 12,80€ par ayant droit (valeur 2015).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ayants droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/32/18-renouvellement-du-materiel-et-du-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed78-renouveler-le-materiel-et-le-mobilier-pour-le/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>115177</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimal des dépenses : 4.500€ HT</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pris en compte ni le matériel et le mobilier des salles de restauration ni le petit matériel électroménager de cuisine.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/31/18-renouvellement-du-gros-materiel-de-cuisine-des-cantines-scolaires-de-regroupement-pedagogique.htm</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a46e-renouveler-du-gros-materiel-de-cuisine-des-ca/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>94746</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Financer les équipements de lutte contre le gaspillage</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Max : 55</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Équipements de lutte contre le gaspillage », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
  &lt;br /&gt;
  Objectif :
  &lt;br /&gt;
  Vous disposez d&amp;#039;un diagnostic ou d&amp;#039;une étude pour un projet de lutte contre le gaspillage sur votre territoire, et vous souhaitez investir pour le mettre en œuvre ? L&amp;#039;ADEME peut vous apporter une aide.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires : acteurs publics ou privés pour des équipements réduisant le gaspillage sur plusieurs étapes de la chaine.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement : taux d&amp;#039;aide maximum : 55 % des dépenses éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez prétendre à une aide pour les investissements faisant suite à une augmentation ou à une redistribution des flux, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Par exemple les équipements suivants peuvent êtres soutenus :&lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les équipements suivants peuvent êtres soutenus :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements de pesées,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    camions frigorifiques,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    acquisitions d&amp;#039;entrepôt,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    plateformes de collecte,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    cantines solidaires,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    ateliers de transformation de type conserverie,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements permettant le partage de denrées alimentaires entre particuliers...
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Pour le non alimentaire, les investissements devront servir à limiter et valoriser les invendus.
  &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Critères d&amp;#039;éligibilité :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour prétendre à une aide à l&amp;#039;investissement, le porteur de projets doit présenter :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Le rapport d&amp;#039;étude de faisabilité lorsqu&amp;#039;il s&amp;#039;agit d&amp;#039;une création d&amp;#039;installation ou d&amp;#039;équipement dans les conserveries, les légumeries collectives et les ateliers de transformation et toute étude de marché qui aurait été réalisée,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les justificatifs ou les demandes en cours concernant le respect des règles sanitaires et d&amp;#039;hygiène applicables à l&amp;#039;activité exercée.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/subvention-equipements-lutte-contre-gaspillage</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus sur ce dispositif, contactez l&amp;#039;ADEME via leur
  &lt;a rel="noopener" target="_blank"&gt;
   &lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
    formulaire en ligne
   &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3546-aider-aux-equipements-de-lutte-contre-le-gasp/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>29/06/2021</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...941 lines deleted...]
-      </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>102099</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide aux travaux) - Prime éco-chaleur</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
+Association</t>
         </is>
       </c>
       <c r="H29" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
+          <t>Ingénierie financière
 Subvention
-Ingénierie financière</t>
+Ingénierie technique</t>
         </is>
       </c>
       <c r="J29" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire en fonction de la production d'énergie renouvelable (€/MWh)</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur développe la chaleur renouvelable sur son territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
@@ -6159,95 +6111,95 @@
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Lucas Venosino - ALEC Lyon</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>31/01/2026</t>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
         <v>102098</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide à la décision) - Prime éco-chaleur</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
+Association</t>
         </is>
       </c>
       <c r="H30" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention
+          <t>Subvention
+Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
           <t>Aide à la décision : études de faisabilité, études d'AMO, forages de reconnaissance, TRT</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur vise à favoriser la filière des énergies renouvelables thermiques sur son territoire.
   &lt;br /&gt;
  &lt;/strong&gt;
@@ -6394,2702 +6346,2458 @@
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Lucas Venosino - ALEC Lyon</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>31/01/2026</t>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
-        <v>153402</v>
+        <v>162637</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Réaliser la rénovation énergétique des copropriétés</t>
+          <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Aide Rénovation énergétique copropriété</t>
+          <t>Urbanisme</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Manche</t>
+          <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>Particulier</t>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
         </is>
       </c>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 25</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...60 lines deleted...]
-&lt;/ul&gt;</t>
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N31" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
-[...3 lines deleted...]
-Logement et habitat</t>
+          <t>Espace public
+Foncier
+Bâtiments et construction</t>
         </is>
       </c>
       <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...34 lines deleted...]
- &lt;br /&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U31" s="1" t="inlineStr">
         <is>
-          <t>Manche</t>
+          <t>Vosges</t>
         </is>
       </c>
       <c r="V31" s="1" t="inlineStr">
         <is>
-          <t>https://www.manche.fr/guide-des-aides/aide-renovation-energetique-copropriete/</t>
-[...4 lines deleted...]
-          <t>https://subventions.manche.fr/</t>
+          <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
       <c r="X31" s="1" t="inlineStr">
-        <is>
-[...311 lines deleted...]
-      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>143350</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet de construction, de réhabilitation, d'extension d'équipements publics</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...11 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région Occitanie soutient le développement de projets solaires thermiques auprès des entreprises, des collectivités, des établissements publics, des associations et des bailleurs sociaux
-[...20 lines deleted...]
- de l&amp;#039;assiette éligible
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière de projet de construction, réhabilitation, d&amp;#039;extension d&amp;#039;équipements publics  (mairie, établissements d&amp;#039;enseignements ou périscolaires, équipements sportifs et culturels, équipements touristiques, aire de covoiturage etc...) :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition du projet (définition du besoin, faisabilité, recherche de financement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage  (définition du besoin, faisabilité,  scénarios d&amp;#039;aménagement, appui à la consultation des prestataires..) pour la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
-[...163 lines deleted...]
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...183 lines deleted...]
-      <c r="X35" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>http://www.inge43.fr</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
-  energie&amp;#64;sdec-energie.fr
-[...2 lines deleted...]
- Tel : 02 31 06 61 80
+ &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
+  contact&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0423-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
-[...27 lines deleted...]
-          <t>23/01/2026</t>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...127 lines deleted...]
-      <c r="A37" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>162397</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H37" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les principales applications du solaire thermique sont la production d’eau chaude sanitaire (pour l’habitat, l’hôtellerie, les établissements de santé, …), la fourniture de chaleur pour l’industrie et l’agriculture, l’alimentation de réseaux de chaleur et le chauffage de l’eau des bassins de piscine.&lt;br /&gt; Les aides aux investissements concernent les projets des installations solaires collectives de production d’eau chaude. Les installations sont considérées comme collectives dès lors qu’elles répondent à un besoin en eau chaude collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; Il existe aussi aides pour les études de faisabilité solaire thermique, pour la réhabilitation des installations de solaire thermique ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P37" s="1" t="inlineStr">
+      <c r="P33" s="1" t="inlineStr">
         <is>
           <t>28/02/2023</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; Si besoin, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/projets-solaires-thermiques-collectifs-nouveaux-projets</t>
         </is>
       </c>
-      <c r="W37" s="1" t="inlineStr">
+      <c r="W33" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr &lt;/a&gt;;&lt;/p&gt;
 &lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/projets-solaires-thermiques-collectifs-pour-production-deau-chaude-sanitaire-chauffage-nouveaux-projets/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF37" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
+      <c r="AH33" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E38" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>161759</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre étude de faisabilité, étape nécessaire avant d'investir dans la conception d'une installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Étude de faisabilité d'installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...19 lines deleted...]
-      <c r="N38" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Étude) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d&amp;#039;installations de production d&amp;#039;eau chaude solaire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X38" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-dinstallation-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-dinstallation-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF38" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>161697</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Accompagner les entreprises et les collectivités dans la mise en place de leur toiture ou ombrière solaire photovoltaïque en ACI, base de la valorisation du surplus en ACC</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Études de faisabilité pour de l’autoconsommation électrique photovoltaïque</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...14 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ACI : Autoconsommation individuelle&lt;br /&gt;ACC : Autoconsommation collective&lt;/p&gt;&lt;p&gt;Quand la consommation électrique de vos bâtiments, de vos équipements intervient essentiellement de jour, il peut être intéressant pour vous d’étudier la faisabilité de &lt;strong&gt;couvrir une partie de cette consommation au moyen d’électricité solaire photovoltaïque&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner les prestations externes d’études de faisabilité à hauteur de 60 % dans la limite de 100 k€ d’assiette. Cette aide peut être portée à &lt;strong&gt;70 % pour des moyennes entreprises&lt;/strong&gt; au sens européen et à &lt;strong&gt;80 % pour des petites entreprises&lt;/strong&gt; ou bénéficiaires dans le cadre d’une « activité non économique ».&lt;/p&gt;&lt;p&gt;Nota : « Bénéficiaire dans le cadre d’une activité non économique » signifie une structure qui :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soit n’exerce pas d’activité consistant à offrir à autrui des biens ou des services.&lt;/li&gt;&lt;li&gt;Soit, bien qu’exerçant une activité consistant à offrir à autrui des biens ou des services, ne se trouve pas sur un marché concurrentiel. Tel est le cas notamment de bénéficiaires qui disposent d’un monopole de droit (par exemple les autorités exerçant des prérogatives de puissances publiques comme l’armée, la police, la surveillance antipollution) ou de fait (technique ou géographique).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité sujette à la présente aide ADEME, concerne &lt;strong&gt;l&amp;#039;évaluation et l&amp;#039;analyse du potentiel d&amp;#039;un projet&lt;/strong&gt; (technique, économique, sociale, environnementale, juridique, etc.), qui visent à soutenir le processus décisionnel en révélant de façon objective et rationnelle les forces et les faiblesses du projet, ainsi que les perspectives et les menaces qu&amp;#039;il suppose, et qui précisent les ressources nécessaires pour le mener à bien, et en évaluent, en définitive, les chances de succès…&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_06_94_975_987</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-faisabilite-lautoconsommation-electrique-photovoltaique</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-pour-de-lautoconsommation-electrique-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF39" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E40" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>161709</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné financièrement dans la réalisation de votre projet de Système Solaire Combiné (SSC)</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Installations de systèmes solaires combinés</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...19 lines deleted...]
-      <c r="N40" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;     réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de Systèmes Solaires Combinés (SSC) éligibles au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circulent un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X40" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF40" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E41" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>161711</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Demander le financement d'un audit d'installation solaire thermique et du chantier de réhabilitation associé, pour des collectivités, entreprises ou associations</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...19 lines deleted...]
-      <c r="N41" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un financement pour votre audit ainsi que les travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Préalablement à votre projet de réhabilitation, un audit est nécessaire pour qualifier les problèmes rencontrés sur l’installation puis &lt;strong&gt;établir et chiffrer les actions correctives&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide intègre également &lt;strong&gt;un financement des travaux&lt;/strong&gt; et se conclut par &lt;strong&gt;la signature d’un contrat d’exploitation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités pratiques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1ʳᵉ étape :&lt;/strong&gt; consultez des prestataires d’études sur la base du cahier des charges proposé par l’ADEME dans le document C.E.F. précédent. Présélectionnez une offre mais à ce stade ne vous engagez pas et ne signez pas de commande.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;2ᵉ étape : &lt;/strong&gt;déposez une demande d’aide en joignant la proposition technique et financière du prestataire d’études, ainsi que les pièces à déposer listées ci-dessous. Indiquez bien les dépenses prévisionnelles pour l&amp;#039;audit, la maitrise d&amp;#039;œuvre éventuelle et le montant de l&amp;#039;enveloppe travaux allouée à la réhabilitation.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X41" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_32_44_52_53_75_76_84_94</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/audit-rehabilitation-dinstallations-solaires-thermiques-collectives</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF41" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>141761</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Mettre en place un projet d'installation solaire photovoltaïque</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre d&amp;#039;une compétence optionnelle, deux solutions sont à disposition des collectivités pour mettre en place leur installation solaire photovoltaïque avec le syndicat :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faire un transfert de compétences de la collectivité vers le syndicat afin que le SIEL-Territoire d&amp;#039;énergie Loire assure l&amp;#039;investissement et réalise le projet à la place de la collectivité. &lt;/li&gt;
  &lt;li&gt;
   Faire appel au syndicat pour être accompagné dans son projet d&amp;#039;un point de vue technique, administratif et décisionnel lorsque la commune souhaite rester maître d&amp;#039;ouvrage.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.te42.fr/</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Électricité renouvelable :
  &lt;br /&gt;
  Thierry Suchel
  &lt;br /&gt;
  suchel&amp;#64;siel42.fr
  &lt;br /&gt;
  04 77 43 53 92
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>communication@siel42.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9701-mettre-en-place-un-projet-dinstallation-solai/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>22/05/2023</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>140805</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes membres dans la transition énergétique</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Syndicat d'Énergie des Alpes-de-Haute-Provence (SDE04)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil amont : réalisation de note d&amp;#039;opportunité, avant- projet sommaire, 1er niveau de conseil
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de projet : réalisation de projets, de l&amp;#039;étude de faisabilité à la réalisation des travaux, portage de marchés publiques
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie administrative : conseil et assistance aux communes, mandat de maîtrise d&amp;#039;ouvrage, montage des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie financière : conseil et recherche de financements, négociation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une installation photovoltaïque avec autoconsommation sur la toiture d&amp;#039;un bâtiment communal
  &lt;/li&gt;
  &lt;li&gt;
   Conseils sur la pertinence d&amp;#039;un projet photovoltaïque porté par une entreprise privée
  &lt;/li&gt;
  &lt;li&gt;
   Implantation ou déplacement d&amp;#039;une borne de recharge pour véhicule électrique
  &lt;/li&gt;
  &lt;li&gt;
   Conseils sur le remplacement d&amp;#039;une chaudière obsolète
  &lt;/li&gt;
  &lt;li&gt;
   Assistance et conseils dans la réalisation d&amp;#039;un réseau de chaleur alimenté par une chaudière bois plaquettes
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formalisation de la demande dans la fiche annuelle de recensement des besoins ou contact direct avec le service Énergie – Mobilité – Données (EMD) pour un échange avec le référent du sujet (photovoltaïque, EnR thermique ou IRVE).
 &lt;/p&gt;
 &lt;p&gt;
  Différentes modalités d&amp;#039;intervention selon le sujet : convention de service, lettre de commande ou mandat de maîtrise d&amp;#039;ouvrage.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>http://www.sde04.fr/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : 5, avenue Bad-Mergentheim - 04000 Digne-les-Bains
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 32 32 32
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;sde04.fr" target="_self"&gt;
   contact&amp;#64;sde04.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e99-accompagne-les-communes-membres-dans-la-trans/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>133546</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Développer des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Développement des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H44" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I44" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J44" s="1" t="inlineStr">
+      <c r="J40" s="1" t="inlineStr">
         <is>
           <t>le taux maximum varie selon la taille de l'entreprise</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L44" s="1" t="inlineStr">
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à faciliter l&amp;#039;installation des panneaux et ombrières photovoltaïques dans toute la région Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les installations PV, le dispositif propose : jusqu&amp;#039;à 50% du montant TTC ou HT en cas de récupération de la TVA (
  &lt;em&gt;
   subvention max : 300 000€
  &lt;/em&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne aussi le solar ready, c&amp;#039;est-à-dire les travaux de préparation d&amp;#039;une toiture à l&amp;#039;installation de panneaux solaires. (
  &lt;a href="https://www.iledefrance.fr/enr" target="_self"&gt;
   voir le site de la Région
  &lt;/a&gt;
  )
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les projets photovoltaïques sur toitures, les ombrières de parkings, les ombrières sur des zones artificialisées ne présentant pas de conflits d&amp;#039;usages, les délaissés routiers (parcelles déclassées par suite d&amp;#039;un changement de tracé des voies du domaine public routier) sans destination agricoles ou pastorales sur une durée de 20 ans minimum, agrivoltaïsme au cas par cas.
  &lt;/li&gt;
  &lt;li&gt;
   La part des installations réalisées au-delà des obligations liées à la règlementation en vigueur
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les candidats éligibles sont des personnes morales porteuses de projets (collectivités et leurs groupements, entreprises, associations, projet citoyens, bailleurs sociaux, syndic de copropriété ...).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets devront répondre aux critères d&amp;#039;éligibilité suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Production énergétique à des fins d&amp;#039;autoconsommation (
   &lt;em&gt;
    individuelle ou collective
   &lt;/em&gt;
   ) sans ou avec vente de surplus (
   &lt;strong&gt;
    sans tarif d&amp;#039;obligation d&amp;#039;achat ou complément de rémunération
   &lt;/strong&gt;
   ). Les projets en vente en gré à gré ou en revente à un autre agrégateur que EDF obligation d&amp;#039;achat.
  &lt;/li&gt;
  &lt;li&gt;
   Avoir une puissance d&amp;#039;installation de minimum 10 kwc
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dépenses éligibles comprennent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les équipements de production énergétique ;
  &lt;/li&gt;
  &lt;li&gt;
   le raccordement au réseau ;
  &lt;/li&gt;
  &lt;li&gt;
   les travaux pour l&amp;#039;accueil des installations ;
  &lt;/li&gt;
  &lt;li&gt;
   les honoraires d&amp;#039;assistance technique ou frais de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contacter l&amp;#039;adresse : aap-enr-elec&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83b6-developpement-du-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>12/04/2023</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/02/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>140764</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Produire de la chaleur à partir d'énergies renouvelables et de récupération</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...8 lines deleted...]
-      <c r="J45" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
         <is>
           <t>Taux variable selon opération. Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;
  Développer les énergies renouvelables thermiques (biomasse, solaire, géothermie superficielle)
 &lt;/h1&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dispositif d&amp;#039;accompagnement :
   Fonds Chaleur de l&amp;#039;ADEME
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs:
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  -- valoriser les ressources du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - favoriser l&amp;#039;activité locale
 &lt;/p&gt;
 &lt;p&gt;
  - réduire les émissions de gaz à effet de serre
 &lt;/p&gt;
 &lt;p&gt;
  - s&amp;#039;affranchir des énergies fossiles
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chaufferie bois (granulés, plaquettes forestières) avec ou sans réseau de chaleur, production d&amp;#039;eau chaude sanitaire solaire, géothermie sur sondes ou sur nappe
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Différents critères techniques d&amp;#039;éligibilité à respecter
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   transitionenergetique&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   03 84 47 83 21
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c04-produire-de-la-chaleur-a-partir-denergies-ren/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/02/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>70580</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement des installations solaires thermiques</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie soutient le développement de projets solaires thermiques auprès des entreprises, des collectivités, des établissements publics, des associations et des bailleurs sociaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant: jusqu&amp;#039;à
+ &lt;strong&gt;
+  50%
+ &lt;/strong&gt;
+ de l&amp;#039;assiette éligible
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1) Aides aux études
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ : les bureaux d&amp;#039;études et experts doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les coûts éligibles
+ &lt;/strong&gt;
+ sont notamment les frais d&amp;#039;ingénierie, frais de secrétariat, les frais de déplacement pour les visites de sites et les réunions, les mesures nécessaires et les frais de reprographie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Aides aux investissements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides aux investissements concernent les projets des installations solaires collectives centralisées de production d&amp;#039;eau chaude sanitaire (ECS). Les installations sont considérées comme collectives dès lors qu&amp;#039;elles répondent à un besoin en ECS collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles
+ &lt;/strong&gt;
+ : les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  réalisation préalable d&amp;#039;une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m2 ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  capteurs solaires certifiés (CSTBat ou SolarKeymark) ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL http://www.solaire-collectif.fr/fr/les-outils.htm ou mesures des besoins réels en ECS à partir de mesures in situ ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  schéma de l&amp;#039;installation proposée conforme à l&amp;#039;un des schémas SOCOL retenus ou sur le site SOCOL : http://www.solaire-collectif.fr/fr/les-outils.htm ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  productivité minimale de l&amp;#039;installation solaire supérieure à 450 kWh/an.m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en place d&amp;#039;un télésuivi simplifié des performances sur toutes les installations collectives financées avec système d&amp;#039;alerte et maintenance curative ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en service dynamique de l&amp;#039;installation selon les préconisations SOCOL.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles : les coûts d&amp;#039;investissement éligibles sont :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les coûts des composants de l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts des équipements de régulation et suivi énergétique, les frais de main d&amp;#039;œuvre liée à l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de maîtrise d&amp;#039;œuvre liée à l&amp;#039;installation solaire.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Obligation du maître d&amp;#039;ouvrage
+  &lt;/strong&gt;
+  : le maître d&amp;#039;ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement pour le paiement du solde.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces communes à toutes les demandes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Courrier de sollicitation.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier administratif de demande de financement (à demander auprès des contacts notés au dos du dépliant).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les propositions technico-financières du ou des bureaux d&amp;#039;études.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les qualifications des bureaux d&amp;#039;études ou les références justifiant la compétence dans le domaine concerné par l&amp;#039;étude.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux investissements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude de faisabilité réalisée ou fiche descriptive de l&amp;#039;installation solaire thermique pour les installations inférieures à 25m2.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis des entreprises pour l&amp;#039;installation solaire, précisant notamment les nombre, marque et type de capteurs et le matériel de comptage énergétique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis de la prestation de télésuivi avec système d&amp;#039;alerte. Plan d&amp;#039;implantation des capteurs.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma hydraulique de l&amp;#039;installation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-solaires-thermiques</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 31, 32, 46, 65, 81 et 82 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ François Olasz - francois.olasz&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 12, 30, 34 et 48 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 11 et 66 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Joël Nayet - joel.nayet&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/056d-aide-regionale-au-developpement-des-installat/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2020</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>56191</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
+        <is>
+          <t>Intervention dans le cadre d'un transfert de compétence énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDEC ENERGIE étudie, finance, construit et exploite l&amp;#039;installation de production électrique photovoltaïque. Il intervient dans le cadre d&amp;#039;un transfert de compétence &amp;#34;énergies renouvelables&amp;#34;, sur décision de son bureau syndical et après avis de sa commission Transition Energétique.
+ Le bâtiment support de l&amp;#039;installation reste dans le patrimoine de la collectivité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La valorisation de l&amp;#039;électricité peut être par vente totale ou en autoconsommation, en bénéficiant au bâtiment où l&amp;#039;installation est construite.
+&lt;/p&gt;
+&lt;p&gt;
+ Le financement de l&amp;#039;opération est assuré par les fonds propres de la régie &amp;#34;énergies renouvelables&amp;#34; du syndicat, les dotations des partenaires, éventuellement la vente d&amp;#039;électricité et au besoin, une contribution de la collectivité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide intervient dans le cadre d&amp;#039;un transfert de compétence.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e396-installer-une-chaufferie-bois-energie-substit/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>56182</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Etudier l'opportunité technique et économique d'une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût (estimé à 1400€/étude).
+&lt;/p&gt;
+&lt;p&gt;
+ Elle porte sur l&amp;#039;opportunité de réaliser un projet solaire photovoltaïque en toiture d&amp;#039;un bâtiment public, en vente totale ou en autoconsommation, dans la limite d&amp;#039;une étude par an par collectivité.&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3c8-realiser-letude-energetique-dun-batiment-etud/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>155127</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -9165,448 +8873,372 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>144496</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département peut accorder une subvention pour des 
+travaux de construction, restructuration tendant à une adaptation aux 
+normes pédagogiques ou de simple réhabilitation des bâtiments scolaires 
+du premier degré (salles de classe, restaurant scolaire…) à l&amp;#039;exclusion :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des simples travaux d&amp;#039;entretien courants,&lt;/li&gt;&lt;li&gt;des bâtiments dédiés à un usage périscolaire,&lt;/li&gt;&lt;li&gt;des salles polyvalentes,&lt;/li&gt;&lt;li&gt;des équipements et mobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Priorité est donnée aux projets motivés par les éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mesures de cartes scolaires (création de classe)&lt;/li&gt;&lt;li&gt;la mise en sécurité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Des modalités spécifiques sont mises en œuvre pour les dépenses liées à 
+la sécurisation des groupes scolaires. Une subvention peut être accordée
+ aux communes et groupements de communes pour les travaux, aménagements 
+liés à cette sécurisation des groupes scolaires du 1er degré.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/construction-restructuration-ou-rehabilitation-des-batiments-scolaires-du-premier-degre</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
+  education&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/93c9-aider-a-la-construction-la-restructuration-ou/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
       <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF46" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG46" s="1" t="inlineStr">
         <is>
-          <t>26/11/2023</t>
+          <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH46" s="1" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
-        <v>100679</v>
+        <v>116416</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Apporter une ingénierie publique et une aide à la décision</t>
+          <t>Utiliser le bois local dans les projets de rénovation et constructions (LEADER / Fiche action 4)</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Accompagnement et ingénierie publique</t>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
-        <is>
-[...228 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H48" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets déposés devront relever des thématiques
  sur l&amp;#039;accompagnement et l&amp;#039;utilisation du bois local dans les projets de rénovation et construction à des fins économiques, touristiques et culturelles &amp;#61; FICHE ACTION 4.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Soutien à la construction et/ou la rénovation de bâtiments publics et privés ayant recours au matériau bois dans une optique de promotion d&amp;#039;une identité architecturale (actions d&amp;#039;animations visant à développer les échanges entre les différents acteurs locaux du bâtiment; études visant à renforcer l&amp;#039;utilisation des bois locaux dans ce type de bâtiments; utilisation du bois local dans les aménagements intérieurs de bâtiments, mobilier extérieur s&amp;#039;inscrivant dans un projet à vocation administrative, économique, touristique, culturelle; action de communication et de promotion de la forêt et de l&amp;#039;utilisation des bois extraits sur les projets réalisés.
  &lt;/li&gt;
  &lt;li&gt;
   Promotion de la fonction « loisirs » de la forêt, à travers l&amp;#039;organisation de manifestations « tout public » sensibilisant aux différentes fonctions de la forêt
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Economie d'énergie et rénovation énergétique
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Bâtiments et construction
 Réhabilitation
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier du financement au titre de la
  &lt;strong&gt;
   FICHE ACTION 4 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements
  &lt;/li&gt;
  &lt;li&gt;
   Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte)
  &lt;/li&gt;
  &lt;li&gt;
   Associations (loi 1901 et 1908) et leurs fédérations
  &lt;/li&gt;
  &lt;li&gt;
   PME / TPE / Micro-entreprises au sens communautaire
  &lt;/li&gt;
  &lt;li&gt;
   Tous types d&amp;#039;établissements publics, notamment EPIC locaux et nationaux,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -9615,74 +9247,74 @@
  &lt;/li&gt;
  &lt;li&gt;
   Particuliers disposant d&amp;#039;un numéro SIRET
  &lt;/li&gt;
  &lt;li&gt;
   Agriculteurs : Exploitants à titre principal ou secondaire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Conditions requises :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
  &lt;/li&gt;
  &lt;li&gt;
   Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
  &lt;/li&gt;
  &lt;li&gt;
   Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Service Ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   4 Avenue de la République Le port du canal 88000 EPINAL
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
  &lt;li&gt;
   leader&amp;#64;pays-epinal.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ludmilla HELLOT,
@@ -9690,2794 +9322,2708 @@
  &lt;/li&gt;
  &lt;li&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cécile PIERRE,
  chargée de mission LEADER
  &lt;/li&gt;
  &lt;li&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 54 96
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>contact@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/837a-accompagner-les-changements-de-pratiques-pour/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD47" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2022</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>100679</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Apporter une ingénierie publique et une aide à la décision</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au sens de l&amp;#039;article L 5511-1 du Code général des collectivités territoriales,
+ &lt;strong&gt;
+  Cantal Ingénierie &amp;amp; Territoires
+ &lt;/strong&gt;
+ est un établissement public dénommé agence départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est chargée d&amp;#039;apporter, aux collectivités territoriales et aux établissements publics intercommunaux du département qui le demandent, une assistance d&amp;#039;ordre technique, juridique ou financier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une assistance à toutes les étapes du projet :
+&lt;/p&gt;
+&lt;p&gt;
+ - dès la définition du besoin à la réalisation des travaux,
+&lt;/p&gt;
+&lt;p&gt;
+ - pour une simple expertise, de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage ou en maitrise d&amp;#039;oeuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce périmètre d&amp;#039;intervention est évolutif et s&amp;#039;adapte aux besoins des adhérents, notamment :
+&lt;/p&gt;
+&lt;p&gt;
+ • Assistance et conseils juridiques et administratifs dans les domaines liés à la gestion locale;
+&lt;/p&gt;
+&lt;p&gt;
+ • Accompagnement de projets et aide à la programmation ;
+&lt;/p&gt;
+&lt;p&gt;
+ • Eau et Assainissement : Assistance à maîtrise d&amp;#039;ouvrage;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie, ouvrages d&amp;#039;art et réseaux divers : Assistance à maitrise d&amp;#039;ouvrage et maitrise d&amp;#039;œuvre;
+&lt;/p&gt;
+&lt;p&gt;
+ • Patrimoine bâti, Espaces publics et Tourisme;
+&lt;/p&gt;
+&lt;p&gt;
+ • Numérique et E administration : dématérialisation, développement du numérique éducatif dans les écoles;
+&lt;/p&gt;
+&lt;p&gt;
+ • RGPD – DPO.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Tourisme
+Espace public
+Voirie et réseaux
+Technologies numériques et numérisation
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre membre de CIT  (l&amp;#039;ensemble des communes, établissements publics de coopération intercommunale (EPCI) et autres
+ organismes de coopération locale ayant leur siège dans le Département peuvent adhérer).
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;acquitter d&amp;#039;une cotisation annuelle forfaitaire (par
+ habitant ou suivant le budget). Celle- ci ouvre droit à un panel de services gratuits (conseil juridique
+ et administratif, utilisation de la plateforme de dématérialisation, d&amp;#039;une salle virtuelle de visioconférence,
+ de l&amp;#039;ENT pour les écoles primaires...). L&amp;#039;accès aux autres prestations est facturé en supplément.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ingenierie-et-territoires.cantal.fr</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 15 000 AURILLAC
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;
+&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c6c-les-missions-et-le-perimetre-dintervention-de/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
       <c r="AC48" s="1" t="inlineStr">
         <is>
-          <t>PETR Pays d'Epinal Coeur des Vosges</t>
-[...4 lines deleted...]
-          <t>organizational</t>
+          <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
       <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG48" s="1" t="inlineStr">
         <is>
-          <t>23/02/2022</t>
+          <t>16/08/2021</t>
         </is>
       </c>
       <c r="AH48" s="1" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
-        <v>144496</v>
+        <v>162634</v>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+          <t>Réhabiliter et construire des bâtiments publics</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+          <t>Bâtiment</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental des Landes</t>
+          <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
-        <is>
-[...427 lines deleted...]
-      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
 &lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/batiment/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-[...875 lines deleted...]
-      <c r="A55" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>139936</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>143309</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
+&lt;/p&gt;
+&lt;p&gt;
+ Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elu d&amp;#039;une collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestionnaire d&amp;#039;un établissement scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Responsable d&amp;#039;exploitation (bâtiments, espaces verts, équipements)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vos besoins :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment optimiser la performance énergétique des bâtiments et réaliser des économies ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions pour rafraîchir l&amp;#039;école, favoriser la biodiversité et sensibiliser les plus jeunes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment sécuriser les espaces extérieurs (cours et abords) ? Les adapter à la diversité des usages ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise transversale (bâtiment, aménagement, mobilité, solutions fondées sur la nature) et écosystémique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expérience confirmée auprès des établissements scolaires (programme Cube S)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une forte proximité (26 implantations en métropole et outre-mer) avec les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une posture fédératrice propice à la concertation avec les acteurs locaux (personnels enseignants, techniques) et les partenaires (publics et privés).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   La réponse du Cerema
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Le Cerema vous accompagne à chaque étape du projet. Nos compétences mobilisables :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et appui méthodologique intégrant la prise en compte de la règlementation, des besoins des usagers, des enjeux locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique et expertises : diagnostic, mise en œuvre, évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation : ateliers techniques, démarches participatives, réseaux d&amp;#039;acteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans le déploiement d&amp;#039;innovations, d&amp;#039;expérimentations et évaluation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NOS PROGRAMMES CUBE.S ET ACTEE CUBE ECOLE
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2018, en partenariat avec l&amp;#039;&amp;#039;Institut Français pour la performance du bâtiment (IFPEB), le Cerema déploie des challenges dédiés aux économies d&amp;#039;énergie dans les bâtiments scolaires à destination
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des collèges et lycées avec CUBE.S Climat, Usages, Bâtiments Enseignement Scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  des écoles avec ACTEE CUBE.Ecoles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Soutenus par les Ministères de l&amp;#039;Education Nationale et de la Transition Écologique, ces challenges fédèrent les parties prenantes autour d&amp;#039;actions permettant de réaliser des économies d&amp;#039;énergie rapidement et sans lourd investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;👉&lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ 12% d&amp;#039;économies sur un an, en moyenne, grâce à CubeS
+&lt;/p&gt;
+&lt;p&gt;
+ VERS UN PROJET D&amp;#039;ÉCOLE RÉSILIENT,
+&lt;/p&gt;
+&lt;p&gt;
+ cohérent à l&amp;#039;échelle du territoire, intégrant trois dimensions
+&lt;/p&gt;
+&lt;p&gt;
+ 1. Améliorer le patrimoine bâti
+&lt;/p&gt;
+&lt;p&gt;
+ Stratégie patrimoniale pour rationaliser et améliorer la qualité des bâtiments : diagnostic du parc, priorisation des sites, chiffrage économique en coût global, phasage pluriannuel des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Plan et appui à la mise en œuvre des travaux (isolation, choix de matériaux performants, qualité de l&amp;#039;air intérieur) afin de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  répondre aux nouvelles exigences environnementales (décret éco-énergie tertiaire, RE 2020), accessibilité, conformité électrique, sécurité incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir un confort optimal été comme hiver entretien et réglage optimal des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien et réglage optimal des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Compréhension des usages (besoins et pratiques) et actions sur les comportements des occupants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2. Aménager les cours d&amp;#039;écoles
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renaturation : création d&amp;#039;îlots de fraîcheur, aménagement d&amp;#039;espaces végétalisés (vergers, potagers, jardins)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements favorables à la biodiversité et la continuité des trames vertes et bleues
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des eaux pluviales : favoriser l&amp;#039;infiltration et la réutilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;espaces sécurisés et adaptés à divers usages : jeux, temps calme, école dehors
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 3. Rendre les abords sûrs et accueillants
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement des mobilités actives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Itinéraires sécurisés et accessibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;👉&lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Bâtiments et construction
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>121339</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Fonds national d'aménagement et de développement du territoire</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de région — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espaces verts
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Equipement public
+Bâtiments et construction
+Emploi
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les champs d&amp;#039;intervention privilégiés du FNADT sont :
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
+ &lt;br /&gt;
+ développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions présentant un caractère innovant ou expérimental dans le domaine de
+ &lt;br /&gt;
+ l&amp;#039;aménagement et du développement durable.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Anne-Laure FERRY : 03 44 06 12 63 /
+ &lt;a href="mailto:anne-laure.ferry&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  anne-laure.ferry&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Clermont :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Véronique FORESTIER : 03 44 06 13 89 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Mme Nadine WASSEN : 03 44 06 13 96 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Compiègne :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Charline KOPMELS : 03 44 06 74 29 /
+ &lt;a href="mailto:charline.kopmels&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  charline.kopmels&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Senlis :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Corinne MERESSE : 03 44 06 85 65 /
+ &lt;a href="mailto:corinne.meresse&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  corinne.meresse&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Boite fonctionnelle :
+ &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>lucille.dechaize@oise.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>74156</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets d'espaces publics et de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ATD16 est
+ &lt;strong&gt;
+  assistante à maîtrise d&amp;#039;ouvrage en espaces publics et bâtiments publics
+ &lt;/strong&gt;
+ . Les chargés d&amp;#039;opération se déplacent sur le terrain avec vous et avec les partenaires que vous souhaitez associer, pour vous proposer une étude de
+ &lt;strong&gt;
+  faisabilité
+ &lt;/strong&gt;
+ du projet, une
+ &lt;strong&gt;
+  estimation
+ &lt;/strong&gt;
+ des coûts prévisionnels et les dispositifs de
+ &lt;strong&gt;
+  financements activables
+ &lt;/strong&gt;
+ (subventions, FCTVA).
+&lt;/p&gt;
+&lt;p&gt;
+ Après validation de la phase faisabilité, l&amp;#039;ATD16 vous aidera pour recruter votre futur maître d&amp;#039;œuvre en vous proposant la
+ &lt;strong&gt;
+  rédaction de vos documents de consultation
+ &lt;/strong&gt;
+ et en vous assistant pour l&amp;#039;analyse des offres.
+ L&amp;#039;agence peut aller au-delà en faisant un
+ &lt;strong&gt;
+  suivi d&amp;#039;opérations
+ &lt;/strong&gt;
+ de votre maîtrise d&amp;#039;œuvre recrutée.
+&lt;/p&gt;
+&lt;p&gt;
+ En termes de voirie, vous pouvez bénéficier d&amp;#039;une estimation de vos travaux d&amp;#039;
+ &lt;strong&gt;
+  entretien de voirie communale
+ &lt;/strong&gt;
+ ainsi que des priorités à engager.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement de bourg
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de sécurité sur route départementale et mobilité douce
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation d&amp;#039;une ancienne mairie en logement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une maison de santé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un espace France Service
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation d&amp;#039;une salle des fêtes
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien de la voirie communale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi d&amp;#039;opérations - veille au respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique de bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale de Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, au volet Assistance à Maîtrise d&amp;#039;Ouvrage.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  ATD16 -
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ronan Mévellec - Directeur
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dfd6-beneficier-dune-assistance-a-maitrise-douvrag/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>161777</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Installation de production d'eau chaude solaire thermique </t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que les points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100°C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le solaire thermique est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d&amp;#039;eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1 - Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projeté. Cela vous confortera dans votre choix d’investir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2 - Déposez ensuite un dossier de demande d’aide.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;analyse économique&lt;/strong&gt; ou sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-deau-chaude-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>161710</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Réalisez votre projet de Pompe à Chaleur (PAC) solaire grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de pompes à chaleur (PAC) solaires éligibles au Fonds Chaleur sont les opérations de production d&amp;#039;eau chaude sanitaire (ECS) à destination de logement collectif et des secteurs Tertiaire, Industrie et Agriculture comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-deau-chaude/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
       <c r="AE55" s="1" t="inlineStr">
         <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF55" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG55" s="1" t="inlineStr">
         <is>
-          <t>04/05/2023</t>
+          <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH55" s="1" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:34" customHeight="0">
       <c r="A56" s="1">
+        <v>161736</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un soutien financier à la réalisation de groupes de projets ayant recours à de la chaleur d'origine renouvelable et de récupération</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un &lt;strong&gt;financement pour développer les énergies   renouvelables thermiques et de récupérations&lt;/strong&gt; sur votre territoire ou votre   patrimoine.&lt;/p&gt;&lt;p&gt;Vous êtes une organisation (collectivité, entreprise ou association)   souhaitant vous engager sur le développement maîtrisé des EnR&amp;amp;R thermiques   sur votre territoire ou sur votre patrimoine ? Le Contrat Chaleur Renouvelable se présente sous la forme d&amp;#039;un contrat unique qui permet de &lt;strong&gt;financer un groupe de projets&lt;/strong&gt; qui, pris singulièrement, peuvent ne pas être éligibles au Fonds Chaleur. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, ce contrat permet de passer par &lt;strong&gt;une seule candidature pour un ensemble de projets toutes filières EnR&amp;amp;R thermiques confondues&lt;/strong&gt; et à différentes phases, de l’étude du potentiel au suivi de l’installation.&lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable patrimonial, d’une durée maximale de 6 ans, vous permet de bénéficier d’aides financières   sur les études et les investissements pour développer des projets EnR&amp;amp;R thermiques sur votre propre patrimoine. &lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable territorial, d&amp;#039;une durée de 4 ans, vous permet de développer des projets d&amp;#039;EnR&amp;amp;R thermiques sur votre territoire via des &lt;strong&gt;aides à l&amp;#039;investissement et aux études&lt;/strong&gt;. Il vous permet également de bénéficier d’une &lt;strong&gt;aide à l’animation   territoriale&lt;/strong&gt; destinée à faire émerger les projets et à accompagner les   porteurs de projets.&lt;/p&gt;&lt;p&gt;Vous pouvez retrouver l&amp;#039;ensemble des conditions d’éligibilités et de financement de chaque filière EnR&amp;amp;R éligible au Contrat Chaleur Renouvelable sur les pages agir suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid"&gt;Réseau de chaleur&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude" rel="noreferrer noopener"&gt;Pompe à chaleur solaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines" rel="noreferrer noopener"&gt;Système solaire combiné&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Production d‘eau chaude via le solaire thermique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Récupération de chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Réseaux de chaleur
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/contrat-chaleur-renouvelable</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>146793</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Déployer un dispositif d’accompagnement aux énergies renouvelables thermiques pour les collectivités, entreprises, bailleurs et associations</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Contrat chaleur renouvelable</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Ademe - Direction régionale Hauts-de-France</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...9 lines deleted...]
-      <c r="J56" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
         <is>
           <t>Au forfait ou en %</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Approuvé en février 2021, le Plan Climat Air Energie Territorial (PCAET) permet de développer fortement les énergies renouvelables et de récupération (EnR&amp;amp;R). La MEL vise ainsi une multiplication par 2,3 de la production locale entre 2016 et 2030.
 &lt;/p&gt;
 &lt;p&gt;
  Pour ce faire, la MEL déploie un contrat de chaleur renouvelable pour une première période de 3 ans. Financé par l&amp;#039;ADEME dans le cadre du Fonds Chaleur, il vise à accompagner financièrement et techniquement les acteurs du territoire (hors particuliers) : communes, entreprises, industries, bailleurs sociaux, copropriétés, équipements médico-sociaux, acteurs agricoles - souhaitant produire des énergies renouvelables thermiques (géothermie, biomasse, solaire thermique, réseaux, récupération de chaleur fatale).
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif est ouvert à des projets de toute taille (bâtiment neuf, réhabilitation, changement de production de chaleur) et offre un soutien technique et financier pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;accompagnement en ingénierie,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des études de diagnostic, de faisabilité et missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des investissements.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Quel financement ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Jusqu&amp;#039;à 70 % pour les études,
   &lt;/li&gt;
   &lt;li&gt;
    Selon les barèmes forfaitaires du fond chaleur ADEME pour les travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sur les 3 prochaines années, près de 8 M€ d&amp;#039;aides pour la chaleur renouvelable seront apportés aux acteurs du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement d&amp;#039;une chaudiere biomasse pour une médiateque
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une installation solaire thermique pour un établissement de santé
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;un raccordement de deux copropriétés au réseau de chaleur urbain
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une étude de faisabilité pour une opération de géothermie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout d&amp;#039;acteur hors particulier
 &lt;/p&gt;
 &lt;p&gt;
  Critères du fond chaleur
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.lillemetropole.fr/chaleur-renouvelable-la-mel-accompagne-les-projets-de-son-territoire</t>
         </is>
       </c>
-      <c r="W56" s="1" t="inlineStr">
+      <c r="W57" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.lillemetropole.fr/</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Alexandre Pauvert :
    &lt;a target="_self"&gt;
     a.pauvert&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Maxime Lassalle :
    &lt;a target="_self"&gt;
     m.lassalle&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a target="_self"&gt;
     enr&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>apauvert@lillemetropole.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80db-contrat-chaleur-renouvelable-metropole-europe/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>03/08/2023</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...119 lines deleted...]
-      </c>
       <c r="AH57" s="1" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:34" customHeight="0">
       <c r="A58" s="1">
-        <v>161736</v>
+        <v>116474</v>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Obtenir un soutien financier à la réalisation de groupes de projets ayant recours à de la chaleur d'origine renouvelable et de récupération</t>
+          <t>Accompagner les petites communes rurales du Calvados</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Contrat Chaleur Renouvelable</t>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>ADEME</t>
+          <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...5 lines deleted...]
-Entreprise privée</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H58" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J58" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
         </is>
       </c>
       <c r="K58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L58" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Bénéficiez d&amp;#039;un &lt;strong&gt;financement pour développer les énergies   renouvelables thermiques et de récupérations&lt;/strong&gt; sur votre territoire ou votre   patrimoine.&lt;/p&gt;&lt;p&gt;Vous êtes une organisation (collectivité, entreprise ou association)   souhaitant vous engager sur le développement maîtrisé des EnR&amp;amp;R thermiques   sur votre territoire ou sur votre patrimoine ? Le Contrat Chaleur Renouvelable se présente sous la forme d&amp;#039;un contrat unique qui permet de &lt;strong&gt;financer un groupe de projets&lt;/strong&gt; qui, pris singulièrement, peuvent ne pas être éligibles au Fonds Chaleur. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, ce contrat permet de passer par &lt;strong&gt;une seule candidature pour un ensemble de projets toutes filières EnR&amp;amp;R thermiques confondues&lt;/strong&gt; et à différentes phases, de l’étude du potentiel au suivi de l’installation.&lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable patrimonial, d’une durée maximale de 6 ans, vous permet de bénéficier d’aides financières   sur les études et les investissements pour développer des projets EnR&amp;amp;R thermiques sur votre propre patrimoine. &lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable territorial, d&amp;#039;une durée de 4 ans, vous permet de développer des projets d&amp;#039;EnR&amp;amp;R thermiques sur votre territoire via des &lt;strong&gt;aides à l&amp;#039;investissement et aux études&lt;/strong&gt;. Il vous permet également de bénéficier d’une &lt;strong&gt;aide à l’animation   territoriale&lt;/strong&gt; destinée à faire émerger les projets et à accompagner les   porteurs de projets.&lt;/p&gt;&lt;p&gt;Vous pouvez retrouver l&amp;#039;ensemble des conditions d’éligibilités et de financement de chaque filière EnR&amp;amp;R éligible au Contrat Chaleur Renouvelable sur les pages agir suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid"&gt;Réseau de chaleur&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude" rel="noreferrer noopener"&gt;Pompe à chaleur solaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines" rel="noreferrer noopener"&gt;Système solaire combiné&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Production d‘eau chaude via le solaire thermique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Récupération de chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N58" s="1" t="inlineStr">
         <is>
-          <t>Forêts
-[...3 lines deleted...]
-Réduction de l'empreinte carbone</t>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O58" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-Usage / valorisation</t>
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U58" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Calvados</t>
         </is>
       </c>
       <c r="V58" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/contrat-chaleur-renouvelable</t>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
         </is>
       </c>
       <c r="X58" s="1" t="inlineStr">
         <is>
-          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y58" s="1" t="inlineStr">
         <is>
-          <t>assistance.agirpourlatransition@ademe.fr</t>
+          <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
       <c r="Z58" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
         </is>
       </c>
       <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB58" s="1" t="inlineStr">
         <is>
-          <t>Gestion d'une base nautique
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
-Mise en place d’un réseau de chaleur</t>
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AE58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF58" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG58" s="1" t="inlineStr">
         <is>
-          <t>27/02/2024</t>
+          <t>25/02/2022</t>
         </is>
       </c>
       <c r="AH58" s="1" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:34" customHeight="0">
       <c r="A59" s="1">
-        <v>161777</v>
+        <v>163832</v>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
+          <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Installation de production d'eau chaude solaire thermique </t>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>ADEME</t>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
-        <is>
-[...124 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H60" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I60" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J60" s="1" t="inlineStr">
+      <c r="J59" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opérations de communication et/ou de sensibilisation&lt;/strong&gt;&lt;br /&gt;- Actions d’information, d’animation et de sensibilisation aux enjeux liés à la transition énergétique et aux économies d’énergies&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisations en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;- Mise en oeuvre d’actions, d’animations et/ou d’évènements autour des modes de déplacement doux et/ou mise en place d’actions de promotion de transports alternatifs&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Etudes&lt;/strong&gt;&lt;br /&gt;- Etudes/diagnostics externes sur la consommation énergétique de bâtiments&lt;br /&gt;- Etudes/diagnostics/évaluations internes ou externes sur le potentiel de développement d&amp;#039;une nouvelle filière/activité (qui n’existe pas ou qui n’est pas encore développé sur le territoire du Pays Vitryat) en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Investissements, travaux et prestations&lt;/strong&gt;&lt;br /&gt;- Investissements pour des travaux et/ou pour du matériel/équipement permettant une économie d’énergie et/ou contribuant à la performance énergétique et/ou permettant de produire de l’énergie renouvelable pour les bâtiments appartenant à une collectivité ou organisme public&lt;br /&gt;- Investissements pour la transformation, la valorisation ou la production de ressources locales, ayant fait l&amp;#039;objet d&amp;#039;une étude préalable (interne ou externe)&lt;br /&gt;- Soutien à la création, développement et réhabilitation d’itinéraires balisés de voies douces et/ou de Réseaux intercommunaux d’itinéraires de voies douces visant à encourager les déplacements à pied, à vélo, équestres, à véhicule non-motorisés&lt;br /&gt;- Soutien à la mise en place de services de location/ prêt de véhicules non-polluants et autres services décarbonés&lt;br /&gt;- Développement des structures adaptées pour le déploiement des bornes de recharge&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Consommation et production
 Qualité de l'air
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P60" s="1" t="inlineStr">
+      <c r="P59" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q60" s="1" t="inlineStr">
+      <c r="Q59" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W60" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD60" s="1" t="inlineStr">
+      <c r="AD59" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G61" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
-[...203 lines deleted...]
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets retenus seront en cohérence avec les politiques et compétences départementales.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -12489,160 +12035,616 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   EPCI et/ou communes de la Loire.
  &lt;/li&gt;
  &lt;li&gt;
   Les projets portés par les communes doivent avoir un rayonnement intercommunal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W62" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football</t>
         </is>
       </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>128964</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un avis technique sur un ouvrage ou une construction</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Descriptif
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;une analyse technique d&amp;#039;un bâti existant
+dans la perspective de sa réutilisation ou de sa
+réhabilitation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obtenir l&amp;#039;examen des désordres ou sinistres d&amp;#039;une
+construction ainsi que les pistes opérationnelles de
+réparation (préconisations, estimation prévisionnelle
+du coût,...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou un chef de projet de Gironde
+Ressources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reconnaissance des lieux et inspections visuelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour les projets et travaux en
+découlant
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Fiche d&amp;#039;analyse et de faisabilité opérationnelle
+comprenant, le cas échéant :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   des éléments de diagnostic ou une analyse technique
+de la problématique avec des propositions
+  &lt;/li&gt;
+  &lt;li&gt;
+   des éléments de compréhension et/ou de
+programmation du projet, le cas échéant
+  &lt;/li&gt;
+  &lt;li&gt;
+   une synthèse du déroulement de l&amp;#039;opération avec
+indication des procédures de marché public
+  &lt;/li&gt;
+  &lt;li&gt;
+   une estimation prévisionnelle sommaire des coûts
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture de documents techniques relatifs au projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edea-obtenir-un-avis-technique-sur-un-ouvrage-ou-u/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Entretien des ponts
+Gestion d'une base nautique
+Réfection/aménagement de la voirie
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>155562</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la végétalisation des cours d’écoles</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>VÉGÉTALISATION DES COURS D'ÉCOLES</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les communes pour le réaménagement des cours d&amp;#039;écoles existantes en vue de l&amp;#039;adaptation au changement climatique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre en place des îlots de fraîcheur, en désimperméabilisant les sols, végétalisant les cours d&amp;#039;écoles et en créant des zones d&amp;#039;ombrages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Infiltrer les eaux pluviales à la source pour limiter le ruissellement et récupérer les eaux de pluie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la reconquête de la biodiversité en plantant des espèces végétales locales et en aménageant des refuges pour la faune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer le cadre de vie et le bien-être des enfants, en proposant des espaces multifonctionnels et de détente.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;aides à la décision et de faisabilité de projets de réaménagement et végétalisation de cours d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  La désimperméabilisation de la cour de récréation et la mise en place de revêtements naturels perméables (ex : sols enherbés, copeaux de bois et paillis, sable, platelage en bois...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La plantation d&amp;#039;espèces végétales diversifiées et locales favorisant la biodiversité et la création de zones d&amp;#039;ombre et d&amp;#039;îlots de fraîcheur (utilisation d&amp;#039;espèces locales nécessitant peu d&amp;#039;entretien et une faible consommation d&amp;#039;eau, plantation d&amp;#039;arbres et arbustes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;aménagements favorables à la biodiversité : nichoirs et/ou perchoirs à oiseaux, hôtels à insectes, gîtes pour petits mammifères
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;ombrières végétalisées (pergolas) ou toutes protections solaires (auvents, voilage, extension de préau et équipements rafraîchissants (points d&amp;#039;eau, brumisateurs,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La récupération et réutilisation d&amp;#039;eau de pluie des bâtiments, notamment pour l&amp;#039;arrosage des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations :
+  Aménagements ludiques et sportifs (espaces multifonctionnels), création d&amp;#039;espace contribuant à l&amp;#039;organisation d&amp;#039;ateliers pédagogiques (ex : jardins potagers, carrés d&amp;#039;herbes aromatiques...), Études et dépenses d&amp;#039;ingénierie et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, outils de communication et supports pédagogiques liés à l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les plantations hors-sols d&amp;#039;éléments végétalisés de type bacs et potées fleuris, jardinières...,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses d&amp;#039;entretien et de maintenance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de rénovation globale des bâtiments,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements liés à la création de bâtiments scolaires (constructions neuves).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La désimperméabilisation et la végétalisation constituent des dépenses obligatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux devront permettre de réduire les surfaces imperméabilisées d&amp;#039;au moins 25 % par rapport à l&amp;#039;existant. Il conviendra de privilégier des revêtements clairs pour les surfaces restants imperméables. Le réemploi des matériaux devra être privilégié.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les espèces végétales sauvages et locales seront à privilégier. Pour les arbres et arbustes, ils devront respecter la liste départementale des essences locales (liste disponible auprès de la direction de l&amp;#039;environnement).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets devront être menés dans le cadre d&amp;#039;une démarche participative impliquant l&amp;#039;ensemble des usagers de l&amp;#039;établissement (équipe pédagogique, personnel d&amp;#039;entretien, élèves et leurs représentants,...) afin d&amp;#039;aboutir à un projet d&amp;#039;aménagement co-conçu et partagé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond de
+ dépenses éligibles :
+ &lt;/strong&gt;
+ 600.000€ HT
+&lt;/p&gt;
+&lt;p&gt;
+ NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage peut présenter plusieurs demandes de subvention dans la limite de ce plafond.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/vegetalisation-des-cours-decoles/</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/89af-modele/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
       <c r="AC62" s="1" t="inlineStr">
         <is>
-          <t>Département de la Loire</t>
+          <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG62" s="1" t="inlineStr">
         <is>
-          <t>09/01/2023</t>
+          <t>30/11/2023</t>
         </is>
       </c>
       <c r="AH62" s="1" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:34" customHeight="0">
       <c r="A63" s="1">
         <v>144547</v>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -12871,526 +12873,415 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
       <c r="AH63" s="1" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:34" customHeight="0">
       <c r="A64" s="1">
-        <v>56752</v>
+        <v>119941</v>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier de prestations en ingénierie pour la mise en œuvre de vos projets</t>
-[...4 lines deleted...]
-          <t>France Relance</t>
+          <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Subventions financées par le Fonds Outre-mer (FOM)</t>
+          <t>Accompagnement de collectivité</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>Agence Française de Développement (AFD)
-Ministère des Outre-mer</t>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
-        <is>
-[...294 lines deleted...]
-      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ASDER est un acteur majeur de la transition énergétique en Savoie depuis plus de 40 ans. Nous accompagnons les communes et territoires dans leur politique de transition énergétique, notre spécialité étant l&amp;#039;énergie.
  &lt;br /&gt;
  L&amp;#039;ASDER peut vous accompagner du début à la fin de votre projet ou intervenir ponctuellement pour vous apporter des conseils sur le volet énergétique.
  &lt;br /&gt;
  Nous visitons le bâtiment et vous faisons un pré-diagnostic et des préconisations d&amp;#039;amélioration.
  &lt;br /&gt;
  Si vous décidez de lancer le projet nous sommes à vos côtés pour vous conseiller sur les choix les plus à même d&amp;#039;assurer la qualité environnementale du projet.
  &lt;br /&gt;
  Nous pouvons, avec vous, analyser les propositions qui vous sont faites, vous proposer une grille d&amp;#039;analyse pour faire ressortir les éléments essentiels pour réaliser un projet efficace et respectueux de l&amp;#039;environnement.
  &lt;br /&gt;
  L&amp;#039;objectif de notre accompagnement est de vous amener vers un projet le plus vertueux possible, avantageux pour la maîtrise d&amp;#039;ouvrage.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nous avons accompagné plusieurs communes pour la rénovation de leur école, dans une réflexion très en amont avec le CAUE de la Savoie (pré-diagnostic ; pré-programme). Nous accompagnons les maîtres d&amp;#039;ouvrage tout au long des projets, ce qui nous permet d&amp;#039;avoir une bonne expérience.
  &lt;br /&gt;
  Nous intervenons régulièrement pour les communes, sur tout type de bâtiments (mairie ; école ; salle polyvalente ; logements communaux ; ...) et à différents stades de leurs projets de patrimoine (programme, pré-diagnostic, consultations des entreprises, suivi des installations, ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes communes et EPCI de Savoie sont éligibles.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.asder.asso.fr</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Christian Fleury - Responsable du pôle collectivités et territoires
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   christian.fleury&amp;#64;asder.asso.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 04 79 85 88 50
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>christian.fleury@asder.asso.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e84c-etre-accompagner-dans-vos-projets-de-construc/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>145008</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Fonds énergies</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
+ &lt;strong&gt;
+  fondsenergies&amp;#64;metropolegrandparis.fr
+ &lt;/strong&gt;
+ . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Production d&amp;#039;énergie renouvelable ou de récupération locale
+  &lt;/strong&gt;
+  , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Extension/densification/création de réseaux de chaleur
+  &lt;/strong&gt;
+  alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rénovation énergétique performante de bâtiments tertiaires publics
+  &lt;/strong&gt;
+  répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création/extension/densification d&amp;#039;un réseau de chaleur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique globale de bâtiments publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
+ &lt;/strong&gt;
+ Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fondsenergies&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
       <c r="AC65" s="1" t="inlineStr">
         <is>
-          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+          <t>Métropole du Grand Paris</t>
         </is>
       </c>
       <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG65" s="1" t="inlineStr">
         <is>
-          <t>01/08/2022</t>
+          <t>07/07/2023</t>
         </is>
       </c>
       <c r="AH65" s="1" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
         <v>50028</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -13508,423 +13399,480 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
       <c r="AH66" s="1" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:34" customHeight="0">
       <c r="A67" s="1">
-        <v>145008</v>
+        <v>121337</v>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
+          <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Fonds énergies</t>
+          <t>Fonds "Thématiques"</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>Métropole du Grand Paris</t>
+          <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
-        <is>
-[...189 lines deleted...]
-      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I68" s="1" t="inlineStr">
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépenses éligibles HT
  &lt;/strong&gt;
  : 150 000 €
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  : communes, EPCI&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W68" s="1" t="inlineStr">
+      <c r="W67" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
+      <c r="AB67" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J68" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
       <c r="AC68" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Haute-Marne</t>
+          <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AE68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG68" s="1" t="inlineStr">
         <is>
-          <t>02/12/2022</t>
+          <t>25/02/2022</t>
         </is>
       </c>
       <c r="AH68" s="1" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:34" customHeight="0">
       <c r="A69" s="1">
         <v>128958</v>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H69" s="1" t="inlineStr">
         <is>
@@ -14108,51 +14056,51 @@
 Restauration du patrimoine religieux</t>
         </is>
       </c>
       <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
       <c r="AE69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
       <c r="AH69" s="1" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:34" customHeight="0">
       <c r="A70" s="1">
         <v>152466</v>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -14782,51 +14730,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>19/10/2023</t>
         </is>
       </c>
       <c r="AH70" s="1" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:34" customHeight="0">
       <c r="A71" s="1">
         <v>391</v>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H71" s="1" t="inlineStr">
         <is>
@@ -15009,79 +14957,79 @@
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AE71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
       <c r="AH71" s="1" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:34" customHeight="0">
       <c r="A72" s="1">
         <v>130993</v>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour son projet de Bois-Énergie</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H72" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
 &lt;/p&gt;
@@ -15235,51 +15183,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
       <c r="AE72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>01/03/2023</t>
         </is>
       </c>
       <c r="AH72" s="1" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:34" customHeight="0">
       <c r="A73" s="1">
         <v>151701</v>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H73" s="1" t="inlineStr">
         <is>
@@ -15446,578 +15394,467 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
       <c r="AE73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
       <c r="AH73" s="1" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:34" customHeight="0">
       <c r="A74" s="1">
-        <v>116474</v>
+        <v>138028</v>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les petites communes rurales du Calvados</t>
+          <t>Soutenir l'investissement des communes - CAP43 Communes</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+          <t>CAP43 Communes (soutien l'investissement des communes)</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Calvados</t>
+          <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J74" s="1" t="inlineStr">
         <is>
-          <t>Taux variable en fonction de la nature  du projet</t>
+          <t>Aide calculée selon la taille de la population municipale, sur la base de 5 tranches</t>
         </is>
       </c>
       <c r="K74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L74" s="1" t="inlineStr">
-        <is>
-[...291 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Communes
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  Fiche projet, délibération, devis
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  Appel à Projets Biannuels
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aménagements de bourgs, bâtiments communaux, voiries, routes, équipements scolaires, équipements d&amp;#039;accueil de la petite enfance, équipements enfance jeunesse, équipements culturels, équipements de loisirs, équipements sportifs, service aux habitants, acquisition de matériels, adressage...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Voirie et réseaux
 Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Éducation et Coopération
 &lt;/p&gt;
 &lt;p&gt;
  Adrien Garcia
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:adrien.garcia&amp;#64;hauteloire.fr" target="_self"&gt;
   adrien.garcia&amp;#64;hauteloire.fr
  &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
  Téléphone : 04.71.07.43.86
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d15c-soutenir-linvestissement-des-communes/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB74" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>141290</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Financer la transformation écologique et énergétique de votre territoire</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un café / bistrot
+Mise en place d’un réseau de chaleur
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
       <c r="AC75" s="1" t="inlineStr">
         <is>
-          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG75" s="1" t="inlineStr">
         <is>
-          <t>18/04/2023</t>
+          <t>17/05/2023</t>
         </is>
       </c>
       <c r="AH75" s="1" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:34" customHeight="0">
       <c r="A76" s="1">
         <v>162651</v>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H76" s="1" t="inlineStr">
         <is>
-          <t>Avance récupérable
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
+Avance récupérable</t>
         </is>
       </c>
       <c r="K76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
@@ -16091,51 +15928,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
       <c r="AE76" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>16/05/2024</t>
         </is>
       </c>
       <c r="AH76" s="1" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:34" customHeight="0">
       <c r="A77" s="1">
         <v>131826</v>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -16329,492 +16166,136 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>TERRITOIRE ENERGIE 38</t>
         </is>
       </c>
       <c r="AE77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
       <c r="AH77" s="1" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:34" customHeight="0">
       <c r="A78" s="1">
-        <v>141290</v>
+        <v>158480</v>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Financer la transformation écologique et énergétique de votre territoire</t>
+          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
+          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
-        <is>
-[...354 lines deleted...]
-      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -16846,1640 +16327,1794 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P80" s="1" t="inlineStr">
+      <c r="P78" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W80" s="1" t="inlineStr">
+      <c r="W78" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
+      <c r="AB78" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC78" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/02/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>163291</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
-      <c r="C81" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB81" s="1" t="inlineStr">
+      <c r="AB79" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>01/10/2024</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>145009</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation thermique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I82" s="1" t="inlineStr">
+      <c r="I80" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J82" s="1" t="inlineStr">
+      <c r="J80" s="1" t="inlineStr">
         <is>
           <t>Plafond à 1 million d'euros</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
   rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de candidature sont à envoyer par mail à
  &lt;strong&gt;
   fim&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fim&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB80" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>07/07/2023</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>157097</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
+ &lt;br /&gt;
+ -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
+ &lt;br /&gt;
+ o    Approche architecturale du projet,
+ &lt;br /&gt;
+ o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
+ &lt;br /&gt;
+ o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
+ &lt;br /&gt;
+ o    Conseil sur la requalification du patrimoine communal.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ -    Assistance Maitrise d&amp;#039;Ouvrage :
+ &lt;br /&gt;
+ o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
+ &lt;br /&gt;
+ o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
+ &lt;br /&gt;
+ o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
+ &lt;br /&gt;
+ o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
+ &lt;br /&gt;
+ o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
+ &lt;br /&gt;
+ MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
+ &lt;br /&gt;
+ •    Rénovation thermique des bâtiments
+ &lt;br /&gt;
+ •    Extension de bâtiment communaux ;
+ &lt;br /&gt;
+ •    Mise en conformité et accessibilité des ERP ;
+ &lt;br /&gt;
+ •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
+ &lt;br /&gt;
+ •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Foncier
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>92394</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
+      <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Préfecture de la Dordogne</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espace public
 Voirie et réseaux
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;/li&gt;
  &lt;li&gt;
   celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
  &lt;/li&gt;
  &lt;li&gt;
   un territoire d&amp;#039;un seul tenant et sans enclave ;
  &lt;/li&gt;
  &lt;li&gt;
   absence de communes membres de plus de 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il sera tenu compte de la nature du projet et de son degré de maturité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Votre Sous-préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Sarlat, Bergerac ou Nontron ;
  &lt;/li&gt;
  &lt;li&gt;
   La Préfecture de la Dordogne, Direction de la Citoyenneté et de la Légalité, bureau du contrôle budgétaire et des dotations de l&amp;#039;Etat, si vous relevez de l&amp;#039;arrondissement de Périgueux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Votre dossier est à déposer via l&amp;#039;outil démarches-simplifiées:
 &lt;/p&gt;
 &lt;p&gt;
  https://www.demarches-simplifiees.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle sur les modalités de dépôt des demandes.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>claudine.soleilhavoup@dordogne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3195-copie-10h04-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB82" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>DDT de la Dordogne</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>29/04/2021</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>23/01/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G84" s="1" t="inlineStr">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>117148</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...3 lines deleted...]
-      <c r="H84" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
-[...29 lines deleted...]
- &lt;br /&gt;
+ Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil du CAUE77 vise à intégrer dans le projet une approche :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  -    Qualitative, en termes architectural et paysager,
+ &lt;/li&gt;
+ &lt;li&gt;
+  -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le conseil peut comprendre notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  -    La définition des enjeux (rôle de l&amp;#039;espace public vis à vis de la localisation dans la commune) et des objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des schémas d&amp;#039;intentions permettant d&amp;#039;illustrer graphiquement le(s) réflexions et projets envisagés et retenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des « métiers » à mobiliser et la définition de la procédure à mettre en œuvre (y compris déclinaison clause sociale des marchés publics) (méthodologie du projet),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au choix des prestataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation des réunions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apport de références,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ID 77 peut par ailleurs, dans le cadre de ce projet, vous assister :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dans la procédure administrative récupération bien vacant sans maître,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans l&amp;#039;évaluation de la procédure d&amp;#039;archéologie préventive,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans la mise en place de chantiers d&amp;#039;insertion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion de travail,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations écrites envoyées en début de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un planning prévisionnel et actualisation
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité ; Financement spécifique pour les chantiers insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
-[...21 lines deleted...]
-Foncier
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
 Bâtiments et construction
 Réhabilitation
-Logement et habitat
-[...3 lines deleted...]
-      <c r="O84" s="1" t="inlineStr">
+Architecture
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- •    Être une collectivité locale ou un EPCI de Moselle.
-[...2 lines deleted...]
- &lt;br /&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
-[...57 lines deleted...]
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB84" s="1" t="inlineStr">
-[...2 lines deleted...]
-Construction d’une cantine scolaire
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
-Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>09/02/2026</t>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-      <c r="A85" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>101008</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Préfecture des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espace public
 Voirie et réseaux
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;/li&gt;
  &lt;li&gt;
   celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
  &lt;/li&gt;
  &lt;li&gt;
   un territoire d&amp;#039;un seul tenant et sans enclave ;
  &lt;/li&gt;
  &lt;li&gt;
   absence de communes membres de plus de 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
         </is>
       </c>
-      <c r="W85" s="1" t="inlineStr">
+      <c r="W84" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/hp-detr2021</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus, contactez :
 &lt;/p&gt;
 &lt;p&gt;
  - Votre Sous-Préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Bagnères-de-Bigorre ou d&amp;#039;Argelès-Gazost
 &lt;/p&gt;
 &lt;p&gt;
  - La Préfecture des Hautes-Pyrénées, Bureau des Relations avec les Collectivités Territoriales, si vous relevez de l&amp;#039;arrondissement de Tarbes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Téléphone : 05.62.56.64.32
  &lt;/li&gt;
  &lt;li&gt;
   Annie Latour :
   &lt;a href="mailto:annie.latour&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
    annie.latour&amp;#64;hautes-pyrenees.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Céline Salles :
   &lt;a href="mailto:celine.salles&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
    celine.salles&amp;#64;hautes-pyrenees.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>stephanie.berdet@hautes-pyrenees.gouv.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a879-copie-15h01-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB85" s="1" t="inlineStr">
+      <c r="AB84" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>DDT65</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>23/08/2021</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
       <c r="AC85" s="1" t="inlineStr">
         <is>
-          <t>DDT65</t>
+          <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG85" s="1" t="inlineStr">
         <is>
-          <t>23/08/2021</t>
+          <t>02/07/2024</t>
         </is>
       </c>
       <c r="AH85" s="1" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:34" customHeight="0">
       <c r="A86" s="1">
-        <v>117148</v>
+        <v>162642</v>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>ID77</t>
+          <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H86" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L86" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...99 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N86" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
 Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
+Logement et habitat
 Architecture
+Paysage
 Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R86" s="1" t="inlineStr">
         <is>
-          <t>Collectivités de Seine-et-Marne</t>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
         </is>
       </c>
       <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U86" s="1" t="inlineStr">
         <is>
-          <t>Seine-et-Marne</t>
+          <t>Aveyron</t>
         </is>
       </c>
       <c r="V86" s="1" t="inlineStr">
         <is>
-          <t>https://www.id77.fr/fr</t>
-[...4 lines deleted...]
-          <t>https://www.id77.fr/fr/offres</t>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
       <c r="X86" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...10 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y86" s="1" t="inlineStr">
         <is>
-          <t>id77@departement77.fr</t>
+          <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
       <c r="Z86" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
         </is>
       </c>
       <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB86" s="1" t="inlineStr">
         <is>
-          <t>Construction d’une cantine scolaire
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
 Construction d’une école
+Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
 Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
 Rénovation du gymnase
-Rénovation énergétique école</t>
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC86" s="1" t="inlineStr">
         <is>
-          <t>G.I.P. ID77</t>
+          <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG86" s="1" t="inlineStr">
         <is>
-          <t>23/03/2022</t>
+          <t>15/05/2024</t>
         </is>
       </c>
       <c r="AH86" s="1" t="inlineStr">
         <is>
-          <t>28/01/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:34" customHeight="0">
       <c r="A87" s="1">
-        <v>152912</v>
+        <v>101248</v>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Financer un projet d'investissement communal ou intercommunal</t>
-[...4 lines deleted...]
-          <t>FACIL (Fonds d'aide aux communes et intercommunalités lot-et-garonnaises)</t>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de Lot-et-Garonne</t>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
-        <is>
-[...192 lines deleted...]
-      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -18490,639 +18125,286 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
+      <c r="AB87" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>31/01/2026</t>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-[...353 lines deleted...]
-      <c r="A91" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>73939</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H91" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -19135,351 +18417,351 @@
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Métropole d'Aix-Marseille-Provence</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.alecmetropolemarseillaise.fr/</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Philippe Michaud, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  p.michaud&amp;#64;alecmm.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>f.pidoux@alecmm.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
+      <c r="AB88" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>08/01/2021</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>23/01/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>165636</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'installation de production d'eau chaude solaire thermique</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E92" s="1" t="inlineStr">
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Installation de production d'eau chaude solaire thermique </t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...14 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire dans une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que ces points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible, ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins haute température (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le &lt;strong&gt;solaire thermique&lt;/strong&gt; est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d’eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs ;&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture ;&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée. Cela vous confortera dans votre choix d’investir.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Déposez ensuite un dossier&lt;/strong&gt; de demande d’aide.&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P92" s="1" t="inlineStr">
+      <c r="P89" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q92" s="1" t="inlineStr">
+      <c r="Q89" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installation-de-production-deau-chaude-solaire-thermique</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-d-eau-chaude-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF92" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/02/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>139916</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
+      <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...15 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -19493,947 +18775,1176 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB93" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/02/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G94" s="1" t="inlineStr">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE de la Meuse
+CAUE de la Dordogne
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE du Tarn</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...22 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
-[...2 lines deleted...]
- Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M94" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
-[...31 lines deleted...]
-          <t>Patrimoine et monuments historiques
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Culture et identité collective
+Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
+Forêts
+Montagne
+Sols
 Espaces verts
 Espace public
 Friche
+Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
 Famille et enfance
-Egalité des chances
-Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Technologies numériques et numérisation
+Education et renforcement des compétences
+Commerces et services
 Tiers-lieux
-Economie sociale et solidaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
 Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-Emploi
+International
+Attractivité économique
+Appui méthodologique
 Animation et mise en réseau
-Transports collectifs et optimisation des trafics routiers
+Valorisation d'actions
+Artisanat
 Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...2 lines deleted...]
-Bibliothèques et livres
+Mers et océans
+Milieux humides
+Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
-[...444 lines deleted...]
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X95" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
-  &lt;span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
-  &lt;/span&gt;
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
  &lt;/a&gt;
-&lt;/p&gt;
-[...17 lines deleted...]
-&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Construction d'une piscine
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
 Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
 Gestion d'une base nautique
-Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
-[...24 lines deleted...]
-          <t>29/01/2026</t>
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-      <c r="A96" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>155117</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
 &lt;/p&gt;
 &lt;p&gt;
  Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques aux archives :
@@ -20506,182 +20017,182 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W96" s="1" t="inlineStr">
+      <c r="W92" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB96" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF96" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/02/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>126143</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes urbaines dans leurs projets structurants</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Enveloppes communes urbaines</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -20693,1002 +20204,2584 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB97" s="1" t="inlineStr">
+      <c r="AB93" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>12/02/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G98" s="1" t="inlineStr">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J94" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>111710</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir le patrimoine communal</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'initiative locale et environnementale</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 9 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes de moins de 3 000 habitants pour les services marchands
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 20% d&amp;#039;une dépense plafonnée à 70.000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Remarques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets dont le coût est inférieur à 3 000 € sont inéligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Majorations éventuelles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;obtention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de gros œuvre, tous types de grosses réparations (dont remplacement des chaudières par des systèmes de chauffage à énergies renouvelables, sous réserve qu&amp;#039;ils soient bien utilisés comme chauffage à titre principal) et mises aux normes immobilières du patrimoine communal (dont démolition, désamiantage, accessibilité aux personnes à mobilité réduite et équipement d&amp;#039;assainissement non collectif), y compris les frais d&amp;#039;étude et de maîtrise d&amp;#039;œuvre :
+&lt;/p&gt;
+&lt;p&gt;
+ •	bâtiments faisant partie du patrimoine communal (ou intercommunal dans le cadre des bâtiments scolaires), pour lesquels aucun loyer n&amp;#039;est perçu hormis pour les derniers commerces, les logements et les équipements de tourisme :
+&lt;/p&gt;
+&lt;p&gt;
+ -	mairies, ateliers, garages municipaux, presbytères, halles et marchés, cuisines centrales, sanitaires publics...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements culturels : centres culturels, théâtres et salles spécialisées, auditoriums, salles d&amp;#039;animations ou d&amp;#039;expositions...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements à vocation polyvalente : salles des fêtes, salles polyvalentes, centres de loisirs, locaux socio-éducatifs, points destinés à l&amp;#039;accueil de services en lien avec les Schéma départemental d&amp;#039;amélioration de l&amp;#039;accessibilité des services au public
+&lt;/p&gt;
+&lt;p&gt;
+ -	bâtiments scolaires du premier degré : salles de classe, végétalisation des cours d&amp;#039;écoles, murs d&amp;#039;enceinte, locaux annexes (restaurants, préaux, bibliothèques, salles de jeux...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	édifices cultuels non protégés dont acquisition, installation, électrification et restauration des cloches
+&lt;/p&gt;
+&lt;p&gt;
+ -	patrimoine vernaculaire : fours à pain, lavoirs, croix de mission, fontaine, puits...
+&lt;/p&gt;
+&lt;p&gt;
+ -	meublés de tourisme, camping, halte camping-cars
+&lt;/p&gt;
+&lt;p&gt;
+ •	cimetières : clôtures (murs ou grillages avec écran végétal), ossuaires, caveaux communaux, columbariums, allées végétalisées, jardins du souvenir, déplacement des monuments aux morts...
+&lt;/p&gt;
+&lt;p&gt;
+ •	services marchands, lorsque l&amp;#039;initiative privée est défaillante ou absente :
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition, l&amp;#039;extension, la rénovation et/ou la construction de bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition de matériels directement liés à l&amp;#039;activité (production, mobilier...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition d&amp;#039;un distributeur de produits alimentaires en circuits courts sous réserve qu&amp;#039;aucune entreprise de même activité ne soit implantée dans un rayon de 5 km
+&lt;/p&gt;
+&lt;p&gt;
+ •	équipements sportifs :
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de terrains de grands jeux (rugby, football) et de gymnases non utilisés par les collèges ou dont le taux d&amp;#039;occupation par les collèges est inférieur à 50 %
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de plateaux sportifs omnisports
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de salles spécialisées (dojo, salles d&amp;#039;escrime...), de structure artificielle d&amp;#039;escalade, de locaux techniques de rangement du matériel pour les activités de plein air
+&lt;/p&gt;
+&lt;p&gt;
+ -	aménagement des piscines
+&lt;/p&gt;
+&lt;p&gt;
+ -	petits équipements connexes à la pratique sportive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus :
+ &lt;/strong&gt;
+ les constructions neuves envisagées hors des zones agglomérées des bourgs, les travaux réalisés en régie ou aux abords (parkings en particulier), les dépenses d&amp;#039;équipement et d&amp;#039;entretien courant (notamment les climatiseurs qui ne sont pas utilisés comme des systèmes de chauffage à titre principal), les installations photovoltaïques et les bâches à incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la charte « Charente 2030 » signée par le représentant de la collectivité ainsi que la délibération de la collectivité l&amp;#039;autorisant à signer
+ &lt;/li&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative (plan de situation, diagnostic technique, descriptif de l&amp;#039;opération, plans des travaux, photos...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  des devis descriptifs et estimatifs de l&amp;#039;opération établis par « un homme de l&amp;#039;art » (architecte, paysagiste, bureau d&amp;#039;études) ou offre retenue à l&amp;#039;issue du marché public lancé (les estimations réalisées par l&amp;#039;ATD16 ne suffisent pas)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Périmètre protégé », une copie des préconisations émises par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Bâti vacant », une déclaration sur l&amp;#039;honneur
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets touristiques : adhésion à une charte de qualité ou un label national et au label Tourisme et Handicap
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le formulaire de demande de paiement visé par le trésorier
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie de l&amp;#039;attestation de conformité à la réglementation thermique en vigueur soit sur l&amp;#039;ensemble du bâtiment, soit élément par élément
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux soumis à permis de construire, une copie de l&amp;#039;attestation d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux portant uniquement sur une mise en accessibilité, un engagement du maître d&amp;#039;œuvre ou toute autre justification (attestation contrôleur technique ou association référente...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le décompte général et définitif de l&amp;#039;opération joint aux factures acquittées
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement final avec copies des décisions attributives des autres partenaires financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  les supports de communication où l&amp;#039;aide départementale a été citée
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une bibliothèque municipale
+Création d’un terrain de football
+Gestion d'une base nautique
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>140779</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de production d'électricité par énergie renouvelable (éolien et photovoltaïque)</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Accompagnement personnalisé de la collectivité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Identifier les points clés du projet
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Piloter le projet  les échanges avec le développeur
 &lt;/p&gt;
 &lt;p&gt;
  - Optimiser les recettes pour le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Mener un projet concerté, avec les acteurs locaux
 &lt;/p&gt;
 &lt;p&gt;
  - Agir dans le cadre d&amp;#039;une démarche participative
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   contact&amp;#64;territoire-energie-bfc.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/63ca-accompagner-les-projets-de-production-delectr/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC98" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-[...208 lines deleted...]
-      <c r="A100" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>98630</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB97" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>23/07/2021</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>23/01/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-      <c r="A101" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>165639</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'installation de pompes à chaleur solaire pour la production d’eau chaude</t>
         </is>
       </c>
-      <c r="D101" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...14 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire dans &lt;strong&gt;une démarche de type « EnR&amp;#039;Choix »&lt;/strong&gt;, en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est &lt;strong&gt;une source d’énergie renouvelable abondante, mais limitée&lt;/strong&gt;, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie &lt;strong&gt;la plus pertinente pour répondre aux besoins&lt;/strong&gt;. La biomasse sera particulièrement &lt;strong&gt;pertinente pour des besoins haute température&lt;/strong&gt; (&amp;gt;90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;installations de pompes à chaleur (PAC) solaires éligibles&lt;/strong&gt; au Fonds Chaleur sont les opérations de production d’eau chaude sanitaire (ECS) à destination de logements collectifs et des secteurs tertiaire, industrie et agriculture, comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, si vous êtes confortés dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction de la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P101" s="1" t="inlineStr">
+      <c r="P98" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q101" s="1" t="inlineStr">
+      <c r="Q98" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installation-de-pompes-chaleur-solaire-pour-la-production-deau-chaude</t>
         </is>
       </c>
-      <c r="W101" s="1" t="inlineStr">
+      <c r="W98" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installation-de-pompes-chaleur-solaire-pour-la-production-deau-chaude#collectDocuments</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-d-eau-chaude/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF101" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/02/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-      <c r="A102" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>119945</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I102" s="1" t="inlineStr">
+      <c r="I99" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W102" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB102" s="1" t="inlineStr">
+      <c r="AB99" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>165897</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets solaires innovants via le dispositif SOLAIRE INNOV’ – Plan Solaire</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Plan Solaire : SOLAIRE INNOV’ en soutien de projets solaires innovants</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif Solaire Innov’ propose d’apporter une aide :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;aux études de faisabilité technico-économiques particulières, notamment les études multi-énergies portant soit sur des projets solaires mixtes (photovoltaïque et thermique), soit sur des projets explorant toutes les énergies renouvelables exploitables sur le site d’étude&lt;/li&gt; 	&lt;li&gt;à la réalisation de démonstrateurs ou projets solaires photovoltaïques ou thermiques, et études associées, présentant des innovations sur les plans technique, juridique, social ou un fort caractère structurant, notamment ceux se couplant à d’autres technologies d’énergies renouvelables.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le présent dispositif est ouvert aux personnes morales publiques ou privées à l’exception des auto-entrepreneurs et entreprises individuelles, ou structure équivalente.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P100" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Etudes et travaux &lt;/strong&gt;: justifier l’innovation, s’appuyer sur les cahiers des charges de l’ADEME, notamment pour les PAC solaires thermiques ou capteurs hybrides (avec ou sans PAC), qualifications dans les domaines concernés, respecter des critères de consommation spécifiques pour les installations alimentant du chauffage, prévoir une installation de compteurs et/ou d’outils de suivi de performances, ainsi que la maintenance préventive et corrective de l’installation thermique, un bilan d’exploitation après un à deux ans de fonctionnement étant également à prévoir.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Etudes multi-énergies spécifiquement : &lt;/strong&gt;coordonner le volet électrique (photovoltaïque) et le volet thermique, en réservant le photovoltaïque aux besoins d’électricité spécifique et en maximisant la couverture des besoins de chauffage (et/ou de rafraîchissement) et/ou d’eau chaude sanitaire par les solutions d’énergie renouvelable thermique et de récupération soutenues par la Région : solaire thermique, géothermie/aquathermie, bois-énergie, récupération de chaleur. Suivre la méthode EnR’CHOIX de l’ADEME.&lt;br /&gt; &lt;br /&gt; Pour les études, les dépenses éligibles portent sur les études de faisabilité technico-économique réalisées selon le cahier des charges de l’ADEME en vigueur (notamment pour les énergies thermiques), études multi-énergies conformes aux attentes du dispositif, études de conception pour la composante thermique du projet, études préalables à des démonstrateurs ou opérations solaires photovoltaïques ou thermiques innovantes conformes aux attentes du dispositif.&lt;br /&gt; &lt;br /&gt; Pour les travaux, les dépenses d’investissement éligibles portent uniquement sur les équipements de production d’énergies solaires, les autres dépenses d’énergies renouvelables en couplage étant retenues dans le même dossier mais au titre du cadre d’intervention correspondant, et sur le réseau primaire lié à l’installation thermique.&lt;br /&gt; &lt;br /&gt; Se reporter à la notice d’intervention du dispositif pour plus de détails.&lt;/p&gt; &lt;p&gt;Cliquer sur le bouton « Je fais ma demande » en haut à droite de la page.&lt;br /&gt; &lt;br /&gt; S’il existe déjà un compte au nom de la structure candidate, il suffit d’accéder à ce compte et ne surtout pas en créer un autre, sinon il faut le créer.&lt;br /&gt; &lt;br /&gt; Dès lors, après avoir sélectionné le téléservice PLAN SOLAIRE – INVESTISSEMENT, suivre les instructions, renseigner notamment les différents champs et formulaires et déposer les pièces demandées.&lt;br /&gt; &lt;br /&gt; L’objet du dossier doit être précédé de la mention « Solaire innov : [objet de l’opération] ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-solaire-innov-en-soutien-de-projets-solaires-innovants</t>
+        </is>
+      </c>
+      <c r="W100" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Monsieur Jocelyn Espéron : &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt; ; en cas d’absence, Monsieur Gaëtan Burle : gburle&amp;#64;maregionsud.fr / Thermique - Madame Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-solaire-innov-en-soutien-de-projets-solaires-innovants/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W101" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>126137</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Fond de solidarité - Enveloppes de solidarité</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="J102" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W102" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de la Gestion Financière des Aides aux Collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ Olivier Bayle, Tél. 04 77 12 52 12
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
       <c r="AC102" s="1" t="inlineStr">
         <is>
-          <t>Direction générale des collectivités locales</t>
+          <t>Département de la Loire</t>
         </is>
       </c>
       <c r="AE102" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF102" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG102" s="1" t="inlineStr">
         <is>
-          <t>02/08/2022</t>
+          <t>09/01/2023</t>
         </is>
       </c>
       <c r="AH102" s="1" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>132278</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements des collectivités</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt institutionnel</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
+secteur mutualiste, qui
+  souhaitent prêter aux collectivités à des conditions financières compétitives.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions financières :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Durée :
+  3 à 50 ans
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux :
+   Fixe ou variable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement :
+   Amortissable ou In Fine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clauses spécifiques :
+   Remboursement anticipé et différé de remboursement possible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/se-financer</t>
+        </is>
+      </c>
+      <c r="W103" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/contact</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ info&amp;#64;collecticity.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone :
+ &lt;/strong&gt;
+ 01.87.15.83.02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>info@collecticity.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>122831</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Ain</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer des projets d&amp;#039;investissement des communes et groupements de communes dans le milieu rural - DETR
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations éligibles à la DETR :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets répondant aux thématiques suivantes sont subventionnables :
+ &lt;br /&gt;
+ . la transition écologique,
+ &lt;br /&gt;
+ . l&amp;#039;attractivité des territoires,
+ &lt;br /&gt;
+ . la construction/la rénovation et l&amp;#039;urbanisme,
+ &lt;br /&gt;
+ . l&amp;#039;éducation et la santé,
+ &lt;br /&gt;
+ . la sécurité
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles à cette dotation, les collectivités remplissant les conditions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les communes :
+ &lt;br /&gt;
+ a) dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole
+ &lt;br /&gt;
+ b) dont la population est supérieure à 2 000 habitants dans les départements de métropole et n&amp;#039;excède pas 20 000 habitants et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+ • Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des opérations éligibles à la DETR est disponible sur le site internet :
+ &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
+  https://www.ain.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DETR
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt du dossier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ . Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>corinne.duroux@ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f00-financer-des-projets-dinvestissement-des-comm/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>PREFECTURE DE L'AIN</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>