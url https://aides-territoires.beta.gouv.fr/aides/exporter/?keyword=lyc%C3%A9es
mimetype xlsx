--- v0 (2026-01-19)
+++ v1 (2026-04-21)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA62"/>
+  <dimension ref="A1:AH45"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,52 +225,87 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>162926</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Investir dans les lycées agricoles publics</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Aide aux investissements des lycées agricoles publics</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
@@ -321,189 +356,199 @@
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/aide-investissements-lycees-agricoles</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Yohanna MARTINIE - Chargée de mission foncier, lycées agricoles et maisons familiales rurales &lt;br /&gt; &lt;a href="mailto:ymartinie&amp;#64;maregionsud.fr"&gt;ymartinie&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-investissements-des-lycees-agricoles-publics/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>165868</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Aider les investissements des lycées agricoles publics</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux investissements des lycées agricoles publics</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud est fortement mobilisée sur la formation des professionnels agricoles de demain. Pour cela, elle s&amp;#039;attache à avoir des exploitations agricoles vitrines dans les lycées agricoles régionaux, afin que ces exploitations soient des supports pédagogiques pertinents pour la valorisation, la mise en pratique et la diffusion des innovations de l&amp;#039;agriculture de demain, durable d&amp;#039;un point de vue environnemental, social et économique.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lycées agricoles publics de la région Sud.&lt;/p&gt;&lt;p&gt;Investissements en matériels, équipements et aménagements spécifiques agricoles nécessaires à l’activité agricole de l’exploitation.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;La DRAAF, Service régional de la formation et du développement, pôle animation des établissements, se charge de la coordination des demandes des lycées publics. &lt;/li&gt; 	&lt;li&gt;Le dossier devra être déposé en ligne.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-investissements-lycees-agricoles</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_LYCEAGRI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alexandre BOTELLA &lt;br /&gt; Service Souveraineté Alimentaire&lt;br /&gt; &lt;a href="mailto:abotella&amp;#64;maregionsud.fr"&gt;abotella&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-investissements-des-lycees-agricoles-publics-1/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...133 lines deleted...]
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>165303</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Investissements en faveur des lycées par les modes actifs</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Investissements en faveur de l&amp;apos;accessibilité des lycées par les modes actifs</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
@@ -558,1307 +603,1087 @@
       <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/investissements-en-faveur-de-laccessibilite-des-lycees-par-les-modes-actifs?sous_thematique=162</t>
         </is>
       </c>
       <c r="X4" s="1" t="inlineStr">
         <is>
           <t>Direction Marketing et ferroviaire&lt;br /&gt; Service Gares et infrastructures&lt;br /&gt; Pôle Gares,aménagements intermodaux et accessibilité&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Héloise PLAUT&lt;br /&gt; heloise.plaut&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 54 48&lt;br /&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/investissements-en-faveur-des-lycees-par-les-modes-actifs/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>103258</v>
+        <v>104573</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Améliorer la desserte des lycées et des îles de loisirs - Plan Route</t>
+          <t>Manger local dans les restaurants scolaires des lycées</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>Plan Route : Amélioration de la desserte des lycées et des îles de loisirs</t>
+          <t>Manger local dans les restaurants scolaires des lycées</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>Intercommunalité / Pays
-Entreprise publique locale (Sem, Spl, SemOp)</t>
+          <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 70</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région renforce la mobilité au plus près des territoires, en améliorant la desserte des lycées et des îles de loisirs.
-[...7 lines deleted...]
- La participation financière de la Région s&amp;#039;applique aux opérations d&amp;#039;infrastructure visant à favoriser la desserte par les transports en commun des grands établissements régionaux suivants :
+ Accompagner les services de restauration des lycées publics dans leurs pratiques responsables d&amp;#039;achat de proximité et de qualité et de sensibilisation des jeunes au lien alimentation-santé.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région mène sa politique en faveur du « Manger local » dans les lycées publics en les accompagnant dans des pratiques relocalisées et responsables en offrant des menus à base de produits de qualité et de proximité et en sensibilisant les jeunes au lien entre alimentation et santé.
+ &lt;br /&gt;
+ La Région s&amp;#039;était fixée l&amp;#039;objectif de tendre vers 100% de produits français, 50% régionaux et 20% bio et autres signes de qualité. Les résultats sont encourageants puisque 80% des produits viennent de France, 41 % du territoire régional et 15 % sont bio en 2019.
+ &lt;br /&gt;
+ Depuis la loi EGALIM, la Région a adapté ses critères en maintenant la localisation (100% France et 50% Région) et la qualité (50% dont 20% de bio).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Alimentation
+Economie locale et circuits courts
+Revitalisation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région accompagne les services de restauration des lycées dans la mise en œuvre du « Manger local » au travers de divers moyens :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  les lycées d&amp;#039;enseignement général, technologique et professionnel et les établissements d&amp;#039;éducation spéciale.
-[...6 lines deleted...]
- Peuvent être soutenus: les aménagements de voirie en faveur des transports en commun, dans un périmètre de 300m autour des accès principaux de ces établissements.
+  l&amp;#039;appui de 6 conseillers restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  le financement d&amp;#039;équipements adaptés à la préparation des produits frais
+ &lt;/li&gt;
+ &lt;li&gt;
+  la promotion de l&amp;#039;offre de menus « Loire-Océan » composés de produits de l&amp;#039;agriculture et de la pêche ligériennes
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en relation avec les opérateurs des filières des productions régionales
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien à des actions éducatives sensibilisant les jeunes sur les enjeux de l&amp;#039;alimentation sur la santé et l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  la fourniture d&amp;#039;outils de communication auprès des jeunes sur le « Manger local »
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;encouragement à la lutte contre le gaspillage et la gestion des déchets.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/manger-local-dans-les-restaurants-scolaires-des-lycees</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
  &lt;br /&gt;
-&lt;/p&gt;
-[...17 lines deleted...]
- Après examen du dossier, la demande de subvention sera soumise à la commission permanente régionale pour délibération. Le versement de la subvention est subordonné à la signature préalable d&amp;#039;une convention.
+ Service Fonctionnement des lycées publics
  &lt;br /&gt;
+ Pôle Restauration
+&lt;/p&gt;
+&lt;p&gt;
+ Régis Albert
+ &lt;br /&gt;
+ 0228206018
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O5" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3903-manger-local-dans-les-restaurants-scolaires-d/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>162927</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les lycées agricoles privés et maisons familiales rurales</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux investissements des lycées agricoles privés et maisons familiales rurales</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud est fortement mobilisée sur la formation des professionnels agricoles de demain. Pour cela, elle s&amp;#039;attache à avoir des exploitations agricoles vitrines dans les lycées agricoles régionaux et les maisons familiales rurales, afin que ces outils soient des supports pédagogiques pertinents pour la valorisation, la mise en pratique et la diffusion des innovations de l&amp;#039;agriculture de demain, durable d&amp;#039;un point de vue environnemental, social et économique.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Lycées agricoles privés régionaux ;&lt;/li&gt; 	&lt;li&gt;maisons familiales rurales régionaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Investissements en matériels, équipements et aménagements spécifiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="S5" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Investissements en matériels, équipements et aménagements spécifiques.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Le CNEAP se charge de la coordination des demandes des lycées agricoles privés.&lt;/li&gt; 	&lt;li&gt;Le réseau régional Maisons Familiales Rurales se charge de la coordination des demandes des Maisons Familiales Rurales.&lt;/li&gt; 	&lt;li&gt;Le dossier doit ensuite être déposé sur la plateforme AIDEN &lt;a href="https://entreprises.maregionsud.fr/aides-et-appels-a-projet"&gt;Aides et Appels à projet - Entreprise (maregionsud.fr)&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
-[...45 lines deleted...]
-          <t>published</t>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-aux-investissements-des-lycees-agricoles-prives-et-maisons-familiales-rurales</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Yohanna MARTINIE - Chargée de mission foncier, lycées agricoles et maisons familiales rurales &lt;/p&gt;
+&lt;p&gt;&lt;a href="mailto:ymartinie&amp;#64;maregionsud.fr"&gt;ymartinie&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-investissements-des-lycees-agricoles-prives-et-maisons-familiales-rurales/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="D6" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165873</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Aider aux investissements des lycées agricoles privés et maisons familiales rurales</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Aide aux investissements des lycées agricoles privés et maisons familiales rurales</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud est fortement mobilisée sur la formation des professionnels agricoles de demain. Pour cela, elle s&amp;#039;attache à avoir des exploitations agricoles vitrines dans les lycées agricoles régionaux et les maisons familiales rurales, afin que ces outils soient des supports pédagogiques pertinents pour la valorisation, la mise en pratique et la diffusion des innovations de l&amp;#039;agriculture de demain, durable d&amp;#039;un point de vue environnemental, social et économique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Formation professionnelle
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Lycées agricoles privés régionaux ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;maisons familiales rurales régionaux.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Investissements en matériels, équipements et aménagements spécifiques.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Le CNEAP se charge de la coordination des demandes des lycées agricoles privés.&lt;/li&gt; 	&lt;li&gt;Le réseau régional Maisons Familiales Rurales se charge de la coordination des demandes des Maisons Familiales Rurales.&lt;/li&gt; 	&lt;li&gt;Le dossier doit ensuite être déposé sur la plateforme AIDEN &lt;a href="https://entreprises.maregionsud.fr/aides-et-appels-a-projet"&gt;Aides et Appels à projet - Entreprise (maregionsud.fr)&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/aide-aux-investissements-des-lycees-agricoles-prives-et-maisons-familiales-rurales</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_INVESTAGR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alexandre BOTELLA &lt;br /&gt; Service Souveraineté Alimentaire&lt;br /&gt; &lt;a href="mailto:abotella&amp;#64;maregionsud.fr"&gt;abotella&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-investissements-des-lycees-agricoles-prives-et-maisons-familiales-rurales-1/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>103432</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Faire réfléchir les élèves de lycées franciliens en utilisant le débat théâtral</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Du théâtre interactif pour sensibiliser les lycéens aux valeurs citoyennes avec Entrées de jeu</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    Il s&amp;#039;agit de faire réfléchir et débattre les élèves de lycées franciliens en utilisant le débat théâtral et de débattre pendant 2 h sur des thèmes liés aux valeurs citoyennes.
   &lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Lieu où se déroule l&amp;#039;action : dans les lycées
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les thèmes abordés sont les suivants : cybersexisme, harcèlement, drogues, écrans, discriminations, inégalités filles-garçons, mal-être, laïcité... Le débat interactif aborde, de front, les sujets par des situations problématiques concrètes. Les jeunes sont amenés à tester, sur scène, des propositions de solution des problèmes en improvisant avec les comédiens et ses pairs.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   La séance, conduite par un meneur de jeu, se déroule dans une alternance entre les moments d&amp;#039;improvisations / propositions et des moments d&amp;#039;échanges verbaux qui complètent et relativisent ce qui vient de se passer sur scène. Elles sont prolongées dans l&amp;#039;établissement par des associations locales qui donnent des points de repère supplémentaires et/ou par les enseignants référents pour aider les élèves à poursuive la réflexion et à la médiatiser par le biais d&amp;#039;affiches, d&amp;#039;expositions, de journaux numériques, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q7" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Gratuité de l&amp;#039;action pour les lycées franciliens
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Subvention régionale : 47 393,36 €
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/du-theatre-interactif-pour-sensibiliser-les-lyceens-aux-valeurs-citoyennes-avec-entrees-de-jeu</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Email :
     &lt;strong&gt;
      &lt;a href="mailto:contact&amp;#64;entreesdejeu.com"&gt;
       contact&amp;#64;entreesdejeu.com
      &lt;/a&gt;
     &lt;/strong&gt;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     N° de téléphone : 01 45 41 03 43
     &lt;br /&gt;
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ed49-programme-de-theatre-interactif-sur-les-valeu/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>104796</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Contribuer au premier équipement des jeunes en lycées professionnels, technologiques et agricoles</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Crédit premier équipement professionnel</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser l&amp;#039;égalité des chances en matière d&amp;#039;éducation et de formation, en accordant un soutien particulier aux élèves de l&amp;#039;enseignement professionnel et technologique pour l&amp;#039;achat le leur premier équipement professionnel
 &lt;/p&gt;
 &lt;p&gt;
  les formations éligibles accueillent
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des élèves de lycées professionnels, technologiques et agricoles,
  &lt;/li&gt;
  &lt;li&gt;
   les étudiants de niveau III (BTS), en formation dans les lycées technologiques et agricoles,
  &lt;/li&gt;
  &lt;li&gt;
   les élèves des établissements de formation sanitaire de niveau V.
  &lt;/li&gt;
  &lt;li&gt;
   les jeunes en situation de handicap scolarisés en classes ULIS.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Revitalisation</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>01/01/2007</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/credit-premier-equipement-professionnel</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des lycées
  &lt;br /&gt;
  Service Action éducative et civisme
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Fabienne Rigoli
    &lt;br /&gt;
    02 28 20 58 76
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c8cb-credit-premier-equipement-professionnel/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E9" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>162840</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer la mobilité au plus près des territoires, en améliorant la desserte des lycées et des îles de loisirs</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain: Amélioration de la desserte des lycées et des îles de loisirs</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H9" s="1" t="inlineStr">
+Département</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
-[...120 lines deleted...]
-      <c r="N9" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;La Région renforce la mobilité au plus près des territoires, en améliorant la desserte des lycées et des îles de loisirs.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
-Education et renforcement des compétences</t>
-[...12 lines deleted...]
-      <c r="U9" s="1" t="inlineStr">
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;L’aide est intégrée à l’article 3 du dispositif « maîtrise de la mobilité » dont les bénéficiaires sont : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités locales,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;É&lt;/span&gt;&lt;span&gt;tat,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La participation maximale sera égale à 70% de la dépense HT supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La participation financière de la Région s’applique aux opérations d’infrastructure visant à favoriser la desserte par les transports en commun des grands établissements régionaux suivants :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les lycées d&amp;#039;enseignement général, technologique et professionnel et les établissements d&amp;#039;éducation spéciale,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les îles de loisirs.&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Peuvent être soutenus : les aménagements de voirie en faveur des transports en commun, dans un périmètre de 300m autour des accès principaux de ces établissements.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
-[...46 lines deleted...]
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-amelioration-de-la-desserte-des-lycees-et-des-iles-de-loisirs</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-amelioration-de-la-desserte-des-lycees-et-des-iles-de-loisirs-1/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-      <c r="A10" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>162305</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Permettre aux  élèves et jeunes de l'enseignement Professionnel de découvrir de nouveaux domaines d’application aux savoir-faire</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Enseignement Professionnel : Lycées Professionnels  et CFA au Festival d’Aix</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Ce parcours professionnel invite à la découverte de l’opéra. Il est proposé à l’ensemble des lycées professionnels, des CFA de la Région SUD, rattachés aux Académies d‘Aix- Marseille et de Nice.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;S’adressant spécifiquement lycées professionnels, aux CFA de la Région SUD Provence-Alpes-Côte d&amp;#039;Azur, le Parcours professionnel  invite à la découverte de l’opéra en proposant un focus technique du spectacle vivant : les Professions et les savoirs-faire du spectacle vivant et de l’opéra, les étapes qui précédent la première représentation d’un opéra.&lt;br /&gt; &lt;br /&gt; L’objectif est de permettre à ces  élèves et jeunes  adultes au début de leur vie professionnelle et jeunes de découvrir de nouveaux domaines d’application aux savoir-faire et aux compétences qu’ils acquièrent dans leur formation, élargissant ainsi leur champ des possibles et la construction de leur projet professionnel.  &lt;/p&gt;
 &lt;p&gt;Fondé sur la réciprocité, ce parcours se construit avec l’équipe pédagogique : chaque étape du parcours, ainsi que  l’opéra auquel les élèves assisteront en fonction des filières  et spécialisation. &lt;/p&gt; &lt;p&gt;Les lycées professionnels, CFA  de la Région SUD, rattachés aux Académies d‘Aix- Marseille et de Nice&lt;strong&gt;. &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P10" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
         <is>
           <t>27/11/2020</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les modalités d&amp;#039;inscription :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ACADEMIE d’AIX MARSEILLE | INSCRIPTIONS VIA LA DAAC  &lt;/strong&gt;&lt;br /&gt; Les inscriptions au dispositif se font via un formulaire accessible  en ligne  sur le site de la DAAC.&lt;br /&gt; L’adresse vous sera communiquée par Mme Isabelle Tourtet - courriel : &lt;a href="mailto:isabelle.tourtet&amp;#64;ac-aix-marseille.fr"&gt;isabelle.tourtet&amp;#64;ac-aix-marseille.fr&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ACADEMIE DE NICE | INSCRIPTIONS VIA LA DAAC  &lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Académie de Nice | DAAC chargé du domaine musique conseiller EAC&lt;/strong&gt;,&lt;br /&gt; Philippe Mopin - courriel : &lt;a href="mailto:philippe.mopin&amp;#64;ac-nice.fr"&gt;philippe.mopin&amp;#64;ac-nice.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Festival d’Aix | &lt;/strong&gt;&lt;strong&gt;Responsable du Service éducatif, &lt;/strong&gt;&lt;br /&gt; Frédérique Tessier - courriel : &lt;a href="mailto:frederique.tessier&amp;#64;festival-aix.com"&gt;frederique.tessier&amp;#64;festival-aix.com&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Modalité de remboursement des frais de transports &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Remboursements des 2 transports pour 10 établissements professionnels sélectionnés (6 de l’Académie d’Aix-Marseille et 6 de l’Académie de Nice).&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Votre demande de remboursement&lt;/strong&gt; et &lt;strong&gt;votre facture&lt;/strong&gt; doivent être adressées &lt;strong&gt;par courriel&lt;/strong&gt; à la Direction de la Jeunesse, des Sports et de la Citoyenneté :&lt;br /&gt; &lt;strong&gt;Joëlle HANANIA&lt;/strong&gt;, chargée de mission Education artistique et culturelle : &lt;a href="mailto:jhanania&amp;#64;maregionsud.fr"&gt;jhanania&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Françoise Bouchetière, &lt;/strong&gt;gestionnaire au Service Jeunesse et Citoyenneté  : &lt;a href="mailto:fbouchetière&amp;#64;maregionsud.fr"&gt;fbouchetière&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/enseignement-professionnel-lycees-professionnels-et-cfa-au-festival-daix</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/enseignement-professionnel-lycees-professionnels-et-cfa-au-festival-daix/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E11" s="1" t="inlineStr">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>120929</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Permettre à chaque lycée, de pouvoir conduire des actions éducatives correspondant à ses spécificités et à ses besoins</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Budget d'autonomie éducative francilien (BAEF)</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H11" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
-          <t>&lt;br /&gt;
-[...36 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>La Région propose, à travers ce dispositif, une structuration qui permet, à chaque lycée, de pouvoir conduire des actions éducatives correspondant à ses spécificités et à ses besoins.
+&lt;br /&gt;</t>
         </is>
       </c>
       <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
       <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2026</t>
+        </is>
+      </c>
       <c r="R12" s="1" t="inlineStr">
-        <is>
-[...194 lines deleted...]
-      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuls sont éligibles les lycées publics franciliens (EPLE, EPLEA, EPLEFPA) et les lycées privés sous contrat d&amp;#039;association.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour les lycées publics
   &lt;br /&gt;
   Le montant de la participation régionale qui pourra être attribuée pour le ou les projets, par année scolaire, est au maximum de
     10.000 euros.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les lycées privés
   &lt;br /&gt;
   Le montant de la subvention régionale qui pourra être attribuée pour le ou les projets, par année scolaire, est au maximum de
    2.000€.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les projets se déroulent sur une année scolaire, selon des procédures simplifiées.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le remboursement s&amp;#039;opère sur l&amp;#039;envoi d&amp;#039;un état récapitulatif détaillé des paiements, listant l&amp;#039;ensemble des factures dans la limite de 10.000€ pour les lycées publics et 2.000€ pour les lycées privés sous-contrat.
@@ -1902,345 +1727,597 @@
  &lt;span&gt;
   Une part de ce BAEF est confiée aux lycéens pour qu&amp;#039;ils puissent mener leurs actions.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande, unique par année scolaire, est à saisir par l&amp;#039;établissement sur la plateforme d&amp;#039;aide régionale
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  et s&amp;#039;accompagne de la transmission d&amp;#039;un état récapitulatif des paiements.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dépôt doit être réalisé par le proviseur ou le gestionnaire à l&amp;#039;exclusion de toute autre personne de l&amp;#039;établissement.
 &lt;/p&gt;
 &lt;p&gt;
  Lors du dépôt sur cette plateforme : accès au tableau « état récapitulatif détaillé des paiements », sous format Excel (utilisez Chrome de préférence),  à compléter et à déposer obligatoirement en ligne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/budget-dautonomie-educative-francilien-baef</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:budgetdautonomie&amp;#64;iledefrance.fr"&gt;
   budgetdautonomie&amp;#64;iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les informations utiles sur le site dédié aux lycées :
  &lt;a href="https://www.lycees.iledefrance.fr/budget-dautonomie"&gt;
   lycees.iledefrance.fr/budget-dautonomie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f2c8-budget-dautonomie-educative-francilien-baef-a/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-      <c r="A14" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>163739</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Mettre en place une tarification solidaire du service de restauration en Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Tarification solidaire du service de restauration en Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région Nouvelle-Aquitaine met progressivement en place une tarification solidaire adaptée aux revenus des familles. Depuis la rentrée de septembre 2024, cela concerne les lycées du Lot-et -Garonne, de la Creuse, de la Charente, des Deux-Sèvres et le Lycée Gustave Eiffel à Bordeaux. A partir de septembre 2025, seront concernés les lycées de la Vienne, de la Haute Vienne, de la Dordogne et des Landes. A partir de septembre 2026, le déploiement devrait être généralisé à tous les lycées publics de Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Proposer des tarifs plus justes et solidaires, adaptés aux ressources des familles,&lt;/p&gt;&lt;p&gt;Harmoniser les tarifs de la restauration scolaire en Nouvelle-Aquitaine,&lt;/p&gt;&lt;p&gt;Donner aux lycées les moyens de poursuivre les objectifs de qualité de la restauration scolaire,&lt;/p&gt;&lt;p&gt;Garantir une restauration saine et durable dans les lycées.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Calendrier&lt;/p&gt;&lt;p&gt;L’inscription est possible tout au long de l’année scolaire :&lt;/p&gt;&lt;p&gt; Année scolaire 2024/2025 en cours :&lt;/p&gt;&lt;p&gt;inscription jusqu’au 13 avril 2025 dernier délai pour bénéficier de la tarification au 3ème trimestre uniquement.&lt;/p&gt;&lt;p&gt; Année scolaire 2025/2026 à venir :&lt;/p&gt;&lt;p&gt;inscription du lundi 25 août au vendredi 10 octobre 2025 dernier délai pour bénéficier de la tarification sur les 3 trimestres, &lt;/p&gt;&lt;p&gt;inscription du samedi 11 octobre 2025 au vendredi 23 janvier 2026 dernier délai pour bénéficier de la tarification aux 2ème et 3ème trimestres, &lt;/p&gt;&lt;p&gt;inscription du samedi 24 janvier au vendredi 17 avril 2026 dernier délai pour bénéficier de la tarification au 3ème trimestre uniquement. &lt;/p&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Le tarif du repas est déterminé en fonction de votre quotient familial régional annuel, lequel est déterminé en fonction de vos revenus fiscaux.&lt;/p&gt;&lt;p&gt;Calcul du quotient familial régional annuel &amp;#61; revenu fiscal de référence annuel divisé par le nombre de parts fiscales.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;A défaut d&amp;#039;inscription sur la plateforme dédiée, c&amp;#039;est le tarif de la tranche tarifaire la plus élevée qui est automatiquement attribuée.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Lycéens de l&amp;#039;enseignement public,&lt;/p&gt;&lt;p&gt;Étudiants post bac des lycées publics.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Être lycéen ou étudiant post-bac dans un établissement public de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne ou au lycée Gustave Eiffel de Bordeaux,&lt;/p&gt;&lt;p&gt;Être demi-pensionnaire ou interne dans le cadre d&amp;#039;un forfait.&lt;/p&gt;&lt;p&gt;Année 2024-2025 : de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne ou au lycée Gustave Eiffel de Bordeaux,&lt;/p&gt;&lt;p&gt;Année 2025-2026 : de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne, de la Vienne, de la Haute-Vienne, de la Dordogne, des Landes ou au lycée Gustave Eiffel de Bordeaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Année 2026-2027 : en Nouvelle-Aquitaine.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/tarification-solidaire-du-service-de-restauration-en-nouvelle-aquitaine</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;S’inscrire en ligne sur le site : Tarification solidaire de la restauration collective aux périodes d’ouverture détaillées ci-dessus.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/tarification-solidaire-du-service-de-restauration-en-nouvelle-aquitaine/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-      <c r="A15" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>104472</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Alléger le coût de la scolarité auprès des familles en difficulté, sur leurs dépenses d'hébergement, de restauration et de transport</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Fonds social lycéen régional</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir le pouvoir d&amp;#039;achat des familles en difficulté
  &lt;/li&gt;
  &lt;li&gt;
   garantir l&amp;#039;égalité des chances
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type de procédure :
  &lt;/strong&gt;
  Papier → Les familles doivent prendre contact et constituer un dossier auprès des établissements.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Revitalisation</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Jeunes
  &lt;/li&gt;
  &lt;li&gt;
   Lycées et centres de formation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Eligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   lycées publics et privés, scolaires dans les MFR
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/fonds-social-lyceen-regional</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des lycées
 &lt;/p&gt;
 &lt;p&gt;
  Service Action éducative et civisme
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Fabienne Rigoli
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:fabienne.rigoli&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   fabienne.rigoli&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 28 20 58 76
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/349f-fonds-social-lyceen-regional/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>120876</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Programmes de devoir de mémoire avec le Musée de la Grande Guerre du Pays de Meaux</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Programme "Devoir de mémoire sur la 1ère guerre mondiale" Musée de la Grande Guerre du Pays de Meaux</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Programme de sensibilisation à l&amp;#039;histoire de la 1ère guerre mondiale pour les lycéens franciliens avec le Musée de la Grande Guerre du Pays de Meaux
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Lieu où se déroule l&amp;#039;action : Au Musée de la Grande Guerre du pays de Meaux ou dans le lycée
+Attention : Le transport aller-retour des jeunes de la Région Île-de-France au Musée de Meaux reste à la charge des établissements.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  Le programme se décompose en deux temps :
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   ACTION I : accueil des équipes pédagogiques (chefs d&amp;#039;établissement, documentalistes, enseignants) pour une sensibilisation axée sur les outils éducatifs du musée. Ces rencontres permettent de préparer la venue des élèves au musée (ACTION II).
+  &lt;/li&gt;
+  &lt;li&gt;
+   ACTION II : accueil des lycéens franciliens au Musée de Meaux pour aborder l&amp;#039;histoire de la Première Guerre mondiale et la manière dont celle-ci a fait basculer le monde dans la modernité en prenant part aux activités suivantes :
+  &lt;/li&gt;
+  &lt;li&gt;
+   Visite guidée thématique : Durée 2H (entrée du musée valable pour la journée)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Visite guidée thématique et atelier : Durée : 2 X 2H (entrée du musée valable pour la journée)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Visite guidée thématique &amp;#43; Circuit des champs de batailles : Durée : 2 X 2H (entrée du musée valable pour la journée)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Visite guidée à distance : Durée 1h30 (visite depuis la classe via Skype)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Lycées publics ou privés (sous-contrat) franciliens
+ &lt;/span&gt;
+ &lt;span&gt;
+  Gratuité de l&amp;#039;action pour les lycées franciliens 
+Subvention régionale pour les lycéens : 14 345 €
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-devoir-de-memoire-sur-la-1ere-guerre-mondiale-musee-de-la-grande-guerre-du-pays-de-meaux</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Email :
+  &lt;/span&gt;
+  &lt;a href="mailto:reservation.museedelagrandeguerre&amp;#64;meaux.fr"&gt;
+   &lt;span&gt;
+    reservation.museedelagrandeguerre&amp;#64;meaux.fr
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Numéro de téléphone : 01 60 32 10 45
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
       <c r="Y15" s="1" t="inlineStr">
         <is>
-          <t>olivier.guillon@paysdelaloire.fr</t>
+          <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z15" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/349f-fonds-social-lyceen-regional/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3d0-programmes-de-devoir-de-memoire-avec-le-musee/</t>
         </is>
       </c>
       <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
+    <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>120880</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Participer à un concours de grec et de latin pour les lycéens franciliens avec l'Association ATHENA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Concours de grec et de latin pour les lycéens franciliens avec l'Association ATHENA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
@@ -2347,224 +2424,191 @@
      &lt;span&gt;
       &lt;a href="mailto:concours.grec.latin&amp;#64;gmail.com"&gt;
        concours.grec.latin&amp;#64;gmail.com
       &lt;/a&gt;
      &lt;/span&gt;
     &lt;/li&gt;
    &lt;/ul&gt;
 </t>
         </is>
       </c>
       <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5246-concours-de-grec-et-de-latin-pour-les-lyceens/</t>
         </is>
       </c>
       <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
+    <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
-        <v>120876</v>
+        <v>165891</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Programmes de devoir de mémoire avec le Musée de la Grande Guerre du Pays de Meaux</t>
+          <t>Soutenir des dispositifs d’éducation artistique et culturelle</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Programme "Devoir de mémoire sur la 1ère guerre mondiale" Musée de la Grande Guerre du Pays de Meaux</t>
+          <t>Dispositifs d'Education Artistique et Culturelle</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public dont services de l'Etat</t>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...42 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Tous les dispositifs d&amp;#039;Education Artistique et Culturelle en direction des lycéens et apprentis de notre région:&lt;/p&gt; &lt;p&gt;Lycées, CFA, GIP&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N17" s="1" t="inlineStr">
         <is>
-          <t>Citoyenneté
-[...1 lines deleted...]
-Innovation, créativité et recherche</t>
+          <t>Culture et identité collective
+Education et renforcement des compétences</t>
         </is>
       </c>
       <c r="O17" s="1" t="inlineStr">
         <is>
-          <t>Récurrente</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="P17" s="1" t="inlineStr">
         <is>
-          <t>01/09/2025</t>
-[...4 lines deleted...]
-          <t>30/06/2026</t>
+          <t>09/12/2024</t>
         </is>
       </c>
       <c r="R17" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Se conformer au dispositif&lt;/p&gt; &lt;p&gt;Sur l&amp;#039;applicatif Viladeduc pour les établissements scolaires ou via la téleprocedure le cas échéant pour certaines structures (GIP)&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U17" s="1" t="inlineStr">
         <is>
-          <t>Île-de-France</t>
+          <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="V17" s="1" t="inlineStr">
         <is>
-          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-devoir-de-memoire-sur-la-1ere-guerre-mondiale-musee-de-la-grande-guerre-du-pays-de-meaux</t>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositifs-deducation-artistique-et-culturelle</t>
         </is>
       </c>
       <c r="X17" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...16 lines deleted...]
-&lt;br /&gt;</t>
+          <t>&lt;p&gt;&lt;a href="mailto:jhanania&amp;#64;maregionsud.fr"&gt;jhanania&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y17" s="1" t="inlineStr">
         <is>
-          <t>guidedesaides@iledefrance.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z17" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a3d0-programmes-de-devoir-de-memoire-avec-le-musee/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositifs-d-education-artistique-et-culturelle/</t>
         </is>
       </c>
       <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
+    <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>120869</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Élargir les centres d’intérêt et les réflexions des élèves sur les grands débats de société</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Programme « Le Parcours citoyen » avec l'Association Expressions de France</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
@@ -2719,69 +2763,89 @@
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     N° de téléphone : 06 13 08 47 43
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
       <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/66d6-programme-pedagogique-intitule-le-parcours-ci/</t>
         </is>
       </c>
       <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
+    <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>71796</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Accompagner les lycéens dans leur orientation - Cordées de la réussite</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Ministère de l'Éducation nationale et de la Jeunesse
-Ministère de l'Enseignement supérieur et de la Recherche</t>
+          <t>Ministère de l'Enseignement supérieur et de la Recherche
+Ministère de l'Éducation nationale et de la Jeunesse</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives.
 &lt;/p&gt;
 &lt;p&gt;
  Lancées en novembre 2008, les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives. Mis en œuvre à la rentrée 2016, les « parcours d&amp;#039;excellence » s&amp;#039;inscrivent dans la complémentarité des cordées de la réussite.
@@ -2979,852 +3043,933 @@
  &lt;/li&gt;
  &lt;li&gt;
   Versailles	Frédéric	TEULAT	frederic.teulat&amp;#64;ac-versailles.fr
  &lt;/li&gt;
  &lt;li&gt;
   Versailles	Marie-Laure	NUMA	Marie-Laure.Numa&amp;#64;ac-versailles.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>annelise.brouste@beta.gouv.fr</t>
         </is>
       </c>
       <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/004d-accompagner-les-lyceens-dans-leur-orientation/</t>
         </is>
       </c>
       <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2020</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
+    <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
+        <v>120878</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Programme « Lycéens franciliens pour la citoyenneté ! » avec l’Association ÉVEIL</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Programme « Valeurs de la République et lutte contre les discriminations » avec l'Association ÉVEIL</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Programme de sensibilisations aux lycées franciliens aux valeurs de la République, notamment à la laïcité, et à favoriser l&amp;#039;usage citoyen d&amp;#039;internet et des réseaux sociaux.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Lieu où se déroule l&amp;#039;action : dans les lycées
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Ces interventions, d&amp;#039;une durée d&amp;#039;environ 2h et articulées autour de 3 séquences, sont animées par un intervenant de l&amp;#039;association, en présence du professeur. La méthode participative est privilégiée.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les 3 séquences sont :
+ &lt;/span&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    1ère séquence : Citoyenneté et valeurs de la République
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  En France aujourd&amp;#039;hui : Que représentent les principes de Liberté – Egalité – Fraternité ? Quelle est ma définition de la citoyenneté ? Comment mieux vivre ensemble dans une République laïque.
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    2ème séquence : Moi, jeune acteur de ma citoyenneté
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  Découvrir comment s&amp;#039;engager aujourd&amp;#039;hui comme citoyen actif
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    3ème séquence : La citoyenneté sur les réseaux sociaux
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  Faire prendre conscience de l&amp;#039;importance de se comporter en citoyen responsable sur les réseaux sociaux et d&amp;#039;avoir un esprit critique vis-à-vis des informations qui y sont données.
+ &lt;/span&gt;
+</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Lycées franciliens publics et privés sous-contrat
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Gratuité de l&amp;#039;action pour les lycées franciliens
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Subvention régionale : 25 280 €
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-valeurs-de-la-republique-et-lutte-contre-les-discriminations-avec-lassociation-eveil</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Madame Nathalie WITTMANN
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Email : nathalie.wittmann&amp;#64;eveil.asso.fr
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    N° de téléphone : 06 58 83 29 05
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa6d-programme-lyceens-franciliens-pour-la-citoyen/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>103433</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Engager les lycéens franciliens dans un parcours de réflexion et d'expérience autour des enjeux de la citoyenneté et des valeurs de la République</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Programme " Ensemble c'est tout ! " avec l'association Citoyenneté Jeunesse</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  Le programme proposé par l&amp;#039;Association Citoyenneté Jeunesse vise à engager les lycéens franciliens dans un parcours de réflexion et d&amp;#039;expérience autour des enjeux de la citoyenneté et des valeurs de la République.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Lieu où se déroule l&amp;#039;action : dans les lycées (salle de classe) ou dans les différents lieux de visite
    &lt;br /&gt;
   &lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;engager les jeunes dans un parcours de réflexion et d&amp;#039;expérience autour des enjeux de la citoyenneté et des valeurs de la République (transformer les colères, les sentiments d&amp;#039;injustice, en engagement politique et citoyen.
 &lt;/p&gt;
 &lt;p&gt;
  - Rencontres avec les lycées pour organiser les interventions auprès des jeunes, proposition personnalisée en fonction des objectifs et du calendrier scolaire.
 &lt;/p&gt;
 &lt;p&gt;
  - Ensuite au choix :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Format minimum : intervention de philosophe et/ou ethnologue (3 séances de 2h) ou pour aller plus loin : interventions pour déployer le thème choisi (4 séances),
   &lt;/li&gt;
   &lt;li&gt;
    sorties culturelles, témoignages d&amp;#039;acteurs de la société civile, rencontres avec des professionnels de l&amp;#039;axe abordé,
   &lt;/li&gt;
   &lt;li&gt;
    ateliers de pratique artistique pour travailler avec des artistes ou journalistes les matériaux collectés et les questionnements soulevés en classe (5 séances de 2h).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  - Restitution et bilan du parcours
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q21" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lycées publics et privés (sous-contrat) franciliens
 &lt;/p&gt;
 &lt;p&gt;
  Gratuité de l&amp;#039;action pour les lycées franciliens
 &lt;/p&gt;
 &lt;p&gt;
  Subvention régionale : 50 000 €
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-ensemble-cest-tout-avec-lassociation-citoyennete-jeunesse</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Madame Catherine TEIRO
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Email :
     &lt;a href="mailto:contact&amp;#64;citoyennete-jeunesse.org"&gt;
      contact&amp;#64;citoyennete-jeunesse.org
     &lt;/a&gt;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     N° de téléphone : 01 48 31 53 40
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1093-programme-ensemble-cest-tout-avec-lassociatio/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E21" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>104596</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Mon ordi au lycée</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP
+&lt;/p&gt;
+&lt;p&gt;
+ La Région distribue les ordinateurs dans les établissements en début d&amp;#039;année scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Education et renforcement des compétences
+Revitalisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2021</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre élève de seconde ou 1ere inscrit dans un lycée public ou privé ligérien.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://enquete.paysdelaloire.fr/surveyserver/s/paysdelaloire/176-DL-MonOrdiAuLycee/inscription.htm#3</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Equipement et numérique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ NicolasTavolieri
+ &lt;br /&gt;
+ nicolas.tavolieri&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 52 81
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f67-mon-ordi-au-lycee/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>120879</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Proposer des temps d’échanges afin de favoriser l’écoute de l’autre et développer les valeurs de respect avec l'Association Femmes Solidaires</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Programme de Parcours citoyen « Liberté, égalité, laïcité » avec l'Association FEMMES SOLIDAIRES</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...6 lines deleted...]
-&lt;p&gt;
+ Un programme destiné aux personnels éducatifs et aux lycéens franciliens pour proposer des temps d&amp;#039;échanges afin de favoriser l&amp;#039;écoute de l&amp;#039;autre et développer les valeurs de respect avec l&amp;#039;Association Femmes Solidaires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;span&gt;
-[...1 lines deleted...]
- &lt;/span&gt;
  &lt;br /&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...16 lines deleted...]
-      <c r="N21" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ Lieu où se déroule l&amp;#039;action : dans les lycées
+&lt;/p&gt;
+&lt;p&gt;
+ Ce programme propose l&amp;#039;animation d&amp;#039;ateliers avec un contenu au choix :
+&lt;/p&gt;
+&lt;p&gt;
+ - Format long : quatre séances de 2h
+&lt;/p&gt;
+&lt;p&gt;
+ - Si l&amp;#039;établissement souhaite un format d&amp;#039;intervention plus court, l&amp;#039;association propose également une séance de 2h
+&lt;/p&gt;
+&lt;p&gt;
+ Les établissements peuvent choisir entre les thématiques suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ - les violences (cyberviolences),
+&lt;/p&gt;
+&lt;p&gt;
+ - la radicalisation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la lutte contre les préjugés et les discriminations,
+&lt;/p&gt;
+&lt;p&gt;
+ - la laïcité,
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;égalité fille/garçon,
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;éducation aux médias et à internet,
+&lt;/p&gt;
+&lt;p&gt;
+ - la théorie du complot,
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;histoire des droits des femmes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P23" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q21" s="1" t="inlineStr">
+      <c r="Q23" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...17 lines deleted...]
-      <c r="S21" s="1" t="inlineStr">
+ Lycées franciliens publics et privés sous-contrat
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuité de l&amp;#039;action pour les lycées franciliens volontaires pour accueillir la démarche.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention régionale : 30 000 €
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
-[...180 lines deleted...]
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-de-parcours-citoyen-liberte-egalite-laicite-avec-lassociation-femmes-solidaires</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   -
  &lt;/span&gt;
  Monsieur Kévin VEDIE
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   -
  &lt;/span&gt;
  Email :
  &lt;a href="mailto:kvedie&amp;#64;orange.fr"&gt;
   kvedie&amp;#64;orange.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   -
  &lt;/span&gt;
  N° de téléphone : 01 40 01 90 90
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/605d-parcours-citoyen-liberte-egalite-laicite-avec/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-[...47 lines deleted...]
-Egalité des chances
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>165416</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Organiser un concours d’éloquence sur la citoyenneté avec l'Association Trouve ta voix</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Concours d'éloquence sur la citoyenneté avec l'Association Trouve ta voix</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>Le programme permet aux élèves de révéler leur potentiel, de gagner confiance en eux, d&amp;#039;apprendre à s&amp;#039;écouter et de restituer un discours sur un sujet de citoyenneté à travers un programme de formation à la prise de parole.&lt;br /&gt;&lt;br /&gt; Lieu où se déroule l&amp;#039;action : Dans et en dehors de l&amp;#039;établissement.&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
 Education et renforcement des compétences
-Revitalisation
-[...150 lines deleted...]
-          <t>Sports et loisirs</t>
+Innovation, créativité et recherche</t>
         </is>
       </c>
       <c r="O24" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Récurrente</t>
         </is>
       </c>
       <c r="P24" s="1" t="inlineStr">
         <is>
-          <t>15/04/2019</t>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
         </is>
       </c>
       <c r="R24" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;</t>
+          <t>Lycées publics et privés (sous-contrat) franciliens&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Gratuité de l&amp;#039;action pour les lycées franciliens&lt;/p&gt;&lt;p&gt;Subvention régionale : 30 000 €&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Ce programme est composé de 10 séances thématiques de 2 h. Chaque classe engagée se voit attribuer un formateur certifié Trouve Ta Voix.&lt;span&gt;&lt;/span&gt;&lt;/p&gt;  &lt;p&gt;Les élèves travaillent à la rédaction d’un discours sur un sujet défini par les équipes pédagogiques du lycée qu’ils restituent devant sa classe. &lt;/p&gt;&lt;p&gt;Démarre alors la phase conclusive : le concours d’éloquence lycéen Trouve Ta Voix composé d’une phase de sélection au sein des classes, des concours internes à chaque établissement puis de finales académiques (demi-finales, avec un représentant par lycée partenaire) et d’une grande finale qui se déroule dans certains des lieux les plus symboliques de notre pays (Assemblée Nationale, Panthéon, Salle du Congrès du Château de Versailles...).&lt;span&gt;  &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Thématiques spécifiques pouvant également être abordées : &lt;/strong&gt;Les rixes, l&amp;#039;éducation à la sexualité ainsi que le phénomène de prostitution dans les établissements. &lt;/p&gt;&lt;br /&gt; Pour toute information, merci de prendre directement contact avec le partenaire régional aux coordonnées figurant dans la rubrique &amp;#34;Contact&amp;#34;.&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
       <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
       <c r="V24" s="1" t="inlineStr">
         <is>
-          <t>https://www.iledefrance.fr/ambassadeurs-du-sport-de-la-region-ile-de-france-de-lolympisme-et-du-paralympisme</t>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/concours-deloquence-sur-la-citoyennete-avec-lassociation-trouve-ta-voix</t>
         </is>
       </c>
       <c r="X24" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...8 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;span&gt;          &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Email : &lt;a href="mailto:laura.zebiche&amp;#64;trouvetavoix.org"&gt;contact&amp;#64;trouvetavoix.org&lt;/a&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;span&gt;          &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;N° de téléphone : 06 99 09 74 72&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z24" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/57b7-ambassadeurs-du-sport-de-la-region-ile-de-fra/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/concours-deloquence-sur-la-citoyennete-avec-lassociation-trouve-ta-voix/</t>
         </is>
       </c>
       <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
+    <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>162799</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’accès des jeunes à l’enseignement supérieur quel que soit leur milieu socio-culturel, en leur donnant les clés pour s’engager avec succès dans les filières d’excellence</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Cordées de la réussite</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
       <c r="H25" s="1" t="inlineStr">
@@ -3882,825 +4027,443 @@
         </is>
       </c>
       <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/cordees-de-la-reussite</t>
         </is>
       </c>
       <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Laury TOMAS: &lt;a href="mailto:latomas&amp;#64;maregionsud.fr"&gt;latomas&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
 &lt;p&gt;Sandrine Denis: &lt;a href="mailto:sadenis&amp;#64;maregionsud.fr"&gt;sadenis&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cordees-de-la-reussite/</t>
         </is>
       </c>
       <c r="AA25" s="1" t="inlineStr">
         <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>165999</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’accès des jeunes à l’enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Cordées de la réussite</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif, initié par l’Education Nationale, vise à favoriser l’accès des jeunes à l’enseignement supérieur quel que soit leur milieu socio-culturel, en leur donnant les clés pour s’engager avec succès dans les filières d’excellence. Elles sont fondées sur des partenariats entre des établissements de l&amp;#039;enseignement supérieur et des lycées, ou collèges, situés majoritairement dans des quartiers prioritaires de la politique de la ville ou en zones rurales, et se traduisent par des actions d’aide à l’orientation, de tutorat, de préparation à l’entrée dans les filières sélectives et d’ouverture sociale et culturelle dans un objectif de réussite éducative.&lt;/p&gt; &lt;p&gt;Les bénéficiaires éligibles à l’attribution d’une subvention régionale sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les établissements d’enseignement supérieur (universités, lycées ayant des formations post bac et grandes écoles) agissant en tant que tête de cordée ;&lt;/li&gt; 	&lt;li&gt; Les opérateurs (organismes de recherche, associations) délégataires agissant pour le compte d’une tête de cordée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt; 
+&lt;p&gt;Le projet de cordée doit faire l&amp;#039;objet d&amp;#039;une validation pédagogique en région académique.&lt;br /&gt; La sous commission se prononce sur la qualité et la cohérence du projet d&amp;#039;actions des cordées candidate à l&amp;#039;appel à projet de l&amp;#039;année en cours. La demande doit être adressée au Rectorat de la région académique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/cordees-de-la-reussite</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CORDEES/depot/simple</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laury TOMAS: &lt;a href="mailto:latomas&amp;#64;maregionsud.fr"&gt;latomas&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
+&lt;p&gt;Sandrine Denis: &lt;a href="mailto:sadenis&amp;#64;maregionsud.fr"&gt;sadenis&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cordees-de-la-reussite-1/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E26" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>120907</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Proposer un parcours pédagogique autour de l’engagement intitulé « Dans les pas de Charles de Gaulle »</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Projet "Parcours autour de l'engagement citoyen" avec la Fondation Charles de Gaulle</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ Le programme propose l&amp;#039;animation d&amp;#039;un parcours pédagogique consacré au thème de l&amp;#039;engagement à partir de la vie et l&amp;#039;action du Général de Gaulle.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;span&gt;
-  Programme de sensibilisations aux lycées franciliens aux valeurs de la République, notamment à la laïcité, et à favoriser l&amp;#039;usage citoyen d&amp;#039;internet et des réseaux sociaux.
+  Thèmes : engagement, Seconde Guerre mondiale, Résistance, liberté, République, nation, valeurs, héritage, patrimoine, mémoire, institutions.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  Lieu où se déroule l&amp;#039;action : dans les lycées
+  &lt;br /&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;span&gt;
-[...16 lines deleted...]
- &lt;/span&gt;
+ Chaque atelier de ce parcours s&amp;#039;organise autour d&amp;#039;un domaine d&amp;#039;engagement illustré par l&amp;#039;itinéraire du Général de Gaulle à travers l&amp;#039;histoire et s&amp;#039;intègre à ce titre aux programmes scolaires d&amp;#039;histoire et d&amp;#039;éducation morale et civique.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
- &lt;ul&gt;
-[...8 lines deleted...]
- &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1er MODULE : DECOUVERTE DE LA NOTION D&amp;#039;ENGAGEMENT ET DE L&amp;#039;ART ORATOIRE
+&lt;/p&gt;
+&lt;p&gt;
+ Atelier 1 : la trajectoire du général de Gaulle et visite de la Fondation Charles de Gaulle.
+&lt;/p&gt;
+&lt;p&gt;
+ Atelier 2 : les discours du général de Gaulle.
+&lt;/p&gt;
+&lt;p&gt;
+ Atelier 3 : visite de la Boisserie, de la Croix de Lorraine et du Mémorial Charles de Gaulle à Colombey-les-Deux-Eglises.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
- &lt;ul&gt;
-[...12 lines deleted...]
-      <c r="N26" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ 2ème MODULE : APPROFONDISSEMENT - ECRITURES THEMATIQUES ET TECHNIQUES ORATOIRES
+&lt;/p&gt;
+&lt;p&gt;
+ Atelier 4 : (in)citations gaulliennes, s&amp;#039;engager d&amp;#039;hier à aujourd&amp;#039;hui.
+&lt;/p&gt;
+&lt;p&gt;
+ Atelier 5 : finalisation de la préparation du concours de rhétorique avec éventuellement un(e) comédien(ne).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
+      <c r="P27" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q26" s="1" t="inlineStr">
+      <c r="Q27" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   &lt;span&gt;
-[...11 lines deleted...]
-   &lt;/span&gt;
+   Lycées publics et privés (sous-contrat) franciliens
+  &lt;/li&gt;
+  &lt;li&gt;
+   Gratuité de l&amp;#039;action pour les lycées franciliens
+  &lt;/li&gt;
+  &lt;li&gt;
+   Subvention régionale : 40 000 €
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
-[...109 lines deleted...]
-      </c>
       <c r="V27" s="1" t="inlineStr">
         <is>
-          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/fonds-social-daide-aux-lyceens-pour-la-restauration-et-lhebergement</t>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/projet-parcours-autour-de-lengagement-citoyen-avec-la-fondation-charles-de-gaulle</t>
         </is>
       </c>
       <c r="X27" s="1" t="inlineStr">
-        <is>
-[...426 lines deleted...]
-      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
    &lt;span&gt;
     Madame Sophie JUNIEN-LAVILLAUROY
    &lt;/span&gt;
   &lt;/p&gt;
   &lt;p&gt;
    &lt;span&gt;
     Email :
    &lt;/span&gt;
    &lt;a href="mailto:s.junien-lavillauroy&amp;#64;charles-de-gaulle.org"&gt;
     s.junien-lavillauroy&amp;#64;charles-de-gaulle.org
    &lt;/a&gt;
   &lt;/p&gt;
   &lt;p&gt;
    &lt;span&gt;
     N° de téléphone : 01 44 18 66 94
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/p&gt;
   &lt;p&gt;
    &lt;br /&gt;
   &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/92c2-parcours-pedagogique-autour-de-lengagement-in/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-      <c r="A31" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>120870</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Mener les jeunes vers une citoyenneté active et responsable</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Programme "Mémoire et citoyenneté" avec Mémoire 2000</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  Cette action permet aux jeunes de devenir des citoyens actifs et responsables. Elle a pour but de maintenir, chez eux, un esprit de
 tolérance et de compréhension mutuelle au-delà des clivages, notamment communautaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;em&gt;
    &lt;span&gt;
     Lieu où se déroule l&amp;#039;action : dans des salles de cinéma à Paris en fonction d&amp;#039;un programme (disponible en téléchargement, attention ce programme est susceptible d&amp;#039;être modifié).
    &lt;/span&gt;
   &lt;/em&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;span&gt;
    &lt;span&gt;
     &lt;strong&gt;
      &lt;span&gt;
       &lt;span&gt;
        Attention
       &lt;/span&gt;
      &lt;/span&gt;
@@ -4728,660 +4491,687 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les enseignants reçoivent, avant chaque projection, un dossier de documentation sur le thème traité, afin qu&amp;#039;ils puissent les préparer au débat. Les élèves sont invités à donner leurs impressions après les projections en envoyant un compte-rendu qui sera publié sur le site de l&amp;#039;association.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour 2022-2023 , l&amp;#039;égalité filles/garçons est particulièrement abordée par :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la projection de 2 films suivis de débats
   &lt;/li&gt;
   &lt;li&gt;
    la représentation théâtrale &amp;#34;Simone Veil, le journal d&amp;#039;une effrontée&amp;#34;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P31" s="1" t="inlineStr">
+      <c r="P28" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q31" s="1" t="inlineStr">
+      <c r="Q28" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les élèves inscrits dans les lycées publics et privés (sous-contrat)
 &lt;/p&gt;
 &lt;p&gt;
  Gratuité de l&amp;#039;action pour les lycées franciliens
 &lt;/p&gt;
 &lt;p&gt;
  Subvention régionale : 6 000 €
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-memoire-et-citoyennete-avec-memoire-2000</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:contact.memoire2000&amp;#64;gmail.com"&gt;
     contact.memoire2000&amp;#64;gmail.com
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    N° téléphone : 06 80 25 24 94
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dc86-action-pedagogique-dans-le-but-de-mener-les-j/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-[...274 lines deleted...]
-      <c r="A33" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>120890</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Former les jeunes citoyens à devenir critiques et responsables de leurs actes sur Internet</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Programme Numérique responsable "Mieux comprendre pour mieux utiliser" avec l'association e-ENFANCE</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;association e-Enfance aide à former les jeunes citoyens à devenir critiques et responsables de leurs actes sur Internet.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le programme se compose d&amp;#039;un temps de compréhension des risques des usages numériques et du modèle économique d&amp;#039;internet pour permettre aux élèves d&amp;#039;en comprendre les mécanismes et les enjeux. Des mises en situation et des débats sont proposés entre les élèves et avec l&amp;#039;intervenant autour des thématiques suivantes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Cyberharcèlement,
   &lt;/li&gt;
   &lt;li&gt;
    Temps de connexion et la surexposition aux écrans (risques pour la santé, lumière bleue, concentration, sommeil, mal-être),
   &lt;/li&gt;
   &lt;li&gt;
    Dépendance aux jeux vidéo, réseaux sociaux, jeux de hasard en ligne et paris sportifs,
   &lt;/li&gt;
   &lt;li&gt;
    Protection des données personnelles,
   &lt;/li&gt;
   &lt;li&gt;
    Relations amoureuses et sexuelles en ligne (consentement...),
   &lt;/li&gt;
   &lt;li&gt;
    Exposition à la pornographie,
   &lt;/li&gt;
   &lt;li&gt;
    Prostitution des mineurs,
   &lt;/li&gt;
   &lt;li&gt;
    Désinformation (développement de l&amp;#039;esprit critique),
   &lt;/li&gt;
   &lt;li&gt;
    Usage citoyen et responsable des outils numériques,
   &lt;/li&gt;
   &lt;li&gt;
    Présentation du 3018, n° court national pour aider les victimes de cyber-violences.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P33" s="1" t="inlineStr">
+      <c r="P29" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q33" s="1" t="inlineStr">
+      <c r="Q29" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Lycées franciliens publics et privés sous-contrat.
   &lt;/li&gt;
   &lt;li&gt;
    Action organisée dans les lycées franciliens.
   &lt;/li&gt;
   &lt;li&gt;
    Subvention régionale : 50.000€ (c&amp;#039;est-à-dire gratuité pour les établissements).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-numerique-responsable-mieux-comprendre-pour-mieux-utiliser-avec-lassociation-e-enfance</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Elisa POTTIER/Noémie MORANDEAU
 &lt;/p&gt;
 &lt;p&gt;
  Courriel :
  &lt;a href="mailto:interventions&amp;#64;e-enfance.org" rel="noopener" target="_blank"&gt;
   interventions&amp;#64;e-enfance.org
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 01 56 91 56 57
  &lt;br /&gt;
  &lt;br /&gt;
  Pour demander une intervention, rendez-vous sur le site
  &lt;a href="http://www.e-enfance.org" rel="noopener" target="_blank"&gt;
   e-enfance.org
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  puis rubrique « Nos interventions » puis
  &lt;a href="https://e-enfance.org/nos-interventions/demander-une-intervention" rel="noopener" target="_blank"&gt;
   « Demander une intervention »
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1cc-programme-de-sensibilisation-aux-pratiques-re/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-      <c r="A34" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>165998</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir un fonds de livres</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de fonds de livres</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs de cette mesure sont de faciliter l’accès de tous les publics de la région à une offre diversifiée de livres et de documents de prêt et/ou de consultation dans le réseau des bibliothèques régional.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités territoriales ayant présenté un dossier complet&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les lycées et centres d’apprentissage publics ou privés sélectionnés par la Région pour participer au Prix littéraire des lycéens et apprentis de la région Provence-Alpes-Côte d’Azur et ayant déposé un dossier complet.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;A titre exceptionnel, les associations gérant un centre de référence dans le domaine du livre&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les établissements pénitentiaires ou GIP de Provence-Alpes-Côte d&amp;#039;Azur déposant un dossier pour une bibliothèque de prison&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations éligibles sont :&lt;br /&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour les lycées et centres d’apprentissage : l’acquisition des livres sélectionnés dans le cadre du prix littéraire des lycéens et apprentis&lt;/li&gt; 	&lt;li&gt; pour les autres demandeurs : l’acquisition de livres ou de documents audiovisuels sur support physique ou numérique destinés au prêt et/ou la consultation&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer le dossier en cliquant sur bouton &amp;#34;Je fais ma demande&amp;#34;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/acquisition-de-fonds-de-livres</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_FRAL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/acquisition-de-fonds-de-livres/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>164845</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la Prévention et Actions en Région Nouvelle-Aquitaine (PREVA'NA) : "Faire de la Nouvelle-Aquitaine un territoire de bonne santé"</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Prévention et Actions en Région Nouvelle-Aquitaine (PREVA&amp;apos;NA) : &amp;quot;Faire de la Nouvelle-Aquitaine un territoire de bonne santé&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet AMI vise à soutenir des actions structurantes en matière de prévention et de promotion de la santé en misant sur l&amp;#039;activité physique, en s&amp;#039;adressant principalement aux jeunes (16-25 ans). &lt;/p&gt;&lt;p&gt;Priorité 1 : Développer des actions structurantes et innovantes en matière de prévention et de promotion de la santé misant sur l&amp;#039;activité physique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; En soutenant des structures régionales et des opérateurs professionnels identifiés comme chefs de file dans la mise en place d&amp;#039;actions préventives structurantes sur les enjeux de l&amp;#039;activité physique des jeunes. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; En favorisant l&amp;#039;émergence de projets structurants locaux &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Priorité 2 : « Tu bouges t&amp;#039;es bien ! » :
+Faciliter l&amp;#039;accès des jeunes à l&amp;#039;activité physique, en ciblant les plus éloignés de la pratique afin de diminuer leur sédentarité.&lt;/span&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>La Région interviendra sur les dépenses éligibles pendant 2 ans maximum à hauteur de :
+Priorité 1 :
+	30% maximum pour les projets à dimension régionale.
+	20% maximum pour des projets structurants locaux.
+Priorité 2 :
+	60% maximum pour les projets situés dans les territoires les plus éloignés dans une démarche de réduction des inégalités.</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les candidats peuvent être les structures suivantes, implantées dans le territoire régional :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les établissements scolaires et notamment les lycées publics et privés, les lycées professionnels et les lycées agricoles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;Association Régionale des Missions Locales (ARML) et les missions locales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les CFA.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Maisons Familiales et Rurales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements de santé publics et privés.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Collectivités.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Organismes de formation ne sont pas concernés.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;1 seul projet éligible par structure.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets proposés devront obligatoirement : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Cibler les jeunes et notamment les lycéens, les apprentis et les jeunes suivis en Mission Locale dans leur milieu de vie, leur entourage et/ou leur environnement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer des actions adaptées, c&amp;#039;est-à-dire stimulantes, amusantes basées sur la notion de plaisir, de collectif et de solidarité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre en place des actions concernant l&amp;#039;activité physique où les jeunes ont « droit au chapitre» dans un processus d&amp;#039;émancipation par lequel le pouvoir est donné à un individu, pour faire face à des évènements (choix, autonomie dans les pratiques, etc.).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Privilégier des projets non compétitifs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer une fiche de pratiques coordonnées permettant la reproduction et/ou l&amp;#039;essaimage des actions sur d&amp;#039;autres territoires de la région.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre en place un volet évaluatif tout au long du projet.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/prevention-et-actions-en-region-nouvelle-aquitaine-prevana-faire-de-la-nouvelle-aquitaine-un</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il est conseillé au porteur de projet de prendre contact avec l&amp;#039;équipe en charge de ce dispositif pour vérifier en amont l&amp;#039;éligibilité du projet. &lt;/p&gt;&lt;p&gt; Le dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante :
+contactaapprevana&amp;#64;nouvelle-aquitaine.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevention-et-actions-en-region-nouvelle-aquitaine-prevana-2024-2028-faire-de-la-nouvelle-aquitaine-un-territoire-de-bonne-sante-1/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2025</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>90838</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'éducation artistique et culturelle pour faciliter l'accès à la culture des jeunes via leurs établissements de formation</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I34" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Max : 61</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Nouvelle-Aquitaine, en complément des missions qui lui sont confiées par la loi, souhaite mener une action volontariste en faveur de l&amp;#039;éducation artistique et culturelle pour faciliter l&amp;#039;accès à la culture des jeunes via leurs établissements de formation.
 Votre demande devra être déposée de façon dématérialisée.
 &lt;/p&gt;
 &lt;p&gt;
  Le présent volet est ouvert, pour les niveaux infra-bac, à l&amp;#039;ensemble des lycées publics et privés sous contrat d&amp;#039;association avec l&amp;#039;Etat, lycées de l&amp;#039;Enseignement agricole, Maisons Familiales et Rurales (MFR), Établissements Régionaux d&amp;#039;Enseignement Adapté (EREA), et Centres de Formation d&amp;#039;Apprentis (CFA) de la Région Nouvelle-Aquitaine.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Jeunesse
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;strong&gt;
  Calendrier
 &lt;/strong&gt;
 :
 &lt;p&gt;
  Le montant annuel maximal de la subvention régionale est fixé à 10 000 €/résidence et ne peut dépasser 80 % du coût total du projet de résidence.
 &lt;/p&gt;
 &lt;p&gt;
  La rémunération des heures d&amp;#039;intervention de l&amp;#039;artiste auprès des apprenants sera à hauteur du tarif de la Direction Régionale des Affaires Culturelles (DRAC) en vigueur, à savoir 60,00 € / heure salaire brut.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités de paiement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sous réserve d&amp;#039;éligibilité du projet, le paiement de l&amp;#039;aide s&amp;#039;effectuera en deux fois sur le compte de l&amp;#039;établissement bénéficiaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un acompte de 70% du montant de la subvention interviendra après délibération de la Commission Permanente,
  &lt;/li&gt;
  &lt;li&gt;
   Le solde sera versé sur présentation des pièces suivantes, visées par la ou le chef d&amp;#039;établissement et la ou le gestionnaire de l&amp;#039;établissement porteur de la résidence et destinées au seul ordonnateur :
@@ -5413,585 +5203,486 @@
   A destination des apprenants d&amp;#039;au moins 2 établissements,
  &lt;/li&gt;
  &lt;li&gt;
   Se déroulant en période scolaire,
  &lt;/li&gt;
  &lt;li&gt;
   Dont la durée d&amp;#039;intervention de l&amp;#039;artiste auprès des apprenants est comprise entre 40h et 80h à raison d&amp;#039;un minimum de 10h d&amp;#039;intervention par semaine.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le temps d&amp;#039;intervention de l&amp;#039;artiste sera réparti entre les établissements partenaires de la résidence et des temps de rencontres entre les apprenants des différents établissements seront mis en place,
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dont le déroulement est compris entre 2 semaines minimum et 8 semaines maximum,
  &lt;/li&gt;
  &lt;li&gt;
   Dont un ou une membre de l&amp;#039;équipe éducative de chaque établissement est coordonnateur ou coordonnatrice.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Tous les champs artistiques sont éligibles à ce programme de résidences.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/actions-educatives-nouvelle-aquitaine-volet-4-residence-dartiste</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la jeunesse et de la citoyenneté
 &lt;/p&gt;
 &lt;p&gt;
  0549558160
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6d88-actions-educatives-nouvelle-aquitaine-volet-4/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-[...111 lines deleted...]
-      <c r="H36" s="1" t="inlineStr">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>30758</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Développer la pratique du sport scolaire</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...108 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Allocation de 30 euros pour les rentrées scolaires pour les tressinois justifiant d&amp;#039;une inscription en collège, lycée ou faculté.
-[...7 lines deleted...]
-Egalité des chances
+ &lt;strong&gt;
+  Contexte et objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le sport est un domaine d&amp;#039;activité humaine qui intéresse beaucoup les citoyens et qui a une capacité énorme à les rassembler, s&amp;#039;adressant à tous indépendamment de l&amp;#039;âge ou du milieu social.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;éducation par le sport commence dans l&amp;#039;entourage, par l&amp;#039;éducation familiale, et se poursuit tout au long de la vie. Le système éducatif dans son ensemble participe au développement physique des individus par l&amp;#039;acquisition des gestes nécessaires à leur évolution et à leur vie future.
+&lt;/p&gt;
+&lt;p&gt;
+ Facteur d&amp;#039;épanouissement personnel, l&amp;#039;intérêt du sport pour les jeunes est essentiel dès le plus jeune âge. Il porte des valeurs qui se retrouvent à toutes les étapes de la vie, notamment par l&amp;#039;apprentissage des règles, le goût de l&amp;#039;effort, l&amp;#039;envie de progresser, le plaisir d&amp;#039;être ensemble, la coopération, le respect de l&amp;#039;autre...Tout d&amp;#039;abord la pratique de l&amp;#039;EPS répond à des horaires hebdomadaires obligatoires qui relèvent des missions de l&amp;#039;Éducation Nationale. La politique sportive abordera les autres aspects de la pratique pour les lycées et étudiants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les lycéens,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les associations sportives des lycées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  services régionaux et départementaux UNSS,
+ &lt;/li&gt;
+ &lt;li&gt;
+  comités régionaux sport universitaire et USEG
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le développement du sport scolaire passe par un engagement politique important se traduisant par une ligne financière votée annuellement.
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les axes d&amp;#039;intervention régionaux peuvent être vus à trois niveaux :
+  &lt;em&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Niveau régional
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Etre tressinois
-[...5 lines deleted...]
-   Quotient familial inférieur à 2000
+   Services régionaux de l&amp;#039;Union Nationale du Sport Scolaire (UNSS) et Comités Régionaux de Sport Universitaire
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  2. Niveau territorial
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les établissements et les sections sportives
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les associations sportives
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accueil des championnats de France
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3. Niveau individuel :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La carte jeune
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Niveau Régional
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Accompagnement des services régionaux de l&amp;#039;UNSS et des Comités Régionaux du sport Universitaire. Il est important au même titre que les comités régionaux, que la Région soit en partenariat avec la tête de réseau régional afin d&amp;#039;apport de la cohérence sur le territoire et d&amp;#039;être un interlocuteur lors des réunions avec les rectorats. Le sport universitaire revêt les mêmes problématiques.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un soutien au développement des actions et à la formation des jeunes officiels semble être en cohérence avec les compétences de la collectivité. La participation régionale peut également accompagner des initiatives d&amp;#039;échelle régionale du type le cross régional, jeux des lycéens, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   La participation de la Région ne peut excéder 50% du budget global de la structure.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Niveau Territorial
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les établissements et les sections sportives
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les établissements souhaitant avoir une dynamique sportive inscrivent dans leur projet la volonté de développer une pratique sportive. La création de sections sportives est du domaine du Rectorat, et cet accueil permet de sensibiliser les jeunes à une activité d&amp;#039;entrainement soutenu. Une participation à leur fonctionnement apporte une certaine cohérence dans le parcours de détection des athlètes.
+  &lt;/li&gt;
+  &lt;li&gt;
+   La participation de la Région est fixée à 50% maximum du coût de fonctionnement de la section. Elle est versée à la structure qui en supporte la charge financière : Établissement, Association Sportive de l&amp;#039;Établissement ou Club sportif.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ - L&amp;#039;accueil des championnats de France
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les services régionaux ou les services départementaux de l&amp;#039;UNSS ainsi que les comités de sport universitaires sont souvent candidats pour l&amp;#039;accueil de championnats de France sur notre territoire. Ces épreuves sont une vitrine régionale. La Région peut être partenaire pour faciliter l&amp;#039;organisation de ces épreuves. Une participation d&amp;#039;un montant maximum de 50% du coût d&amp;#039;organisation peut être accordée à la structure en charge de la manifestation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ - Les déplacements en championnat de France et internationaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Un soutien forfaitaire de 20 € par sportif et par jour est accordée pour les déplacements en championnat de France dès lors que les épreuves se déroulent à plus de 200 Km de l&amp;#039;établissement, tant pour les licenciés UNSS que les apprentis ou le Sport Universitaire. Cette participation permet d&amp;#039;accompagner jusqu&amp;#039;en phase finale le parcours de ces jeunes sportifs. Une prise en charge du même montant est prévue pour le professeur accompagnant ainsi qu&amp;#039;un jeune officiel.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   3. Niveau individuel : la carte jeune
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une association sportive existe dans chaque lycée, et cela permet d&amp;#039;adapter les pratiques et de faire un lien avec le mouvement sportif fédéral. Ainsi le sport scolaire suit également les évolutions de la société et du monde sportif en termes de pratiques et d&amp;#039;attentes.
+  &lt;/li&gt;
+  &lt;li&gt;
+   De nouveaux groupes d&amp;#039;activités voient le jour : d&amp;#039;entretien de soi (musculation, le step), la pratique de pleine nature (la course d&amp;#039;orientation, VTT, escalade, canoë-kayak), l&amp;#039;accro-gym.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les lycéens et apprentis bénéficient de la participation financière de la Région à &amp;#34;l&amp;#039;acquisition d&amp;#039;une licence sportive auprès d&amp;#039;une association sportive de lycée ou CFA&amp;#34;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ce dispositif est présenté par ailleurs dans le cadre des dispositions de la Carte Jeune.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X37" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aides-en-faveur-du-developpement-de-la-pratique-du-sport</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- MAIRIE DE TRESSIN : 1 Rue du Stade 59152 TRESSIN
-[...2 lines deleted...]
- &lt;br /&gt;
+ Direction des Sports
+&lt;/p&gt;
+&lt;p&gt;
+ Service développement des pratiques sportives et formation
+&lt;/p&gt;
+&lt;p&gt;
+ Fanny DARNATIGUES : 04 67 22 93 15
+&lt;/p&gt;
+&lt;p&gt;
+ Francis FOURES : francis.foures&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b773-aides-en-faveur-du-developpement-de-la-pratiq/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-[...119 lines deleted...]
-      <c r="A39" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>120867</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser sur l'Histoire de la Shoah et sur les valeurs de la République</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Programme de sensibilisation sur l'Histoire de la Shoah et sur les valeurs de la République</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Depuis 2000, un partenariat avec le Mémorial de la Shoah propose plusieurs actions de sensibilisation et d&amp;#039;information aux lycéens pour maintenir un esprit de tolérance et fortifier l&amp;#039;apprentissage d&amp;#039;une citoyenneté active chez les jeunes.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Lieux où se déroulent les actions : Au Mémorial de la Shoah, au Forum des Images, dans différents lieux de visite des lieux de mémoire en Île-de-France, en Province ou en Pologne
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Attention : Le transport aller-retour des jeunes de la Région Île-de-France sur les lieux de visites reste à la charge des établissements sauf pour la Pologne
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P39" s="1" t="inlineStr">
+      <c r="P34" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q39" s="1" t="inlineStr">
+      <c r="Q34" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Lycées publics et privés (sous-contrat) franciliens
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Gratuité de l&amp;#039;action pour les lycées franciliens (hors certains frais de transport, sauf pour les vols A/R à Auschwitz-Birkenau en Pologne).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ces frais de transport peuvent être financer dans le cadre du dispositif régional &amp;#34;Budget d&amp;#039;autonomie éducative francilien&amp;#34; (BAEF).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Subvention régionale : 331 905 €
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Action 1 à 7 sur le devoir de Mémoire :
@@ -6043,3753 +5734,1659 @@
 &lt;ol&gt;
  &lt;li&gt;
   &lt;span&gt;
    Sensibilisation des professeurs et chefs d&amp;#039;établissements à l&amp;#039;enseignement de la laïcité et des valeurs de la République
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Ateliers de citoyenneté : développer le sens critiques des lycéens sur la prévention de la radicalisation
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Expositions itinérantes au sein des établissement
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;span&gt;
   TELEPH
   &lt;br /&gt;
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-de-sensibilisation-sur-lhistoire-de-la-shoah-et-sur-les-valeurs-de-la-republique</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Voir toutes les coordonnées des contacts dans la rubrique &amp;#34;Démarches&amp;#34;
  &lt;/span&gt;
  (attention contact spécifique pour chaque action) et sur chaque fiche d&amp;#039;inscription téléchargeable sur ce site ou sur le lien suivant :
  &lt;a href="https://lycees.iledefrance.fr/fr/accueil"&gt;
   https://lycees.iledefrance.fr/fr/accueil
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0651-programmes-de-sensibilisation-sur-lhistoire-d/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-[...131 lines deleted...]
-      <c r="G41" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>165827</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place de ambassadeurs du sport</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Ambassadeurs du sport</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
-Particulier</t>
-[...109 lines deleted...]
-      <c r="S41" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet de création des ambassadeurs du sport, pensé par le Parlement Régional de la Jeunesse, vise à permettre une véritable démocratisation de la pratique et de la promotion des valeurs du sport. Les ambassadeurs du sport joueront un rôle d&amp;#039;intermédiaire entre leur établissement et les instances régionales.&lt;/p&gt;
+&lt;p&gt;Ces ambassadeurs du sport ont vocation à s&amp;#039;exprimer et agir au sein de leur établissement. Ils sont volontaires, entre 2 et 5 par établissement, choisis pour impulser une dynamique collective. Si le nombre de candidats dépasse ce quota, un tirage au sort sera effectué.&lt;/p&gt; &lt;p&gt;Les objectifs principaux poursuivis par les ambassadeurs du sport sont de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Créer des projets sportifs et bien être visant l&amp;#039;amélioration des conditions de vie de l&amp;#039;ensemble des jeunes et encourager la pratique sportive ;&lt;/li&gt; 	&lt;li&gt;Encourager la participation des élèves aux activités sportives (UNSS/AS) ;&lt;/li&gt; 	&lt;li&gt;Diffuser des informations sportives via les canaux de communication du lycée ;&lt;/li&gt; 	&lt;li&gt;Améliorer la visibilité et l&amp;#039;accessibilité du sport au sein du lycée ;&lt;/li&gt; 	&lt;li&gt;Favoriser les relations entre les différents établissements scolaires ;&lt;/li&gt; 	&lt;li&gt;Sensibiliser les élèves aux bienfaits du sport (physique, mental et social).&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les lycéens et lycéennes inscrits dans un établissement public ou privé sous contrat d&amp;#039;association avec l&amp;#039;Etat situé en Région Provence Alpes Côte d&amp;#039;Azur.&lt;/p&gt;&lt;p&gt;Être lycéen ou lycéenne dans un établissement public ou privé sous contrat d&amp;#039;association avec l&amp;#039;Etat situé en Région Provence Alpes Côte d&amp;#039;Azur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/ambassadeurs-du-sport</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_CAND_SPORTAMB/depot/simple</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cécile CRISTOL : &lt;a href="mailto:ccristol&amp;#64;maregionsud.fr"&gt;ccristol&amp;#64;maregionsud.fr&lt;/a&gt; - 0664387070&lt;/p&gt;
+&lt;p&gt;et Laurie DEBELLE : &lt;a href="mailto:ldebelle&amp;#64;maregionsud.fr"&gt;ldebelle&amp;#64;maregionsud.fr &lt;/a&gt;- 0662111639&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ambassadeurs-du-sport/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G42" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>164201</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Elargir les horizons des jeunes filles lycéennes en leur faisant découvrir une variété de secteurs et de métiers</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Olympe - RÊV'ELLES : RVL Ton Potentiel</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Particulier</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="S42" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;span&gt;Le programme RVL Découverte vise à élargir les horizons des jeunes filles lycéennes en leur faisant découvrir une variété de secteurs et de métiers. &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2025</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2026</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>À destination des élèves et adultes femmes au sein des lycées franciliens.&lt;br /&gt; Action gratuite pour les lycées franciliens.&lt;br /&gt; &lt;p&gt;Son objectif principal 
+est de favoriser l&amp;#039;ouverture d&amp;#039;esprit, de briser les barrières sociales 
+et de renforcer le pouvoir d&amp;#039;action des participantes, issues des 
+quartiers défavorisés, souvent sous-représentées dans des domaines tels 
+que BTP, sciences, numérique, culture, luxe, finance, etc., secteurs 
+offrant pourtant opportunités de carrière prometteuses et en plein 
+essor. &lt;/p&gt;&lt;p&gt;Plusieurs formats d&amp;#039;activités sont proposés, combinés sur une 
+journée ou 1/2 journée, autour de thématiques professionnelles 
+spécifiques telles que sciences, chimie, cosmétique, artisanat, BTP, 
+énergie, communication, nouvelles technologies et finance. Ces activités
+ incluent visites d&amp;#039;entreprises, témoignages de professionnels, et 
+forums de découverte de métiers.&lt;/p&gt;&lt;br /&gt; Pour bénéficier de ce programme, s’inscrire directement auprès de l’association Rêv’Elles. &lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/olympe-revelles-rvl-ton-potentiel</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Tél. : &lt;/span&gt;&lt;span&gt; 01 40 35 24 82&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:contact&amp;#64;revelles.org" target="_blank"&gt;contact&amp;#64;revelles.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/olympe-revelles-programme-revele-moi-les-metiers-scientifiques/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>26/01/2025</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H43" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>94977</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mobilité internationale des lycéens</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité internationale des lycéens</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Particulier</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...176 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Outre qu&amp;#039;elle représente un facteur déterminant dans leur insertion professionnelle, cette expérience leur permettra de pratiquer une langue étrangère au quotidien et en milieu professionnel, d&amp;#039;appréhender des méthodes de travail différentes, de s&amp;#039;adapter à un nouvel environnement social et culturel, d&amp;#039;améliorer leurs compétences, de gagner en confiance en soi et de valoriser leur formation.
 Cette aide concerne les lycéens préparant un CAP, un Bac Pro, un Bac technologique en hôtellerie, un Brevet des métiers d&amp;#039;art (BMA), un Diplôme de technicien des métiers du spectacle (DTMS) ou une Mention complémentaire dans un établissement du Grand Est. En tant qu&amp;#039;organisateurs des séjours, ce sont les établissements qui perçoivent l&amp;#039;aide régionale. Toutes les destinations en Europe sont éligibles ainsi que les régions partenaires du Grand Est, dont la liste complète figure dans le règlement ci-dessous. L&amp;#039;aide régionale s&amp;#039;applique aux périodes de formation en milieu professionnel (PFMP) qui font partie intégrante de la formation des lycéens et dont la durée est de 3 semaines minimum à de 8 semaines maximum.
 L&amp;#039;aide peut être cumulée avec celle du Rectorat, du programme Erasmus&amp;#43;, de l&amp;#039;OFAJ ou de tout autre organisme. En fonction de l&amp;#039;état des dépenses réelles fourni par le lycée à l&amp;#039;issue du stage, son montant peut atteindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   75 € par semaine et par élève pour les mobilités sans hébergement : seules les dépenses de transport sont éligibles ;
  &lt;/li&gt;
  &lt;li&gt;
   150 € par semaine et par élève pour les mobilités avec hébergement payant : les dépenses de transport, d&amp;#039;hébergement et de restauration sont éligibles.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/guide-arpege-usagers-aides-dematerialisees.pdf"&gt;
    Guide utilisateurs du portail des aides dématérialisées
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.jeunest.fr/wp-content/uploads/2019/12/3129-D%C3%A9pliant-mobilit%C3%A9-v16-par-pages.pdf" rel="noopener" target="_blank"&gt;
    Découvrez la plaquette d&amp;#039;information
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Retrouvez les témoignages de jeunes soutenus dans leur mobilité par la Région Grand Est et partagez votre expérience dans
   &lt;a href="https://www.jeunest.fr/carnet-de-voyage/" rel="noopener" target="_blank"&gt;
    le Carnet de Voyage
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P44" s="1" t="inlineStr">
+      <c r="P37" s="1" t="inlineStr">
         <is>
           <t>28/08/2017</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-regional-mobilites-lyceens/</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0013/depot/simple</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute demande de renseignement :
  &lt;strong&gt;
   Sylvie Truffet
  &lt;/strong&gt;
  , chargée de mission à la direction de la Jeunesse, des Sports et de l&amp;#039;Engagement : 03 26 70 74 69 - sylvie.truffet&amp;#64;grandest.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9a60-mobilite-internationale-des-lyceens/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-[...54 lines deleted...]
-      <c r="O45" s="1" t="inlineStr">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>166049</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>S’inscrire à la 48e compétition des métiers WorldSkills</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Inscriptions à la 49e compétition des métiers Worldskills</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes passionné par votre métier ? Vous souhaitez vous affirmer comme l’un des meilleurs professionnels ? Relevez le défi de l’excellence !&lt;/p&gt;
+&lt;p&gt;Créée en 1946, la Compétition des métiers Worldskills, connue auparavant sous le nom d’Olympiades des Métiers, est le plus grand concours mondial des métiers. Elle se déroule tous les deux ans et constitue de véritables championnats du monde professionnels durant lesquels 1600 jeunes représentant plus de 80 pays mesurent leur savoir-faire et leur créativité dans une soixantaine de métiers. &lt;br /&gt; En partenariat avec les organisations professionnelles, les centres de formation d’apprentis et les lycées professionnels, la Région Sud organise et finance la Compétition Worldskills en Provence-Alpes-Côte d’Azur. Elle soutient les jeunes qui souhaitent vivre cette expérience unique et porter haut les couleurs régionales.&lt;br /&gt; Alors, pour vivre une aventure humaine inoubliable, accélérer votre carrière professionnelle.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://www.maregionsud.fr/medias/detail/48e-edition-des-worldskills"&gt;&lt;strong&gt;Découvrez la 47&lt;sup&gt;ème &lt;/sup&gt;édition de la compétition WORLDSKILLS !&lt;/strong&gt;&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;La Compétition Worldskills est ouverte à tous les jeunes qui :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;sont nés à partir du 1er janvier 2001 ou 2004  selon les métiers &lt;/li&gt; 	&lt;li&gt;habitent, travaillent ou sont en formation en région Provence-Alpes-Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;ont rempli et complété avec les pièces demandées, le dossier d’inscription&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Aucune condition de formation, de diplôme ou de statut n’est requise. Apprenti, en alternance, élève de lycée, étudiant, entrepreneur, jeune salarié, demandeur d’emploi peuvent participer, et la participation est gratuite.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="S45" s="1" t="inlineStr">
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://inscriptions.worldskills-france.org/login" target="_blank"&gt;Inscription&lt;/a&gt; avant le 15 octobre 2024&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
-[...28 lines deleted...]
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/inscriptions-a-la-49e-competition-des-metiers-worldskills</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://inscriptions.worldskills-france.org/login</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:worldskills&amp;#64;maregionsud.fr" title="mailto:worldskills&amp;#64;maregionsud.fr"&gt;worldskills&amp;#64;maregionsud.fr&lt;/a&gt;  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/inscriptions-a-la-48e-competition-des-metiers-worldskills-1/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="H46" s="1" t="inlineStr">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>165415</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place le programme d’éducation au dessin de presse et à la citoyenneté avec Dessinez Créez Liberté</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Programme d'éducation au dessin de presse et à la citoyenneté avec Dessinez Créez Liberté</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...341 lines deleted...]
-      <c r="S47" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>Le programme vise à donner toutes les clés de lecture et une méthode pour décrypter un dessin de presse, amener à réfléchir à l&amp;#039;intention de l&amp;#039;auteur.&lt;br /&gt;&lt;br /&gt; Lieu où se déroule l&amp;#039;action : dans l&amp;#039;établissement.&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>Lycées publics et privés (sous-contrat) franciliens&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Gratuité de l&amp;#039;action pour les lycées franciliens.&lt;/p&gt;&lt;p&gt;Subvention régionale : 5 000 €&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Le programme propose des interventions auprès des élèves franciliens sur la thématique du dessin de presse. Le &amp;#34;parcours DCL&amp;#34; comporte trois séances avec la même classe pour approfondir les différents sujets à travers un projet s’inscrivant sur plusieurs semaines. &lt;br /&gt;&lt;/p&gt;  &lt;ol&gt;&lt;li&gt;Introduction au dessin de presse et histoire de la caricature en France.&lt;/li&gt;&lt;li&gt;Décrypter et débattre autour des dessins de presse thématiques et de vidéos pédagogiques (terrorisme, libertés d’expression et de conscience, migrations, égalité femme/homme, violences faites aux femmes, racisme, antisémitisme, discriminations, environnement, etc. (&lt;a href="https://dessinezcreezliberte.com/fiches-decryptage/"&gt;https://dessinezcreezliberte.com/fiches-decryptage/&lt;/a&gt; et vidéos : &lt;a href="https://www.youtube.com/&amp;#64;dessinezcreezliberte-assoc6369/featured"&gt;https://www.youtube.com/&amp;#64;dessinezcreezliberte-assoc6369/featured&lt;/a&gt;) &lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;Rencontre avec un professionnel et/ou mise en place d’un atelier d’initiation au dessin de presse.&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt; Pour toute information, merci de prendre directement contact avec le partenaire régional aux coordonnées figurant dans la rubrique &amp;#34;Contact&amp;#34;.&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-deducation-au-dessin-de-presse-et-la-citoyennete-avec-dessinez-creez-liberte</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;span&gt;    &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Email :  &lt;span&gt;&lt;/span&gt;&lt;a href="mailto:mathieu&amp;#64;dessinezcreezliberte.com"&gt;contact&amp;#64;dessinezcreezliberte.com&lt;/a&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-&lt;span&gt;    &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;N° de téléphone : 06 61 37 86 12&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-deducation-au-dessin-de-presse-et-a-la-citoyennete-avec-dessinez-creez-liberte/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-[...930 lines deleted...]
-      <c r="A53" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>121461</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Eduquer au territoire et à l'environnement</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Education au territoire et à l'environnement</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L53" s="1" t="inlineStr">
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le syndicat mixte du PNR des Baronnies provençales met en relation un réseau de professionnels susceptibles d&amp;#039;intervenir dans les écoles, les collèges, les lycées et les centres de loisirs et de vacances dans le champ de l&amp;#039;éducation au territoire et à l&amp;#039;environnement, avec les communautés pédagogiques.
 &lt;/p&gt;
 &lt;p&gt;
  Les interventions des professionnels sont financées grâce à des subventions régionales gérées par le syndicat mixte du Parc. Les professionnels et les enseignants entrent ainsi dans un réseau de professionnels qui peut bénéficier de formations dans le champ de l&amp;#039;éducation au territoire et à l&amp;#039;environnement. Les projets sont valorisés dans plusieurs médias portés par le syndicat mixte du Parc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  À Taulignan , la classe de Quentin Sanchez est partie sur les traces du patrimoine local grâce à l&amp;#039;œil aiguisé de la photographe Anna Puig - Rosado de l&amp;#039;Atelier Bildo photo. Mêlant histoire moderne et découverte de la photographie, les élèves de CE1- CE2 ont étudié de vieilles cartes postales du village et les lieux représentés. À partir de ces prises de vue, ils se sont concrètement aperçus des changements qu&amp;#039;a connus le village : la filature est devenue salle d&amp;#039;escalade, la gare est devenue gendarmerie, etc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Education et renforcement des compétences
 Risques naturels
 Qualité de l'air
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se trouver dans le périmètre classé du Parc naturel régional des Baronnies provençales, se trouver dans une ville-porte du Parc
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>PNR des Baronnies provençales (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.baronnies-provencales.fr/publication/le-petit-baroniard-2021/</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Matthieu MORARD
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission éducation au territoire et à l&amp;#039;environnement
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  mmorard&amp;#64;baronnies-provencales.fr
 &lt;/p&gt;
 &lt;p&gt;
  04.75.26.79.03
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>eruin@baronnies-provencales.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/300e-education-au-territoire-et-a-lenvironnement/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies provençales</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>11/12/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-[...244 lines deleted...]
-      <c r="E56" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>162314</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de l'aide aux communes pour les forces de l'ordre</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux forces de sécurité</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
-[...89 lines deleted...]
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="O57" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le dispositif « Région sûre » permet aux communes éligibles de solliciter un cofinancement régional pour l’acquisition d’équipements pour les services de police municipale qui bénéficient d’une convention de coordination passée entre la commune et l’Etat&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pour moderniser les conditions d’exercice des missions dévolues aux forces de sécurité de l’Etat en Provence-Alpes-Côte d’Azur, renforcer la sécurité des usagers des gares et des transports publics, renforcer la sécurité des élèves et des personnels des lycées, des centres de formation d’apprentis, des centres de formations sanitaires et sociales relevant de la compétence régionale, ainsi que de leurs moyens de transports, et renforcer la sécurité des touristes, dont la qualité de l’accueil est déterminant pour l’attractivité internationale et le tissu économique régional.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Le soutien renforcé auprès des forces de l’ordre&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;La Région poursuit son engagement auprès des forces de l’ordre, que ce soit auprès des communes pour la police municipale, de la police nationale et de la gendarmerie nationale  ainsi que de tous ceux qui contribuent à l’exercice de cette compétence.&lt;/p&gt; &lt;p&gt;Le dispositif « Région sûre » s’adresse aux communes&lt;/p&gt; &lt;p&gt;Une  convention a été signée avec l’Etat (Ministre de l’Intérieur) pour répondre aux quatre objectifs suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de moderniser les conditions d’exercice des missions dévolues aux forces de sécurité de l’Etat en Provence-Alpes-Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;de renforcer la sécurité des usagers des gares et des transports publics,&lt;/li&gt; 	&lt;li&gt;de renforcer la sécurité des élèves et des personnels des lycées, des centres de formation d’apprentis, des centres de formations sanitaires et sociales relevant de la compétence régionale, ainsi que de leurs moyens de transports,&lt;/li&gt; 	&lt;li&gt;de renforcer la sécurité des touristes, dont la qualité de l’accueil est déterminant pour l’attractivité internationale et le tissu économique régional.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ainsi, peuvent être soutenues les opérations de construction ou de reconstruction de locaux affectés aux polices municipales, à la police nationale ou à la gendarmerie nationale, de même que  leurs équipements.&lt;/p&gt;
+&lt;p&gt;Aujourd’hui nous allons plus loin en soutenant les communes pour leur équipement en vidéoprotection.&lt;/p&gt; &lt;p&gt;Le dispositif « Région sûre » s’adresse aux communes pour leurs polices municipales lorsqu’une convention de coordination a été passée avec l’Etat.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Sont notamment éligibles les services de police municipale installés ou intervenant sur les périmètres suivants :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les zones touristiques internationales et celles fixées par arrêtés des Préfet de Département en région Provence-Alpes-Côte d’Azur, les communes disposant d’offres d’accueil touristiques, les stations thermales et les stations de sport d’hiver ;&lt;/li&gt; 	&lt;li&gt;Les communes accueillant un ou plusieurs lycées ;&lt;/li&gt; 	&lt;li&gt;Les communes « stations classées » et les communes touristiques ;&lt;/li&gt; 	&lt;li&gt;Les communes desservies par une ligne de Train Express Régionale, une Ligne Express Régionale, une ligne de bus régulière mise en œuvre par la Région.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P57" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="S57" s="1" t="inlineStr">
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2022</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif « Région sûre » s’adresse aux communes pour leurs polices municipales lorsqu’une convention de coordination a été passée avec l’Etat.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Sont notamment éligibles les services de police municipale installés ou intervenant sur les périmètres suivants :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les zones touristiques internationales et celles fixées par arrêtés des Préfet de Département en région Provence-Alpes-Côte d’Azur, les communes disposant d’offres d’accueil touristiques, les stations thermales et les stations de sport d’hiver ;&lt;/li&gt; 	&lt;li&gt;Les communes accueillant un ou plusieurs lycées ;&lt;/li&gt; 	&lt;li&gt;Les communes « stations classées » et les communes touristiques ;&lt;/li&gt; 	&lt;li&gt;Les communes desservies par une ligne de Train Express Régionale, une Ligne Express Régionale, une ligne de bus régulière mise en œuvre par la Région.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les demandes de subvention sont impérativement déposées sur la plateforme régionale en ligne : &lt;a href="https://subventionsenligne.maregionsud.fr/"&gt;https://subventionsenligne.maregionsud.fr/&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-aux-forces-de-securite</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:afs&amp;#64;maregionsud.fr"&gt;afs&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>published</t>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-communes-pour-les-forces-de-lordre/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-      <c r="A58" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>162301</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Proposer aux lycéens des manuels scolaires gratuits en version numérique, consultables sur tablette tactile</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Manuels scolaires numériques</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;La Région Sud met tout en oeuvre pour que les élèves bénéficient des meilleures conditions d’apprentissage et poursuit la transition numérique des établissements et propose désormais aux lycéens des manuels scolaires gratuits en version numérique, consultables sur tablette tactile.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Depuis la rentrée scolaire 2019, la Région met à la disposition des lycéens et des professeurs des manuels scolaires numériques sur une tablette tactile pour en permettre la lecture sans avoir besoin d’une connexion permanente.&lt;/p&gt; &lt;p&gt;Les élèves de seconde et première depuis septembre 2019 inscrits dans les 86% de lycées de la Région ayant opté pour les manuels scolaires numériques. Ceux de terminale en bénéficieront à la rentrée 2020.&lt;/p&gt; &lt;p&gt;Permettre toutes les nouvelles formes d&amp;#039;enseignement avec l&amp;#039;usage d&amp;#039;un équipement identique, intégrant tous les nouveaux programmes, pour tous les lycéens.&lt;/p&gt;
+&lt;h5&gt;Les avantages&lt;/h5&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Pour les élèves :&lt;/strong&gt; 	&lt;ul&gt; 		&lt;li&gt;Un poids du cartable allégé.&lt;/li&gt; 		&lt;li&gt;Un manuel enrichi : la version numérique du manuel scolaire propose de nombreuses ressources supplémentaires (vidéos, sons, animations) et des fonctionnalités interactives. &lt;/li&gt; 		&lt;li&gt;Une meilleure accessibilité pour les élèves à besoins éducatifs particuliers : Les textes peuvent être zoomés ou écoutés, les couleurs et polices changées, etc.&lt;/li&gt; 		&lt;li&gt;Un accès en ligne de tout point connecté à internet.&lt;/li&gt; 		&lt;li&gt;La facilité de récupérer un document oublié.&lt;/li&gt; 		&lt;li&gt;Plus de nécessité d&amp;#039;un accès en ligne une fois téléchargé, pour l&amp;#039;essentiel du manuel.&lt;/li&gt; 		&lt;li&gt;La possibilité de télécharger le manuel sur plusieurs supports personnels ou familiaux.&lt;/li&gt; 		&lt;li&gt;La possibilité d&amp;#039;annoter le manuel, d&amp;#039;exporter des extraits dans d&amp;#039;autres documents.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2020</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/manuels-scolaires-numeriques</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Région :&lt;/strong&gt; 	&lt;ul&gt; 		&lt;li&gt;l-ec&amp;#64;maregionsud.fr&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Délégations Académiques au Numérique Educatif :&lt;/strong&gt; 	&lt;ul&gt; 		&lt;li&gt;Aix-Marseille : ce.dan&amp;#64;ac-aix-marseille.fr&lt;/li&gt; 		&lt;li&gt;Nice : dane&amp;#64;ac-nice.fr,&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Direction Régionale de l&amp;#039;Alimentation, de l&amp;#039;Agriculture et de la Forêt (DRAAF).&lt;/strong&gt; 	&lt;ul&gt; 		&lt;li&gt;drtic.paca&amp;#64;educagri.fr&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/manuels-scolaires-numeriques/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>162989</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’inclusion des jeunes vers le monde professionnel</t>
         </is>
       </c>
-      <c r="C58" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Fiche 11 - FEDER</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>GAL Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H58" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I58" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J58" s="1" t="inlineStr">
+      <c r="J43" s="1" t="inlineStr">
         <is>
           <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;La part des jeunes en formation (16 – 25 ans) est plus faible sur le
 territoire qu’en Gironde. Cela est dû à l’absence d’établissement
 d’enseignement supérieur ce qui amène les jeunes à poursuivre leur scolarité et
 formation à l’extérieur du territoire et notamment dans les espaces urbains
 (Bordeaux, Pau, La Rochelle). &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;L’arrivée du lycée à Créon pourrait être une opportunité de développer
 des filières de formations locales ou de servir de plateforme de formations.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Enfin, le chômage des jeunes reste important et touche principalement sur
 le territoire les jeunes sans (ou avec peu) de formation et/ou de qualification
 scolaire et professionnelle.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Former les jeunes et notamment ceux en difficulté&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer l’envie d’entreprendre et de s’insérer dans la vie
 professionnelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;     &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création et aménagements d’espaces relatifs à la
 formation et à l’apprentissage des métiers sur le territoire&lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagnement et
 animation territoriale pour impulser des dynamiques locales pour l’emploi, la
 formation et les compétences des habitants et notamment des jeunes&lt;/span&gt;&lt;em&gt;&lt;span&gt; &lt;/span&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou
 aménagements de logements spécifiques pour des publics de jeunes travailleurs
 ou en formation ou en insertion&lt;em&gt;&lt;/em&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Formation professionnelle
 Emploi</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P58" s="1" t="inlineStr">
+      <c r="P43" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q58" s="1" t="inlineStr">
+      <c r="Q43" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 4 - Jeunesse&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-linclusion-des-jeunes-vers-le-monde-professionnel/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD43" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="59" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G59" s="1" t="inlineStr">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>162801</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les manifestations pour le livre et aux résidences d’auteurs</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux manifestations pour le livre et aux résidences d’auteurs</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...107 lines deleted...]
-      <c r="S59" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs de cette mesure sont : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de favoriser le développement et le renouvellement de lieux de rencontres entre les écrivains, les auteurs et les publics lecteurs ou non lecteurs sur l’ensemble du territoire régional&lt;/li&gt; 	&lt;li&gt;d’inciter les acteurs de la promotion de la lecture à accueillir des écrivains et des auteurs dans le cadre de l’organisation d’une manifestation ou d’une résidence&lt;/li&gt; 	&lt;li&gt;de contribuer à l’attractivité économique des territoires et à la professionnalisation des acteurs du livre en région&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les associations dont le siège social est domicilié en Provence-Alpes-Côte d’Azur ou disposant d’un établissement ou d’une succursale en région Provence Alpes-Côte d’Azur, ayant au moins une année d’existence&lt;/li&gt; &lt;/ul&gt;
+ &lt;p&gt;Cette mesure vise à soutenir des projets correspondant aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accueil d’écrivains et d’auteurs dans le cadre d’une manifestation ou d’une programmation de manifestations qui prévoit des rencontres et des débats ouverts au grand public ainsi qu’une action culturelle de recherche et de sensibilisation de nouveaux lecteurs, en particulier les jeunes, lycéens et apprentis.&lt;/li&gt; 	&lt;li&gt;l’accueil d’un écrivain ou d’un auteur en résidence conciliant temps de création des artistes et actions d’accompagnement à destination des publics.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont notamment exclus de cette mesure :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les opérations de sensibilisation des lycéens et apprentis qui peuvent être examinées dans le cadre du Prix littéraire des lycéens et apprentis ou des financements régionaux prévus spécifiquement à l’intention des lycées et centres d’apprentissage dans le cadre de l’action éducative.&lt;/li&gt; 	&lt;li&gt;Les colloques universitaires, les opérations de promotion purement touristiques ou commerciales, les simples opérations de signatures, de dédicaces, de remises de prix littéraires, de conférences et débats,&lt;/li&gt; 	&lt;li&gt;Les opérations organisées par les bibliothèques et médiathèques municipales, intercommunales ou départementales,&lt;/li&gt; 	&lt;li&gt;Les manifestations ponctuelles d’intérêt exclusivement local&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette mesure vise à soutenir des projets correspondant aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accueil d’écrivains et d’auteurs dans le cadre d’une manifestation ou d’une programmation de manifestations qui prévoit des rencontres et des débats ouverts au grand public ainsi qu’une action culturelle de recherche et de sensibilisation de nouveaux lecteurs, en particulier les jeunes, lycéens et apprentis.&lt;/li&gt; 	&lt;li&gt;l’accueil d’un écrivain ou d’un auteur en résidence conciliant temps de création des artistes et actions d’accompagnement à destination des publics.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont notamment exclus de cette mesure :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les opérations de sensibilisation des lycéens et apprentis qui peuvent être examinées dans le cadre du Prix littéraire des lycéens et apprentis ou des financements régionaux prévus spécifiquement à l’intention des lycées et centres d’apprentissage dans le cadre de l’action éducative.&lt;/li&gt; 	&lt;li&gt;Les colloques universitaires, les opérations de promotion purement touristiques ou commerciales, les simples opérations de signatures, de dédicaces, de remises de prix littéraires, de conférences et débats,&lt;/li&gt; 	&lt;li&gt;Les opérations organisées par les bibliothèques et médiathèques municipales, intercommunales ou départementales,&lt;/li&gt; 	&lt;li&gt;Les manifestations ponctuelles d’intérêt exclusivement local&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer le dossier en cliquant sur bouton &amp;#34;Je fais ma demande&amp;#34;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
-[...30 lines deleted...]
-          <t>published</t>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-manifestations-pour-le-livre-et-la-lecture-et-aux-residences-dauteurs</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-manifestations-pour-le-livre-et-aux-residences-dauteurs/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-[...176 lines deleted...]
-      <c r="G61" s="1" t="inlineStr">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>166001</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les manifestations pour le livre et aux résidences d’auteurs</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux manifestations pour le livre et aux résidences d’auteurs</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
+Région
+Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
-[...93 lines deleted...]
-      <c r="O61" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs de cette mesure sont : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de favoriser le développement et le renouvellement de lieux de rencontres entre les écrivains, les auteurs et les publics lecteurs ou non lecteurs sur l’ensemble du territoire régional&lt;/li&gt; 	&lt;li&gt;d’inciter les acteurs de la promotion de la lecture à accueillir des écrivains et des auteurs dans le cadre de l’organisation d’une manifestation ou d’une résidence&lt;/li&gt; 	&lt;li&gt;de contribuer à l’attractivité économique des territoires et à la professionnalisation des acteurs du livre en région&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les associations dont le siège social est domicilié en Provence-Alpes-Côte d’Azur ou disposant d’un établissement ou d’une succursale en région Provence Alpes-Côte d’Azur, ayant au moins une année d’existence&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
-[...135 lines deleted...]
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette mesure vise à soutenir des projets correspondant aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accueil d’écrivains et d’auteurs dans le cadre d’une manifestation ou d’une programmation de manifestations qui prévoit des rencontres et des débats ouverts au grand public ainsi qu’une action culturelle de recherche et de sensibilisation de nouveaux lecteurs, en particulier les jeunes, lycéens et apprentis.&lt;/li&gt; 	&lt;li&gt;l’accueil d’un écrivain ou d’un auteur en résidence conciliant temps de création des artistes et actions d’accompagnement à destination des publics.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont notamment exclus de cette mesure :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les opérations de sensibilisation des lycéens et apprentis qui peuvent être examinées dans le cadre du Prix littéraire des lycéens et apprentis ou des financements régionaux prévus spécifiquement à l’intention des lycées et centres d’apprentissage dans le cadre de l’action éducative.&lt;/li&gt; 	&lt;li&gt;Les colloques universitaires, les opérations de promotion purement touristiques ou commerciales, les simples opérations de signatures, de dédicaces, de remises de prix littéraires, de conférences et débats,&lt;/li&gt; 	&lt;li&gt;Les opérations organisées par les bibliothèques et médiathèques municipales, intercommunales ou départementales,&lt;/li&gt; 	&lt;li&gt;Les manifestations ponctuelles d’intérêt exclusivement local&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer le dossier en cliquant sur bouton &amp;#34;Je fais ma demande&amp;#34;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-manifestations-pour-le-livre-et-la-lecture-et-aux-residences-dauteurs</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-manifestations-pour-le-livre-et-aux-residences-d-auteurs/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...152 lines deleted...]
-          <t>published</t>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>