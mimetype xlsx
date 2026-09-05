--- v2 (2026-09-03)
+++ v3 (2026-09-05)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH127"/>
+  <dimension ref="A1:AH128"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,221 +263,267 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>163725</v>
+        <v>142694</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir le logement social étudiant</t>
-[...4 lines deleted...]
-          <t>Le logement social étudiant</t>
+          <t>Accompagner l’évaluation des besoins en logement dans les territoires avec OTELO</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...3 lines deleted...]
-Association</t>
+Département</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
-[...3 lines deleted...]
-	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;évaluation des besoins en logements est un sujet majeur pour tous les acteurs des politiques locales de l&amp;#039;habitat. Elle constitue en particulier un volet incontournable des démarches de PLH et PLUI-H. Face à une méthode complexe (guide méthodologique volumineux, 12 sources de données mobilisées, nombreux paramétrages et choix d&amp;#039;options possibles), l&amp;#039;appropriation de la méthode (hypothèses, articulation des étapes, limites, précautions d&amp;#039;utilisation), peut nécessiter un besoin d&amp;#039;accompagnement auquel le Cerema se propose de répondre.
+&lt;/p&gt;
+&lt;p&gt;
+ Les acteurs en charge des politiques locales du logement, en particulier les collectivités territoriales, pourront trouver auprès du Cerema un accompagnement au déploiement de la méthode, afin de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  S&amp;#039;approprier de manière approfondie la méthodologie déployée par l&amp;#039;Etat (hypothèses, articulation des étapes, limites, précautions d&amp;#039;usages, nombreux paramétrages et choix d&amp;#039;options possibles, test de sensibilité, alternatives...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;éclairages sur les interprétations des résultats,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tester par eux-mêmes différents scenarios de développement et évaluer leur impact sur leurs besoins en logements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pouvoir engager un dialogue constructif avec les services déconcentrés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Répartir le besoin à une échelle fine et selon les différents segments de l&amp;#039;offre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation le besoin avec l&amp;#039;offre, les capacités du territoire et les orientations politiques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a apporté son expertise à l&amp;#039;élaboration de la méthode d&amp;#039;évaluation des besoins en logements, à la constitution des packs de données sur lesquels elle s&amp;#039;appuie ainsi qu&amp;#039;à son déploiement auprès des services déconcentrés de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Aujourd&amp;#039;hui, le Cerema partage son expérience auprès des acteurs de terrain et les fait bénéficier de son expérience. Il propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des formations techniques pour maîtriser la méthodologie et apprendre à manipuler OTELO. La formation, composée de deux modules indicatifs ( module théorique sur la méthodologie d&amp;#039;évaluation des besoins en logements et module pratique sur l&amp;#039;outil OTELO), peut toutefois être adaptée en fonction des attentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cette offre de formation est destinée aux techniciens et chargés d&amp;#039;études, ainsi qu&amp;#039;aux services d&amp;#039;ingénierie amenés à travailler sur l&amp;#039;évaluation des besoins en logements dans le cadre de documents de planification, d&amp;#039;études, ou de réflexions stratégiques au sein des collectivités territoriales, établissements publics fonciers, bailleurs sociaux, agences d&amp;#039;urbanisme, ADIL ou bureaux d&amp;#039;études.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;accompagnement pour l&amp;#039;évaluation des besoins en logements : aide à la définition des paramétrages, remplacement éventuel de certaines données par défaut par des données locales jugées plus fiables ou plus riche (etc).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des développements « premium » de l&amp;#039;outil OTELO  : création de modules complémentaires, développement d&amp;#039;une interface permettant d&amp;#039;évaluer le besoin sur des territoires « à façon » (EPCI, SCOT...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations de conseil pour aider les acteurs locaux à exploiter les résultats, comparer différents scénarios, analyser l&amp;#039;impact des différents paramètres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;animation auprès des techniciens, élus et partenaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;études incluant des analyses en aval sur les conséquences en matière de politiques publiques locales de l&amp;#039;habitat et les documents de planification.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/otelo-accompagner-evaluation-besoins-logement-territoires</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
-[...50 lines deleted...]
-      </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>newsroom@nouvelle-aquitaine.fr</t>
+          <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/le-logement-social-etudiant/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3756-accompagner-levaluation-des-besoins-en-logeme/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>11/10/2024</t>
+          <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>133055</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour créer un observatoire de l’habitat et du foncier (OHF)</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La loi Climat et résilience du 22 août 2021 prévoit de faire évoluer les anciens dispositifs d&amp;#039;observation de l&amp;#039;habitat, en observatoires de l&amp;#039;habitat et du foncier (OHF). Ces observatoires doivent être créé au plus tard dans les trois années après la mise en place d&amp;#039;un PLH. Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. La loi climat a renforcé leur rôle ainsi que celui des EPF pour aider les collectivités dans la mise en place de ces outils.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les observatoires de l&amp;#039;habitat et du foncier (OHF) ont pour mission de suivre la conjoncture des marchés fonciers et immobiliers et d&amp;#039;identifier les disponibilités foncières. Cette analyse s&amp;#039;appuie sur le recensement des friches constructibles, des locaux vacants, des secteurs à densifier, des secteurs à enjeux et des surfaces pour la surélévation, des surfaces non imperméabilisées ou éco-aménageables et des espaces non bâtis nécessaires au maintien des continuités écologiques dans les secteurs urbanisés et sur un inventaire des zones d&amp;#039;activités économiques et sur le suivi du parc de logements (privés, sociaux, en accession à la propriété, l&amp;#039;habitat dégradé).
 &lt;/p&gt;
 &lt;p&gt;
  Les observatoires doivent rendre compte annuellement du nombre de logement construits sur des espaces déjà urbanisés et sur des zones ouvertes à l&amp;#039;urbanisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -634,1013 +680,829 @@
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>06/04/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
           <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>142694</v>
+        <v>117558</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Accompagner l’évaluation des besoins en logement dans les territoires avec OTELO</t>
+          <t>Financer le transfert de patrimoine dans l'habitat locatif social</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PTP : financer des transferts de patrimoine</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
-        <is>
-[...187 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoire propose Prêt Transfert, une solution pour financer le transfert de patrimoine et de rachat des baux au sein des habitats locatifs sociaux. Le projet peut concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les logements locatifs sociaux qui sont transférés entre opérateurs (collectivités territoriales et organismes d&amp;#039;habitation à loyer modéré par exemple) et qui sont éligibles à un financement sur fonds d&amp;#039;épargne ;
  &lt;/li&gt;
  &lt;li&gt;
   Les logements-foyers tels que définis à l&amp;#039;article R351-55 du Code de la construction et de l&amp;#039;habitation ;
  &lt;/li&gt;
  &lt;li&gt;
   Plusieurs autres types d&amp;#039;habitats spécifiques, à condition d&amp;#039;être éligibles à un prêt sur fonds d&amp;#039;épargne.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  À noter : le Prêt Transfert permet de financer des projets de transfert et de cession hors travaux. Les travaux font l&amp;#039;objet d&amp;#039;un prêt travaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prêt réhabilitation (PAM) ;
  &lt;/li&gt;
  &lt;li&gt;
   Prêt Habitat Amélioration Restructuration Extension (PHARE).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transfert-de-patrimoine-ptp?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pret_ptp_psat</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ca9f-financer-le-transfert-de-patrimoine-dans-lhab/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>06/05/2022</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
+      <c r="AH4" s="1" t="inlineStr">
         <is>
           <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>117555</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Financer la réhabilitation des logements sociaux avec l'Éco-prêt</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose Éco-prêt, une offre de prêts visant à financer la réhabilitation des logements sociaux les plus énergivores.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   En métropole : il s&amp;#039;adresse aux logements disposant d&amp;#039;un audit énergétique TH-C-E ex ou d&amp;#039;un DPE location et dont la consommation énergétique en énergie primaire est d&amp;#039;au moins 151 kWh/m2/an.
  &lt;/li&gt;
  &lt;li&gt;
   Dans les DOM : le prêt s&amp;#039;adresse aux logements construits avant le 1er mai 2010 en Guadeloupe, en Guyane, à la Réunion et en Martinique, mais aussi à ceux construits avant le 1er juillet 2014 à Mayotte.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Découvrez les caractéristiques de l&amp;#039;Éco-prêt :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un montant maximal de 22 000 € par logement ;
  &lt;/li&gt;
  &lt;li&gt;
   Une majoration de 2 000 € par logement pour les opérations labélisées HPE rénovation (Haute Performance Énergétique) ou BBC rénovation (Bâtiment Basse Consommation Effinergie) ;
  &lt;/li&gt;
  &lt;li&gt;
   Une majoration de 3 000 € par logement pour les projets visant un bâtiment contenant de l&amp;#039;amiante ;
  &lt;/li&gt;
  &lt;li&gt;
   La possibilité de le compléter avec le prêt PAM Taux Fixe Éco-prêt afin de couvrir 100 % du besoin de financement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_psat</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/908f-financer-la-rehabilitation-des-logements-soci/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>06/05/2022</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
+      <c r="AH5" s="1" t="inlineStr">
         <is>
           <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>117553</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Financer la construction et l'acquisition de logements locatifs sociaux</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Prêt PLS</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;offre de prêts PLS (Prêt Locatif Social) de la Banque des Territoires permet de financer les projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construire des logements locatifs sociaux, et ce, avec ou sans acquisition du terrain ;
  &lt;/li&gt;
  &lt;li&gt;
   Acquérir des logements avec ou sans travaux d&amp;#039;amélioration ;
  &lt;/li&gt;
  &lt;li&gt;
   Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser des opérations de logements collectifs pour les personnes handicapées, les personnes âgées, les jeunes actifs et les étudiants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les prêts PLS sont des prêts sur fonds d&amp;#039;épargne de la Caisse des Dépôts. Leur montant doit représenter a minima la moitié du prix de revient de l&amp;#039;opération. Un prêt complémentaire au PLS peut être accordé.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Handicap
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=locatif_social_psat</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5880-financer-la-construction-et-lacquisition-de-l/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
+      <c r="AH6" s="1" t="inlineStr">
         <is>
           <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>117552</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Financer des logements sociaux avec le Prêt haut de bilan (PHB 2.0)</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Prêt haut de bilan (PHB 2.0) : constructions vertes</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt haut de bilan deuxième génération (Prêt PHB 2.0) vise à soutenir les investissements des bailleurs sociaux, qu&amp;#039;ils soient des organismes de logement social ou des organismes agréés pour la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion.
 &lt;/p&gt;
 &lt;p&gt;
  En partenariat avec Action Logement et l&amp;#039;État, la Banque des Territoires met à votre disposition cette offre de prêt à long-terme, aux caractéristiques financières avantageuses. Pendant les 20 premières années, le taux d&amp;#039;intérêt est à 0% avec un différé total d&amp;#039;amortissement du capital. Puis, pour les 10 à 20 années suivantes selon votre projet, votre taux d&amp;#039;intérêt sera aligné sur celui du livret A &amp;#43;0,60% et appliqué avec un amortissement constant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les organismes de logement social (OLS)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les trois tranches de PHB 2.0 portent uniquement sur la production nouvelle (construction, acquisition, VEFA, acquisition-amélioration) de logements agréés PLAI, PLUS et PLS. Il existe une particularité pour la tranche de PHB 2.0 dédiée aux constructions vertes : les acquisitions simples et acquisitions-améliorations, non soumises à la RE 2020, ne sont pas éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les maîtrises d&amp;#039;ouvrage d&amp;#039;insertion (MOI)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les 3 tranches de PHB 2.0 permettent de financer la production nouvelle de logements familiaux agréés PLAI, PLUS, PLS, de logements conventionnés Anah très sociaux et sociaux signés et de tout type de logements-foyers hors médico-social (résidences sociales, foyers de travailleurs migrants, foyers de jeunes travailleurs, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phb-20?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phb_20_psat</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4dbf-pret-phb-20/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
+      <c r="AH7" s="1" t="inlineStr">
         <is>
           <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>105107</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Soutenir la production de logements sociaux et très sociaux en acquisition-amélioration par les bailleurs publics et les collectivités</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bailleurs publics
  &lt;/li&gt;
  &lt;li&gt;
   Communes et communautés de communes&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;Soutenir la production en Charente, de
 logements sociaux, très sociaux en acquisition-amélioration et sous forme
 d’opérations de recyclage foncier, par les bailleurs publics (dont les
 collectivités), en programme Prêt locatif aidé d&amp;#039;intégration (PLA-I) ou en Prêt
 locatif à usage social (PLUS) en bourgs centres et centres villes.&lt;/p&gt;
 &lt;p&gt;Objectif : offrir un habitat attractif, permettant :&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de favoriser les échanges, le lien social
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser la proximité des services, transports, commerces
  &lt;/li&gt;
  &lt;li&gt;
   de réinvestir les bourgs centres
  &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aide forfaitaire par logement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I en acquisition–amélioration et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLUS en acquisition–amélioration, acquisition-démolition-reconstruction et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) :   8 000 €&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier sollicitant le concours du Département de la Charente
  &lt;/li&gt;
  &lt;li&gt;
   un dossier de description de l&amp;#039;opération : plans, situation dans la commune, échéancier de réalisation...
  &lt;/li&gt;
  &lt;li&gt;
   le plan de financement
  &lt;/li&gt;
  &lt;li&gt;
@@ -1670,272 +1532,272 @@
 présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
 regard des crédits disponibles, des priorités départementales et de l’avis de
 la commission, l’individualisation des subventions sera soumise à l’adoption de
 la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
 de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
 de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
 % du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
 paiement de la subvention interviendra dans le cadre d’une Autorisation de
 programme/crédit de paiement, dans la limite des crédits de paiement inscrits
 par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
 à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
 Acomptes : &lt;/p&gt;&lt;p&gt;o   
 un état récapitulatif des factures, certifié
 par le comptable&lt;/p&gt;&lt;p&gt;·        
 Solde :&lt;/p&gt;&lt;p&gt;o   
 un état récapitulatif des factures, certifié
 par le comptable &lt;/p&gt;&lt;p&gt;o   
 le décompte général et définitif de
 l’opération&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
 l’opération doit être achevée et la demande de versement du solde doit intervenir
 dans un délai maximal de quatre ans à compter de la date de notification de la
 décision attributive. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/amelioration_logements_locatifs_PLUS_et_PLA-I.pdf</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
 &lt;p&gt;
  Secteur cohésion territoriale ; Tél. : 05 16 09 74 15
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c97-soutenir-la-production-de-logements-sociaux-e/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>25/11/2021</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
+      <c r="AH8" s="1" t="inlineStr">
         <is>
           <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>111735</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="F10" s="1" t="inlineStr">
+      <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) La Réunion</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévu</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
 &lt;/p&gt;
 &lt;p&gt;
  La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;accès pour les personnes à mobilité réduite ;
   &lt;/li&gt;
   &lt;li&gt;
    Des montants de loyers maîtrisés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Règles de financement :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles donnent droit à une subvention qui peut être portée à 40 % du coût prévisionnel des travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Le montant de la subvention est plafonné à 20.000€ par logement.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
   &lt;/li&gt;
   &lt;li&gt;
    La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
   &lt;/li&gt;
   &lt;li&gt;
    Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Logements éligibles
  &lt;/strong&gt;
  : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
   &lt;/li&gt;
   &lt;li&gt;
    Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux démarrant avant le 30 juin 2022 ;
@@ -1977,265 +1839,265 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Rénovation énergétique
  &lt;/strong&gt;
  : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concertation avec les locataires
  &lt;/strong&gt;
  : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
   &lt;/li&gt;
   &lt;li&gt;
    Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de La Réunion
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  2 rue Juliette-Dodu
  &lt;br /&gt;
  97706 Saint-Denis Messag Cedex 9
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;262 2 62 40 26 26
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Courriel
  &lt;/strong&gt;
  :
  &lt;a href="mailto:deal-reunion&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
   deal-reunion&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Site web
  &lt;/strong&gt;
  :
  &lt;a href="http://www.reunion.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
   http://www.reunion.developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/383c-copie-15h01-favoriser-la-restructuration-lour/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>MINISTERE DES OUTRE-MER</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>03/01/2022</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
+      <c r="AH9" s="1" t="inlineStr">
         <is>
           <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>111734</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="F11" s="1" t="inlineStr">
+      <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Direction de l'Environnement, de l'Aménagement et du Logement  (DEAL) Martinique</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
 &lt;/p&gt;
 &lt;p&gt;
  La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;accès pour les personnes à mobilité réduite ;
   &lt;/li&gt;
   &lt;li&gt;
    Des montants de loyers maîtrisés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Règles de financement :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Le montant de la subvention est plafonné à 20.000€ par logement.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
   &lt;/li&gt;
   &lt;li&gt;
    La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
   &lt;/li&gt;
   &lt;li&gt;
    Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Logements éligibles
  &lt;/strong&gt;
  : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
   &lt;/li&gt;
   &lt;li&gt;
    Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux démarrant avant le 30 juin 2022 ;
@@ -2276,258 +2138,258 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Rénovation énergétique
  &lt;/strong&gt;
  : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concertation avec les locataires
  &lt;/strong&gt;
  : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
   &lt;/li&gt;
   &lt;li&gt;
    Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Martinique</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Martinique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pointe de Jaham
  &lt;br /&gt;
  BP 7212
  &lt;br /&gt;
  97274 Schœlcher Cedex
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;596 5 96 59 57 00
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Site web
  &lt;/strong&gt;
  :
  &lt;a href="http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire" rel="noopener" target="_blank"&gt;
   http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/00be-copie-14h59-favoriser-la-restructuration-lour/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>MINISTERE DES OUTRE-MER</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>03/01/2022</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
+      <c r="AH10" s="1" t="inlineStr">
         <is>
           <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>111733</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="F12" s="1" t="inlineStr">
+      <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Mayotte</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
 &lt;/p&gt;
 &lt;p&gt;
  La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;accès pour les personnes à mobilité réduite ;
   &lt;/li&gt;
   &lt;li&gt;
    Des montants de loyers maîtrisés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Règles de financement :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Le montant de la subvention est plafonné à 20.000€ par logement.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
   &lt;/li&gt;
   &lt;li&gt;
    La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
   &lt;/li&gt;
   &lt;li&gt;
    Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Logements éligibles
  &lt;/strong&gt;
  : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
   &lt;/li&gt;
   &lt;li&gt;
    Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux démarrant avant le 30 juin 2022 ;
@@ -2568,255 +2430,255 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Rénovation énergétique
  &lt;/strong&gt;
  : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concertation avec les locataires
  &lt;/strong&gt;
  : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
   &lt;/li&gt;
   &lt;li&gt;
    Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Mayotte</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Mayotte
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  BP 109
  &lt;br /&gt;
  97600 Mamoudzou
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;269 2 69 61 12 54
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Site web :
  &lt;/strong&gt;
  &lt;a href="http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL" rel="noopener" target="_blank"&gt;
   http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6900-copie-14h58-favoriser-la-restructuration-lour/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>MINISTERE DES OUTRE-MER</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>03/01/2022</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
+      <c r="AH11" s="1" t="inlineStr">
         <is>
           <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>111732</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="F13" s="1" t="inlineStr">
+      <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Guadeloupe</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J13" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
 &lt;/p&gt;
 &lt;p&gt;
  La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;accès pour les personnes à mobilité réduite ;
   &lt;/li&gt;
   &lt;li&gt;
    Des montants de loyers maîtrisés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Règles de financement :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Le montant de la subvention est plafonné à 20.000€ par logement.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
   &lt;/li&gt;
   &lt;li&gt;
    La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
   &lt;/li&gt;
   &lt;li&gt;
    Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Logements éligibles
  &lt;/strong&gt;
  : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
   &lt;/li&gt;
   &lt;li&gt;
    Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux démarrant avant le 30 juin 2022 ;
@@ -2858,349 +2720,199 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Rénovation énergétique
  &lt;/strong&gt;
  : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concertation avec les locataires
  &lt;/strong&gt;
  : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
   &lt;/li&gt;
   &lt;li&gt;
    Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Guadeloupe</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Guadeloupe
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  DEAL Guadeloupe
  &lt;br /&gt;
  BP 54
  &lt;br /&gt;
  97102 Basse-Terre Cedex
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;590 5 90 99 46 46
  &lt;br /&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;590 5 90 99 43 43
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Site web
  &lt;/strong&gt;
  :
  &lt;a href="http://www.guadeloupe.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
   http://www.guadeloupe.developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c325-copie-14h55-favoriser-la-restructuration-lour/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>MINISTERE DES OUTRE-MER</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>03/01/2022</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
+      <c r="AH12" s="1" t="inlineStr">
         <is>
           <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-[...150 lines deleted...]
-      <c r="A15" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>103339</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir la production de résidences pour jeunes, apprentis et étudiants</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Soutien à la production de logements pour jeunes, apprentis et étudiants</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la création nette de logements  pour les jeunes et les étudiants, par construction neuve ou transformation d&amp;#039;immeubles après changement de destination.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Résidences conventionnées pour étudiants,
   &lt;/li&gt;
   &lt;li&gt;
    Résidences universitaires au sens de l&amp;#039;article L.631-12 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Foyers de jeunes travailleurs au sens de l&amp;#039;article L.312-1 du code de l&amp;#039;action sociale et des familles et de résidences conventionnées exclusivement dédiées à l&amp;#039;accueil de jeunes actifs et/ou en formation de moins de 30 ans.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sont exclues du bénéfice des aides régionales les acquisitions de patrimoines déjà conventionnés, que le conventionnement soit ou non encore en cours, et les opérations de réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
@@ -3253,660 +2965,810 @@
  &lt;p&gt;
   &lt;strong&gt;
    &lt;em&gt;
     Qui peut déposer la demande ?
    &lt;/em&gt;
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
    &lt;/li&gt;
    &lt;li&gt;
     L&amp;#039;organisme désigné par le bénéficiaire (AMO...),
    &lt;/li&gt;
    &lt;li&gt;
     Les dossiers doivent être déposés sur mesdemarches.iledefrance.fr
    &lt;/li&gt;
    &lt;li&gt;
     La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Les sociétés d&amp;#039;économie mixte de construction,
   &lt;/li&gt;
   &lt;li&gt;
    Les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
   &lt;/li&gt;
   &lt;li&gt;
    Ls collectivités territoriales ainsi que leurs groupements et les établissements publics, dont les universités.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    À noter
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Les critères d&amp;#039;éligibilité sont à consulter dans le règlement d&amp;#039;invervention de la délibération n° CR 2017-02 ou bien dans la fiche du dispositif sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux pour jeunes, apprentis et étudiants », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-pour-jeunes-apprentis-et-etudiants</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:melissa.lhostis&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   melissa.lhostis&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 55 46 (chargée de mission)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 57 53 (chef du service)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d41-soutien-a-la-production-de-residences-pour-je/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>27/04/2021</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
+      <c r="AH13" s="1" t="inlineStr">
         <is>
           <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>104024</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations de réhabilitation de logements</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Aide - « Prêt PAM Taux Fixe »</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Financer des opérations de réhabilitation de logements locatifs sociaux conventionnés à l&amp;#039;aide personnalisée au logement dans le cadre du Plan logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ organismes de logement social (OPH, ESH, SEM immobilière, Coopérative).
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Actions éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts à la réhabilitation sont destinés à des logements locatifs sociaux et/ou logements-foyers conventionnés à l&amp;#039;APL pour des travaux de r
+ éhabilitation qui n&amp;#039;atteignent pas les critères de performance énergétique requis pour pouvoir bénéficier de l&amp;#039;Eco-prêt, et dont le prix de revient est supérieur ou égal à 15 000 € par logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement :
+ &lt;/strong&gt;
+ 6 000 € par logement maximum - le PAM à taux fixe peut être complété du PAM à TLA &amp;#43; 60 pb.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/pret-pam-taux-fixe</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la banque des territoires
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire/produit/46925" rel="noopener" target="_blank"&gt;
+  &lt;strong&gt;
+   via leur formulaire en ligne
+  &lt;/strong&gt;
+ &lt;/a&gt;
+ pour candidater ou en savoir plus sur ce dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>sylviane.philippe@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88c9-financer-des-operations-de-rehabilitation-de-/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>DDT58</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>98476</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Financer des opérations de réhabilitation de logements locatifs sociaux</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Prêts long terme</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose une offre de financement en prêt sur fonds d&amp;#039;épargne avec les prêts PAM Taux Fixe, pour la réhabilitation de logements locatifs sociaux ou de logements-foyers conventionnés à l&amp;#039;APL.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de prêts, les travaux ne doivent pas permettre d&amp;#039;atteindre des performances énergétiques qui pourraient être éligibles à l&amp;#039;Eco-prêt. Par ailleurs, leur prix de revient ne doit pas être supérieur ou égal à 15 000 € par logement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rehabilitation_logements_locatifs_sociaux_psat</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6863-trouver-une-offre-dediee-au-financement-doper/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
+      <c r="AH15" s="1" t="inlineStr">
         <is>
           <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>97734</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Construire et réhabiliter des logements sociaux</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude,
  en proposant ses aides,
  a pour objectifs de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant l&amp;#039;accueil de nouveaux habitants ou le maintien des habitants actuels dans de bonnes conditions de logement.
  &lt;/li&gt;
  &lt;li&gt;
   Participer à l&amp;#039;effort de construction et au dynamisme économique de l&amp;#039;Aude.
  &lt;/li&gt;
  &lt;li&gt;
   Développer une offre locative sociale et très sociale de qualité par l&amp;#039;aide à la construction ou à la réhabilitation.
  &lt;/li&gt;
  &lt;li&gt;
   Aider au maintien dans le logement dans de bonnes conditions.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Construction, réhabilitation et maintien des logements sociaux
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les aides à la construction sont destinées aux bailleurs sociaux et, à défaut, pour certains programmes spécifiques, aux opérateurs du secteur social après évaluation de leur capacité à porter une opération d&amp;#039;investissement immobilier.
  &lt;/li&gt;
  &lt;li&gt;
   Les aides à la réhabilitation sont destinées aux bailleurs sociaux pour l&amp;#039;amélioration de logements sociaux communaux existants.
  &lt;/li&gt;
  &lt;li&gt;
   Les aides au maintien dans le logement dans de bonnes conditions sont destinées aux propriétaires occupants aux ressources modestes pour adapter le logement à la perte d&amp;#039;autonomie ou diminuer la facture énergétique, et aux locataires du parc privé relevant du public du PDALPD pour réaliser de menus travaux sans toutefois se substituer aux obligations du bailleur. Ces aides à l&amp;#039;investissement visent à limiter la nécessité du recours aux aides que le Conseil départemental peut attribuer à des ménages modestes dans le cadre du Fonds Unique Logement ou d&amp;#039;autres dispositifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aides aux propriétaires occupants aux ressources modestes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux pour la sécurité et la salubrité de l&amp;#039;habitat. Ils doivent permettre de traiter l&amp;#039;insalubrité ou un péril d&amp;#039;ampleur limitée dont la résolution ne nécessite pas des travaux lourds, ou de répondre à une procédure liée à la mise en sécurité des équipements communs ou liée au risque saturnin.
  &lt;/li&gt;
  &lt;li&gt;
   Travaux pour l&amp;#039;autonomie de la personne. Ils doivent permettre d&amp;#039;adapter le logement et ses accès aux besoins spécifiques d&amp;#039;une personne en situation de handicap ou de perte d&amp;#039;autonomie liée au vieillissement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/logement</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tel : 04.68.11.69.81
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:richard.cane&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
    richard.cane&amp;#64;aude.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f9bc-construire-et-rehabiliter-les-logements-socia/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>16/07/2021</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
+      <c r="AH16" s="1" t="inlineStr">
         <is>
           <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>103274</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Produire des logements locatifs sociaux, très sociaux et intermédiaire</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Soutien à la production de logements locatifs sociaux, très sociaux et intermédiaire</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la création nette de logements locatifs sociaux par construction neuve ou transformation d&amp;#039;immeubles après changement de destination permettant la production de logements locatifs sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  Les critères d&amp;#039;éligibilité figurent dans le règlement d&amp;#039;intervention de la délibération n° CR 2017-02.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez aussi consulter la fiche du dispositif d&amp;#039;aide accessible sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux  Logements familiaux et résidences sociales non spécifiques », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est calculée selon un pourcentage des dépenses subventionnables définis par le réglement d&amp;#039;intervention. Son montant est plafonné par logement.
 &lt;/p&gt;
 &lt;p&gt;
  Consulter le réglement d&amp;#039;intervention fixé par la délibération cadre CR 2017-02
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de calcul décrites dans la délibération correspondent aux aides maximales mobilisables. L&amp;#039;intervention régionale s&amp;#039;inscrivant dans le cadre d&amp;#039;un budget annuel, les aides potentiellement mobilisables sont par conséquent susceptibles d&amp;#039;être ajustées notamment en fonction des disponibilités de crédits.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     logements familiaux agréés en PLS, PLUS, PLAI, ou Anah très social,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     foyers (résidences sociales, maisons-relais, pensions de famille) financés en PLAI, non dédiés à un public spécifique.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Sont exclues:
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     l&amp;#039;acquisition de patrimoines déjà conventionnés,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les structures d&amp;#039;hébergement d&amp;#039;urgence (centres de stabilisation, d&amp;#039;hébergement et de réinsertion sociale, d&amp;#039;accueil pour demandeurs d&amp;#039;asile...),
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les structures dédiées à une population spécifique (personnes âgées, handicapés, jeunes travailleurs, travailleurs migrants, étudiants...).
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
  &lt;/li&gt;
  &lt;li&gt;
   les sociétés d&amp;#039;économie mixte de construction,
  &lt;/li&gt;
  &lt;li&gt;
   les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
  &lt;/li&gt;
  &lt;li&gt;
   les collectivités territoriales ainsi que leurs groupements et les établissements publics.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Quand déposer la demande de subvention ?
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de travaux : après validation de l&amp;#039;APD et avant finalisation du DCE,
@@ -3914,273 +3776,411 @@
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de conception-réalisation : après validation de l&amp;#039;APD réalisé par le groupement et avant validation de la version PRO,
  &lt;/li&gt;
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en VEFA : après signature du contrat de réservation et avant de conclure l&amp;#039;acte de vente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Qui peut déposer la demande ?
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;organisme désigné par le bénéficiaire (AMO,....).
   &lt;br /&gt;
   Les dossiers doivent être déposés sur la plateforme des aides régionales (mesdemarches.iledefrance.fr)
   &lt;br /&gt;
   La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-locatifs-sociaux-tres-sociaux-et-intermediaire</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;span&gt;
  cyrielle.lavrador&amp;#64;iledefrance.fr
 &lt;/span&gt;
 - 01 53 85 56 82
 &lt;br /&gt;
 christine.malvaut&amp;#64;iledefrance.fr - 01 53 85 71 89
 &lt;br /&gt;
 sandrine.promenzio&amp;#64;iledefrance.fr - 01 53 85 75 37 (référente opérations réalisées en maîtrise d&amp;#039;ouvrage d&amp;#039;insertion)
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/73cd-soutien-a-la-production-de-logements-locatifs/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>19/09/2019</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
+      <c r="AH17" s="1" t="inlineStr">
         <is>
           <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>166497</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Valoriser les opérations de recyclage urbain avec des solutions techniques innovantes, expérimentales en production de logements</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Appel A Projet Innovant et Exemplaire / Logements</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>EPCI Agglo Montelimar</t>
         </is>
       </c>
-      <c r="F19" s="1" t="inlineStr">
+      <c r="F18" s="1" t="inlineStr">
         <is>
           <t>EPCI Agglo Montelimar</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 25</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L19" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’édition 2026 de l’appel à projet a pour objectif de valoriser des opérations de recyclage urbain, en valorisant les solutions techniques innovantes, expérimentales ou architecturales et des modes de faire pour créer des logements faciles et agréables à habiter pour tous, adaptés aux évolutions constatées des modes de vies et aux défis d&amp;#039;une communauté d’agglomération sobre, résiliente, inclusive et productive.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des friches industrielles, artisanales, commerciales ou publiques&lt;/li&gt;&lt;li&gt;Des bâtiments vacants, sous-occupés, dégradés…&lt;/li&gt;&lt;li&gt;Des terrains nécessitant démolition, désamiantage ou dépollution (bâtis ou non) &lt;/li&gt;&lt;li&gt;Des terrains nus en &amp;#34;dent creuse&amp;#34;, c’est-à-dire inclus dans des espaces urbanisés déjà bien desservis en réseaux, équipements et services.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;Les projets attendus devront répondre aux enjeux du Programme Local de l&amp;#039;Habitat et notamment au minimum à 3 axes parmi ces 5 axes, l’axe 1 étant obligatoire :&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Axe 1&lt;/strong&gt; : Lutter contre la vacance structurelle, les friches dans le tissu urbain mixte au sein de l’enveloppe urbaine, tout en inscrivant les logements dans le quartier / le centre bourg par l’accessibilité à l’offre commerciale, aux services ; l’accessibilité aux mobilités ; une couture avec les quartiers environnants ; une connexion des modes doux notamment les centralités en revalorisant le bâti existant.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 2 &lt;/strong&gt;: Répondre aux objectifs de densité « heureuse » en jouant sur les formes urbaines et la taille des logements.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 3 &lt;/strong&gt;: Répondre à la qualité d’usage des logements et prendre en compte le facteur santé.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 4 &lt;/strong&gt;: Répondre aux enjeux économiques.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 5&lt;/strong&gt; : Répondre aux enjeux de transformation des modes de vie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt; : 25 % du coût de l’opération, dans la limite d’un montant global de dépenses éligibles plafonné à 240 000 € HT. Soit une subvention maximale de 60 000 € par opération. Montélimar Agglomération prévoit de soutenir au maximum 3 projets lors de cette édition 2026. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les dépenses directes et induites relatives à la maîtrise du foncier (acquisition), au traitement du bâti ou terrain en amont de l’opération (démolition, dépollution et désamiantage) et aux travaux de construction et/ou réhabilitation, de même que les dépenses de maîtrise d’œuvre liées à l’opération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La subvention de l’appel à projet peut être cumulée avec l’ensemble des aides Habitat de la Communauté d’Agglomération Montélimar Agglomération, sous réserve d’éligibilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Toutefois, la collectivité se réserve le droit d’écrêter le montant global de la subvention dans le cas où le projet bénéficierait d’un taux d’aides global supérieur à 80 % du montant HT dans le respect des règles nationales applicables en matière de cofinancements des projets.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Edition 2025&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Volet 1&lt;/strong&gt; : aide à l&amp;#039;ingénierie, pour la mission d’étude et de programmation urbaine du secteur Nocaze Nord.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Volet 2&lt;/strong&gt; : Soutien à la réalisation du projet (phase opérationnelle), 3 projets ont été lauréats:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;restructuration complète de l’immeuble situé au 14 rue Pierre Julien, centre ancien de Montélimar, 8 logements à loyers modérés et 1 commerce.&lt;/li&gt;&lt;li&gt;restructuration lourde d’une friche bâtie et de réaménagement d’une friche non bâtie, sise Ilot Jean Jaurès à Montélimar, 10 logements et commerces.&lt;/li&gt;&lt;li&gt;restructuration de l’ilot des Halles en centre ancien de Montélimar avec 18 logements dont 1 habitat partagé et modulable et commerces en rdc.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P19" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>01/08/2026</t>
         </is>
       </c>
-      <c r="Q19" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/10/2026</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;br /&gt;Bénéficiaires : Les promoteurs – propriétaires privés, les propriétaires bailleurs publics (article L422-2 du Code de la Construction et de l&amp;#039;Habitation), les opérateurs publics ou privés de type SPL, foncière, SEM, EPL, GIE, Coopératives, les associations, collectif d’habitants, les communes.&lt;br /&gt;&lt;br /&gt;Le présent appel à projets est ouvert aux projets situés sur toutes les communes membres de la CAMA.&lt;br /&gt;&lt;br /&gt;Cependant seront priorisés Montélimar au titre du dispositif Action Cœur de Ville et du déficit de production de logements par rapport aux objectifs du PLH, le pôle touristique (Marsanne) et celles identifiées comme déficitaires en logements à la suite du bilan PLH 2024 (Espeluche, Saulce sur Rhône, Savasse, Puygiron, Roynac, Condillac et La Touche).&lt;br /&gt;&lt;br /&gt;Les projets pourront concerner :&lt;br /&gt;&lt;br /&gt;- Les logements par démolition reconstruction, ceux produits par la réhabilitation du bâti existant ou de friches et ceux construits dans une dent creuse ;&lt;br /&gt;- Les logements en typologie collective ou intermédiaire (construction libre exclue) ;&lt;br /&gt;- Les logements destinés à la location (hors location touristique), l’accession ou mixte.&lt;br /&gt;- Les projets devront permettre la production de minimum 4 (quatre) logements&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>CA Montélimar Agglomération</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.montelimar-agglo.fr/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le présent appel à projets est ouvert du 1&lt;sup&gt;er&lt;/sup&gt;
 septembre au 31 octobre 2026, &lt;/p&gt;&lt;p&gt;Les candidatures devront obligatoirement être transmises
 par voie électronique avant le 31 octobre 2026 à 19h à l’adresse suivante : &lt;a href="mailto:service.habitat&amp;#64;montelimar-agglo.fr" target="_self"&gt;service.habitat&amp;#64;montelimar-agglo.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Un accusé de réception de la candidature sera
 transmis à chacun des candidats.&lt;/p&gt;&lt;p&gt;Renseignements : &lt;a href="mailto:service.habitat&amp;#64;montelimar-agglo.fr" target="_self"&gt;service.habitat&amp;#64;montelimar-agglo.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>nelly.lantheaume@montelimar-agglo.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-operations-de-recyclage-urbain-avec-des-solutions-techniques-innovantes-experimentales-en-production-de-logements/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>EPCI Agglo Montelimar</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>163725</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/le-logement-social-etudiant</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
       <c r="Y19" s="1" t="inlineStr">
         <is>
-          <t>nelly.lantheaume@montelimar-agglo.fr</t>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
       <c r="Z19" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-operations-de-recyclage-urbain-avec-des-solutions-techniques-innovantes-experimentales-en-production-de-logements/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/le-logement-social-etudiant/</t>
         </is>
       </c>
       <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>11/10/2024</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>01/09/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>120979</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Prêt social</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4409,2039 +4409,807 @@
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>03/11/2022</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
           <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
-        <v>163727</v>
+        <v>144540</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la rénovation énergétique des logements sociaux</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>La rénovation énergétique des logements sociaux</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
-        <is>
-[...128 lines deleted...]
-      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V22" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
-[...24 lines deleted...]
- &lt;/span&gt;
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Arnaud Herry
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+&lt;/p&gt;
+&lt;p&gt;
+ arnaud.herry&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 66 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AH22" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
         <is>
           <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E23" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>144539</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
-[...2 lines deleted...]
- https://www.epfna.fr/
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V23" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
  &lt;span&gt;
-  Nicolas Proust
+  Grégoire Gilger
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+  Directeur opérationnel, directeur territorial Gironde
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  nicolas.proust&amp;#64;epfna.fr
+  05 49 62 18 19
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-&lt;p&gt;
  &lt;span&gt;
-  05 49 62 98 94
+  gregoire.gilger&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...6 lines deleted...]
-      <c r="Y23" s="1" t="inlineStr">
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AH23" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
         <is>
           <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E24" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>144538</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
-[...2 lines deleted...]
- Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V24" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
-[...1090 lines deleted...]
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  &lt;span&gt;
   Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   arnaud.herry&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
+      <c r="AH23" s="1" t="inlineStr">
         <is>
           <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>144509</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Dotation de revitalisation</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J30" s="1" t="inlineStr">
+      <c r="J24" s="1" t="inlineStr">
         <is>
           <t>Dotation de revitalisation allouée au plan d'actions : de 250 à 350.000 euros</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour
 solliciter l’aide du Département dans le cadre du dispositif « revitalisation,
 dynamisation ou restructuration de son centre-ville ou centre-bourg », la
 commune, ou son EPCI, devra réaliser préalablement une étude globale de son
 centre-ville ou centre-bourg de type « Plan de référence » qui
 définira un plan d’action global et pluriannuel.&lt;/p&gt;
 &lt;p&gt;&lt;u&gt;Typologies
 d’opérations/ de projets éligibles&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt; Au regard du plan d&amp;#039;action, après accord avec
 la commune, les projets retenus devront concerner au minimum 2 thématiques sur
 les 4 suivantes :&lt;/p&gt;
 &lt;p&gt;·        
 habitat et logement social,&lt;/p&gt;
 &lt;p&gt;·        
 commerce et services,&lt;/p&gt;
 &lt;p&gt;·        
 cadre de vie et l’environnement,
 notamment la transition énergétique et écologique et les espaces publics en
 lien avec les mobilités,&lt;/p&gt;
 &lt;p&gt;·        
 équipements à destination de la
 population.&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Les
 projets devront être localisés aux centres-bourgs ou centres-villes et
 justifier d’effets directs de revitalisation, dynamisation ou restructuration
 des centres-bourgs ou centres-Villes. Ils doivent démontrer un effet de
 centralité par leurs incidences sur les services ou les habitants des communes
 rurales périphériques.&lt;/p&gt;
 &lt;p&gt;Les
 aides s’inscrivent dans une poli􀆟que prioritaire départementale, ce sont
 des projets structurants pouvant relever de l’intérêt départemental.  &lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les
 centralités devront : &lt;/p&gt;
 &lt;p&gt;-       
 présenter
 un plan de référence ou une étude globale d’aménagement intégrant des
 dimensions économiques, sociales, environnementales, de services et
 d’aménagement du centre-bourg ou centre-ville, &lt;/p&gt;
 &lt;p&gt;-       
 établir
 une liste des projets envisagés pour le développement du centre-ville ou centre-bourg
 à 10 15 ans.&lt;/p&gt;
 &lt;p&gt;-       
 définir
 avec les élus départementaux et services les projets proposés à la dotation de
 revitalisation et soumettre leur demande au Président du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;&lt;u&gt;Bénéficiaires&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt;·        
 commune ayant des fonctions de centralité,
 &lt;/p&gt;
 &lt;p&gt;·        
 établissement public de coopération
 intercommunale (en accord avec la commune pour tout ou partie des projets
 retenus) &lt;/p&gt;
@@ -6455,798 +5223,1689 @@
 &lt;p&gt;• ville moyenne : 350 000 €,&lt;/p&gt;
 &lt;p&gt;• moyens et petits pôles :
 300 000 €,&lt;/p&gt;
 &lt;p&gt;• pôle de proximité : 250 000
 €.&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;La
 dotation est susceptible d’être augmentée à hauteur de 20 % dans le cas d’une
 mise en œuvre effective d’un programme ambitieux de création de logements
 sociaux, à loyers modérés dans le centre-bourg. &lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Ce
 programme devra être établi en cohérence avec le schéma départemental de
 l’Habitat et contribuer au plan « Bien vieillir dans les Landes » en
 intégrant des logements sociaux et/ ou en favorisant le maintien des personnes
 âgées à leur domicile.&lt;/p&gt;
 &lt;p&gt;L’aide aux projets retenus ne pourra dépasser
 40 % des dépenses éligibles. &lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Une
 centralité ne pourra être bénéficiaire de l’aide de revitalisation, restructuration
 ou dynamisation de son centre-ville ou centre-bourg qu’une seule fois sur la
 période 2019-2027. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Développement Territorial Intégré et Ingénierie de Projets
 &lt;/p&gt;
 &lt;p&gt;
  Secrétariat : 05 58 05 40 40&lt;/p&gt;
 &lt;p&gt;
  Courriel :
  &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
   developpement.territorial&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel du Département
 &lt;/p&gt;
 &lt;p&gt;
  23 rue Victor Hugo
 &lt;/p&gt;
 &lt;p&gt;
  40025 MONT-DE-MARSAN CEDEX
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/86c0-favoriser-la-revitalisation-dynamisation-ou-r/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
+      <c r="AH24" s="1" t="inlineStr">
         <is>
           <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>131816</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (23)</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
-[...3 lines deleted...]
- &lt;br /&gt;
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V31" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
-[...17 lines deleted...]
- &lt;br /&gt;
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>05/08/2026</t>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E32" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>144546</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V32" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
-  Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
+  Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  05 49 62 13 13
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  louis.andreo&amp;#64;epfna.fr
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>144545</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.epfna.fr/
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Nicolas Proust
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  nicolas.proust&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 98 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>06/08/2026</t>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>144543</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (86)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>144542</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Corrèze</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>144541</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Vienne</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>139435</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Acquérir du foncier en renouvellement urbain pour mes projets (résidentiels, tertiaires, de développement économique, pour créer un équipement..)</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Autre aide financière</t>
-[...7 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Etablissement Public Foncier Hauts de France facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, pré-verdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
  &lt;br /&gt;
  L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tous types de territoires.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
  Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •    Négociation, acquisition et portage foncier
  &lt;br /&gt;
  •    Études préalables (faisabilité, techniques...)
  &lt;br /&gt;
  •    Traitement des déchets et des sources de pollution concentrées
  &lt;br /&gt;
  •    Travaux de déconstruction
  &lt;br /&gt;
  •    Renaturation
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de l&amp;#039;aide :
  &lt;/strong&gt;
  &lt;br /&gt;
  •    Ingénierie prise en charge à 100%
  &lt;br /&gt;
  •    Etudes préalables jusqu&amp;#039;à 80%
  &lt;br /&gt;
  •    Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
  &lt;br /&gt;
  •    Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
  &lt;br /&gt;
  •    Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
  &lt;br /&gt;
  •    Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel de plusieurs hectares
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Bâtiments et construction
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e51-acquerir-du-foncier-en-renouvellement-urbain-/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
+      <c r="AH31" s="1" t="inlineStr">
         <is>
           <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>139430</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Produire des logements</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;EPF Hauts de France contribue à répondre aux besoins en logements en recyclant le foncier nécessaire à leur production.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement intervient autant sur les marchés tendus pour mobiliser rapidement des fonciers notamment pour la production d&amp;#039;une offre de logements sociaux, sur les marchés détendus pour recréer les conditions d&amp;#039;une meilleure attractivité pour les opérateurs, au sein des quartiers anciens dégradés et paupérisés en requalifiant l&amp;#039;habitat obsolète et insalubre et en restructurant l&amp;#039;offre et aussi sur des fonciers pollués où les coûts de traitement des pollutions obèrent la faisabilité économique pour des acteurs du secteur privé.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPF engage donc les acquisitions nécessaires à la maîtrise foncière de l&amp;#039;assiette définie, assure le traitement des éventuelles sources de pollution et si nécessaire déconstruit les biens. Il peut également accompagner et conseiller la collectivité dans l&amp;#039;élaboration d&amp;#039;un cahier des charges de consultation destiné à sélectionner le futur opérateur. Dans certains cas, l&amp;#039;EPF peut minorer le prix de vente des sites sur lesquels il est intervenu au titre de la production de logements.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  Sont éligibles à l&amp;#039;intervention de l&amp;#039;EPF les opérations des collectivités dédiées à la production de logements.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -7272,891 +6931,1232 @@
 &lt;p&gt;
  &lt;strong&gt;
   Montant de l&amp;#039;aide :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Jusqu&amp;#039;à 80% du coût des études
  &lt;/li&gt;
  &lt;li&gt;
   Jusqu&amp;#039;à 80% du coût de l&amp;#039;opération travaux
  &lt;/li&gt;
  &lt;li&gt;
   Décote additionnelle
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Site Lincrusta, Seclin ( Nord)
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le site d&amp;#039;une ancienne filature avait été démoli puis laissé à l&amp;#039;abandon de nombreuses années. Sa localisation stratégique au cœur du tissu urbain et à proximité des services et transports en commun ont amené un opérateur à proposer un programme mixte (200 logements et commerces). Cependant la crise de 2008 et l&amp;#039;ampleur des travaux de dépollution à réaliser ont compromis la réalisation du projet. Par son intervention, l&amp;#039;EPF a apporté la solution technique (traitement des sources de pollution et purge sélective des fondations au vu du projet) et financière (financement d&amp;#039;une partie des travaux et minoration foncière) sans pour autant prendre en charge les responsabilités de l&amp;#039;opérateur dans la mise en œuvre du plan de gestion du site.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Rue de Boschepe, Godewarsvelde (Nord)
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  En 2010, au départ en retraite des exploitants du magasin Proxi situé en centre-bourg de Godewaersvelde et faute de repreneur, cette commune de 2000 habitants a souhaité acquérir le site afin d&amp;#039;y construire de nouveaux logements. L&amp;#039;EPF s&amp;#039;est rendu propriétaire du site et a procédé aux travaux de démolition du bâtiment et du parking. L&amp;#039;EPF a accompagné la commune pour la consultation d&amp;#039;opérateurs et la mise en œuvre du projet. Il a cédé le foncier à un prix minoré au bailleur social retenu lequel a réalisé un projet comprenant un immeuble de 13 appartements locatifs sociaux et de 8 maisons en location-accession et accession sociale.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ancien mareyage, Grand Fort Philippe (Nord)
  &lt;/strong&gt;
  &lt;br /&gt;
  La commune de Grand-Fort-Philippe est marquée par un tissu urbain dense, composé d&amp;#039;un habitat traditionnel de « maisons de pêcheurs » et d&amp;#039;ateliers de transformation des produits de la pêche. Pour répondre à l&amp;#039;enjeu de résorption des sites artisanaux déclassés et aux besoins de logements du territoire, l&amp;#039;EPF est intervenu pour l&amp;#039;acquisition et la démolition d&amp;#039;un ancien mareyage. Après démolition, le foncier a été cédé, aux prix des domaines, à la communauté urbaine qui a procédé entre temps à un appel à projets multisite. Le bailleur retenu réalisera sur le site un programme de 14 logements locatifs sociaux alliant densité (R&amp;#43;3) et gestion des volumes, afin que ce dernier s&amp;#039;intègre aux constructions existantes tout en proposant des jardins pour les résidents.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5c78-produire-des-logements/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
+      <c r="AH32" s="1" t="inlineStr">
         <is>
           <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>98477</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Financer les opérations de rénovation thermique</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du Plan logement, la Banque des Territoires accompagne les organismes de logements sociaux en proposant une offre de prêt dédiée au financement d&amp;#039;opérations de rénovation thermique en complément de l&amp;#039;Eco-prêt.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre concerne les opérations de réhabilitation dont le besoin de financement s&amp;#039;étend au-delà de l&amp;#039;Eco-prêt.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_reno_thermique_psat</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/626f-decouvrir-loffre-de-pret-dediee-au-financemen/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
+      <c r="AH33" s="1" t="inlineStr">
         <is>
           <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>56454</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Valoriser le patrimoine bâti</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière
 Ingénierie technique
-Autre aide financière</t>
-[...2 lines deleted...]
-      <c r="I36" s="1" t="inlineStr">
+Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J36" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier)</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Le bâti d&amp;#039;intérêt patrimonial peut difficilement accueillir de nouveaux usages du fait des surcoûts engendrés par son adaptation. L&amp;#039;attribution d&amp;#039;une minoration foncière au titre du patrimoine bâti peut favoriser des projets optimisant l&amp;#039;existant, contribuant ainsi à limiter l&amp;#039;étalement urbain, tout en valorisant le patrimoine, facteur d&amp;#039;attractivité et de qualité du cadre de vie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -    Le montant de la minoration peut atteindre jusqu&amp;#039;à 400 € par mètre carré de surface de plancher de bâti préservé.
 &lt;/p&gt;
 &lt;p&gt;
  -    Attribution sur dossier de la minoration pour des projets entrant dans le cadre du PPI
 &lt;/p&gt;
 &lt;p&gt;
  -    Le maitre d&amp;#039;ouvrage doit s&amp;#039;associer des compétences d&amp;#039;un architecte. Le dossier doit présenter les plans du projet et les coûts associés à la valorisation du patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  -    Une commission, notamment composée de représentants de l&amp;#039;EPFLO et des CAUE de l&amp;#039;Oise et de l&amp;#039;Aisne (Conseils d&amp;#039;Architecture, d&amp;#039;Urbanisme et de l&amp;#039;Environnement), émet un avis sur l&amp;#039;éligibilité des projets, préalablement à leur présentation au Conseil d&amp;#039;Administration de l&amp;#039;EPFLO qui reste le seul organe compétent pour acter du montant des minorations foncières.
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P36" s="1" t="inlineStr">
+      <c r="P34" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="Q36" s="1" t="inlineStr">
+      <c r="Q34" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Départements de l'Aisne et de l'Oise</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.epflo.fr/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6a2f-soutenir-le-logement-locatif-social-et-lacces/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>11/08/2020</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
+      <c r="AH34" s="1" t="inlineStr">
         <is>
           <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>56453</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Recycler le foncier et les friches</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
 Autre aide financière
 Ingénierie technique
-Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I37" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J37" s="1" t="inlineStr">
+      <c r="J35" s="1" t="inlineStr">
         <is>
           <t>100% du coût des travaux, dans la limite de 50% du prix de revient</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à  faciliter la résorption des friches et le recyclage foncier, pour valoriser l&amp;#039;existant et limiter l&amp;#039;étalement urbain
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  Travaux et études éligibles : tout travaux et études engagés par l&amp;#039;EPFLO et liés à la préparation du site (dépollution, démolition, diagnostics techniques liés aux travaux préparatoires,..),
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Revitalisation
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P37" s="1" t="inlineStr">
+      <c r="P35" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="Q37" s="1" t="inlineStr">
+      <c r="Q35" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Départements de l'Aisne et de l'Oise</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.epflo.fr/</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a89c-cofinancer-des-etudes-pour-preparer-laction-f/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>11/08/2020</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
+      <c r="AH35" s="1" t="inlineStr">
         <is>
           <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>44406</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Soutenir le logement locatif social et l'accession aidée par l'attribution de minoration foncière</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention
+Ingénierie Juridique / administrative
 Autre aide financière
-Ingénierie financière
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I38" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J38" s="1" t="inlineStr">
+      <c r="J36" s="1" t="inlineStr">
         <is>
           <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier) pouvant</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à soutenir le logement locatif social et l&amp;#039;accession aidée par l&amp;#039;attribution de minoration foncière sur les logements locatifs sociaux (PLUS, PLAI, PLS), logements locatif intermédiaire (PLI) et les logements en accession aidée (PSLA, Bail Réel Solidaire ou autre dispositif destiné à des ménages dont les revenus ne dépassent pas les plafonds de ressources du PSLA)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Attribution sur décision du Conseil d&amp;#039;Administration de l&amp;#039;EPFLO, au vu de la difficulté effective à réaliser l&amp;#039;opération sans minoration(s) et en fonction des capacités financières de l&amp;#039;EPFLO
 &lt;/p&gt;
 &lt;p&gt;
  -    Les montants de minoration sont définis par type de logement et par mètre carré de surface utile : PLAI 135 €/m2 SU ; PLUS/BRS 110 €/m2 SU; PLS 75 €/m2 SU; PLI 25 €/m2 SU; accession aidée (hors BRS) 60 €/m2 SU
 &lt;/p&gt;
 &lt;p&gt;
  -    L&amp;#039;éligibilité à la minoration foncière « logement » est conditionnée comme tout opération de logement au respect d&amp;#039;une densité minimale de 20 logements par hectare, ou celle du document d&amp;#039;urbanisme si elle est supérieure. (En cas d&amp;#039;assainissement non collectif, l&amp;#039;emprise nécessaire à l&amp;#039;assainissement n&amp;#039;entre pas dans le calcul de la densité)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Les cessions au profit d&amp;#039;un opérateur privé réalisant les logements dans le cadre d&amp;#039;une Vente en l&amp;#039;État Futur d&amp;#039;Achèvement (VEFA) à un bailleur social ne sont pas éligibles à la minoration &amp;#34;logement aidé&amp;#34;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -    Le montant de la minoration sera calculé sur la base des surfaces du programme définies lors du permis de construire ou pour le logement social dans le dossier de financement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P38" s="1" t="inlineStr">
+      <c r="P36" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="Q38" s="1" t="inlineStr">
+      <c r="Q36" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Départements de l'Aisne et de l'Oise</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.epflo.fr/</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-logement-locatif-social/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2020</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>163727</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>La rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Economie locale et circuits courts
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>148614</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
       <c r="AC38" s="1" t="inlineStr">
         <is>
-          <t>EPFL des territoires Oise et Aisne</t>
+          <t>EPFNA</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
-          <t>03/06/2020</t>
+          <t>30/08/2023</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>11/08/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>120921</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités qui s’engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter plutôt que construire</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8457,54 +8457,54 @@
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
         <v>139428</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H41" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
+          <t>Autre aide financière
 Ingénierie technique
 Ingénierie financière
-Autre aide financière</t>
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
@@ -8826,51 +8826,51 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>04/08/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
         <v>139916</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9378,51 +9378,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
       <c r="AH44" s="1" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
         <v>163896</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
@@ -9670,85 +9670,85 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
         <v>139936</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H46" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie Juridique / administrative
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
@@ -10565,224 +10565,94 @@
         </is>
       </c>
       <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
       <c r="AH49" s="1" t="inlineStr">
         <is>
           <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
-        <v>163728</v>
+        <v>120718</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Soutenir l'offre de logement social en ruralité</t>
+          <t>Soutenir la création nette de logements locatifs intermédiaires destinés aux travailleurs clés indispensables au bon fonctionnement de la société</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Logement social en ruralité</t>
+          <t>Logement locatif intermédiaire (LLI)</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
-        <is>
-[...128 lines deleted...]
-      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Max : 5</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutien la création nette de logements locatifs intermédiaires destinés aux travailleurs clés
  &lt;span&gt;
   indispensables au bon fonctionnement de la société.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Pour quel type de projet ?
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Programmes visés par l&amp;#039;ordonnance n° 2014-159 du 20 février 2014 et le décret n° 2014-1102 du 30 septembre 2014 destiné à l&amp;#039;accueil de &amp;#34;travailleurs clés&amp;#34; notamment des secteur de la santé, de la sécurité, de l&amp;#039;éducation, des transports etc...
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Ce dispositif d&amp;#039;aide est par ailleurs pris en application de la décision 2012/21/UE du 20 décembre 2011 relative à l&amp;#039;application de l&amp;#039;article 106, paragraphe 2, du traité sur le fonctionnement de l&amp;#039;Union européenne aux aides d&amp;#039;État sous forme de compensations de service public octroyées à certaines entreprises chargées de la gestion de services d&amp;#039;intérêt économique général.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -10794,66 +10664,66 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   L&amp;#039;aide proposée s&amp;#039;établit à 5 % maximum de la dépense HT liée aux travaux et honoraires dans la limite d&amp;#039;un plafond de subvention de 5 000 € par logement.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Possibilité de primes pour les projets particulièrement performants sur le plan énergétique, qui recourent à l&amp;#039;éco-construction ou à la végétalisation.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Quelles démarches ?
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Dépôt des dossiers de demande de subvention sur la plateforme Mes démarches (mesdemarches.iledefrance.fr).
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P51" s="1" t="inlineStr">
+      <c r="P50" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les bénéficiaires des aides régionales sont :
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     les organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH ainsi que les SEM de construction ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les filiales des organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH créées en vertu des articles L.421-1, L.422-2 et L.422-3 dudit code pour construire et gérer des logements locatifs intermédiaires ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les SA de coordination entre les organismes d&amp;#039;HLM mentionnées à l&amp;#039;
     &lt;a href="http://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle&amp;#61;LEGIARTI000037668109&amp;amp;cidTexte&amp;#61;LEGITEXT000006074096&amp;amp;categorieLien&amp;#61;id&amp;amp;dateTexte&amp;#61;20181125" rel="noopener" target="_blank"&gt;
      article L. 423-1-1 du CCH
      &lt;span&gt;
       Ouvre une nouvelle fenêtre
@@ -10871,163 +10741,163 @@
       Ouvre une nouvelle fenêtre
      &lt;/span&gt;
     &lt;/a&gt;
     ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les organismes soumis au contrôle d&amp;#039;Action Logement Immobilier ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les personnes morales dont le capital est détenu en totalité par des personnes passibles de l&amp;#039;impôt sur les sociétés, des établissements publics administratifs ou des caisses de retraite et de prévoyance.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   À noter
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les critères d&amp;#039;éligibilité figurent dans le règlement d&amp;#039;intervention de la délibération n° CP 2020-356 du 1er juillet 2020.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/logement-locatif-intermediaire-lli</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Angelo Zagalolo :
  &lt;a href="mailto:angelo.zagalolo&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   angelo.zagalolo&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Jérôme de Viviés :
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6353-logement-locatif-intermediaire-lli/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF51" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
+      <c r="AH50" s="1" t="inlineStr">
         <is>
           <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>103340</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création 
 nette de logements locatifs intermédiaires destinés aux travailleurs clés indispensables au bon fonctionnement de la société.</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Logement locatif intermédiaire (LLI)</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutien la création nette de logements locatifs intermédiaires destinés aux travailleurs clés
  indispensables au bon fonctionnement de la société.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Programmes visés par l&amp;#039;ordonnance n° 2014-159 du 20 février 2014 et le décret n° 2014-1102 du 30 septembre 2014 destiné à l&amp;#039;accueil de &amp;#34;travailleurs clés&amp;#34; notamment des secteur de la santé, de la sécurité, de l&amp;#039;éducation, des transports etc...
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif d&amp;#039;aide est par ailleurs pris en application de la décision 2012/21/UE du 20 décembre 2011 relative à l&amp;#039;application de l&amp;#039;article 106, paragraphe 2, du traité sur le fonctionnement de l&amp;#039;Union européenne aux aides d&amp;#039;État sous forme de compensations de service public octroyées à certaines entreprises chargées de la gestion de services d&amp;#039;intérêt économique général.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH ainsi que les SEM de construction ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les filiales des organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH créées en vertu des articles L.421-1, L.422-2 et L.422-3 dudit code pour construire et gérer des logements locatifs intermédiaires ;
@@ -11036,134 +10906,264 @@
   &lt;li&gt;
    les SA de coordination entre les organismes d&amp;#039;HLM mentionnées à l&amp;#039;article L. 423-1-1 du CCH ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les SEM visées à l&amp;#039;article L. 481-1 du CCH ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les organismes soumis au contrôle d&amp;#039;Action Logement Immobilier ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les personnes morales dont le capital est détenu en totalité par des personnes passibles de l&amp;#039;impôt sur les sociétés, des établissements publics administratifs ou des caisses de retraite et de prévoyance.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Dépôt des dossiers de demande de subvention sur la plateforme Mes démarches (
  &lt;a rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
  ).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide proposée s&amp;#039;établit à 5 % maximum de la dépense HT liée aux travaux et honoraires dans la limite d&amp;#039;un plafond de subvention de 5 000 € par logement.
 &lt;/p&gt;
 &lt;p&gt;
  Possibilité de primes pour les projets particulièrement performants sur le plan énergétique, qui recourent à l&amp;#039;éco-construction ou à la végétalisation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P52" s="1" t="inlineStr">
+      <c r="P51" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/logement-locatif-intermediaire-lli</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Angelo Zagalolo :
  &lt;a href="mailto:angelo.zagalolo&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   angelo.zagalolo&amp;#64;iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Jérôme de Viviés :
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7562-logement-locatif-intermediaire-lli/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>163728</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'offre de logement social en ruralité</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Logement social en ruralité</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la création d&amp;#039;une offre nouvelle de logements communaux conventionnés ou sociaux, en recyclage immobilier, dans les territoires qualifiés de ruraux au sens de l&amp;#039;Insee.  &lt;/p&gt;&lt;p&gt;Objectifs : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;S’inscrire dans l’armature territoriale déclinée dans le SRADDET et dans la stratégie d’aménagement portée par les contrats de développement et de transition &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les projets d’habitat dans les territoires (petites centralités et communes rurales),dans une dynamique de développement local, en luttant contre le mitage &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;S’inscrire dans une démarche de maîtrise de la consommation des ressources et des énergies pour diminuer le reste à charge : viser, par étape, un niveau cible 150 KWhep/m².an, sans dégrader l’étiquette climat ; encourager l’utilisation des filières locales, la &amp;#34;reuse&amp;#34;(réutilisation), le réemploi des matériaux, etc … &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Affirmer la sobriété foncière, la limitation de l’artificialisation des sols et la lutte contre le mitage urbain&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer une offre de service « logement » globale pour les territoires et faciliter les démarches (production, rénovation, etc …) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prioriser et programmer les interventions financières au regard de la stratégie régionale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;- Les logements communaux conventionnés, sous maîtrise d’ouvrage communale : 15 000 €/logement, dans la limite de 90 000 € par opération&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les logements sociaux sous maîtrise d’ouvrage des bailleurs sociaux (ou VEFA)/ Maîtrise d&amp;#039;Ouvrage d&amp;#039;Insertion (MOI), dans la limite de 80 000 € par opération :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;10 000 €/logement de niveau PLUS, LOC 2 (conventionnement Anah en MOI)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;13 000 €/logement de niveau PLAI, LOC 3 (conventionnement Anah en MOI)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Commune&lt;/span&gt;&lt;/li&gt;&lt;li&gt;EPCI&lt;/li&gt;&lt;li&gt;Opérateurs agissant pour le compte d’une commune ou d’un EPCI&lt;/li&gt;&lt;li&gt;Organismes de logements sociaux&lt;/li&gt;&lt;li&gt;SEM&lt;/li&gt;&lt;li&gt;Associations&lt;/li&gt;&lt;li&gt;Tout organisme, personne morale ou personne privée, habilitée à produire du logement conventionné&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;TERRITOIRES CIBLES :&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg rural, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;PROJETS CIBLES : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Création d’une offre nouvelle de logements en recyclage immobilier : à partir d’une empreinte foncière existante, en réhabilitation ou en construction-démolition lorsque la réhabilitation ne peut être envisagée ou au sein d’une dent creuse dans le tissu constitué&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Projet de 2 logements minimum de :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;logements communaux conventionnés&lt;br /&gt;&lt;/p&gt;&lt;p&gt;logements sociaux (PLUS, PLAI, conventionnés Anah portés par une Maîtrise d’ouvrage d’insertion (LOC2, LOC3))&lt;/p&gt;&lt;p&gt;selon étude en opportunité, projets d&amp;#039;habitat non conventionnés, répondant à un besoin spécifique et à des niveaux de loyers sociaux, à condition qu’ils soient inscrits dans un dispositif contractuel avec la Région&lt;/p&gt;&lt;p&gt;- Projets s&amp;#039;inscrivant dans une démarche de maîtrise de consommation des ressources et des énergies (viser, par étape, un niveau de 150 kWhep/m².an)&lt;/p&gt;&lt;p&gt;- Les projets soutenus relèvent en priorité d’une programmation élaborée avec les territoires.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; NOTA BENE : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Cette aide est à distinguer de l&amp;#039;aide à la &amp;#34;rénovation énergétique des logements sociaux&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique aux logements existants (sans création d&amp;#039;une offre nouvelle). &lt;/p&gt;&lt;p&gt;- L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/logement-social-en-ruralite</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la création d&amp;#039;une offre nouvelle de logements communaux conventionnés ou sociaux, en recyclage immobilier, dans les territoires qualifiés de ruraux au sens de l&amp;#039;Insee.  S’inscrire dans l’armature territoriale déclinée dans le SRADDET et dans la stratégie d’aménagement portée par les contrats de développement et de transition
+	Accompagner les projets d’habitat dans les territoires (petites centralités et communes rurales),dans une dynamique de développement local, en luttant contre le mitage
+	S’inscrire dans une démarche de maîtrise de la consommation des ressources et des énergies pour diminuer le reste à charge : viser, par étape, un niveau cible 150 KWhep/m².an, sans dégrader l’étiquette climat ; encourager l’utilisation des filières locales, la &amp;#34;reuse&amp;#34;(réutilisation), le réemploi des matériaux, etc …
+	Affirmer la sobriété foncière, la limitation de l’artificialisation des sols et la lutte contre le mitage urbain
+	Proposer une offre de service « logement » globale pour les territoires et faciliter les démarches (production, rénovation, etc …)
+	Prioriser et programmer les interventions financières au regard de la stratégie régionale</t>
+        </is>
+      </c>
       <c r="Y52" s="1" t="inlineStr">
         <is>
-          <t>guidedesaides@iledefrance.fr</t>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
       <c r="Z52" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/7562-logement-locatif-intermediaire-lli/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/logement-social-en-ruralite/</t>
         </is>
       </c>
       <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF52" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG52" s="1" t="inlineStr">
         <is>
-          <t>05/05/2021</t>
+          <t>11/10/2024</t>
         </is>
       </c>
       <c r="AH52" s="1" t="inlineStr">
         <is>
-          <t>09/08/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:34" customHeight="0">
       <c r="A53" s="1">
         <v>117172</v>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -11325,792 +11325,82 @@
         </is>
       </c>
       <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
       <c r="AH53" s="1" t="inlineStr">
         <is>
           <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:34" customHeight="0">
       <c r="A54" s="1">
-        <v>92106</v>
+        <v>101248</v>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Obtenir une offre de prêt dédiée au financement de logements de fonction</t>
-[...4 lines deleted...]
-          <t>Prêt Logement de Fonction (PLF) : financer les logements de fonction</t>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
-        <is>
-[...703 lines deleted...]
-      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -12121,394 +11411,1104 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB58" s="1" t="inlineStr">
+      <c r="AB54" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
+      <c r="AH54" s="1" t="inlineStr">
         <is>
           <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E59" s="1" t="inlineStr">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>92106</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir une offre de prêt dédiée au financement de logements de fonction</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Logement de Fonction (PLF) : financer les logements de fonction</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
-Département
-Région
+Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...2 lines deleted...]
-      <c r="H59" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
-[...10 lines deleted...]
- Les projets soutenus peuvent concerner des travaux d&amp;#039;humanisation et de réhabilitation, voire la construction ou l&amp;#039;acquisition de foncier pour des centres d&amp;#039;hébergement et d&amp;#039;insertion (CHU, CHRS, CADA, LHSS, CPH, hôtels sociaux, centres de stabilisation, ...).
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires finance en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts vos projets de construction, d&amp;#039;acquisition-amélioration et de réhabilitation avec son offre de Prêt Logement de Fonction (PLF).
+&lt;/p&gt;
+&lt;p&gt;
+ Le PLF peut ainsi permettre le financement de casernes de gendarmeries, de sapeurs-pompiers professionnels, de logements de policiers ou de personnels d&amp;#039;établissements hospitaliers, sociaux ou médico-sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O59" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X59" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plf?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=financement_dedie_plf_psat</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...5 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a7d1-obtenir-une-offre-de-pret-dediee-au-financeme/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>547</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Financer des centres d'hébergement et d'insertion en faveur des personnes démunies</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Logement d’Urgence (PLU) : financer des logements destinés aux plus démunis</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous soutient financièrement dans vos projets en faveur des personnes démunies. Nous proposons un financement en prêt sur fonds d&amp;#039;épargne dédié avec le prêt PLU.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus peuvent concerner des travaux d&amp;#039;humanisation et de réhabilitation, voire la construction ou l&amp;#039;acquisition de foncier pour des centres d&amp;#039;hébergement et d&amp;#039;insertion (CHU, CHRS, CADA, LHSS, CPH, hôtels sociaux, centres de stabilisation, ...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Citoyenneté</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plu?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=hbg_insertion_plu_psat</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5055-pret-locatif-durgence/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>105106</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réalisation de terrains familiaux dans le cadre du développement d'un habitat adapté aux gens du voyage</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Logement public - terrains familiaux - gens du voyage</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Personnes morales gestionnaires du parc social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes et communautés de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations habilitées à réaliser des terrains familiaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Afin de conforter sa politique en faveur de l’hébergement et du logement des personnes défavorisées de la Charente, et conformément aux fiches actions n°16 relative au « développement de solutions d’habitat adapté pour les gens du voyage dans un cadre sécurisé pour les opérateurs » du PDALHPD 2025-2030 adopté par délibération du 17 octobre 2025, le Département est susceptible d’accorder son soutien à la réalisation de terrains familiaux adapté aux gens du voyage.&lt;/p&gt;&lt;p&gt;Le Département avait, par ailleurs, approuvé le Schéma départemental d&amp;#039;accueil des gens du voyage 2015–2020 (axe 2 action 2.2).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Subvention forfaitaire de 3.000 € par terrain familial comprenant du bâti.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Construction ou réhabilitation d&amp;#039;un bâti avec eau et électricité, bloc sanitaire, local et au moins une pièce de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ La procédure doit être initiée suite à un signalement de la situation par la cellule de recours animée par le GIP Charente Solidarités.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  dossier de description de l&amp;#039;opération (plans, situation dans la commune, échéancier de réalisation, nombre de projet, descriptif rapide)&lt;/li&gt;
+ &lt;li&gt;
+  plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  agrément de la Direction départementale des territoires (DDT)
+ &lt;/li&gt;
+ &lt;li&gt;
+  calendrier prévisionnel des demandes de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;&lt;li&gt;copie de la délibération autorisant l&amp;#039;opération (pour les collectivités et établissements publics de coopération intercommunale)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Modalités particulières d’instruction : &lt;/p&gt;&lt;p&gt;Le dépôt des demandes de subvention doit intervenir au plus tard au 1er juin de l’année.&lt;/p&gt;&lt;p&gt;Pour les besoins de l’instruction, vous disposez d’un délai de 15 jours pour répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les demandes de subvention complètes sont ensuite instruites et examinées par une commission d’élus du Département dans laquelle les porteurs de projet pourront présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au regard des crédits disponibles, des priorités départementales et de l’avis de la commission, l’individualisation des subventions sera soumise à l’adoption de la commission permanente.&lt;/p&gt;&lt;p&gt;Modalités de versement :&lt;/p&gt;&lt;p&gt;Maximum de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80 % du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le paiement de la subvention interviendra dans le cadre d’une Autorisation de programme/crédit de paiement, dans la limite des crédits de paiement inscrits par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;•	Acomptes : &lt;/p&gt;&lt;p&gt;o	un état récapitulatif des factures, certifié par le comptable&lt;/p&gt;&lt;p&gt;•	Solde :&lt;/p&gt;&lt;p&gt;o	un état récapitulatif des factures, certifié par le comptable &lt;/p&gt;&lt;p&gt;o	le décompte général et définitif de l’opération&lt;/p&gt;&lt;p&gt;Caducité : l’opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de quatre ans à compter de la date de notification de la décision attributive&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/terrains_familiaux_gens_du_voyage.pdf</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 75 15
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d29-soutenir-la-realisation-de-terrains-familiaux/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>546</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’implantation de logements sociaux sur votre territoire avec le prêt Gaïa</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Gaïa : favoriser l’implantation du logement social</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous accompagne dans le financement de vos acquisitions foncières et opérations de viabilisation dédiées aux logements sociaux sur votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre se décline à long et à court terme.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Gaia à court terme est destiné au portage et à la constitution de réserves foncières, afin d&amp;#039;y réaliser à terme des logements sociaux dans une proportion minimale de 25% du programme immobilier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Gaïa à long-terme sert à financer l&amp;#039;acquisition d&amp;#039;un terrain à condition que celui-ci soit mis à bail, au bénéfice d&amp;#039;organismes réalisant des logements sociaux ou des opérations d&amp;#039;accession sociale à la propriété, dans un délai maximal de 2 ans suite à la signature du contrat de prêt.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-gaia-acquisition-foncier-implantation-logement-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=gaia_ols_psat</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9571-pret-gaia-long-terme/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2019</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>166434</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Financer le renouvellement urbain dans les quartiers Politique de la ville</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Habitat et logement : Politique de la ville</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Fonds pour le renouvellement urbain : 14 quartiers politique de la ville dont 8 classés en projet d&amp;#039;intérêt national (PRIN)  et 6 en projet d&amp;#039;intérêt régional (PRIR)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités et montant de l’aide :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Répartition des fonds au prorata du nombre d’habitants.&lt;/li&gt;&lt;li&gt;Bonification pour les quartiers n’ayant pas bénéficié du programme  départemental de rénovation urbaine précédent.&lt;/li&gt;&lt;li&gt;Possible fongibilité, sous certaines conditions, des crédits entre les PRIR et les PRIN à l’échelle de l‘intercommunalité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>Communes et EPCI</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.essonne.fr/votre-departement/ses-missions/aides-aux-collectivites</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>Direction de la cohésion territoriale Téléphone : 01 60 87 18 70</t>
+        </is>
+      </c>
       <c r="Y59" s="1" t="inlineStr">
         <is>
-          <t>baptiste.girod@caissedesdepots.fr</t>
+          <t>fdesserouer@cd-essonne.fr</t>
         </is>
       </c>
       <c r="Z59" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/5055-pret-locatif-durgence/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-le-renouvellement-urbain-dans-les-quartiers-politique-de-la-ville/</t>
         </is>
       </c>
       <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC59" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="AE59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG59" s="1" t="inlineStr">
         <is>
-          <t>08/03/2019</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="AH59" s="1" t="inlineStr">
         <is>
-          <t>11/08/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:34" customHeight="0">
       <c r="A60" s="1">
         <v>92352</v>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Développer l'offre de logements</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier d'Occitanie (EPF)</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
@@ -14043,2859 +14043,2675 @@
         </is>
       </c>
       <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH63" s="1" t="inlineStr">
         <is>
           <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:34" customHeight="0">
       <c r="A64" s="1">
-        <v>162904</v>
+        <v>117554</v>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la réhabilitation globale des copropriétés en difficulté ayant préalablement fait l'objet d'une labellisation régionale</t>
+          <t>Financer les travaux de rénovation de votre parc de logements</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Logement : Dispositif d'aide aux copropriétés en difficulté labellisées CDSR</t>
+          <t>Le Prêt PAM : financez vos travaux de réhabilitation</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-Particulier</t>
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
         </is>
       </c>
       <c r="H64" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Prêt</t>
         </is>
       </c>
       <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L64" s="1" t="inlineStr">
         <is>
-          <t>La Région soutient la réhabilitation globale des copropriétés en difficulté ayant préalablement fait l&amp;#039;objet d&amp;#039;une labellisation régionale (CDSR).&lt;br /&gt;</t>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes une collectivité territoriale, un établissement public ou un organisme de logement social ? Vous portez un projet de réhabilitation de votre parc de logements afin d&amp;#039;améliorer la vie quotidienne des habitants, mettre vos habitats aux normes d&amp;#039;accessibilité ou effectuer une rénovation énergétique ? La Banque des territoires vous propose son prêt PAM pour accompagner vos besoins de financement concernant des travaux d&amp;#039;amélioration, de résidentialisation et de réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt PAM offre de nombreux avantages en garantissant des caractéristiques financières identiques quelle que soit l&amp;#039;opération financée ou en vous donnant la possibilité d&amp;#039;ajuster votre prêt selon vos besoins. Dans certains cas, vous pouvez également compléter votre emprunt par un PAM à Taux Fixe.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N64" s="1" t="inlineStr">
         <is>
-          <t>Logement et habitat</t>
+          <t>Réhabilitation
+Logement et habitat
+Lutte contre la précarité</t>
         </is>
       </c>
       <c r="O64" s="1" t="inlineStr">
         <is>
-          <t>Récurrente</t>
-[...4 lines deleted...]
-          <t>Les syndicats des copropriétaires et leur mandataire, les particuliers-copropriétaires occupants ainsi que les collectivités territoriales d&amp;#039;implantation. &lt;br /&gt; &lt;p&gt;Les modalités de calcul décrites dans la délibération susvisée correspondent aux aides maximales mobilisables. &lt;/p&gt;&lt;p&gt;Le taux de subvention régionale est modulé en fonction :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des caractéristiques de l’opération, notamment de ses contraintes techniques et financières,&lt;/li&gt;&lt;li&gt;De la capacité d’autofinancement du demandeur,&lt;/li&gt;&lt;li&gt;Des dotations disponibles au budget régional.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;Ce dispositif, détaillé dans la délibération n° CR 09-11 du 10 février 2011, vise à accompagner les syndicats de copropriétaires dans la requalification globale de leur copropriété. &lt;br /&gt;&lt;br /&gt;Il permet de financer :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des mesures d&amp;#039;ingénierie pré opérationnelle et opérationnelle,&lt;/li&gt;&lt;li&gt;Des aides à la gestion et aux procédures juridiques et contentieuses,&lt;/li&gt;&lt;li&gt;Des aides aux travaux de réhabilitation et de rénovation thermique en parties communes,&lt;/li&gt;&lt;li&gt;Des aides individuelles aux travaux en parties privatives.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;strong&gt;Quand déposer la demande ?&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;La demande de subvention doit être déposée avant tout commencement d&amp;#039;exécution.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Où déposer la demande ?&lt;/strong&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le dépôt des demandes de subvention doit se faire sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;sélectionner le téléservice « Aides aux copropriétés en difficulté labellisées par la Région: ingénierie et travaux » &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui peut déposer la demande ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;opérateur chargé du suivi-animation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La collectivité d&amp;#039;implantation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le cas échéant , le mandataire de la copropriété (syndic, administrateur provisoire).&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="S64" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-[...1 lines deleted...]
-Usage / valorisation</t>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U64" s="1" t="inlineStr">
         <is>
-          <t>Île-de-France</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V64" s="1" t="inlineStr">
         <is>
-          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/logement-dispositif-daide-aux-coproprietes-en-difficulte-labellisees-cdsr</t>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pam?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pam_psat</t>
         </is>
       </c>
       <c r="X64" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Loïc Gandais : &lt;a href="mailto:loic.gandais&amp;#64;iledefrance.fr" target="_blank"&gt;loic.gandais&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique Darras : &lt;a href="mailto:veronique.darras&amp;#64;iledefrance.fr" target="_blank"&gt;veronique.darras&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Michel Clem : &lt;a href="mailto:michel.clem&amp;#64;iledefrance.fr" target="_blank"&gt;michel.clem&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Marie Périvier-Fizazi : &lt;a href="mailto:marie.perivier-fizazi&amp;#64;iledefrance.fr" target="_blank"&gt;marie.perivier-fizazi&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y64" s="1" t="inlineStr">
         <is>
-          <t>guidedesaides@iledefrance.fr</t>
+          <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z64" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/logement-dispositif-daide-aux-coproprietes-en-difficulte-labellisees-cdsr-1/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/41d2-financer-la-rehabilitation-des-logements-soci/</t>
         </is>
       </c>
       <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
       <c r="AE64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF64" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG64" s="1" t="inlineStr">
         <is>
-          <t>16/06/2024</t>
+          <t>06/05/2022</t>
         </is>
       </c>
       <c r="AH64" s="1" t="inlineStr">
         <is>
-          <t>04/08/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:34" customHeight="0">
       <c r="A65" s="1">
-        <v>158022</v>
+        <v>92111</v>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Développer une action pour accompagner les personnes en difficultés quant à l'entretien et l’organisation de leur logement afin d'acquérir une autonomie et un mieux-être quotidien</t>
+          <t>Soutenir la construction de logements sociaux en zones tendues</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Appel à projets 2024-2025 Fonds de solidarité pour le logement &amp;#8211; Accompagnement social à l&amp;rsquo;entretien du logement (ASEL)</t>
+          <t>Prêt Locatif Social (PLS) : financer des logements</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Manche</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...2 lines deleted...]
-Association</t>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
         </is>
       </c>
       <c r="H65" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Autre aide financière
+Prêt</t>
         </is>
       </c>
       <c r="K65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  NATURE DE L&amp;#039;AIDE
-[...11 lines deleted...]
- Date limite de réception des dossiers le 31 janvier 2024.
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous propose Tonus, une offre 2-en-1 visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la diversification de votre stratégie financière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir vos projets de construction de logements sociaux en zones tendues.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Le démembrement de propriété institutionnel en Usufruit locatif social (ULS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre Tonus est détenue intégralement par la Caisse des Dépôts. Son rôle est d&amp;#039;investir en nue-propriété dans la construction de logements sociaux en zones tendues. Vous profitez ainsi de plusieurs avantages :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes usufruitier des logements pendant 15 à 20 ans ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les organismes de logement social (OLS) font l&amp;#039;économie d&amp;#039;un apport en fonds propres d&amp;#039;environ 200 millions d&amp;#039;euros ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de l&amp;#039;usufruit peut être financée à 100 % par des prêts de la Banque des Territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur l&amp;#039;ensemble du marché du logement social au très social (prêts PLAI, PLUS et PLS), l&amp;#039;offre Tonus va soutenir la construction de 7 000 logements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. La vente de logements de plus de 15 ans financés en Prêt locatif social (PLS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En complément, vous pouvez céder à Tonus les logements de plus de 15 ans qui ont été financés en Prêt locatif social. Vous pouvez ainsi générer des fonds propres, en échange du réinvestissement des plus-values dans la construction neuve.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre Tonus ambitionne d&amp;#039;acquérir 2 000 logements sociaux, permettant la construction de 5 000 logements sociaux supplémentaires.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N65" s="1" t="inlineStr">
         <is>
-          <t>Cohésion sociale et inclusion
-[...1 lines deleted...]
-Lutte contre la précarité</t>
+          <t>Bâtiments et construction
+Logement et habitat</t>
         </is>
       </c>
       <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
-[...52 lines deleted...]
-      </c>
       <c r="S65" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-[...1 lines deleted...]
-Usage / valorisation</t>
+          <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U65" s="1" t="inlineStr">
         <is>
-          <t>Manche</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V65" s="1" t="inlineStr">
         <is>
-          <t>https://www.manche.fr/guide-des-aides/appel-a-projets-2024-2025-fonds-de-solidarite-pour-le-logement-accompagnement-social-a-lentretien-du-logement-asel/</t>
-[...4 lines deleted...]
-          <t>https://subventions.manche.fr/GESTION/jsp/nouveauContexte.action?codeAction=M42-ACCUEIL</t>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pls_tonus_psat</t>
         </is>
       </c>
       <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sabrina Lair - Insertion sociale : 06 10 98 60 31
-[...4 lines deleted...]
-  https://www.manche.fr/contacter-le-departement/
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y65" s="1" t="inlineStr">
         <is>
-          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+          <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z65" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/46cc-appel-a-projets-2024-2025-fonds-de-solidarite/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8af-etre-accompagne-dans-la-diversification-de-vo/</t>
         </is>
       </c>
       <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
       <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF65" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG65" s="1" t="inlineStr">
         <is>
-          <t>07/01/2024</t>
+          <t>23/04/2021</t>
         </is>
       </c>
       <c r="AH65" s="1" t="inlineStr">
         <is>
-          <t>04/08/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
-        <v>161508</v>
+        <v>71871</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Localiser et s'informer sur les logements inoccupés</t>
+          <t>Financer la production de logements locatifs sociaux</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Information sur les logements inoccupés</t>
+          <t>Prêt Booster : financer la production de logements</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>ENEDIS</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...2 lines deleted...]
-Région</t>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H66" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Prêt</t>
         </is>
       </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Vous souhaitez mettre en œuvre une opération de dynamisation du territoire, un projet de lutte contre la précarité énergétique ou de rénovation ?&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;&lt;em&gt;Ce service vous sera d&amp;#039;une grande aide !&lt;/em&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Présentation de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un service non facturé, qui met à la disposition des collectivités territoriales et des AODE des indicateurs statistiques sur les logements inoccupés résidentiels à la maille quartier (IRIS) et leur évolution sur les 4 dernières années.&lt;/p&gt;&lt;p&gt;Cette solution produit un diagnostic sous la forme d&amp;#039;un rapport qui regroupe les sites de consommation résidentiels raccordés en basse tension (BT) de puissance souscrite ≤ 36 kVA. Les données des sites inoccupés satisfont au moins l’un des deux critères suivants : une situation contractuelle valide et une consommation annuelle inférieure ou égale à 100 kWh ou des sites sans situation contractuelle depuis plus d&amp;#039;un an.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Ce diagnostic permet à la collectivité de mieux comprendre sur la durée la question de la vacance et de l&amp;#039;objectiver. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ce diagnostic comprend :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une vision cartographique et historique sur 4 ans.&lt;/li&gt;&lt;li&gt;Une vision cartographique de la consommation annuelle moyenne et de la part thermosensible par quartier (zone IRIS).&lt;/li&gt;&lt;li&gt;Un fichier brut (format Excel) regroupant les données traitées.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Précision sur la protection des données :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Enedis protège les données à caractère personnel (DCP) et les informations commercialement sensibles (ICS). Les informations relatives aux logements inoccupés, les données de consommation et la thermosensibilité annuelle ne peuvent être fournies que si le nombre de points de consommation résidentiels total à la maille IRIS est supérieur ou égal à 10 points. Aucune donnée individuelle d’un client particulier n’est mise à disposition.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;* Ce service n&amp;#039;est pas destiné aux pays&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ En complément des prêts PLUS, PLAI et PLS, la Banque des Territoires propose les prêts Booster : des solutions de financement pour les projets de production de logements locatifs sociaux dans le cadre du Plan logement. Les opérations éligibles sont celles visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construire des logements locatifs sociaux avec ou sans acquisition de terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faire l&amp;#039;acquisition de logements avec ou sans travaux d&amp;#039;amélioration, y compris en VEFA ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des opérations de logements en structure collective qui sont destinés à des personnes âgées, des personnes handicapées, des étudiants et des jeunes actifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des opérations ULS (Usufruit Locatif Social), celles-ci étant éligible au prêt sans différé d&amp;#039;amortissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet de production de logements locatifs sociaux neufs, la Banque des Territoires offre le choix entre 3 prêts Booster :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un prêt à taux fixe offrant un différé d&amp;#039;amortissement du capital pendant 20 ans, puis un amortissement du capital pendant 20 à 40 ans au taux du Livret A &amp;#43; 0,60 % ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un prêt à taux fixe sans différé d&amp;#039;amortissement sur des durées de 15, 20, 25 ou 30 ans, en échéances constantes avec une possibilité de préfinancement de 3 à 12 mois ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un Booster BEI à long terme sur des durées de 35 ou 40 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Prenant la forme d&amp;#039;un prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts, le Booster est :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Limité à 15 000 € par logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accordé en complément des autres financements de production de logements sociaux (PLUS, PLAI et PLS).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ À noter : un seul prêt Booster est possible par opération, qu&amp;#039;il soit avec ou sans différé d&amp;#039;amortissement.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N66" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
-[...1 lines deleted...]
-Réduction de l'empreinte carbone</t>
+          <t>Personnes âgées
+Handicap
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
         </is>
       </c>
       <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S66" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-Usage / valorisation</t>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U66" s="1" t="inlineStr">
         <is>
-          <t>Territoires Enedis</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V66" s="1" t="inlineStr">
         <is>
-          <t>https://www.enedis.fr/cohesion-sociale</t>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-booster?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prod_ls_booster_psat</t>
         </is>
       </c>
       <c r="X66" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Pour plus d&amp;#039;informations contactez votre Interlocuteur Privilégié&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.enedis.fr/jaccede-mon-portail-collectivites"&gt;J&amp;#039;accède à mon Portail Collectivités | Enedis&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y66" s="1" t="inlineStr">
         <is>
-          <t>pauline.wissocq@enedis.fr</t>
+          <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z66" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/yf-dtjktjktk/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b04-trouver-un-offre-de-pret-dediee-au-financemen/</t>
         </is>
       </c>
       <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC66" s="1" t="inlineStr">
         <is>
-          <t>Enedis</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG66" s="1" t="inlineStr">
         <is>
-          <t>20/02/2024</t>
+          <t>20/11/2020</t>
         </is>
       </c>
       <c r="AH66" s="1" t="inlineStr">
         <is>
-          <t>04/08/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:34" customHeight="0">
       <c r="A67" s="1">
+        <v>30635</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'offre de logement pour les jeunes</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir le développement de l&amp;#039;offre nouvelle (opération de construction neuve ou opération en  acquisition-amélioration) de résidences sociales de type FJT pour des jeunes ayant un besoin en hébergement ou logement temporaire du fait, en particulier,  de leurs parcours de formation (notamment d&amp;#039;apprentis) et d&amp;#039;accès à un premier emploi.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la restructuration et la réhabilitation lourde de sorte que les résidences dédiées aux jeunes soient adaptées à leurs besoins et améliorent les conditions d&amp;#039;usage et de gestion (économie des coûts de gestion) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes HLM au sens de l&amp;#039;article L.411.10 du Code de la Construction et de l&amp;#039;Habitation intervenant sur le territoire de la Région Occitanie / Pyrénées-Méditerranée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations ou établissements agréés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les opérations de production nouvelle :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtrise d&amp;#039;ouvrage directe :
+  &lt;strong&gt;
+   6.5%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 000€
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition-Amélioration :
+  &lt;strong&gt;
+   7%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 500€
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VEFA (Vente en l&amp;#039;État Futur d&amp;#039;Achèvement) :
+  &lt;strong&gt;
+   3.5 %
+  &lt;/strong&gt;
+  du Prix de revient HT plafonnée à
+  &lt;strong&gt;
+   2000 €
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Pour les opérations de restructuration et d&amp;#039;amélioration :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Restructurations lourdes :
+  &lt;strong&gt;
+   20%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 000€
+  &lt;/strong&gt;
+  /logement,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Amélioration (mise aux normes de sécurité, d&amp;#039;accessibilité ou thermique) :
+  &lt;strong&gt;
+   10%
+  &lt;/strong&gt;
+  plafonnée à
+  &lt;strong&gt;
+   1 000€
+  &lt;/strong&gt;
+  par logement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour tous types d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Public accueilli :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   un minimum de 30% de jeunes en formation professionnelle notamment apprenti.e.s (hors étudiant.e.s) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une attention particulière sera portée sur la part de jeunes hébergés en séjour fractionné du fait d&amp;#039;une formation éloignée de leur lieu de formation ou d&amp;#039;apprentissage.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Contrepartie obligatoire (subvention et/ou cession foncière gratuite ou minorée) des collectivités infra-régionales (Conseil départemental, EPCI et/ou Communes).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les opérations de production nouvelle :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de résidence sociale-FJT ou foyer soleil rattaché à une RS-FJT
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;une mise à disposition de foncier via un bail emphytéotique, construction ou réhabilitation ou autres, la durée de celui-ci devra être au moins égale à celle du prêt foncier 50 ans (&amp;#43; 3 ans de sortie de bail) soit minimum 53 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les opérations de restructuration et d&amp;#039;amélioration
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conventionnement APL, le cas échéant après travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;une mise à disposition de foncier renouvelée via un bail emphytéotique, (réhabilitation ou autre), la durée de celui-ci devra être au moins égale à celle du prêt contracté (&amp;#43; 3 ans de sortie de bail).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-au-logement-des-jeunes</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Solidarités et de l&amp;#039;Égalité
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat et Logement
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission : 04 67 22 79 13
+&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaire : 04 67 22 93 96
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b08b-aide-au-logement-des-jeunes/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>166670</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>DEMOLITION DE LOGEMENTS LOCATIFS SOCIAUX</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>DEMOLITION DE LOGEMENTS LOCATIFS SOCIAUX</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;Objectif &lt;/h3&gt;
 &lt;p&gt;Aider à la démolition de logements locatifs sociaux&lt;/p&gt;
 &lt;h3&gt;Opérations éligibles&lt;/h3&gt;
 &lt;p&gt;Opérations de démolition de logements locatifs sociaux du parc public conventionnés par l’Etat ou de logements privés détenus par un organisme HLM.&lt;/p&gt;
 &lt;p&gt;Opération validée par l’Etat et l’EPCI.&lt;/p&gt;
 &lt;p&gt;Cofinancement par l’EPCI ou la commune selon les modalités prévues par convention avec le Département.&lt;/p&gt;
 &lt;h3&gt;Exclusions &lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Les logements dont la démolition est prévue dans le cadre des opérations ANRU.&lt;/li&gt;
 &lt;li&gt; Les logements déjà démolis.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Bénéficiaires&lt;/h3&gt;
 &lt;p&gt;Bailleurs sociaux.&lt;/p&gt;
 &lt;h3&gt;Type d’aide&lt;/h3&gt;
 &lt;p&gt;Subvention d’investissement.&lt;/p&gt;
 &lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
 &lt;p&gt;1 500 € par logement.&lt;/p&gt;
 &lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Note de présentation du projet précisant notamment l’adresse de l’opération de démolition, complétée par un plan de situation&lt;/li&gt;
 &lt;li&gt;Calendrier prévisionnel de démarrage et fin de travaux&lt;/li&gt;
 &lt;li&gt;Arrêté préfectoral portant autorisation de démolir&lt;/li&gt;
 &lt;li&gt;Attestation de non-financement par l’ANRU&lt;/li&gt;
 &lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT&lt;/li&gt;
 &lt;li&gt;RIB&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Instruction des dossiers/Demande dématérialisée&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;/li&gt;
 &lt;li&gt;Délibération de la Commission permanente.&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Téléservice&lt;/strong&gt; : Habitat (entité : entreprise)&lt;br /&gt;&lt;strong&gt;Dispositif&lt;/strong&gt; : Démolition (aide territorialisée)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Versement&lt;/h3&gt;
 &lt;p&gt;Un acompte de 50% peut être versé au démarrage des travaux et sur justificatif d’un Ordre de service de démarrage des travaux.&lt;br /&gt;Pas d’’acompte &amp;lt; à 10 000€ .&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatif &lt;/strong&gt;:&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée, établie par le Maître d’Ouvrage,&lt;/li&gt;
 &lt;li&gt;Un état de la dépense totale payée, montant HT et TTC, signé en original par le Maître d’Ouvrage.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Bases réglementaires&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt; Règlement financier du Département en vigueur. &lt;/li&gt;
 &lt;li&gt;Délibération « &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de &lt;/a&gt;l’habitat » du 21 novembre 2022.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>Opérations éligibles
 &lt;p&gt;Opérations de démolition de logements locatifs sociaux du parc public conventionnés par l’Etat ou de logements privés détenus par un organisme HLM.&lt;/p&gt;
 &lt;p&gt;Opération validée par l’Etat et l’EPCI.&lt;/p&gt;
 &lt;p&gt;Cofinancement par l’EPCI ou la commune selon les modalités prévues par convention avec le Département.&lt;/p&gt;
 &lt;h3&gt;Exclusions &lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Les logements dont la démolition est prévue dans le cadre des opérations ANRU.&lt;/li&gt;
 &lt;li&gt; Les logements déjà démolis.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Bénéficiaires&lt;/h3&gt;
 &lt;p&gt;Bailleurs sociaux.&lt;/p&gt;
 &lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://guide-aides.ladrome.fr/aidefinanciere/logements-locatifs-sociaux-demolition/</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/demolition-de-logements-locatifs-sociaux/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF67" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>17/08/2026</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
+      <c r="AH68" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>166671</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>REHABILITATION DE LOGEMENTS LOCATIFS SOCIAUX</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>REHABILITATION DE LOGEMENTS LOCATIFS SOCIAUX</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;Objectif &lt;/h3&gt;
 &lt;p&gt;Aider à la réhabilitation de logements locatifs existants, intégrant un volet rénovation énergétique&lt;/p&gt;
 &lt;h3&gt;Opérations éligibles&lt;/h3&gt;
 &lt;p&gt;Opérations de réhabilitation de logements locatifs sociaux conventionnés comportant un volet rénovation énergétique permettant d’atteindre les objectifs d’un DPE étiquette B après travaux.&lt;/p&gt;
 &lt;h3&gt;Exclusions&lt;/h3&gt;
 &lt;p lang="fr-FR"&gt;&lt;span&gt;Les&lt;/span&gt; &lt;span&gt;logements&lt;/span&gt; &lt;span&gt;dont&lt;/span&gt; &lt;span&gt;la&lt;/span&gt; &lt;span&gt;réhabilitation&lt;/span&gt; &lt;span&gt;est&lt;/span&gt; &lt;span&gt;prévue&lt;/span&gt; &lt;span&gt;dans&lt;/span&gt; &lt;span&gt;le&lt;/span&gt; &lt;span&gt;cadre&lt;/span&gt; &lt;span&gt;des&lt;/span&gt; &lt;span&gt;opérations&lt;/span&gt; &lt;span&gt;ANRU&lt;/span&gt;&lt;/p&gt;
 &lt;h3&gt;Bénéficiaires&lt;/h3&gt;
 &lt;p&gt;Bailleurs sociaux&lt;/p&gt;
 &lt;h3&gt;Type d’aide&lt;/h3&gt;
 &lt;p&gt;Subvention d’investissement.&lt;/p&gt;
 &lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
 &lt;p&gt;/&lt;/p&gt;
 &lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
 &lt;p&gt;2 500 € par logement.&lt;/p&gt;
 &lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Note de présentation du projet précisant notamment l’adresse des travaux, complétée par un plan de situation.&lt;/li&gt;
 &lt;li&gt;Descriptif du projet permettant d’atteindre un DPE étiquette B.&lt;/li&gt;
 &lt;li&gt;Calendrier prévisionnel de démarrage et fin de travaux.&lt;/li&gt;
 &lt;li&gt;Décision de conventionnement de l’Etat lors de la construction ou de l’acquisition- amélioration du logement.&lt;/li&gt;
 &lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT.&lt;/li&gt;
 &lt;li&gt;RIB.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Instruction des dossiers/Demande dématérialisée&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Instruction du dossier par le Service Habitat-Territoires.&lt;/li&gt;
 &lt;li&gt;Délibération de la Commission permanente.&lt;/li&gt;
 &lt;li&gt;Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;br /&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;: Habitat (entité : entreprises)&lt;br /&gt;&lt;strong&gt;Dispositif &lt;/strong&gt;: Réhabilitation de logement social (aide territorialisée)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Versement&lt;/h3&gt;
 &lt;p&gt;Un acompte de 50% peut-être versé au démarrage des travaux : pas d’acomptes inférieurs à 10 000€ et sur justificatifs : ordre de service de démarrage des travaux&lt;/p&gt;
 &lt;p&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatifs :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée établie par le Maître d’Ouvrage, ou à titre exceptionnel une attestation de logement construit établie par le Maître d’Ouvrage,&lt;/li&gt;
 &lt;li&gt;DPE attestant de l’étiquette B&lt;/li&gt;
 &lt;li&gt;un état de la dépense totale payée (montant HT et TTC), signé en original par le Maître d’Ouvrage&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Bases réglementaires&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Règlement financier du Département en vigueur. &lt;/li&gt;
 &lt;li&gt;Délibération « &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de l’habitat&lt;/a&gt;» du  du 21 novembre 2022.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>Opérations éligibles
 &lt;p&gt;Opérations de réhabilitation de logements locatifs sociaux conventionnés comportant un volet rénovation énergétique permettant d’atteindre les objectifs d’un DPE étiquette B après travaux.&lt;/p&gt;
 &lt;h3&gt;Exclusions&lt;/h3&gt;
 &lt;p lang="fr-FR"&gt;&lt;span&gt;Les&lt;/span&gt; &lt;span&gt;logements&lt;/span&gt; &lt;span&gt;dont&lt;/span&gt; &lt;span&gt;la&lt;/span&gt; &lt;span&gt;réhabilitation&lt;/span&gt; &lt;span&gt;est&lt;/span&gt; &lt;span&gt;prévue&lt;/span&gt; &lt;span&gt;dans&lt;/span&gt; &lt;span&gt;le&lt;/span&gt; &lt;span&gt;cadre&lt;/span&gt; &lt;span&gt;des&lt;/span&gt; &lt;span&gt;opérations&lt;/span&gt; &lt;span&gt;ANRU&lt;/span&gt;&lt;/p&gt;
 &lt;h3&gt;Bénéficiaires&lt;/h3&gt;
 &lt;p&gt;Bailleurs sociaux&lt;/p&gt;
 &lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://guide-aides.ladrome.fr/aidefinanciere/logements-locatifs-sociaux-rehabilitation/</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/rehabilitation-de-logements-locatifs-sociaux/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF68" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>17/08/2026</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
+      <c r="AH69" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
-        </is>
-[...148 lines deleted...]
-          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:34" customHeight="0">
       <c r="A70" s="1">
-        <v>92111</v>
+        <v>166672</v>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la construction de logements sociaux en zones tendues</t>
+          <t>CREATION DE LOGEMENTS COMMUNAUX OU INTERCOMMUNAUX CONVENTIONNES</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Prêt Locatif Social (PLS) : financer des logements</t>
+          <t>CREATION DE LOGEMENTS COMMUNAUX OU INTERCOMMUNAUX CONVENTIONNES</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
-        <is>
-[...679 lines deleted...]
-      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;Objectif &lt;/h3&gt;
 &lt;p&gt;Aider à la réhabilitation et à l’aménagement du bâti existant dans les communes en vue de créer un ou plusieurs logements sociaux conventionnés avec l’État pour une durée d’au moins 15 ans.&lt;/p&gt;
 &lt;h3&gt;Opérations éligibles&lt;/h3&gt;
 &lt;p&gt;Opérations de création de logement conventionné (à partir de logement non conventionné ou un local changeant d’usage), à financement aidé (PALULOS), nécessitant une réhabilitation pour obtenir l’étiquette C minimum, et dans des communes identifiées a minima comme pôle de centralité.&lt;/p&gt;
 &lt;p&gt;Limité à 3 logements communaux (ou intercommunaux) dans la même commune, pour la durée de la convention entre Département et EPCI.&lt;/p&gt;
 &lt;h3&gt;Exclusions &lt;/h3&gt;
 &lt;p&gt;Les logements en construction neuve.&lt;/p&gt;
 &lt;h3&gt;Bénéficiaires&lt;/h3&gt;
 &lt;p&gt;Commune ou EPCI.&lt;/p&gt;
 &lt;h3&gt;Type d’aide&lt;/h3&gt;
 &lt;p&gt;Subvention d’investissement.&lt;/p&gt;
 &lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;En conventionnement avec intermédiation locative &amp;#61; 8 000 € par logement.&lt;/li&gt;
 &lt;li&gt;En conventionnement en gestion directe par la collectivité &amp;#61; 5 000€ par logement&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Note de présentation du projet précisant notamment l’adresse des travaux, complétée par un plan de situation,&lt;/li&gt;
 &lt;li&gt;Descriptif du projet permettant d’atteindre l’étiquette C&lt;/li&gt;
 &lt;li&gt;Calendrier prévisionnel de démarrage et fin de travaux&lt;/li&gt;
 &lt;li&gt;« Décision de Financement » de l’Etat,&lt;/li&gt;
 &lt;li&gt;Le cas échéant, pièce justifiant du projet de gestion en intermédiation locative,&lt;/li&gt;
 &lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT&lt;/li&gt;
 &lt;li&gt;RIB&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Instruction des dossiers/ Demande dématérialisée &lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Instruction du dossier par le Service Habitat-Territoires.&lt;/li&gt;
 &lt;li&gt;Délibération de la Commission permanente.&lt;/li&gt;
 &lt;li&gt; Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;br /&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;: Habitat (entité : collectivité).&lt;br /&gt;&lt;strong&gt;Dispositif &lt;/strong&gt;: Offre nouvelle (aide Territorialisée) – logements communaux ou intercommunaux&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Versement&lt;/h3&gt;
 &lt;p&gt;Un acompte de 50% peut-être versé au démarrage des travaux : pas d’acomptes inférieurs à 10 000€ et sur justificatifs : ordre de service de démarrage des travaux&lt;/p&gt;
 &lt;p&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatifs :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée établie par le Maître d’Ouvrage, ou à titre exceptionnel une attestation de logement construit établie par le Maître d’Ouvrage,&lt;/li&gt;
 &lt;li&gt;Le cas échéant, convention de gestion en intermédiation locative&lt;/li&gt;
 &lt;li&gt;DPE attestant d’une étiquette C&lt;/li&gt;
 &lt;li&gt;un état de la dépense totale payée (montant HT et TTC), signé en original par le Maître d’Ouvrage&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Bases réglementaires&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Délibération « &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de l’habitat&lt;/a&gt; » du 21 novembre 2022.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>Opérations éligibles
 &lt;p&gt;Opérations de création de logement conventionné (à partir de logement non conventionné ou un local changeant d’usage), à financement aidé (PALULOS), nécessitant une réhabilitation pour obtenir l’étiquette C minimum, et dans des communes identifiées a minima comme pôle de centralité.&lt;/p&gt;
 &lt;p&gt;Limité à 3 logements communaux (ou intercommunaux) dans la même commune, pour la durée de la convention entre Département et EPCI.&lt;/p&gt;
 &lt;h3&gt;Exclusions &lt;/h3&gt;
 &lt;p&gt;Les logements en construction neuve.&lt;/p&gt;
 &lt;h3&gt;Bénéficiaires&lt;/h3&gt;
 &lt;p&gt;Commune ou EPCI.&lt;/p&gt;
 &lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/logement-communaux/</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creation-de-logements-communaux-ou-intercommunaux-conventionnes/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>161508</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Localiser et s'informer sur les logements inoccupés</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Information sur les logements inoccupés</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>ENEDIS</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vous souhaitez mettre en œuvre une opération de dynamisation du territoire, un projet de lutte contre la précarité énergétique ou de rénovation ?&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;&lt;em&gt;Ce service vous sera d&amp;#039;une grande aide !&lt;/em&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Présentation de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un service non facturé, qui met à la disposition des collectivités territoriales et des AODE des indicateurs statistiques sur les logements inoccupés résidentiels à la maille quartier (IRIS) et leur évolution sur les 4 dernières années.&lt;/p&gt;&lt;p&gt;Cette solution produit un diagnostic sous la forme d&amp;#039;un rapport qui regroupe les sites de consommation résidentiels raccordés en basse tension (BT) de puissance souscrite ≤ 36 kVA. Les données des sites inoccupés satisfont au moins l’un des deux critères suivants : une situation contractuelle valide et une consommation annuelle inférieure ou égale à 100 kWh ou des sites sans situation contractuelle depuis plus d&amp;#039;un an.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Ce diagnostic permet à la collectivité de mieux comprendre sur la durée la question de la vacance et de l&amp;#039;objectiver. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ce diagnostic comprend :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une vision cartographique et historique sur 4 ans.&lt;/li&gt;&lt;li&gt;Une vision cartographique de la consommation annuelle moyenne et de la part thermosensible par quartier (zone IRIS).&lt;/li&gt;&lt;li&gt;Un fichier brut (format Excel) regroupant les données traitées.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Précision sur la protection des données :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Enedis protège les données à caractère personnel (DCP) et les informations commercialement sensibles (ICS). Les informations relatives aux logements inoccupés, les données de consommation et la thermosensibilité annuelle ne peuvent être fournies que si le nombre de points de consommation résidentiels total à la maille IRIS est supérieur ou égal à 10 points. Aucune donnée individuelle d’un client particulier n’est mise à disposition.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;* Ce service n&amp;#039;est pas destiné aux pays&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Enedis</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.enedis.fr/cohesion-sociale</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;informations contactez votre Interlocuteur Privilégié&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.enedis.fr/jaccede-mon-portail-collectivites"&gt;J&amp;#039;accède à mon Portail Collectivités | Enedis&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>pauline.wissocq@enedis.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/yf-dtjktjktk/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Enedis</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>20/02/2024</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>162904</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réhabilitation globale des copropriétés en difficulté ayant préalablement fait l'objet d'une labellisation régionale</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Logement : Dispositif d'aide aux copropriétés en difficulté labellisées CDSR</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Particulier</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>La Région soutient la réhabilitation globale des copropriétés en difficulté ayant préalablement fait l&amp;#039;objet d&amp;#039;une labellisation régionale (CDSR).&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>Les syndicats des copropriétaires et leur mandataire, les particuliers-copropriétaires occupants ainsi que les collectivités territoriales d&amp;#039;implantation. &lt;br /&gt; &lt;p&gt;Les modalités de calcul décrites dans la délibération susvisée correspondent aux aides maximales mobilisables. &lt;/p&gt;&lt;p&gt;Le taux de subvention régionale est modulé en fonction :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des caractéristiques de l’opération, notamment de ses contraintes techniques et financières,&lt;/li&gt;&lt;li&gt;De la capacité d’autofinancement du demandeur,&lt;/li&gt;&lt;li&gt;Des dotations disponibles au budget régional.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;Ce dispositif, détaillé dans la délibération n° CR 09-11 du 10 février 2011, vise à accompagner les syndicats de copropriétaires dans la requalification globale de leur copropriété. &lt;br /&gt;&lt;br /&gt;Il permet de financer :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des mesures d&amp;#039;ingénierie pré opérationnelle et opérationnelle,&lt;/li&gt;&lt;li&gt;Des aides à la gestion et aux procédures juridiques et contentieuses,&lt;/li&gt;&lt;li&gt;Des aides aux travaux de réhabilitation et de rénovation thermique en parties communes,&lt;/li&gt;&lt;li&gt;Des aides individuelles aux travaux en parties privatives.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;strong&gt;Quand déposer la demande ?&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;La demande de subvention doit être déposée avant tout commencement d&amp;#039;exécution.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Où déposer la demande ?&lt;/strong&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le dépôt des demandes de subvention doit se faire sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;sélectionner le téléservice « Aides aux copropriétés en difficulté labellisées par la Région: ingénierie et travaux » &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui peut déposer la demande ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;opérateur chargé du suivi-animation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La collectivité d&amp;#039;implantation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le cas échéant , le mandataire de la copropriété (syndic, administrateur provisoire).&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/logement-dispositif-daide-aux-coproprietes-en-difficulte-labellisees-cdsr</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Loïc Gandais : &lt;a href="mailto:loic.gandais&amp;#64;iledefrance.fr" target="_blank"&gt;loic.gandais&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique Darras : &lt;a href="mailto:veronique.darras&amp;#64;iledefrance.fr" target="_blank"&gt;veronique.darras&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Michel Clem : &lt;a href="mailto:michel.clem&amp;#64;iledefrance.fr" target="_blank"&gt;michel.clem&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Marie Périvier-Fizazi : &lt;a href="mailto:marie.perivier-fizazi&amp;#64;iledefrance.fr" target="_blank"&gt;marie.perivier-fizazi&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/logement-dispositif-daide-aux-coproprietes-en-difficulte-labellisees-cdsr-1/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>158022</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Développer une action pour accompagner les personnes en difficultés quant à l'entretien et l’organisation de leur logement afin d'acquérir une autonomie et un mieux-être quotidien</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets 2024-2025 Fonds de solidarité pour le logement &amp;#8211; Accompagnement social à l&amp;rsquo;entretien du logement (ASEL)</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Si vous souhaitez développer une action pour accompagner les personnes en difficultés quant à l&amp;#039;entretien et l&amp;#039;organisation de leur logement afin d&amp;#039;acquérir une autonomie et un mieux-être au quotidien.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de réception des dossiers le 31 janvier 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets porte sur tout le département de la Manche.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action proposée aura pour objet de favoriser l&amp;#039;insertion par le logement des locataires et propriétaires occupants en difficultés, en les aidant à acquérir les bons réflexes pour l&amp;#039;entretien de leur logement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement peut être demandé dans deux cadres :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  D&amp;#039;une part, lorsque des difficultés liées à l&amp;#039;entretien du logement représentent un frein au relogement de la personne,
+ &lt;/li&gt;
+ &lt;li&gt;
+  D&amp;#039;autre part, lorsqu&amp;#039;un signalement de défaut d&amp;#039;entretien a été effectué et remet en cause le maintien dans le logement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action se concrétise par un accompagnement individuel, à domicile, axé sur le développement des savoir-faire et des acquisitions techniques de la personne.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action se déclinera par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une évaluation de l&amp;#039;état du logement et une définition des actions à mener,
+ &lt;/li&gt;
+ &lt;li&gt;
+  une transmission de conseils à la personne sur l&amp;#039;usage des produits et techniques d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  un accompagnement dans l&amp;#039;appropriation et la mise en application des conseils
+ &lt;/li&gt;
+ &lt;li&gt;
+  une évaluation du niveau d&amp;#039;autonomie de la personne et des résultats obtenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  une évaluation de la prestation par la personne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U73" s="1" t="inlineStr">
         <is>
-          <t>Drôme</t>
+          <t>Manche</t>
         </is>
       </c>
       <c r="V73" s="1" t="inlineStr">
         <is>
-          <t>https://guide-aides.ladrome.fr/aidefinanciere/logement-communaux/</t>
+          <t>https://www.manche.fr/guide-des-aides/appel-a-projets-2024-2025-fonds-de-solidarite-pour-le-logement-accompagnement-social-a-lentretien-du-logement-asel/</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/GESTION/jsp/nouveauContexte.action?codeAction=M42-ACCUEIL</t>
         </is>
       </c>
       <c r="X73" s="1" t="inlineStr">
         <is>
-          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+          <t>&lt;p&gt;
+ Sabrina Lair - Insertion sociale : 06 10 98 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y73" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z73" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/creation-de-logements-communaux-ou-intercommunaux-conventionnes/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46cc-appel-a-projets-2024-2025-fonds-de-solidarite/</t>
         </is>
       </c>
       <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG73" s="1" t="inlineStr">
         <is>
-          <t>17/08/2026</t>
+          <t>07/01/2024</t>
         </is>
       </c>
       <c r="AH73" s="1" t="inlineStr">
         <is>
-          <t>01/09/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:34" customHeight="0">
       <c r="A74" s="1">
-        <v>105108</v>
+        <v>117578</v>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les projets de foyers jeunes travailleurs et résidences étudiantes / jeunes actifs</t>
+          <t>Financer l'achat en viager des logements de personnes âgées</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Logement public - foyers jeunes travailleurs et résidences étudiantes / jeunes actifs</t>
+          <t>Prêt PHARE : financer des projets d’habitat en faveur des personnes fragilisées</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public dont services de l'Etat</t>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
         </is>
       </c>
       <c r="H74" s="1" t="inlineStr">
         <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose Prêt Viager Social, une solution de financement des projets d&amp;#039;achat en viager des logements de propriétaires âgés à revenus modestes. Ses avantages :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une durée de remboursement maximale de 30 ans ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un différé d&amp;#039;amortissement jusqu&amp;#039;à 20 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Prêt Viager Social répond aux besoins des opérateurs sociaux souhaitant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Permettre aux propriétaires âgés et autonomes d&amp;#039;occuper leur logement le plus longtemps possible ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le maintien de l&amp;#039;autonomie et améliorer le cadre de vie des personnes âgées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Leur garantir un maintien à domicile dans de bonnes conditions matérielles et financières via l&amp;#039;acquisition de leur logement en viager.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phare?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phare_populations_fragilisees_psat</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3297-financer-lachat-en-viager-des-logements-de-pe/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2022</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>97335</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de logement social en réutilisant le foncier</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...47 lines deleted...]
-          <t>Formation professionnelle
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à offrir des solutions de logement locatifs sociaux en centre-ville/centre-bourg à proximité des services en réutilisant des bâtis ou en démolissant des bâtis inexploitables et/ou sans intérêt architectural afin de réutiliser le foncier.
+&lt;/p&gt;&lt;p&gt;L&amp;#039;aide vient soutenir les projets visant à réutiliser du bâti ou du foncier en vue de créer du logement locatif social.&lt;/p&gt;
+&lt;p&gt;
+ Opération située sur le territoire de délégation des aides à la pierre du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de réutilisation de bâti : une aide départementale de 5 000 € maximum par logement dans la limite de 50 000 € par opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de démolition-construction : une aide départementale de 2 500 € maximum par logement dans la limite de 25 000€ par opération.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Accès aux services
+Cohésion sociale et inclusion
+Revitalisation
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Emploi</t>
-[...2 lines deleted...]
-      <c r="O74" s="1" t="inlineStr">
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
-[...65 lines deleted...]
-      <c r="S74" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;Sont éligibles les opérations situées dans le territoire de délégation des aides à la pierre du Département de la Vendée et situées en centre-bourg ou centre-ville à proximité des services et commerces.&lt;/p&gt;
+&lt;p&gt;
+ Les opérations devront être agréées par le Département de la Vendée via un agrément logement social (PLUS, PLAI ou PLS).&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;opération doit viser à réutiliser un bâti de plus de 15 ans pour produire du logement locatif social ordinaire ou démolir un bâti inexploitable et recycler le foncier en réalisant du logement locatif social ordinaire de type PLUS, PLAI et/ou PLS.&lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations de réutilisation de bâti, le niveau de consommation énergétique du logement après travaux devra être inférieur ou égal à 230 kWh/m2/an (étiquettes énergétiques A, B, C et D).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T74" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
-[...46 lines deleted...]
-  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://vendee.fr</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>karine.desaintmichel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b79-soutenir-la-production-de-logement-social-en-/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
-[...120 lines deleted...]
-          <t>published</t>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
         </is>
       </c>
       <c r="AE75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF75" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG75" s="1" t="inlineStr">
         <is>
-          <t>11/10/2024</t>
+          <t>09/07/2021</t>
         </is>
       </c>
       <c r="AH75" s="1" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:34" customHeight="0">
       <c r="A76" s="1">
-        <v>163212</v>
+        <v>97336</v>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Soutenir l'offre de logements locatifs communaux et intercommunaux</t>
-[...4 lines deleted...]
-          <t>Soutien financier à l’offre de logements locatifs communaux et intercommunaux</t>
+          <t>Soutenir le développement de l'offre de logements locatifs très sociaux</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Doubs</t>
+          <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
+Association</t>
         </is>
       </c>
       <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L76" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;NATURE DE l’OPERATION &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette mesure destinée à favoriser, sous maîtrise d’ouvrage communale, l’émergence d’une offre de logements qui réponde aux besoins des ménages, permet le maintien des populations dans des secteurs ruraux, participe à l’aménagement du territoire par la conservation du patrimoine, et contribue à soutenir l’activité artisanale du secteur BTP en zone rurale.&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à offrir à un public en difficulté financière et sociale une solution de logement locatif social très abordable, dans le diffus - hors structure spécifique - situé en centre-ville, couplé avec un accompagnement social.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération située sur le territoire de délégation des aides à la pierre du Département.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N76" s="1" t="inlineStr">
         <is>
-          <t>Bâtiments et construction
-Logement et habitat</t>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
         </is>
       </c>
       <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R76" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Communes et groupements de communes inférieurs à 10 000 habitants, pour la mise en œuvre d’opérations de rénovation ou de construction de logements locatifs à vocation sociale, dans du bâti existant, dont elles sont propriétaires et dont le niveau de loyer plafonné vise à permettre à des personnes disposant de revenus modestes ou très modestes d’avoir accès à une offre de logement répondant à leurs besoins et à leur capacité contributive.&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Une aide départementale est accordée aux bénéficiaires réalisant un logement locatif social agréé en tant que PLAI Classique hors structure spécifique, avec un accompagnement social et un loyer encadré. Un logement social identifié PLAI Classique est destiné à des personnes cumulant difficultés financières et sociales et qui se trouvent souvent exclues des filières classiques d&amp;#039;attribution de logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations éligibles devront être situées sur le territoire de délégation du Département de la Vendée et en centre-ville, dans des villes disposant des services publics, commerces, transports, commerces de proximité ainsi qu&amp;#039;être agréées par le Département de la Vendée.&lt;/p&gt;
+&lt;p&gt;
+ Enfin, les projets devront concerner les logements ordinaires en diffus (hors structure spécifique).
+&lt;/p&gt;
+&lt;p&gt;Le nombre de logements éligibles à l&amp;#039;aide du Département est limité à trois par opération.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U76" s="1" t="inlineStr">
         <is>
-          <t>Doubs</t>
+          <t>Vendée</t>
         </is>
       </c>
       <c r="V76" s="1" t="inlineStr">
         <is>
-          <t>https://mademat.doubs.fr/</t>
-[...4 lines deleted...]
-          <t>https://mademat.doubs.fr/catalogue/soutien-financier-a-loffre-de-logements-locatifs-communaux-et-intercommunaux/</t>
+          <t>https://vendee.fr</t>
         </is>
       </c>
       <c r="X76" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Service Habitat et Territoires&lt;br /&gt;☏ : 03.81.25.86.84  ou &lt;a href="mailto:habitat&amp;#64;doubs.fr" target="_self"&gt;habitat&amp;#64;doubs.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y76" s="1" t="inlineStr">
         <is>
-          <t>aide.mademat@doubs.fr</t>
+          <t>karine.desaintmichel@vendee.fr</t>
         </is>
       </c>
       <c r="Z76" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-loffre-de-logements-locatifs-communaux-et-intercommunaux/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/688b-soutenir-le-developpement-de-loffre-de-logeme/</t>
         </is>
       </c>
       <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC76" s="1" t="inlineStr">
         <is>
-          <t>Département du Doubs</t>
+          <t>Département de la Vendée</t>
         </is>
       </c>
       <c r="AE76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG76" s="1" t="inlineStr">
         <is>
-          <t>04/09/2024</t>
+          <t>09/07/2021</t>
         </is>
       </c>
       <c r="AH76" s="1" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:34" customHeight="0">
       <c r="A77" s="1">
-        <v>117578</v>
+        <v>92108</v>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Financer l'achat en viager des logements de personnes âgées</t>
+          <t>Financer la rénovation thermique et la production de logement sociaux</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Prêt PHARE : financer des projets d’habitat en faveur des personnes fragilisées</t>
+          <t>Prêts court et moyen terme</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public dont services de l'Etat
-[...1 lines deleted...]
-Entreprise privée</t>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
       <c r="K77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- _________________________________________________________________
-[...11 lines deleted...]
- La Banque des Territoires propose Prêt Viager Social, une solution de financement des projets d&amp;#039;achat en viager des logements de propriétaires âgés à revenus modestes. Ses avantages :
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous propose le prêt PHBB (Prêt de haut de bilan bonifié). Il vous permet de financer les opérations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Une durée de remboursement maximale de 30 ans ;
-[...16 lines deleted...]
-  Leur garantir un maintien à domicile dans de bonnes conditions matérielles et financières via l&amp;#039;acquisition de leur logement en viager.
+  Sur les logements sociaux et logements-foyers conventionnés APL ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Débutées à partir du 1er janvier 2019 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De réhabilitation dont l&amp;#039;objectif est de gagner au moins une étiquette énergétique, et ce, selon la grille du DPE en vigueur jusqu&amp;#039;au 1er juillet 2021.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N77" s="1" t="inlineStr">
         <is>
-          <t>Personnes âgées</t>
+          <t>Logement et habitat</t>
         </is>
       </c>
       <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U77" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V77" s="1" t="inlineStr">
         <is>
-          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phare?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phare_populations_fragilisees_psat</t>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-court-et-moyen-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_cmt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=renovation_thermique_prod_ls_psat</t>
         </is>
       </c>
       <c r="X77" s="1" t="inlineStr">
-        <is>
-[...333 lines deleted...]
-      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ce6e-une-offre-de-pret-dedie-a-lacceleration-des-p/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>23/04/2021</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
+      <c r="AH77" s="1" t="inlineStr">
         <is>
           <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>92600</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements locatifs communaux sociaux</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Produire des logements locatifs communaux sociaux financés en prêts locatifs à usage social (PLUS), prêts locatifs d&amp;#039;intégration (PLAI), ou prime à l&amp;#039;amélioration des logements à usage locatif et occupation sociale (PALULOS) ou conventionnés avec des niveaux de loyers équivalents aux loyers PALULOS, PLUS AA, ou PLAI AA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif s&amp;#039;applique aux opérations de 10 logements maximum soit financés en Prêts Locatifs à Usage Social (PLUS), en Prêts Locatifs Aidés Intégration (PLAI) ou en Prime à l&amp;#039;Amélioration des Logements à Usage Locatif et Occupation Sociale (PALULOS), soit conventionnés avec l&amp;#039;Etat à un niveau de loyer équivalent à
+celui appliqué aux logements financés en PLUS, en PLAI ou en PALULOS communales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Bâtiments et construction
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 5 000 habitants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI compétents, à condition que l&amp;#039;opération concerne une commune de moins de 5 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide du Département est calculée sur la base de 5 logements maximum subventionnés.
+L&amp;#039;attribution de ces aides sera déterminée par le Département en fonction de l&amp;#039;intérêt que pourra présenter chacune des opérations au regard des objectifs propres du Département en terme d&amp;#039;aménagement du territoire, de mixité et d&amp;#039;équilibre de l&amp;#039;habitat et en fonction de l&amp;#039;équilibre financier de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est
+proposé de favoriser le financement d&amp;#039;opérations à caractère innovant et bénéficiant d&amp;#039;une certification environnementale.
+L&amp;#039;aide pourra s&amp;#039;élever à 15 % du prix de revient de l&amp;#039;opération (acquisition &amp;#43; travaux).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;assiette maximale sera de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les T2 : 45 000 € / logement avec un plafond de subvention de 6 750 € /logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les T3 : 55 000 € / logement avec un plafond de subvention de 8 250 € /logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les T4, T5 et Plus : 80 000 € / logement avec un plafond de subvention de 12 000 € /logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations de plus de 5 logements, le calcul de la subvention est établi au prorata de la typologie des logements de l&amp;#039;ensemble de l&amp;#039;opération.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 5000 habitants</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d179-produire-des-logements-locatifs-communaux-soc/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>95071</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Accompagner des projets collaboratifs pour la rénovation énergétique des logements</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux du Climat de l&amp;#039;Air et de l&amp;#039;Energie en matière d&amp;#039;efficacité énergétique ;
  &lt;/li&gt;
  &lt;li&gt;
   Déployer des offres d&amp;#039;accompagnement complet des ménages (technique et financier) dans le cadre de projets de rénovation globale et performante, comme par exemple le Service Intégré de Rénovation Energétique Oktave ;
  &lt;/li&gt;
  &lt;li&gt;
   Expérimenter de nouveaux outils et services destinés à être mis en oeuvre et diffusés au travers d&amp;#039;un réseau de Plateformes Locales de Rénovation Energétique de l&amp;#039;Habitat.
  &lt;/li&gt;
  &lt;li&gt;
   Contribuer à la structuration d&amp;#039;écosystèmes d&amp;#039;acteurs organisés, capables de répondre aux enjeux de la rénovation en s&amp;#039;adaptant à l&amp;#039;évolution de la demande.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -16926,525 +16742,197 @@
 une massification des projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses
  &lt;/strong&gt;
  &lt;strong&gt;
   éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide de la Région porte sur l&amp;#039;ensemble des dépenses d&amp;#039;investissement ou de fonctionnement qui concourent directement à l&amp;#039;aboutissement du projet déposé.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Taux maxi : dans le respect des règles d&amp;#039;encadrement communautaire
 • Plafond : Le taux d&amp;#039;intervention sera défini selon le plan de financement du projet, le niveau de risque pris par le maître d&amp;#039;ouvrage, la complexité de l&amp;#039;opération.
 Remarque : Intervention complémentaire Région-ADEME. L&amp;#039;ADEME intervient directement selon ses systèmes d&amp;#039;aide conformément à l&amp;#039;AMI « Plateformes Locales de Rénovation Energétique de l&amp;#039;Habitat ».
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/developpement-de-loffre-de-service-renovation-energetique-globale-performante/</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rapprochez-vous du Service Transition Energétique de la Région Grand Est rattaché à votre département :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Départements 67, 68 : Strasbourg
   &lt;/li&gt;
   &lt;li&gt;
    Départements 54, 55, 57, 88 : Metz
   &lt;/li&gt;
   &lt;li&gt;
    Départements 08, 10, 51, 52 : Chalons-en-Champagne.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f06-developpement-de-loffre-de-service-pour-la-re/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF80" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
+      <c r="AH79" s="1" t="inlineStr">
         <is>
           <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-[...328 lines deleted...]
-      <c r="A83" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>63650</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Adapter les logements à la perte d'autonomie</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F83" s="1" t="inlineStr">
+      <c r="F80" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I83" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J83" s="1" t="inlineStr">
+      <c r="J80" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous avez sur votre territoire une population en perte d&amp;#039;autonomie (personnes âgées, personnes en situation de handicap) qui souhaite rester vivre chez elle dans les meilleures conditions. Vous souhaitez donc développer un parc de logements adaptés.
  &lt;br /&gt;
  Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention pertinent, pour calibrer les besoins d&amp;#039;adaptation du parc privé sur votre territoire et convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
  &lt;br /&gt;
  Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de votre aide
  &lt;/em&gt;
  : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Choisir un outil d&amp;#039;intervention
  &lt;/strong&gt;
@@ -17482,188 +16970,188 @@
 conseils personnalisés et l’orientation des ménages vers des dispositifs
  ou des assistants à maîtrise d’ouvrage (AMO) adaptés à leurs besoins ;&lt;/li&gt;&lt;li&gt;L’&lt;strong&gt;orientation de ménages &lt;/strong&gt;vers l’interlocuteur
  adéquat pour poursuivre son projet : obtenir d’autres sources 
 d’information selon la thématique abordée (ADIL, CAUE, etc.), obtenir de
  l’aide administrative (France services) ou être accompagné dans son 
 projet de travaux (assistants à maîtrise d’ouvrage).  &lt;/li&gt;&lt;/ul&gt;
     &lt;p&gt;-le volet accompagnement (facultatif)&lt;/p&gt;&lt;p&gt;Financement:&lt;/p&gt;&lt;p&gt;Mission d&amp;#039;information, de conseil et d&amp;#039;orientation (obligatoire)&lt;br /&gt;Subvention de 50 % des dépenses éligibles.&lt;br /&gt;Le plafond annuel de dépenses varie selon la taille du parc privé de résidences principales de la collectivité :&lt;br /&gt;&lt;br /&gt;Mission de dynamique territoriale (obligatoire)&lt;br /&gt;Également financée à hauteur de 50 % des dépenses éligibles, avec des plafonds définis par la délibération de l&amp;#039;Anah.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4. Évaluer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
  &lt;br /&gt;
  L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Association de la rénovation énergétique et de l&amp;#039;adaptation au handicap/vieillissement dans le Calvados :
  &lt;a href="https://www.anah.fr/dossiers/calvados-aide-a-lautonomie-et-habiter-mieux-une-association-efficace/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/adapter-les-logements-a-la-perte-dautonomie/preparer-votre-intervention/</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/62f3-adapter-les-logements-a-la-perte-dautonomie/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
+      <c r="AH80" s="1" t="inlineStr">
         <is>
           <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>120377</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Aider à la réhabilitation de logements locatifs sociaux</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>INVESTIR DANS MON EXPLOITATION D'ELEVAGE - Dispositif 201 du Feader</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Agriculteur</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Aider à la réhabilitation de logements locatifs existants, intégrant un volet rénovation énergétique
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type d&amp;#039;aide :
  &lt;/strong&gt;
  Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant/Taux de l&amp;#039;aide
  &lt;/strong&gt;
  : 2 500 € par logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Versement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -17676,74 +17164,74 @@
  &lt;li&gt;
   Attestation de mise en service certifiant une réalisation conforme à de l&amp;#039;opération subventionnée établie par le Maître d&amp;#039;Ouvrage ou à titre exceptionnel une attestation de logement construit établie par le Maître d&amp;#039;Ouvrage
  &lt;/li&gt;
  &lt;li&gt;
   DPE attestant de l&amp;#039;étiquette B
  &lt;/li&gt;
  &lt;li&gt;
   un état de la dépense totale payée (montant HT et TTC) signé par le maître d&amp;#039;ouvrage
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bases réglementaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Règlement financier du Département en vigueur.
  &lt;/li&gt;
  &lt;li&gt;
   Délibération « Aides à la Pierre » du  du 27 avril 2020.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles :
  &lt;/strong&gt;
  Opérations de réhabilitation de logements locatifs sociaux conventionnés comportant un volet rénovation énergétique permettant d&amp;#039;atteindre les objectifs d&amp;#039;un DPE étiquette B après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Agriculture et agroalimentaire
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  bailleurs sociaux
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces constitutives du dossier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Note de présentation du projet précisant notamment l&amp;#039;adresse des travaux complétée par un plan de situation
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Descriptif du projet permettant d&amp;#039;atteindre un DPE étiquette B
    &lt;/span&gt;
    &lt;br /&gt;
@@ -17754,72 +17242,72 @@
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Décision de conventionnement de l&amp;#039;Etat lors de la construction ou acquisition-amélioration du logement
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Plan de financement prévisionnel mentionnant le montant subventionnable HT
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     RIB
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://guide-aides.ladrome.fr/aidefinanciere/investir-dans-mon-exploitation-delevage-dispositif-201-du-feader/</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales-Service Habitat-Territoires :
  &lt;a href="mailto:habitat&amp;#64;ladrome.f"&gt;
   habitat&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nathalie BRUNET
  &lt;/strong&gt;
  – Gestionnaire de subventions –
  &lt;strong&gt;
   Tél :
  &lt;/strong&gt;
  &lt;strong&gt;
   04 75 79 26 91
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Véronique REYNAUD
  &lt;/strong&gt;
  – Gestionnaire de subventions –
  &lt;strong&gt;
   Tél :
@@ -17849,617 +17337,986 @@
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Délibération de la Commission permanente.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Les demandes de subvention s&amp;#039;effectuent sur la plate-forme dématérialisée en se connectant à
     &lt;a href="https://mesdemarches.ladrome.fr/" rel="noopener" target="_blank"&gt;
      https://mesdemarches.ladrome.fr/
      &lt;span&gt;
       Ouvre une nouvelle fenêtre
      &lt;/span&gt;
     &lt;/a&gt;
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/548a-logements-locatifs-sociaux-rehabilitation/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF84" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
+      <c r="AH81" s="1" t="inlineStr">
         <is>
           <t>18/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-      <c r="A85" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>166683</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>PRODUCTION DE LOGEMENTS ADAPTES POUR LES GENS DU VOYAGE</t>
         </is>
       </c>
-      <c r="D85" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>PRODUCTION DE LOGEMENTS ADAPTES POUR LES GENS DU VOYAGE</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;Objectif &lt;/h3&gt;
 &lt;p&gt;Aider à la production de logements locatifs sociaux agréés par l’État en PLAi adaptés aux gens du voyage, dans le cadre des enjeux de sédentarisation des Gens du voyage inscrits dans le schéma départemental d’accueil des gens du voyage.&lt;/p&gt;
 &lt;h3&gt;Opérations éligibles&lt;/h3&gt;
 &lt;p&gt;Opérations de construction et de terrains familiaux, financées en PLAi adapté, dont la programmation a été agréée par l’Etat.&lt;/p&gt;
 &lt;h3&gt;Exclusions &lt;/h3&gt;
 &lt;p&gt;Les places en aire d’accueil&lt;/p&gt;
 &lt;h3&gt;Bénéficiaires&lt;/h3&gt;
 &lt;p&gt;Associations agréées par l’État pour la Maîtrise d’Ouvrage ou bailleurs sociaux&lt;/p&gt;
 &lt;h3&gt;Type d’aide&lt;/h3&gt;
 &lt;p&gt;Subvention d’investissement&lt;/p&gt;
 &lt;h3&gt;Montant de l’aide/Taux de l’aide&lt;/h3&gt;
 &lt;p&gt;12 500€ par logement.&lt;/p&gt;
 &lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Note de présentation du projet précisant notamment l’adresse des travaux, complétée par un plan de situation,&lt;/li&gt;
 &lt;li&gt;Calendrier prévisionnel de démarrage et fin de travaux&lt;/li&gt;
 &lt;li&gt;« Décision de Financement » de l’Etat,&lt;/li&gt;
 &lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT&lt;/li&gt;
 &lt;li&gt;RIB&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Instruction des dossiers _ Demande dématérialisée&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt; Instruction du dossier par le Service Habitat-Territoires. &lt;/li&gt;
 &lt;li&gt;Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;/li&gt;
 &lt;li&gt; &lt;strong&gt;Téléservice&lt;/strong&gt; : Habitat (entité : entreprise)&lt;/li&gt;
 &lt;li&gt; &lt;strong&gt;Dispositif &lt;/strong&gt;: Offre nouvelle (aide territorialisée)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Versement&lt;/h3&gt;
 &lt;p&gt;Un acompte de 50% peut-être versé au démarrage des travaux (pas d’acomptes inférieurs à 10 000€) et sur justificatifs : ordre de service de démarrage des travaux.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatifs :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée établie par le Maître d’Ouvrage, ou à titre exceptionnel une attestation de logement construit établie par le Maître d’Ouvrage,&lt;/li&gt;
 &lt;li&gt;un état de la dépense totale payée (montant HT et TTC), signé en original par le Maître d’Ouvrage&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Bases réglementaires&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de l’Habitat (DIH)&lt;/a&gt; du 21 novembre 2022&lt;/li&gt;
 &lt;li&gt;Règlement financier du Département en vigueur.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>Opérations éligibles
 &lt;p&gt;Opérations de construction et de terrains familiaux, financées en PLAi adapté, dont la programmation a été agréée par l’Etat.&lt;/p&gt;
 &lt;h3&gt;Exclusions &lt;/h3&gt;
 &lt;p&gt;Les places en aire d’accueil&lt;/p&gt;
 &lt;h3&gt;Bénéficiaires&lt;/h3&gt;
 &lt;p&gt;Associations agréées par l’État pour la Maîtrise d’Ouvrage ou bailleurs sociaux&lt;/p&gt;
 &lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://guide-aides.ladrome.fr/aidefinanciere/production-de-logements-adaptes-pour-les-gens-du-voyage/</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/production-de-logements-adaptes-pour-les-gens-du-voyage/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF85" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>17/08/2026</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
+      <c r="AH82" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-      <c r="A86" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>165907</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Soutenir la production et la réhabilitation énergétique de logements sociaux</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Soutien régional à l'habitat</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La Région peut soutenir dans le cadre des contrats Nos territoires d’abord la production et la réhabilitation énergétique de logements sociaux. A ce titre, elle vient appuyer les collectivités qui portent des projets de requalification de centre-ancien ou développent des projets d’aménagement d’ensemble via notamment l’intervention de l’Etablissement public foncier, pour concrétiser ces projets en sortie de portage. Les EPCI signataires des contrats Nos territoires d&amp;#039;abord sont les interlocuteurs privilégiés des organismes de logement social pour inscrire leur opération dans la programmation du contrat avec la Région.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt; &lt;br /&gt; La Région souhaite promouvoir la qualité environnementale dans les bâtiments et les logements et permettre ainsi de diminuer la consommation d’énergie, de favoriser le mix énergétique par la production d’énergie renouvelable et d’améliorer le confort des usagers notamment par le confort d’été.&lt;br /&gt; &lt;br /&gt; La Région portera une attention particulière aux aspects suivants pour l’ensemble des dossiers de demande de subvention :
 &lt;ul&gt; 	&lt;li&gt;Favoriser le confort d’été sans avoir recours à la climatisation dans une logique d’architecture bioclimatique ;&lt;/li&gt; 	&lt;li&gt;Intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire ;&lt;/li&gt; 	&lt;li&gt;Comporter des éco matériaux et des matériaux biosourcés ;&lt;/li&gt; 	&lt;li&gt;Favoriser l’intégration des opérations dans un projet d’aménagement d’ensemble prenant en compte les questions d’énergies renouvelables (réseau de chaleur chaud/ froid notamment), la prévention, la gestion et le traitement des déchets, la nature en ville et la transition vers une mobilité décarbonée (stations de ravitaillement vélos, scooters et voitures en carburant propre, stationnements vélo sécurisés en pied d’immeuble, services d’autopartage, nombre de stationnements réduits et potentiellement mutualisés) ;&lt;/li&gt; 	&lt;li&gt;Favoriser la création de logements évolutifs.&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P86" s="1" t="inlineStr">
+      <c r="P83" s="1" t="inlineStr">
         <is>
           <t>27/09/2024</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Organismes de logement social&lt;/p&gt;&lt;p&gt;Seuls les logements conventionnés PLUS et PLAI sont éligibles. Le dossier doit être déposé après avoir obtenu la décision de financement du délégataire des aides à la pierre et avant tout commencement d&amp;#039;exécution.&lt;/p&gt; &lt;p&gt;Seules les opérations incluses dans les contrats Nos territoires d&amp;#039;abord sont éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-regional-a-lhabitat</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENHABIT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-l-habitat/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>163212</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'offre de logements locatifs communaux et intercommunaux</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Soutien financier à l’offre de logements locatifs communaux et intercommunaux</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Doubs</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DE l’OPERATION &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette mesure destinée à favoriser, sous maîtrise d’ouvrage communale, l’émergence d’une offre de logements qui réponde aux besoins des ménages, permet le maintien des populations dans des secteurs ruraux, participe à l’aménagement du territoire par la conservation du patrimoine, et contribue à soutenir l’activité artisanale du secteur BTP en zone rurale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Communes et groupements de communes inférieurs à 10 000 habitants, pour la mise en œuvre d’opérations de rénovation ou de construction de logements locatifs à vocation sociale, dans du bâti existant, dont elles sont propriétaires et dont le niveau de loyer plafonné vise à permettre à des personnes disposant de revenus modestes ou très modestes d’avoir accès à une offre de logement répondant à leurs besoins et à leur capacité contributive.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Doubs</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://mademat.doubs.fr/</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://mademat.doubs.fr/catalogue/soutien-financier-a-loffre-de-logements-locatifs-communaux-et-intercommunaux/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Habitat et Territoires&lt;br /&gt;☏ : 03.81.25.86.84  ou &lt;a href="mailto:habitat&amp;#64;doubs.fr" target="_self"&gt;habitat&amp;#64;doubs.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>aide.mademat@doubs.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-loffre-de-logements-locatifs-communaux-et-intercommunaux/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Département du Doubs</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2024</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>163726</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production d'offre de logements et d'hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;apos;offre de logements et d&amp;apos;hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les jeunes et la rénovation globale des résidences jeunes.
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Poursuivre le développement  d’une offre inclusive d’hébergements et logements Jeunes optimisant les outils et les moyens et favoriser sa reconversion &lt;/p&gt;&lt;p&gt;Conforter le maillage de l’offre d’hébergement au plus près des besoins en formation, et d’emploi&lt;/p&gt;&lt;p&gt;Encourager  les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc….) et démontrant un impact positif sur le reste à charge des locataires&lt;/p&gt;&lt;p&gt;Développer des solutions favorisant la mobilité des jeunes néo-aquitains  &lt;/p&gt;&lt;p&gt;Veiller à la maitrise des restes à charges pour le public accueilli&lt;/p&gt;&lt;p&gt;Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;UNE AIDE SOCLE TERRITORIALISEE (investissement)&lt;/p&gt;&lt;p&gt;Pour la rénovation globale des résidences jeunes, concourant à l’objectif visé : 4 000€ par place (nombre de places après réhabilitation), dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel en métropole&lt;/p&gt;&lt;p&gt;et de 500 000€ de subvention par opération&lt;/p&gt;&lt;p&gt;Pour l’offre nouvelle concourant aux objectifs visés, y compris celle produite par recyclage immobilier :&lt;/p&gt;&lt;p&gt;• Pour les structures (Foyer de jeunes travailleurs, Résidence Habitat jeunes, etc….) :&lt;/p&gt;&lt;p&gt;5 000€ par place sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;6 000€ par place sur le reste du territoire  &lt;/p&gt;&lt;p&gt;• Pour l’offre en diffus à caractère social (respect des loyers-plafonds, accueil de jeunes  sous plafond de ressources), notamment dans le cadre de l’article 109 de la loi ELAN&lt;/p&gt;&lt;p&gt;4000€ par place à caractère social (niveaux PLUS/PLAI) sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;5000€ par place à caractère social (niveau PLUS/PLAI) sur le reste du territoire&lt;/p&gt;&lt;p&gt;• Dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;br /&gt;&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel dans la métropole&lt;/p&gt;&lt;p&gt;et de de 500 000 € par opération&lt;/p&gt;&lt;p&gt; UNE BONIFICATION &amp;#34;OFFRE INNOVANTE&amp;#34; (sur analyse du dossier)&lt;/p&gt;&lt;p&gt;Pour impulser des usages et des modes de gestion innovants, coopératifs, réversibles…(captation de logement dans le parc privé, intermédiation locative dédiée, colocations, amorçage de services d’hébergement chez l’habitant dans le cadre du dispositif régional 1,2,Toit…..)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les innovations foncières, innovation sociales, économiques (lien avec les entreprises du secteur…), opérations multi-usages, ambition environnementale (niveau argent ou Or du label BDNA),&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En investissement : &amp;#43; 1000€/place dédiée à caractère social dans une opération innovante, dans la limite des plafonds&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En fonctionnement : 50% du coût de l’ingénierie d’amorçage, dans une limite de 15 000  € répartie sur les 3 premières années du dispositif (par exemple année 1 : 60%, année 2 : 25%, année 3 : 15%)&lt;/p&gt;&lt;p&gt;ASSIETTE ELIGIBLE&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous travaux liés à l’Habitat, y compris les frais de maitrise d’œuvre&lt;/p&gt;&lt;p&gt;Les coûts sont entendus HT.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat
+Emploi</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Organismes de logements sociaux&lt;/p&gt;&lt;p&gt;SEM&lt;/p&gt;&lt;p&gt;Associations&lt;/p&gt;&lt;p&gt;Collectivités territoriales et EPCI&lt;/p&gt;&lt;p&gt;Tout organisme œuvrant dans le champ du logement social et de l’habitat jeunes (FJT, RHJ, Auberges de Jeunesse….)&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;PROJETS CIBLES :&lt;/p&gt;&lt;p&gt;L’offre de logement ou d’hébergement des jeunes peut être plurielle :&lt;/p&gt;&lt;p&gt;en structure : FJT, Résidence Sociale Jeunes actifs, auberge de jeunesse&lt;/p&gt;&lt;p&gt;en diffus : colocation, cohabitation, logement social diffus fléchés « jeunes » (art 109 loi ELAN)…  &lt;/p&gt;&lt;p&gt;Les opérations sont dédiées au public jeune, prennent en compte les besoins de mobilité et favorisent l’inclusion. &lt;/p&gt;&lt;p&gt;NB : l’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/loffre-de-logements-et-dhebergements-pour-les-jeunes</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Le porteur de projet dépose son dossier de demande de subvention (à télécharger dans le présent guide des aides) complété et accompagné des pièces requises auprès des services de la Région Nouvelle-Aquitaine à l&amp;#039;adresse suivante : logement-jeunes&amp;#64;nouvelle-aquitaine.fr. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/loffre-de-logements-et-dhebergements-pour-les-jeunes/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>105108</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de foyers jeunes travailleurs et résidences étudiantes / jeunes actifs</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Logement public - foyers jeunes travailleurs et résidences étudiantes / jeunes actifs</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bailleurs publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de conforter sa politique menée en faveur de la jeunesse et de l&amp;#039;enseignement supérieur, le Département est susceptible d&amp;#039;accorder son soutien aux projets de foyers jeunes travailleurs et logements étudiants ou jeunes actifs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aide forfaitaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  6.000 € par logement pour les foyers jeunes travailleurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  6.000 € par logement pour l&amp;#039;acquisition / amélioration ou transformation de grands logements
+ &lt;/li&gt;
+ &lt;li&gt;
+  5.500 € par logement pour les résidences étudiants / jeunes actifs
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Emploi</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets de création, d&amp;#039;extension et de réhabilitation ou division d&amp;#039;appartements préexistants. Les loyers doivent être compatibles avec les plafonds du logement social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  dossier de description de l&amp;#039;opération (plans, situation dans la commune, échéancier de réalisation, nombre de logement, descriptifs rapide, coûts des loyers et des charges envisagés, caractéristiques)
+ &lt;/li&gt;&lt;li&gt;justificatif de propriété ou l’attestation par le notaire que la démarche est en cours&lt;/li&gt;
+ &lt;li&gt;
+  plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  calendrier prévisionnel des demandes de paiement&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le
+dépôt des demandes de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt;
+juin de l’année.&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les
+demandes de subvention complètes sont ensuite instruites et examinées par une
+commission d’élus du Département dans laquelle les porteurs de projet pourront
+présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
+regard des crédits disponibles, des priorités départementales et de l’avis de
+la commission, l’individualisation des subventions sera soumise à l’adoption de
+la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement&lt;/u&gt; : &lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit
+intervenir dans un délai maximal de quatre ans à compter de la date de
+notification de la décision attributive&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U86" s="1" t="inlineStr">
         <is>
-          <t>Provence-Alpes-Côte d'Azur</t>
+          <t>Charente</t>
         </is>
       </c>
       <c r="V86" s="1" t="inlineStr">
         <is>
-          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-regional-a-lhabitat</t>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/fjt_et_residence_etudiants_jeunes_actifs.pdf</t>
         </is>
       </c>
       <c r="W86" s="1" t="inlineStr">
         <is>
-          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENHABIT/depot/simple</t>
+          <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
       <c r="X86" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches» :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. 05 16 09 74 15
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y86" s="1" t="inlineStr">
         <is>
-          <t>webpresse@maregionsud.fr</t>
+          <t>subventions16@lacharente.fr</t>
         </is>
       </c>
       <c r="Z86" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-l-habitat/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3b50-soutenir-les-projets-de-foyers-jeunes-travail/</t>
         </is>
       </c>
       <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
       <c r="AE86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF86" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG86" s="1" t="inlineStr">
         <is>
-          <t>23/02/2026</t>
+          <t>25/11/2021</t>
         </is>
       </c>
       <c r="AH86" s="1" t="inlineStr">
         <is>
-          <t>02/09/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:34" customHeight="0">
       <c r="A87" s="1">
-        <v>149102</v>
+        <v>162563</v>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Mener à bien un projet de plateforme LOJ’Toît Jeunes</t>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>LOJ’Toît Jeunes - Accès au logement pour les jeunes en mobilité professionnelle</t>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional du Grand Est</t>
+          <t>Villyz</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
-        <is>
-[...141 lines deleted...]
-      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I88" s="1" t="inlineStr">
+      <c r="I87" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J88" s="1" t="inlineStr">
+      <c r="J87" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18498,183 +18355,326 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
+      <c r="AB87" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>149102</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Mener à bien un projet de plateforme LOJ’Toît Jeunes</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>LOJ’Toît Jeunes - Accès au logement pour les jeunes en mobilité professionnelle</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mener à bien un projet de plateforme LOJ&amp;#039;Toît Jeunes ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 20 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Une acompte de de 60% après réception de la convention dès le démarrage de votre projet
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P88" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2023</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/lojtoit-jeunes-acces-au-logement-pour-les-jeunes-en-mobilite-professionnelle/</t>
+        </is>
+      </c>
+      <c r="W88" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0161/depot/simple</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avant de déposer votre dossier en ligne, contactez votre interlocuteur régional (cf. rubrique « nous contacter).
+&lt;/p&gt;
+&lt;p&gt;
+ Déposez votre demande en ligne au plus tard le 30 novembre de l&amp;#039;année en cours.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Attention : tout projet démarré avant dépôt de votre demande en ligne ne pourra pas être soutenu par la Région Grand Est.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/029f-lojtoit-jeunes-acces-au-logement-pour-les-jeu/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE88" s="1" t="inlineStr">
         <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF88" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG88" s="1" t="inlineStr">
         <is>
-          <t>29/04/2024</t>
+          <t>05/09/2023</t>
         </is>
       </c>
       <c r="AH88" s="1" t="inlineStr">
         <is>
-          <t>04/08/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:34" customHeight="0">
       <c r="A89" s="1">
         <v>143378</v>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Accompagner les bailleurs publics dans l’amélioration de la conformité réglementaire de leurs logements</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
@@ -18984,129 +18984,330 @@
         </is>
       </c>
       <c r="AE90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>06/05/2022</t>
         </is>
       </c>
       <c r="AH90" s="1" t="inlineStr">
         <is>
           <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:34" customHeight="0">
       <c r="A91" s="1">
+        <v>92107</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction ou l'acquisition de logements sociaux à loyer modéré</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Locatif Intermédiaire classique ou pour les investisseurs institutionnels (Prêt PLI)</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des prêts PLI (Prêt Locatif Intermédiaire) pour financer en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts les projets de construction et d&amp;#039;acquisition de logements locatifs intermédiaires avec ou sans travaux d&amp;#039;amélioration.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts PLI sont destinés aux ménages dont les ressources sont comprises entre 1,4 et 1,8 fois les plafonds du Prêt locatif à usage social (PLUS), selon les régions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Le PLI classique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les opérations en zone A et B, il permet de financer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de logements à usage locatif, avec ou sans acquisition de terrains ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de logements à usage locatif, avec ou sans travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de locaux afin de les transformer en logements locatifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Le PLI investisseur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les opérations en zone A et B1, il permet de financer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de logement, y compris en VEFA ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transformation d&amp;#039;immeubles de bureaux existants en logements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pli?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pli_loyers_moderes_psat</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/33f4-trouver-une-offre-de-pret-dediee-au-financeme/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>93153</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Restructurer les logements locatifs sociaux en centre-ville</t>
         </is>
       </c>
-      <c r="C91" s="1" t="inlineStr">
+      <c r="C92" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Action Logement</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Subvention</t>
         </is>
       </c>
-      <c r="J91" s="1" t="inlineStr">
+      <c r="J92" s="1" t="inlineStr">
         <is>
           <t>Subvention possible si obtention d'un label BBC Rénovation ou équivalent</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement mixte (prêt/subvention) accordé par Action Logement dans le cadre du programme national Action Coeur de Ville pour accompagner des opérations de restructuration lourde et d&amp;#039;adaptation globale de logements locatifs sociaux existants, en vue d&amp;#039;une remise sur le marché d&amp;#039;une
  &lt;strong&gt;
   offre équivalente à une production neuve
  &lt;/strong&gt;
  et s&amp;#039;inscrivant dans le projet d&amp;#039;ensemble porté par la commune éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Le  financement  maximum  en  prêt  long  terme  et  subvention  est  plafonné  au  montant  des  travaux  éligibles,  y  compris  honoraires  y  afférents,  dans  la  limite de 500 € TTC par m2 de surface habitable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P91" s="1" t="inlineStr">
+      <c r="P92" s="1" t="inlineStr">
         <is>
           <t>24/03/2021</t>
         </is>
       </c>
-      <c r="Q91" s="1" t="inlineStr">
+      <c r="Q92" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires personnes morales titulaires d&amp;#039;un
   droit réel (titre de propriété, bail à réhabilitation,
   usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
   opérations financées.
 &lt;/p&gt;
 &lt;p&gt;
  Organismes d&amp;#039;habitat social :
 &lt;/p&gt;
 &lt;p&gt;
  – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Sociétés coopératives d&amp;#039;HLM (SA COOP).
 &lt;/p&gt;
 &lt;p&gt;
  – Établissements Publics Locaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   – Organismes agréés « maîtrise d&amp;#039;ouvrage d&amp;#039;insertion ».
@@ -19130,325 +19331,124 @@
  &lt;li&gt;
   Ne pas avoir démarré au moment du dépôt de dossier de demande de financement;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Traiter en intégralité les logements, les parties communes et les espaces extérieurs communs le cas échéant;
  &lt;/li&gt;
  &lt;li&gt;
   Bénéficier d&amp;#039;un accord préalable de la ville;
  &lt;/li&gt;
  &lt;li&gt;
   Représenter un patrimoine maximum de 40 logements;
  &lt;/li&gt;
  &lt;li&gt;
   Attester à l&amp;#039;issue des travaux de l&amp;#039;atteinte d&amp;#039;un niveau minimal de performance énergétique C, et niveau BBC rénovation pour pouvoir bénéficier d&amp;#039;une part de subvention;
  &lt;/li&gt;
  &lt;li&gt;
   Représenter une amélioration notable de la qualité de vie des locataires (confort, réduction des charges, amélioration acoustique et de la qualité de l&amp;#039;air, ...) et d&amp;#039;adaptation typologique au besoin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Il est précisé que les travaux éligibles portent sur les parties communes de l&amp;#039;immeuble et les parties privatives  des  logements,  à  l&amp;#039;exception  des  parties  privatives  liées  aux  locaux  commerciaux  qui  ne  sont  pas  éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez nous contacter en joignant votre interlocuteur habituel ou par l&amp;#039;
  &lt;a href="https://www.actionlogement.fr/implantations" rel="noopener" target="_blank"&gt;
   agence Action Logement la plus proche
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;a href="https://www.actionlogement.fr/implantations" rel="noopener" target="_blank"&gt;
    Ouvre une nouvelle fenêtre
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>chloe.ribelles@actionlogement.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2ec1-restructurer-les-logements-locatifs-sociaux-e/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Action Logement Services</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>17/05/2021</t>
-        </is>
-[...199 lines deleted...]
-          <t>23/04/2021</t>
         </is>
       </c>
       <c r="AH92" s="1" t="inlineStr">
         <is>
           <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:34" customHeight="0">
       <c r="A93" s="1">
         <v>166674</v>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>REHABILITATION DE LOGEMENTS LOCATIFS COMMUNAUX (OU INTERCOMMUNAUX) CONVENTIONNES</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>REHABILITATION DE LOGEMENTS LOCATIFS COMMUNAUX (OU INTERCOMMUNAUX) CONVENTIONNES</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
@@ -21409,366 +21409,366 @@
         </is>
       </c>
       <c r="AE101" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF101" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
       <c r="AH101" s="1" t="inlineStr">
         <is>
           <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:34" customHeight="0">
       <c r="A102" s="1">
-        <v>166554</v>
+        <v>166668</v>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+          <t>PRODUCTION DE LOGEMENTS LOCATIFS SOCIAUX ADAPTES A LA PERTE D'AUTONOMIE</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+          <t>PRODUCTION DE LOGEMENTS LOCATIFS SOCIAUX ADAPTES A LA PERTE D'AUTONOMIE</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
-        <is>
-[...183 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;Objectif &lt;/h3&gt;
 &lt;p&gt;Aider à la production de logements locatifs sociaux destinés à répondre aux besoins des personnes en situation de perte ou de manque d’autonomie.&lt;/p&gt;
 &lt;h3&gt;Opérations éligibles&lt;/h3&gt;
 &lt;p&gt;Opérations de construction ou d’acquisition-amélioration de logements locatifs sociaux adaptés aux besoins spécifiques d’une personne en situation de perte d’autonomie liée au vieillissement et financés avec PLAi, ou PLUS, agréés par l’Etat. Programmation agréée par l’Etat&lt;/p&gt;
 &lt;p&gt;L’opération doit satisfaire au cahier des charges de la MDA selon le label Cœur de Quartier Cœur de Village ou Veille Bienveillante ou Habitat Inclusif ou autres dispositifs à venir (cf Cahiers des charges annexés : &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/&lt;/a&gt;).&lt;/p&gt;
 &lt;p&gt;Le projet doit s’inscrire dans une vision élargie des besoins dans le territoire et doit justifier de l’opportunité de la localisation dans la commune (niveau d’équipement et services).&lt;/p&gt;
 &lt;h3&gt;Exclusion&lt;/h3&gt;
 &lt;p&gt;Logements déjà financés au titre de l’aide socle en PLAi ou de l’aide territorialisée en PLUS.&lt;br /&gt;Opération non conforme au cahier des charges de la MDA.&lt;/p&gt;
 &lt;h3&gt;Bénéficiaires&lt;/h3&gt;
 &lt;p&gt;Associations agréées par l’État pour la Maîtrise d’Ouvrage ou bailleurs sociaux&lt;/p&gt;
 &lt;h3&gt;Type d’aide&lt;/h3&gt;
 &lt;p&gt;Subvention d’investissement.&lt;/p&gt;
 &lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
 &lt;p&gt;Production en PLUS, en neuf, pour les ménages modestes &amp;#61; 2 000 € par logement.&lt;br /&gt;Si en acquisition-amélioration &amp;#61; 5 500 € par logement&lt;br /&gt;&lt;br /&gt;Production en PLAI, en neuf, pour les ménages très modestes &amp;#61; 4 000 € par logement.&lt;br /&gt;Si en acquisition-amélioration &amp;#61; 8 000 € par logement&lt;/p&gt;
 &lt;h3&gt;Pièces constitutives du dossier &lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Note de présentation du projet incluant un plan de situation.&lt;/li&gt;
 &lt;li&gt;Notification de la labellisation du projet par la MDA.&lt;/li&gt;
 &lt;li&gt;Echéancier prévisionnel de l’opération.&lt;/li&gt;
 &lt;li&gt;Décision financement de l’État.&lt;/li&gt;
 &lt;li&gt;Plan de financement prévisionnel.&lt;/li&gt;
 &lt;li&gt;RIB.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Instruction des dossiers/ Demande dématérialisée &lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Instruction du dossier par le Service Habitat – Territoires&lt;/li&gt;
 &lt;li&gt;Dépôt des dossiers en ligne via la plateforme &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt; :&lt;br /&gt;&lt;strong&gt;Téléservice&lt;/strong&gt; : Habitat (entité : entreprise ou association )&lt;br /&gt;&lt;strong&gt;Dispositif&lt;/strong&gt; : Offre nouvelle PLAI PLUS (aide territorialisée)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Versement&lt;/h3&gt;
 &lt;p&gt;Un acompte de 50% peut être versé au démarrage des travaux. Pas d’acompte &amp;lt; à 10 000€ et sur justificatif de l’ordre de service de démarrage des travaux ou attestation d’avancement des travaux si VEFA Le solde (50%) sera versé à l’achèvement des travaux, sur justificatifs :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée, établie par le Maître d’Ouvrage, ou à titre exceptionnel une attestation de logement construit établie par le Maître d’Ouvrage,&lt;/li&gt;
 &lt;li&gt;Attestation de l’inscription du ou des logements sur la base de données ADALOGIS&lt;/li&gt;
 &lt;li&gt;Un état de la dépense totale payée, montant HT et TTC, signé en original par le Maître d’Ouvrage.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Bases réglementaires&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Délibération « &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de l’habitat&lt;/a&gt; » du 21 novembre 2022.&lt;/li&gt;
 &lt;li&gt;Réglement financier du Département en vigueur.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>Opérations éligibles
 &lt;p&gt;Opérations de construction ou d’acquisition-amélioration de logements locatifs sociaux adaptés aux besoins spécifiques d’une personne en situation de perte d’autonomie liée au vieillissement et financés avec PLAi, ou PLUS, agréés par l’Etat. Programmation agréée par l’Etat&lt;/p&gt;
 &lt;p&gt;L’opération doit satisfaire au cahier des charges de la MDA selon le label Cœur de Quartier Cœur de Village ou Veille Bienveillante ou Habitat Inclusif ou autres dispositifs à venir (cf Cahiers des charges annexés : &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/&lt;/a&gt;).&lt;/p&gt;
 &lt;p&gt;Le projet doit s’inscrire dans une vision élargie des besoins dans le territoire et doit justifier de l’opportunité de la localisation dans la commune (niveau d’équipement et services).&lt;/p&gt;
 &lt;h3&gt;Exclusion&lt;/h3&gt;
 &lt;p&gt;Logements déjà financés au titre de l’aide socle en PLAi ou de l’aide territorialisée en PLUS.&lt;br /&gt;Opération non conforme au cahier des charges de la MDA.&lt;/p&gt;
 &lt;h3&gt;Bénéficiaires&lt;/h3&gt;
 &lt;p&gt;Associations agréées par l’État pour la Maîtrise d’Ouvrage ou bailleurs sociaux&lt;/p&gt;
 &lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/production-de-logements-locatifs-sociaux-adaptes-aux-personnes-agees-et-ou-handicapees-coeurs-de-village-coeurs-de-quartier/</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/production-de-logements-locatifs-sociaux-adaptes-a-la-perte-d-autonomie/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>166554</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Constructions de logements locatifs destinés à un large public (familles, personnes âgées, personnes à mobilité réduite…)
+ 	Restauration de bâtiments dans les centres anciens
+ 	Implantation en pied de bâtiment de locaux commerciaux et tertiaires ou d’équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche…)&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique, mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite des sites&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur la réglementation, les enjeux, les procédures et le périmètre financier associé&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Aide à la définition des besoins, des objectifs et des priorités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyse des contraintes et opportunités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Identification des ressources financières disponibles ou mobilisables&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la définition du programme&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la rédaction des missions préliminaires (étude…)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement de la commune ou de l’EPCI dans le processus&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Réalisation des études préalables au projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Etablissement des documents d’engagement du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide au montage de l’ensemble des phases du projet (organisation des actions, calendrier, gouvernance, suivi et évaluation)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Mise en place du cadre réglementaire et financier propre au projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Fourniture d’une réponse technique, architecturale, économique au programme défini et validé avec les communes / intercommunalités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réalisation de l’ouvrage dans les conditions de délais, de qualité, et de coûts fixés dans le cadre d’un contrat avec la collectivité maître d’ouvrage&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Responsabilité des choix techniques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Intervention en qualité de mandataire du maître d’ouvrage :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;élaboration et signature des différents contrats&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;choix des entreprises et des fournisseurs&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;préparation et gestion des marchés&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;gestion administrative et financière de l’opération&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Friche
+Foncier
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Alimentation
+Commerces et services
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
       <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
       <c r="V103" s="1" t="inlineStr">
         <is>
-          <t>https://guide-aides.ladrome.fr/aidefinanciere/production-de-logements-locatifs-sociaux-adaptes-aux-personnes-agees-et-ou-handicapees-coeurs-de-village-coeurs-de-quartier/</t>
+          <t>https://collectivites.ladrome.fr/service/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires</t>
         </is>
       </c>
       <c r="X103" s="1" t="inlineStr">
         <is>
-          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+          <t>Drôme Aménagement Habitat (DAH)
+04 75 81 78 09 • &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;gisele.grasset&amp;#64;dromeamenagementhabitat.fr&lt;/a&gt;
+&lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;www.dromeamenagementhabitat.fr&lt;/a&gt;</t>
         </is>
       </c>
       <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z103" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/production-de-logements-locatifs-sociaux-adaptes-a-la-perte-d-autonomie/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires/</t>
         </is>
       </c>
       <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE103" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF103" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>17/08/2026</t>
         </is>
       </c>
       <c r="AH103" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
@@ -21779,52 +21779,52 @@
       <c r="A104" s="1">
         <v>131801</v>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Faire de la prévention sur conditions de logement et le cadre de vie - L'appart 100% décent</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Caisse d'allocations familiales (CAF) de l'Isère
 SOLIHA Isère Savoie</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
       <c r="H104" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K104" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  C&amp;#039;est une structure mobile de 9m2  développée par la Caf de l&amp;#039;Isère et Soliha Isère Savoie. Elle figure l&amp;#039;extérieur et l&amp;#039;intérieur d&amp;#039;un habitat, en bon état au premier regard, mais qui se révèle néfaste pour la santé.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;enjeu est d&amp;#039;expliquer la notion de « non décence » des logements de manière éducative et ludique. L&amp;#039;appart 100% décent permet d&amp;#039;informer et de mobiliser sur le respect des caractéristiques de décence des logements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M104" s="1" t="inlineStr">
         <is>
@@ -21923,321 +21923,91 @@
         </is>
       </c>
       <c r="AE104" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF104" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>13/03/2023</t>
         </is>
       </c>
       <c r="AH104" s="1" t="inlineStr">
         <is>
           <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:34" customHeight="0">
       <c r="A105" s="1">
-        <v>120331</v>
+        <v>117416</v>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Construire des logements locatifs, restaurer des bâtiments, implanter des locaux commerciaux et tertiaires</t>
-[...4 lines deleted...]
-          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+          <t>Faire appel à un Atelier et Chantier d’Insertion : aménagement d'intérieur (locaux et logements)</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>Drôme Aménagement Habitat (DAH)</t>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="F105" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'insertion - Initiatives77</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
-        <is>
-[...228 lines deleted...]
-      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M106" s="1" t="inlineStr">
+      <c r="M105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A propos d&amp;#039;Initiatives77 :
 &lt;/p&gt;
 &lt;p&gt;
  Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
 &lt;/p&gt;
 &lt;p&gt;
  Notre offre de service : Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 rénove des locaux et des logements (mise aux normes d&amp;#039;accessibilité, installation salle d&amp;#039;eau/ cuisine, peinture, revêtements intérieurs, cloisonnage, doublage...).
 &lt;/p&gt;
 &lt;p&gt;
  Ces chantiers vous permettent de valoriser
  votre engagement pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;accompagnement et la formation des personnes éloignées du marché du travail,
  &lt;/li&gt;
  &lt;li&gt;
   La rénovation ou l&amp;#039;embellissement de votre patrimoine.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Comment préparer l&amp;#039;intervention d&amp;#039;un ACI avec Initiatives77 ?
 &lt;/p&gt;
@@ -22260,144 +22030,374 @@
  En règle générale, la collectivité achète les matériaux et prend à sa charge l&amp;#039;accueil du chantier d&amp;#039;insertion à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de stockage d&amp;#039;outils et des matériaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
 &lt;p&gt;
  Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1.001€ par semaine (hors matériaux, matériels et logistique
  &lt;br /&gt;
  d&amp;#039;accueil).
 &lt;/p&gt;
 &lt;p&gt;
  Si la collectivité locale ne peut pas fournir les repas, ils lui seront facturés à hauteur de 8€00 par personne et par repas.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Cohésion sociale et inclusion
 Bâtiments et construction
 Réhabilitation
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
         </is>
       </c>
-      <c r="W106" s="1" t="inlineStr">
+      <c r="W105" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/08be-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>120331</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Construire des logements locatifs, restaurer des bâtiments, implanter des locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Drôme Aménagement Habitat (DAH)</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique, mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite des sites
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur la réglementation, les enjeux, les procédures et le périmètre financier associé
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la définition des besoins, des objectifs et des priorités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des contraintes et opportunités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des ressources financières disponibles ou mobilisables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la définition du programme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction des missions préliminaires (étude...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de la commune ou de l&amp;#039;EPCI dans le processus
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation des études préalables au projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissement des documents d&amp;#039;engagement du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au montage de l&amp;#039;ensemble des phases du projet (organisation des actions, calendrier, gouvernance, suivi et évaluation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place du cadre réglementaire et financier propre au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fourniture d&amp;#039;une réponse technique, architecturale, économique au programme défini et validé avec les communes / intercommunalités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;ouvrage dans les conditions de délais, de qualité, et de coûts fixés dans le cadre d&amp;#039;un contrat avec la collectivité maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Responsabilité des choix techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Intervention en qualité de mandataire du maître d&amp;#039;ouvrage :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  élaboration et signature des différents contrats
+ &lt;/li&gt;
+ &lt;li&gt;
+  choix des entreprises et des fournisseurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  préparation et gestion des marchés
+ &lt;/li&gt;
+ &lt;li&gt;
+  gestion administrative et financière de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ OPÉRATIONS CONCERNÉES
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Constructions de logements locatifs destinés à un large public (familles, personnes âgées, personnes à mobilité réduite...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restauration de bâtiments dans les centres anciens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implantation en pied de bâtiment de locaux commerciaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  et tertiaires ou d&amp;#039;équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires/</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Drôme Aménagement Habitat (DAH)
+ &lt;/li&gt;
+ &lt;li&gt;
+  04 75 81 78 09 •
+  &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;
+   gisele.grasset&amp;#64;dromeamenagementhabitat.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;
+   www.dromeamenagementhabitat.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y106" s="1" t="inlineStr">
         <is>
-          <t>id77@departement77.fr</t>
+          <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z106" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/08be-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/330b-construction-de-logements-locatifs-restaurati/</t>
         </is>
       </c>
       <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB106" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC106" s="1" t="inlineStr">
         <is>
-          <t>G.I.P. ID77</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE106" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF106" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG106" s="1" t="inlineStr">
         <is>
-          <t>07/04/2022</t>
+          <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH106" s="1" t="inlineStr">
         <is>
           <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:34" customHeight="0">
       <c r="A107" s="1">
         <v>97333</v>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création de logements pour les saisonniers, les apprentis, les étudiants et les jeunes en insertion professionnelle (Première partie)</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -22704,52 +22704,52 @@
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Créer une offre de logements locatifs sociaux et intermédiaires de qualité en centre-ville</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Action Logement</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H109" s="1" t="inlineStr">
         <is>
-          <t>Prêt
-Subvention</t>
+          <t>Subvention
+Prêt</t>
         </is>
       </c>
       <c r="J109" s="1" t="inlineStr">
         <is>
           <t>En fonction du label énergétique et/ou des caractéristiques et de l'équilibre de l'opération</t>
         </is>
       </c>
       <c r="K109" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement accordé dans le cadre du Programme national Action Cœur de Ville pour la
  production d&amp;#039;une offre locative nouvelle conventionnée dans le parc social et intermédiaire,
  s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques du financement varient selon le type d&amp;#039;opération :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
@@ -23459,334 +23459,143 @@
         </is>
       </c>
       <c r="AE112" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF112" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG112" s="1" t="inlineStr">
         <is>
           <t>17/08/2026</t>
         </is>
       </c>
       <c r="AH112" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:34" customHeight="0">
       <c r="A113" s="1">
-        <v>97337</v>
+        <v>104542</v>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la création d'habitat intergénérationnel ou solidaire en faveur des personnes âgées</t>
+          <t>Revitaliser votre centre-bourg : améliorer l'offre de logement et l'accès aux services et aux activités marchandes.</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Fonds régional de reconquête des centres-villes des villes moyennes et des centres-bourgs</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Vendée</t>
+          <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
-        <is>
-[...194 lines deleted...]
-      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H113" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I114" s="1" t="inlineStr">
+      <c r="I113" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J114" s="1" t="inlineStr">
+      <c r="J113" s="1" t="inlineStr">
         <is>
           <t>Plafond de subvention par projet : 20 000 € étude 200 000€ investissement</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conforter leur rôle de centralité des villes moyennes, renforcer le maillage du territoire et leur permettre de faire face à des enjeux démographiques, économiques ou sociaux à venir.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est destinée à soutenir les communes ayant un rôle de centralité souhaitant revitaliser leur centre-bourg dans le but d&amp;#039;y améliorer l&amp;#039;offre de logement et l&amp;#039;accès aux services et aux activités marchandes.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles concernent les études stratégiques de revitalisation de centres bourgs ainsi que les investissements concernant des opérations de reconquête de centres bourgs;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Exigences énergétiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Opérations de rénovation de bâtiments : gain de 40% minimum d&amp;#039;énergie primaires par rapport à la situation avant travaux et atteinte de la classe C minimum pour les bâtiments à usage de logements;
  &lt;/li&gt;
  &lt;li&gt;
   Opérations de constructions de bâtiments : atteinte du niveau passif minimum;
  &lt;/li&gt;
  &lt;li&gt;
   Intégration de 4 critères de développement durable pour les opérations de construction et pour les opérations de réhabilitation parmi les dix critères listés dans le règlement d&amp;#039;intervention.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Revitalisation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P114" s="1" t="inlineStr">
+      <c r="P113" s="1" t="inlineStr">
         <is>
           <t>13/11/2020</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Liste des communes éligibles :
  &lt;a href="https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs" rel="noopener" target="_blank"&gt;
   https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt se fera par voie postale à :
  &lt;br /&gt;
  Mme la Présidente de la Région des Pays de la Loire
  &lt;br /&gt;
  Hôtel de Région
  &lt;br /&gt;
  1, rue de la Loire
  &lt;br /&gt;
  44 966 NANTES CEDEX 9
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -23801,73 +23610,73 @@
  &lt;/li&gt;
  &lt;li&gt;
   La présentation détaillée du projet (intitulé, descriptif, objectifs, etc.) de type avant-projet sommaire (APS)
  &lt;/li&gt;
  &lt;li&gt;
   Les engagements du niveau de performance énergétique envisagé et critères de développement durable retenus ou étude thermique préalable
  &lt;/li&gt;
  &lt;li&gt;
   Le budget prévisionnel de l&amp;#039;opération et son plan de financement
  &lt;/li&gt;
  &lt;li&gt;
   Les loyers ou redevances qui seront exigés des occupants
  &lt;/li&gt;
  &lt;li&gt;
   Les décisions de financement Etat (ou délégataire), les agréments règlementaires
  &lt;/li&gt;
  &lt;li&gt;
   Le calendrier prévisionnel des travaux
  &lt;/li&gt;
  &lt;li&gt;
   La délibération du porteur de projet approuvant le programme
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des territoires et de la ruralité
  &lt;br /&gt;
  Service Relations aux collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Loire-Atlantique
  &lt;/strong&gt;
  &lt;br /&gt;
  Tanguy RIOU
  &lt;br /&gt;
  Tél. 02 28 20 62 86
  &lt;br /&gt;
  tanguy.riou&amp;#64;paysdelaloire.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Maine-et-Loire
  &lt;/strong&gt;
  &lt;br /&gt;
  Christelle Touchais-Pinon
  &lt;br /&gt;
  Tél. 02 41 68 70 78
@@ -23887,976 +23696,1167 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sarthe
  &lt;/strong&gt;
  &lt;br /&gt;
  Dominique Chanteau-Nogues
  &lt;br /&gt;
  Tél. 02 43 67 22 80
  &lt;br /&gt;
  dominique.chanteau-nogues&amp;#64;paysdelaloire.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vendée
  &lt;/strong&gt;
  &lt;br /&gt;
  Tanguy RIOU
  &lt;br /&gt;
  Tél. 02 28 20 62 86
  &lt;br /&gt;
  tanguy.riou&amp;#64;paysdelaloire.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z113" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5c9e-fonds-regional-de-reconquete-des-centres-vill/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB114" s="1" t="inlineStr">
+      <c r="AB113" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF114" s="1" t="inlineStr">
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AG113" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
+      <c r="AH113" s="1" t="inlineStr">
         <is>
           <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="115" spans="1:34" customHeight="0">
-      <c r="A115" s="1">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
         <v>73058</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Engager des démarches de contrat de territoires (ECLAT - Engagement Commun pour le Logement et l'Autonomie sur les Territoires)</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="F115" s="1" t="inlineStr">
+      <c r="F114" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
+      <c r="H114" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    NB :
   &lt;/strong&gt;
   l&amp;#039;ingénierie de cette démarche est assurée par des partenaires de la Cnav (SOLIHA et la Fédération des Centres Sociaux) et financée par elle. Le pilotage est réalisé par le binôme Carsat/Collectivité.
  &lt;/em&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ECLAT
  &lt;/strong&gt;
  est une démarche visant à faire émerger, à une échelle infra-départementale, un cadre favorable à la prévention de la perte d&amp;#039;autonomie des personnes retraitées.
  &lt;br /&gt;
 &lt;/p&gt;
 Cette démarche prend la forme d&amp;#039;un contrat de territoire : assise sur un diagnostic partagé des besoins, elle mobilise des partenariats locaux, identifie des priorités d&amp;#039;action et soutient financièrement leur concrétisation.
 &lt;br /&gt;
 &lt;p&gt;
  Elle repose sur 3 étapes principales qui se succèdent sur une période de 12 mois environ (du lancement public de la démarche au soutien financier des actions) :
  &lt;br /&gt;
  ✓ Réaliser un diagnostic (dont une consultation des habitants retraités)
  &lt;br /&gt;
  ✓ Lancer un appel à projets dédié au territoire afin de soutenir financièrement les solutions issues du diagnostic ; puis valoriser l&amp;#039;engagement des parties prenantes (signature d&amp;#039;une convention)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M115" s="1" t="inlineStr">
+      <c r="M114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A titre d&amp;#039;exemples, une démarche ECLAT peut venir soutenir : la rénovation d&amp;#039;une résidence autonomie, un programme coordonné d&amp;#039;actions collectives de prévention / de maintien du lien social, des actions favorisant l&amp;#039;inclusion numérique des habitants du territoire, l&amp;#039;organisation de bilan de prévention pour les retraités, l&amp;#039;adaptation de logements dans le parc social, etc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N114" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Logement et habitat
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O114" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P115" s="1" t="inlineStr">
+      <c r="P114" s="1" t="inlineStr">
         <is>
           <t>16/12/2020</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivité :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - volontaire pour s&amp;#039;inscrire dans la démarche, en partenariat avec la Carsat du territoire
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - dont le nombre d&amp;#039;habitants est compris entre 50 000 et 100 000 (recommandation)
 &lt;/p&gt;
 &lt;p&gt;
  Un premier niveau d&amp;#039;analyse d&amp;#039;indicateurs statistiques (notamment issus des observatoires des situations de fragilités - https://www.observatoires-fragilites-national.fr) permettra d&amp;#039;approfondir l&amp;#039;opportunité de s&amp;#039;engager dans la démarche.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S114" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T115" s="1" t="inlineStr">
+      <c r="T114" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U114" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Benjamin Leroux
  &lt;br /&gt;
  Responsable animation &amp;amp; développement du territoire
  &lt;br /&gt;
  Direction nationale de l&amp;#039;action sociale - Cnav
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  benjamin.leroux&amp;#64;cnav.fr
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>magalie.raimbault@cnav.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0792-engager-des-demarches-de-contrat-de-territoir/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>16/12/2020</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>97337</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création d'habitat intergénérationnel ou solidaire en faveur des personnes âgées</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin d&amp;#039;encourager le développement des formes d&amp;#039;habitat innovantes pouvant répondre à la diversité des besoins des personnes âgées et ainsi offrir un mode d&amp;#039;habitat intermédiaire entre le domicile personnel et l&amp;#039;hébergement institutionnel, le Département apporte son soutien financier aux projets de création de &amp;#34;logement kangourous&amp;#34;, de logement solidaires pour seniors ou intergénérationnels ou toute autre forme innovante d&amp;#039;habitat intergénérationnel ou solidaire en faveur des personnes âgées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit se situer dans le département de la Vendée.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide sera plafonnée à 5 000 € par logement en cas de construction d&amp;#039;un logement neuf ou d&amp;#039;une extension et à 3 000 € par logement en cas d&amp;#039;aménagement d&amp;#039;un logement existant.
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet comporte plusieurs chambres avec des parties communes, l&amp;#039;aide sera plafonnée à 3 000 € par chambre en cas de construction neuve ou d&amp;#039;une extension et à 1 500 € par chambre dans le cas d&amp;#039;une rénovation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet subventionné sera limité à cinq chambres ou logements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Personnes âgées
+Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : propriétaire occupant d&amp;#039;un logement à titre de résidence principale, propriétaire bailleur privé, société civile immobilière, société par action simplifiée, associations, collectivités territoriales ou leurs groupements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles sont les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;habitat kangourou consiste à scinder une maison unifamiliale en deux logements (ou plus), autonomes mais groupés, pour y loger une ou plusieurs personnes âgées de plus de 60 ans autonomes, à côté d&amp;#039;un ménage plus jeune, de la même famille ou non. Le ou les logements peuvent être loués ou mis à disposition à titre gratuit.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;habitat solidaire pour seniors ou intergénérationnel désigne un habitat où vivent des personnes, dont un ou des seniors, qui n&amp;#039;ont pas forcément un lien de parenté. Il s&amp;#039;agit d&amp;#039;un mode de vie en commun, chacun a sa chambre et sanitaires et bénéficie d&amp;#039;espaces communs. Il s&amp;#039;agit de logements locatifs privés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Seront financés les travaux d&amp;#039;aménagement d&amp;#039;un logement existant, d&amp;#039;extension d&amp;#039;un logement existant ou de construction d&amp;#039;un logement neuf.&lt;/p&gt;
+&lt;p&gt;
+ Pour les logements locatifs, le loyer ne devra pas dépasser le loyer intermédiaire  de l&amp;#039;Agence national de l&amp;#039;habitat selon le zonage applicable à la commune où se situe le logement.
+&lt;/p&gt;
+&lt;p&gt;
+ La classe énergétique après travaux devra être au minimum D.
+&lt;/p&gt;
+&lt;p&gt;
+ En l&amp;#039;absence de lien de parenté, les occupants devront organiser leur cohabitation dans un engagement écrit ou une charte.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux devront être réalisés par des professionnels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://vendee.fr</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y115" s="1" t="inlineStr">
         <is>
-          <t>magalie.raimbault@cnav.fr</t>
+          <t>karine.desaintmichel@vendee.fr</t>
         </is>
       </c>
       <c r="Z115" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/0792-engager-des-demarches-de-contrat-de-territoir/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9153-soutenir-la-creation-dhabitat-intergeneration/</t>
         </is>
       </c>
       <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC115" s="1" t="inlineStr">
         <is>
-          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+          <t>Département de la Vendée</t>
         </is>
       </c>
       <c r="AE115" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF115" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG115" s="1" t="inlineStr">
         <is>
-          <t>16/12/2020</t>
+          <t>09/07/2021</t>
         </is>
       </c>
       <c r="AH115" s="1" t="inlineStr">
         <is>
-          <t>10/08/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:34" customHeight="0">
       <c r="A116" s="1">
+        <v>92597</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des biens fonciers ou immobilier destinés à la production de logements locatifs sociaux et conventionnés</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide financière plafonnée à 10 % du montant de l&amp;#039;acquisition (acquisition &amp;#43; frais notariés) avec une dépense subventionnable maximale de 183 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant calculé en fonction de l&amp;#039;estimation des Domaines en cas d&amp;#039;acquisition à l&amp;#039;amiable et sur le montant fixé par le juge en cas d&amp;#039;expropriation. La commune ou l&amp;#039;EPCI s&amp;#039;engage à réaliser le programme de logements sociaux avant 4 ans et à ne pas destiner les immeubles acquis à une autre destination.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Acquisition d&amp;#039;un bien immobilier en vue de la réalisation de logements locatifs sociaux de type PLUS, PLAI et Palulos.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Bâtiments et construction
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 5 000 habitants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI compétents, à condition que l&amp;#039;opération concerne une commune de moins de 5 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 5000 habitants</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b8b9-acquerir-des-biens-fonciers-ou-immobilier-des/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>166684</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>SOUTIEN A LA RENOVATION DE RESIDENCES SOCIALES</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>SOUTIEN A LA RENOVATION DE RESIDENCES SOCIALES</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
+      <c r="H117" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;Objectif &lt;/h3&gt;
 &lt;p&gt;Aider à la réhabilitation de logements conventionnés en PLAi, au titre de résidence sociale, intégrant un volet énergétique garantissant un niveau de redevance adaptée pour les résidents..&lt;/p&gt;
 &lt;h3&gt;Opérations éligibles&lt;/h3&gt;
 &lt;p&gt;Opérations de réhabilitation de logements sociaux loués en résidence sociale, comportant un volet énergétique permettant d’atteindre au moins une étiquette C après travaux. Programmation agréée par l’Etat&lt;/p&gt;
 &lt;h3&gt;Exclusions &lt;/h3&gt;
 &lt;p&gt;Les logements utilisés pour faire de l’hébergement d’urgence, en CHRS, de transition et les logements faisant l’objet d’une Allocation de Logement Temporaire (ALT)&lt;/p&gt;
 &lt;h3&gt;Bénéficiaires&lt;/h3&gt;
 &lt;p&gt;Associations agréées par l’Etat pour la maîtrise d’ouvrage ou bailleurs sociaux.&lt;/p&gt;
 &lt;h3&gt;Type d’aide&lt;/h3&gt;
 &lt;p&gt;Subvention d’investissement&lt;/p&gt;
 &lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
 &lt;p&gt;2 500€ par logement.&lt;/p&gt;
 &lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Note de présentation du projet précisant notamment l’adresse des travaux, complétée par un plan de situation,&lt;/li&gt;
 &lt;li&gt;Descriptif du projet permettant d’atteindre l’étiquette C,&lt;/li&gt;
 &lt;li&gt;Calendrier prévisionnel de démarrage et fin de travaux,&lt;/li&gt;
 &lt;li&gt;Décision d’agrément de l’État délivrées lors de la construction ou acquisition-amélioration,&lt;/li&gt;
 &lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT,&lt;/li&gt;
 &lt;li&gt;RIB&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Instruction des dossiers _  Demande dématérialisée&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Instruction du dossier par le Service Habitat-Territoires.&lt;/li&gt;
 &lt;li&gt;Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Téléservice&lt;/strong&gt; : Habitat (entités : entreprise ou association)&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Dispositif &lt;/strong&gt;: Rénovation de résidences sociales (aide territorialisée)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Versement&lt;/h3&gt;
 &lt;p&gt;Un acompte de 50% peut-être versé au démarrage des travaux (pas d’acomptes inférieurs à 10 000€) sur justificatif de l’ordre de service de démarrage des travaux&lt;/p&gt;
 &lt;p&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatifs :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;d’une attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée établie par le Maître d’Ouvrage&lt;/li&gt;
 &lt;li&gt;DPE attestant de l’étiquette après travaux, minimum C&lt;/li&gt;
 &lt;li&gt;Un état de la dépense totale payée, montant HT et TTC, signé en original par le Maître d’Ouvrage&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Bases réglementaires&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt; Délibération « &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur d&lt;/a&gt;e l’habitat » du 21 novembre 2022.&lt;/li&gt;
 &lt;li&gt;Règlement financier du Département en vigueur. &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
+      <c r="R117" s="1" t="inlineStr">
         <is>
           <t>Opérations éligibles
 &lt;p&gt;Opérations de réhabilitation de logements sociaux loués en résidence sociale, comportant un volet énergétique permettant d’atteindre au moins une étiquette C après travaux. Programmation agréée par l’Etat&lt;/p&gt;
 &lt;h3&gt;Exclusions &lt;/h3&gt;
 &lt;p&gt;Les logements utilisés pour faire de l’hébergement d’urgence, en CHRS, de transition et les logements faisant l’objet d’une Allocation de Logement Temporaire (ALT)&lt;/p&gt;
 &lt;h3&gt;Bénéficiaires&lt;/h3&gt;
 &lt;p&gt;Associations agréées par l’Etat pour la maîtrise d’ouvrage ou bailleurs sociaux.&lt;/p&gt;
 &lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V117" s="1" t="inlineStr">
         <is>
           <t>https://guide-aides.ladrome.fr/aidefinanciere/soutien-a-la-renovation-de-residences-sociales/</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-renovation-de-residences-sociales/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF116" s="1" t="inlineStr">
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG116" s="1" t="inlineStr">
+      <c r="AG117" s="1" t="inlineStr">
         <is>
           <t>17/08/2026</t>
         </is>
       </c>
-      <c r="AH116" s="1" t="inlineStr">
+      <c r="AH117" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
-        </is>
-[...147 lines deleted...]
-          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:34" customHeight="0">
       <c r="A118" s="1">
-        <v>158021</v>
+        <v>120359</v>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Développer une action pour accompagner les personnes en difficulté quant à la maîtrise des charges liées au logement afin de prévenir les situations d'une précarité énergétique</t>
+          <t>Construire des logements locatifs sociaux adaptés aux personnes âgées et/ou handicapées (cœurs de village – cœurs de quartier)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Appel à projets 2024-2025- Fonds de solidarité pour le logement (FSL)- Accompagnement personnalisé à la maîtrise des énergies (APME)</t>
+          <t>REGLEMENT DEPARTEMENTAL D'AIDE SOCIALE</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Manche</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
-        <is>
-[...189 lines deleted...]
-      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J119" s="1" t="inlineStr">
+      <c r="J118" s="1" t="inlineStr">
         <is>
           <t>1 700 € par logement ou 1 900 € s'il y a une participation financière de la Commune ou de l'EPCI</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;objectif est d&amp;#039;aider à la production de logements locatifs sociaux agréés par l&amp;#039;État (en PLAI et/ou en PLUS) et adaptés aux personnes âgées et/ou handicapées.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles sont  les  opérations de construction ou d&amp;#039;acquisition-amélioration de logements locatifs sociaux adaptés aux personnes âgées et/ou handicapées.
   &lt;/li&gt;
   &lt;li&gt;
    Le caractère « cœur de village – cœur de quartier » est apprécié en amont par la Maison Départementale de l&amp;#039;Autonomie (MDA) au vu des éléments qui lui sont fournis par l&amp;#039;opérateur concerné. Sont notamment appréciés : la mixité de l&amp;#039;opération, sa proximité aux  services et sa desserte en transports...
   &lt;/li&gt;
   &lt;li&gt;
    Les bénéficiaires sont les bailleurs sociaux ayant conventionné avec le Département et dont le siège social est situé en Drôme / Ardèche et associations agréées par l&amp;#039;État pour la Maîtrise d&amp;#039;Ouvrage.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MONTANT/TAUX DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Production en PLUS, en neuf, pour les ménages modestes &amp;#61; 2 000 € par logement.
   &lt;/li&gt;
   &lt;li&gt;
    Si en acquisition-amélioration &amp;#61; 5 500 € par logement
   &lt;/li&gt;
   &lt;li&gt;
    Production en PLAI, en neuf, pour les ménages très modestes &amp;#61; 4 000 € par logement.
   &lt;/li&gt;
   &lt;li&gt;
    Si en acquisition-amélioration &amp;#61; 8 000 € par logement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un acompte de 50% peut être versé au démarrage des travaux. Pas d&amp;#039;acompte &amp;lt; à 10 000€ et sur justificatif de l&amp;#039;ordre de service de démarrage des travaux ou attestation d&amp;#039;avancement des travaux si VEFA Le solde (50%) sera versé à l&amp;#039;achèvement des travaux, sur justificatifs :
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://guide-aides.ladrome.fr/aidefinanciere/reglement-departemental-daide-sociale/</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;a href="mailto:edelatour&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   Direction des Politiques Territoriales-Service Habitat-Territoires : habitat&amp;#64;ladrome.fr
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nathalie BRUNET – Gestionnaire de subventions – Tél : 04 75 79 26 91
 &lt;/p&gt;
 &lt;p&gt;
  Véronique REYNAUD – Gestionnaire de subventions – Tél : 04 75 79 82 12
 &lt;/p&gt;
 &lt;p&gt;
  Aurélie BONNET – Responsable administratif, budgétaire et  financier –
  &lt;span&gt;
   Tél : 04 75 79 27 68
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c89c-production-de-logements-locatifs-sociaux-adap/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>158021</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Développer une action pour accompagner les personnes en difficulté quant à la maîtrise des charges liées au logement afin de prévenir les situations d'une précarité énergétique</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets 2024-2025- Fonds de solidarité pour le logement (FSL)- Accompagnement personnalisé à la maîtrise des énergies (APME)</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Si vous souhaitez développer une action pour accompagner les personnes en difficulté quant à la maîtrise des charges liées au logement afin de prévenir les situations d&amp;#039;une précarité énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de réponse le 31 janvier 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action se concrétise par un accompagnement individuel, à domicile, axé sur le développement des connaissances « énergétiques » logement et de leur maîtrise.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action se déclinera par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un diagnostic sociotechnique du logement
+ &lt;/li&gt;
+ &lt;li&gt;
+  une sensibilisation des ménages aux économies d&amp;#039;énergie
+ &lt;/li&gt;
+ &lt;li&gt;
+  un accompagnement des ménages dans la maîtrise de leur consommation
+ &lt;/li&gt;
+ &lt;li&gt;
+  une réorientation du ménage vers un travailleur social, lorsque la situation le nécessite
+ &lt;/li&gt;
+ &lt;li&gt;
+  une évaluation de la prestation par la personne
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets porte sur tout le département de la Manche.
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque porteur de projet peut se porter candidat, étant ou non associé à d&amp;#039;autres partenaires, sur l&amp;#039;ensemble du territoire de la Manche ou bien sur une partie. Cela implique que la structure, ou celle qui fédère l&amp;#039;action, s&amp;#039;engage à favoriser un fonctionnement de l&amp;#039;action permettant l&amp;#039;accès aux locataires et propriétaires occupants positionnés sur l&amp;#039;action résidant sur le ou les territoires concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans l&amp;#039;hypothèse où l&amp;#039;action présentée serait réalisée avec d&amp;#039;autres partenaires, le projet comprendra les relations entre les différents partenaires notamment financières.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T119" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/appel-a-projets-2024-2025-fonds-de-solidarite-pour-le-logement-fsl-accompagnement-personnalise-a-la-maitrise-des-energies-apme/</t>
+        </is>
+      </c>
+      <c r="W119" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/GESTION/jsp/nouveauContexte.action?codeAction=M42-ACCUEIL</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sabrina Lair - Insertion sociale : 06 10 98 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y119" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z119" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/c89c-production-de-logements-locatifs-sociaux-adap/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b039-appel-a-projets-2024-2025-fonds-de-solidarite/</t>
         </is>
       </c>
       <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC119" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE119" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF119" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG119" s="1" t="inlineStr">
         <is>
-          <t>16/09/2022</t>
+          <t>07/01/2024</t>
         </is>
       </c>
       <c r="AH119" s="1" t="inlineStr">
         <is>
-          <t>18/08/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:34" customHeight="0">
       <c r="A120" s="1">
         <v>165376</v>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Redynamiser les communes via des démarches participatives : logements collectifs innovants, concertation nouvelles formes urbaines, éco mobilité</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>FA1_(Re)dynamiser les centralités via des démarches participatives et innovantes</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
@@ -24993,386 +24993,386 @@
         </is>
       </c>
       <c r="AE120" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF120" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG120" s="1" t="inlineStr">
         <is>
           <t>06/08/2025</t>
         </is>
       </c>
       <c r="AH120" s="1" t="inlineStr">
         <is>
           <t>03/09/2026</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:34" customHeight="0">
       <c r="A121" s="1">
+        <v>166154</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets d’habitats regroupés à visée inclusive</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département des Landes souhaite s&amp;#039;engager dans le développement d&amp;#039;une
+ offre d&amp;#039;habitat partagé, au titre de laquelle figure l&amp;#039;habitat 
+inclusif. En effet, l&amp;#039;habitat inclusif constitue un mode d&amp;#039;habitation 
+complémentaire au domicile et à l&amp;#039;accueil en établissement. Cette 
+solution d&amp;#039;habitat est un symbole de la capacité du logement à s&amp;#039;adapter
+ aux problématiques des personnes. Elle offre une réponse, parmi 
+d&amp;#039;autres, qui associe un bâti de qualité, un accompagnement adapté aux 
+besoins de vie commune et de socialisation et des modalités de 
+financement particulières.&lt;/p&gt;
+            &lt;p&gt;Pour la création de logements :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;construction neuve : aide forfaitaire de 5 000 € par logement,&lt;/li&gt;&lt;li&gt;acquisition-amélioration : aide forfaitaire de 5 000 € bonifiée de 5 000 €, soit 10 000 € par logement,&lt;/li&gt;&lt;li&gt;réhabilitation de logements sociaux : aide forfaitaire de 10 000 € par logement.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Par dérogation à l&amp;#039;article 10 de la partie générale du règlement, les
+ dossiers de demande de subvention pourront être déposés tout au long de
+ l&amp;#039;année.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;communes,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;établissements publics de coopération intercommunale,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;autres établissements publics liés aux collectivités locales : CCAS/CIAS.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles :
+Projets d&amp;#039;investissements immobiliers, rénovation, construction, mises aux normes.
+Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux ou structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;dépenses d&amp;#039;acquisition et de construction pour les logements neufs,&lt;/li&gt;&lt;li&gt;travaux de construction, d&amp;#039;amélioration et de réhabilitation pour les logements anciens,&lt;/li&gt;&lt;li&gt;études et prestation de maîtrise d&amp;#039;œuvre,&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ne sont pas éligibles les travaux de rafraîchissement seuls sans amélioration du logement.&lt;/p&gt;
+&lt;p&gt;Critères obligatoires :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;agrément logement social,&lt;/li&gt;&lt;li&gt;avis favorable de la 
+Conférence des financeurs de la prévention de la perte d&amp;#039;autonomie et de
+ l&amp;#039;habitat inclusif (CFPPAHI) sur le projet pour la création ou la 
+réhabilitation.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/accompagnement-des-projets-dhabitats-regroupes-visee-inclusive</t>
+        </is>
+      </c>
+      <c r="W121" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;solidarite&amp;#64;landes.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-projets-d-habitats-regroupes-a-visee-inclusive/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
         <v>166666</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B122" s="1" t="inlineStr">
         <is>
           <t>PRODUCTION DE RESIDENCES SOCIALES</t>
         </is>
       </c>
-      <c r="D121" s="1" t="inlineStr">
+      <c r="D122" s="1" t="inlineStr">
         <is>
           <t>PRODUCTION DE RESIDENCES SOCIALES</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H122" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;Objectif &lt;/h3&gt;
 &lt;p&gt;Aider à la production de résidences sociales, au sens du code de la construction et de l’Habitation (CCH), s’inscrivant dans le cadre du PDALHPD et du développement de solutions d’accueil et d’hébergement adaptées aux populations les plus précaires.&lt;/p&gt;
 &lt;h3&gt;Opérations éligibles&lt;/h3&gt;
 &lt;p&gt;Opérations de construction ou d’acquisition-amélioration de résidences sociales ou pensions de famille, agréées par l’État (DDETS), financées avec du PLAi&lt;/p&gt;
 &lt;p&gt;Programmation agréée par l’Etat&lt;/p&gt;
 &lt;h3&gt;Exclusions &lt;/h3&gt;
 &lt;p&gt;Les logements utilisés pour faire de l’hébergement d’urgence, en CHRS, de transition et les logements faisant l’objet d’une Allocation de Logement Temporaire (ALT). &lt;/p&gt;
 &lt;h3&gt;Bénéficiaires&lt;/h3&gt;
 &lt;p&gt;Associations agréées par l’État pour la Maîtrise d’Ouvrage ou bailleurs sociaux.&lt;/p&gt;
 &lt;h3&gt;Type d’aide&lt;/h3&gt;
 &lt;p&gt;Subvention d’investissement&lt;/p&gt;
 &lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
 &lt;p&gt;Forfait de 5 000 € par logement.&lt;/p&gt;
 &lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Note de présentation du projet précisant notamment l’adresse des travaux, complétée par un plan de situation&lt;/li&gt;
 &lt;li&gt;Calendrier prévisionnel de démarrage et de fin de travaux&lt;/li&gt;
 &lt;li&gt;« Décision de financement » de l’État&lt;/li&gt;
 &lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT&lt;/li&gt;
 &lt;li&gt;RIB&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Instruction des dossiers _  Demande dématérialisée&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt;Instruction du dossier par le Service Habitat-Territoires.&lt;/li&gt;
 &lt;li&gt;Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Téléservice&lt;/strong&gt; : Habitat (entités : entreprise ou association)&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Dispositif &lt;/strong&gt;: Résidences sociales&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Versement&lt;/h3&gt;
 &lt;p&gt;Un acompte de 50% peut-être versé au démarrage des travaux : pas d’acomptes inférieurs à 10 000€ et sur justificatifs : ordre de service de démarrage des travaux&lt;/p&gt;
 &lt;p&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatifs :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée établie par le Maître d’Ouvrage, ou à titre exceptionnel une attestation de logement construit établie par le Maître d’Ouvrage,&lt;/li&gt;
 &lt;li&gt;un état de la dépense totale payée (montant HT et TTC), signé en original par le Maître d’Ouvrage&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;Bases réglementaires&lt;/h3&gt;
 &lt;ul&gt;
 &lt;li&gt; &lt;a href="https://collectivites.ladrome.fr/1-heure-pour-le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de l’Habitat (DI&lt;/a&gt;H) du 21 novembre 2022&lt;/li&gt;
 &lt;li&gt;Règlement financier du Département en vigueur. &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N122" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R122" s="1" t="inlineStr">
         <is>
           <t>Opérations éligibles
 &lt;p&gt;Opérations de construction ou d’acquisition-amélioration de résidences sociales ou pensions de famille, agréées par l’État (DDETS), financées avec du PLAi&lt;/p&gt;
 &lt;p&gt;Programmation agréée par l’Etat&lt;/p&gt;
 &lt;h3&gt;Exclusions &lt;/h3&gt;
 &lt;p&gt;Les logements utilisés pour faire de l’hébergement d’urgence, en CHRS, de transition et les logements faisant l’objet d’une Allocation de Logement Temporaire (ALT). &lt;/p&gt;
 &lt;h3&gt;Bénéficiaires&lt;/h3&gt;
 &lt;p&gt;Associations agréées par l’État pour la Maîtrise d’Ouvrage ou bailleurs sociaux.&lt;/p&gt;
 &lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S122" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U122" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V122" s="1" t="inlineStr">
         <is>
           <t>https://guide-aides.ladrome.fr/aidefinanciere/production-de-residences-sociales-et-maisons-relais-en-accompagnement-du-plan-departemental-daction-pour-le-logement-et-lhebergement-des-personnes-defavorisees-pdalhpd/</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X122" s="1" t="inlineStr">
         <is>
           <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y122" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z122" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/production-de-residences-sociales/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF121" s="1" t="inlineStr">
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG121" s="1" t="inlineStr">
+      <c r="AG122" s="1" t="inlineStr">
         <is>
           <t>17/08/2026</t>
-        </is>
-[...145 lines deleted...]
-          <t>16/03/2026</t>
         </is>
       </c>
       <c r="AH122" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:34" customHeight="0">
       <c r="A123" s="1">
         <v>74203</v>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Créer une offre d'accession sociale à la propriété de qualité en centre-ville</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Action Logement</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
       <c r="H123" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Prêt</t>
+          <t>Prêt
+Subvention</t>
         </is>
       </c>
       <c r="J123" s="1" t="inlineStr">
         <is>
           <t>Jusqu'à 15 000 € par logement produit</t>
         </is>
       </c>
       <c r="K123" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement mixte (prêt et subvention) accordé dans le cadre du Programme national Action Cœur de Ville pour la
  production d&amp;#039;une offre d&amp;#039;accession sociale à la propriété,
  s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques du financement varient selon les modes de production (VEFA/VIR ; PSLA ; BRS ; Démembrement Accession ; SCI APP) et le type d&amp;#039;opérations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisition-amélioration d&amp;#039;immeubles entiers.
@@ -25775,51 +25775,51 @@
           <t>Coutances mer et bocage</t>
         </is>
       </c>
       <c r="AD124" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE124" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF124" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG124" s="1" t="inlineStr">
         <is>
           <t>26/04/2024</t>
         </is>
       </c>
       <c r="AH124" s="1" t="inlineStr">
         <is>
-          <t>04/08/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:34" customHeight="0">
       <c r="A125" s="1">
         <v>165467</v>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un soutien financier pour l'archéologie préventive (FNAP)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Fonds national pour l&amp;apos;archéologie préventive (FNAP)</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -26734,47 +26734,213 @@
         </is>
       </c>
       <c r="AC127" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
       <c r="AE127" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF127" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG127" s="1" t="inlineStr">
         <is>
           <t>17/04/2020</t>
         </is>
       </c>
       <c r="AH127" s="1" t="inlineStr">
         <is>
           <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>166664</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>CONTRIBUTIONS AUX ETUDES PREALABLES D'AIDE A LA DECISION</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>CONTRIBUTIONS AUX ETUDES PREALABLES D'AIDE A LA DECISION</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;p&gt;&lt;strong&gt;Encourager les EPCI :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;à se doter de Programmes Locaux de l’Habitat (PLH) pour définir les orientation stratégiques adaptées au territoire,&lt;/li&gt;
+&lt;li&gt;à se projeter sur de nouvelles interventions,&lt;/li&gt;
+&lt;li&gt;à agir sur la base d’une objectivation des problématiques.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;1-Etudes d’élaboration de PLH&lt;/strong&gt; (ou renouvellement) / diagnostics habitat intercommunaux. &lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;2- Etudes pré-opérationnelles intercommunales&lt;/strong&gt; : OPAH ou PIG de rang intercommunal.&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;3- Etudes thématiques&lt;/strong&gt; : besoins des personnes en perte d’autonomie liée au vieillissement, situation des copropriétés dans l’EPCI, logement des jeunes en insertion et des saisonniers, logement et hébergement d’insertion.&lt;br /&gt;&lt;br /&gt;Cofinancement par l’EPCI ou la Commune selon les modalités prévues par la convention avec le Département&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Études réalisées dans le cadre du suivi du PLH&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;EPCI.&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement.&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;1 Etudes PLH, stratégie habitat &amp;#61; forfait de 3 000 €&lt;/li&gt;
+&lt;li&gt;2 Diagnostic pré-opérationnel OPAH ou PIG &amp;#61; Forfait de 5 000 €&lt;/li&gt;
+&lt;li&gt;3 Etudes thermiques &amp;#61; Forfait de 3 000 €&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Copie du devis accompagné de la lettre de commande ou de l’acte d’engagement accompagné du détail estimatif.&lt;/li&gt;
+&lt;li&gt;Délibération de l’EPCI.&lt;/li&gt;
+&lt;li&gt;RIB.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers/ Demande dématérialisée &lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Instruction du dossier par le Service Habitat-Territoires.&lt;/li&gt;
+&lt;li&gt;Délibération de la Commission permanente.&lt;/li&gt;
+&lt;li&gt;Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;br /&gt;&lt;strong&gt;Téléservice&lt;/strong&gt; : Habitat (entité : Collectivité)&lt;br /&gt;&lt;strong&gt;Dispositif &lt;/strong&gt;: Contribution aux études préalables d’aide à la décision (aide territorialisée)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;&lt;strong&gt;La subvention est versée en une fois sur justificatifs&lt;/strong&gt; :&lt;/p&gt;
+&lt;p&gt;– Un état de la dépense totale payée, montant HT et TTC, signé en original par le Maitre d’ouvrage.&lt;/p&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt; Règlement financier du Département en vigueur. &lt;/li&gt;
+&lt;li&gt;Délibération « &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de l’habitat&lt;/a&gt; » du 21 novembre 2022.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;1-Etudes d’élaboration de PLH&lt;/strong&gt; (ou renouvellement) / diagnostics habitat intercommunaux. &lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;2- Etudes pré-opérationnelles intercommunales&lt;/strong&gt; : OPAH ou PIG de rang intercommunal.&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;3- Etudes thématiques&lt;/strong&gt; : besoins des personnes en perte d’autonomie liée au vieillissement, situation des copropriétés dans l’EPCI, logement des jeunes en insertion et des saisonniers, logement et hébergement d’insertion.&lt;br /&gt;&lt;br /&gt;Cofinancement par l’EPCI ou la Commune selon les modalités prévues par la convention avec le Département&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Études réalisées dans le cadre du suivi du PLH&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;EPCI.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/contributions-aux-etudes-prealables-daide-a-la-decision/</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contributions-aux-etudes-prealables-d-aide-a-la-decision/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>