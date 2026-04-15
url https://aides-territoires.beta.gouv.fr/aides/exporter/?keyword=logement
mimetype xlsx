--- v0 (2026-02-27)
+++ v1 (2026-04-15)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH123"/>
+  <dimension ref="A1:AH125"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,702 +263,3499 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>163725</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Soutenir le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/le-logement-social-etudiant</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/le-logement-social-etudiant/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>142694</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’évaluation des besoins en logement dans les territoires avec OTELO</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;évaluation des besoins en logements est un sujet majeur pour tous les acteurs des politiques locales de l&amp;#039;habitat. Elle constitue en particulier un volet incontournable des démarches de PLH et PLUI-H. Face à une méthode complexe (guide méthodologique volumineux, 12 sources de données mobilisées, nombreux paramétrages et choix d&amp;#039;options possibles), l&amp;#039;appropriation de la méthode (hypothèses, articulation des étapes, limites, précautions d&amp;#039;utilisation), peut nécessiter un besoin d&amp;#039;accompagnement auquel le Cerema se propose de répondre.
+&lt;/p&gt;
+&lt;p&gt;
+ Les acteurs en charge des politiques locales du logement, en particulier les collectivités territoriales, pourront trouver auprès du Cerema un accompagnement au déploiement de la méthode, afin de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  S&amp;#039;approprier de manière approfondie la méthodologie déployée par l&amp;#039;Etat (hypothèses, articulation des étapes, limites, précautions d&amp;#039;usages, nombreux paramétrages et choix d&amp;#039;options possibles, test de sensibilité, alternatives...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;éclairages sur les interprétations des résultats,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tester par eux-mêmes différents scenarios de développement et évaluer leur impact sur leurs besoins en logements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pouvoir engager un dialogue constructif avec les services déconcentrés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Répartir le besoin à une échelle fine et selon les différents segments de l&amp;#039;offre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation le besoin avec l&amp;#039;offre, les capacités du territoire et les orientations politiques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a apporté son expertise à l&amp;#039;élaboration de la méthode d&amp;#039;évaluation des besoins en logements, à la constitution des packs de données sur lesquels elle s&amp;#039;appuie ainsi qu&amp;#039;à son déploiement auprès des services déconcentrés de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Aujourd&amp;#039;hui, le Cerema partage son expérience auprès des acteurs de terrain et les fait bénéficier de son expérience. Il propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des formations techniques pour maîtriser la méthodologie et apprendre à manipuler OTELO. La formation, composée de deux modules indicatifs ( module théorique sur la méthodologie d&amp;#039;évaluation des besoins en logements et module pratique sur l&amp;#039;outil OTELO), peut toutefois être adaptée en fonction des attentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cette offre de formation est destinée aux techniciens et chargés d&amp;#039;études, ainsi qu&amp;#039;aux services d&amp;#039;ingénierie amenés à travailler sur l&amp;#039;évaluation des besoins en logements dans le cadre de documents de planification, d&amp;#039;études, ou de réflexions stratégiques au sein des collectivités territoriales, établissements publics fonciers, bailleurs sociaux, agences d&amp;#039;urbanisme, ADIL ou bureaux d&amp;#039;études.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;accompagnement pour l&amp;#039;évaluation des besoins en logements : aide à la définition des paramétrages, remplacement éventuel de certaines données par défaut par des données locales jugées plus fiables ou plus riche (etc).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des développements « premium » de l&amp;#039;outil OTELO  : création de modules complémentaires, développement d&amp;#039;une interface permettant d&amp;#039;évaluer le besoin sur des territoires « à façon » (EPCI, SCOT...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations de conseil pour aider les acteurs locaux à exploiter les résultats, comparer différents scénarios, analyser l&amp;#039;impact des différents paramètres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;animation auprès des techniciens, élus et partenaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;études incluant des analyses en aval sur les conséquences en matière de politiques publiques locales de l&amp;#039;habitat et les documents de planification.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/otelo-accompagner-evaluation-besoins-logement-territoires</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3756-accompagner-levaluation-des-besoins-en-logeme/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>133055</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire de l’habitat et du foncier (OHF)</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La loi Climat et résilience du 22 août 2021 prévoit de faire évoluer les anciens dispositifs d&amp;#039;observation de l&amp;#039;habitat, en observatoires de l&amp;#039;habitat et du foncier (OHF). Ces observatoires doivent être créé au plus tard dans les trois années après la mise en place d&amp;#039;un PLH. Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. La loi climat a renforcé leur rôle ainsi que celui des EPF pour aider les collectivités dans la mise en place de ces outils.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires de l&amp;#039;habitat et du foncier (OHF) ont pour mission de suivre la conjoncture des marchés fonciers et immobiliers et d&amp;#039;identifier les disponibilités foncières. Cette analyse s&amp;#039;appuie sur le recensement des friches constructibles, des locaux vacants, des secteurs à densifier, des secteurs à enjeux et des surfaces pour la surélévation, des surfaces non imperméabilisées ou éco-aménageables et des espaces non bâtis nécessaires au maintien des continuités écologiques dans les secteurs urbanisés et sur un inventaire des zones d&amp;#039;activités économiques et sur le suivi du parc de logements (privés, sociaux, en accession à la propriété, l&amp;#039;habitat dégradé).
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires doivent rendre compte annuellement du nombre de logement construits sur des espaces déjà urbanisés et sur des zones ouvertes à l&amp;#039;urbanisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Addrn, l&amp;#039;agence d&amp;#039;urbanisme de la région de Saint-Nazaire a réalisé un Observatoire du Foncier, de l&amp;#039;habitat et économique.
+  &lt;a href="https://addrn.fr/page-mosaique/foncier_habitat_economie/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Epures, l&amp;#039;agence d&amp;#039;urbanisme de la région Stéphanoise a réalisé un Observatoire des marchés fonciers de la Loire.
+  &lt;a href="https://www.epures.com/index.php/publications/epures/foncier" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Aurg, l&amp;#039;agence d&amp;#039;urbanisme de la region Grenobloise a réalisé l&amp;#039;observatoire foncier partenarial de l&amp;#039;isere (Ofpi).
+  &lt;a href="https://ofpi.aurg.org/#c&amp;#61;home" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Topos, l&amp;#039;agence d&amp;#039;urbanisme des territoires de l&amp;#039;orléannais a réalisé un observatoire des copropriétés de la métropole d&amp;#039;Orléans.
+  &lt;a href="https://www.topos-urba.org/publications/focus-n4-lobservatoire-des-coproprietes-un-outil-pour-prevenir-les-situations-de-fragilite/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92de-etre-aide-pour-observer-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>111735</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F5" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) La Réunion</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévu</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40 % du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de La Réunion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2 rue Juliette-Dodu
+ &lt;br /&gt;
+ 97706 Saint-Denis Messag Cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;262 2 62 40 26 26
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Courriel
+ &lt;/strong&gt;
+ :
+ &lt;a href="mailto:deal-reunion&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  deal-reunion&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.reunion.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.reunion.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/383c-copie-15h01-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>111734</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement  (DEAL) Martinique</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Martinique</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Martinique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pointe de Jaham
+ &lt;br /&gt;
+ BP 7212
+ &lt;br /&gt;
+ 97274 Schœlcher Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;596 5 96 59 57 00
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire" rel="noopener" target="_blank"&gt;
+  http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/00be-copie-14h59-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>111733</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F7" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Mayotte</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Mayotte</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Mayotte
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ BP 109
+ &lt;br /&gt;
+ 97600 Mamoudzou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;269 2 69 61 12 54
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web :
+ &lt;/strong&gt;
+ &lt;a href="http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL" rel="noopener" target="_blank"&gt;
+  http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6900-copie-14h58-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>111732</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Guadeloupe</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Guadeloupe</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Guadeloupe
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DEAL Guadeloupe
+ &lt;br /&gt;
+ BP 54
+ &lt;br /&gt;
+ 97102 Basse-Terre Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;590 5 90 99 46 46
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;590 5 90 99 43 43
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.guadeloupe.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.guadeloupe.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c325-copie-14h55-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>115150</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Créer un/des établissements ou services dédiés aux personnes âgées et handicapées</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Projets d'établissements ou de services dédiés aux personnes âgées et handicapées</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement dans la mise en place de projets d&amp;#039;établissements ou de services pour les personnes âgées et handicapées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Champs d&amp;#039;intervention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mise à disposition de données statistiques (liste des établissements présents ou en projets, indicateurs sur les spécificités démographiques et sociales de la population) à l&amp;#039;échelle d&amp;#039;un territoire concerné,
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement à la création, l&amp;#039;extension ou la transformation d&amp;#039;établissements d&amp;#039;accueil de personnes âgées ou handicapées et au développement de services à la personne : conseil sur le cadre règlementaire, la procédure et les démarches à mener, mise à disposition d&amp;#039;un panel d&amp;#039;outils d&amp;#039;aide à la réflexion, conseil sur les choix organisationnels...
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement de projets portés par les acteurs de proximité de la prévention et du maintien à domicile pour permettre aux séniors de bien vieillir dans leur environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Prestation gratuite.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Bâtiments et construction
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes porteuses de projets d&amp;#039;établissements d&amp;#039;accueil ou de service à la personne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bailleurs sociaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/99/18-projets-d-etablissements-ou-de-services-dedies-aux-personnes-agees-et-handicapees.htm</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  departement&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c6aa-creer-undes-etablissements-ou-services-dedies/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>117558</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Financer le transfert de patrimoine dans l'habitat locatif social</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PTP : financer des transferts de patrimoine</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoire propose Prêt Transfert, une solution pour financer le transfert de patrimoine et de rachat des baux au sein des habitats locatifs sociaux. Le projet peut concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les logements locatifs sociaux qui sont transférés entre opérateurs (collectivités territoriales et organismes d&amp;#039;habitation à loyer modéré par exemple) et qui sont éligibles à un financement sur fonds d&amp;#039;épargne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements-foyers tels que définis à l&amp;#039;article R351-55 du Code de la construction et de l&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plusieurs autres types d&amp;#039;habitats spécifiques, à condition d&amp;#039;être éligibles à un prêt sur fonds d&amp;#039;épargne.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ À noter : le Prêt Transfert permet de financer des projets de transfert et de cession hors travaux. Les travaux font l&amp;#039;objet d&amp;#039;un prêt travaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prêt réhabilitation (PAM) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prêt Habitat Amélioration Restructuration Extension (PHARE).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transfert-de-patrimoine-ptp?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pret_ptp_psat</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ca9f-financer-le-transfert-de-patrimoine-dans-lhab/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>117555</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Financer la réhabilitation des logements sociaux avec l'Éco-prêt</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose Éco-prêt, une offre de prêts visant à financer la réhabilitation des logements sociaux les plus énergivores.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  En métropole : il s&amp;#039;adresse aux logements disposant d&amp;#039;un audit énergétique TH-C-E ex ou d&amp;#039;un DPE location et dont la consommation énergétique en énergie primaire est d&amp;#039;au moins 151 kWh/m2/an.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans les DOM : le prêt s&amp;#039;adresse aux logements construits avant le 1er mai 2010 en Guadeloupe, en Guyane, à la Réunion et en Martinique, mais aussi à ceux construits avant le 1er juillet 2014 à Mayotte.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Découvrez les caractéristiques de l&amp;#039;Éco-prêt :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un montant maximal de 22 000 € par logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une majoration de 2 000 € par logement pour les opérations labélisées HPE rénovation (Haute Performance Énergétique) ou BBC rénovation (Bâtiment Basse Consommation Effinergie) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une majoration de 3 000 € par logement pour les projets visant un bâtiment contenant de l&amp;#039;amiante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La possibilité de le compléter avec le prêt PAM Taux Fixe Éco-prêt afin de couvrir 100 % du besoin de financement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_psat</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/908f-financer-la-rehabilitation-des-logements-soci/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>117553</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction et l'acquisition de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PLS</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre de prêts PLS (Prêt Locatif Social) de la Banque des Territoires permet de financer les projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construire des logements locatifs sociaux, et ce, avec ou sans acquisition du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des logements avec ou sans travaux d&amp;#039;amélioration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des opérations de logements collectifs pour les personnes handicapées, les personnes âgées, les jeunes actifs et les étudiants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les prêts PLS sont des prêts sur fonds d&amp;#039;épargne de la Caisse des Dépôts. Leur montant doit représenter a minima la moitié du prix de revient de l&amp;#039;opération. Un prêt complémentaire au PLS peut être accordé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Handicap
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=locatif_social_psat</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5880-financer-la-construction-et-lacquisition-de-l/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>117552</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Financer des logements sociaux avec le Prêt haut de bilan (PHB 2.0)</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Prêt haut de bilan (PHB 2.0) : constructions vertes</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt haut de bilan deuxième génération (Prêt PHB 2.0) vise à soutenir les investissements des bailleurs sociaux, qu&amp;#039;ils soient des organismes de logement social ou des organismes agréés pour la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ En partenariat avec Action Logement et l&amp;#039;État, la Banque des Territoires met à votre disposition cette offre de prêt à long-terme, aux caractéristiques financières avantageuses. Pendant les 20 premières années, le taux d&amp;#039;intérêt est à 0% avec un différé total d&amp;#039;amortissement du capital. Puis, pour les 10 à 20 années suivantes selon votre projet, votre taux d&amp;#039;intérêt sera aligné sur celui du livret A &amp;#43;0,60% et appliqué avec un amortissement constant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les organismes de logement social (OLS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les trois tranches de PHB 2.0 portent uniquement sur la production nouvelle (construction, acquisition, VEFA, acquisition-amélioration) de logements agréés PLAI, PLUS et PLS. Il existe une particularité pour la tranche de PHB 2.0 dédiée aux constructions vertes : les acquisitions simples et acquisitions-améliorations, non soumises à la RE 2020, ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les maîtrises d&amp;#039;ouvrage d&amp;#039;insertion (MOI)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les 3 tranches de PHB 2.0 permettent de financer la production nouvelle de logements familiaux agréés PLAI, PLUS, PLS, de logements conventionnés Anah très sociaux et sociaux signés et de tout type de logements-foyers hors médico-social (résidences sociales, foyers de travailleurs migrants, foyers de jeunes travailleurs, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phb-20?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phb_20_psat</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dbf-pret-phb-20/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>105107</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de logements sociaux et très sociaux en acquisition-amélioration par les bailleurs publics et les collectivités</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bailleurs publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes et communautés de communes&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Soutenir la production en Charente, de
+logements sociaux, très sociaux en acquisition-amélioration et sous forme
+d’opérations de recyclage foncier, par les bailleurs publics (dont les
+collectivités), en programme Prêt locatif aidé d&amp;#039;intégration (PLA-I) ou en Prêt
+locatif à usage social (PLUS) en bourgs centres et centres villes.&lt;/p&gt;
+&lt;p&gt;Objectif : offrir un habitat attractif, permettant :&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de favoriser les échanges, le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser la proximité des services, transports, commerces
+ &lt;/li&gt;
+ &lt;li&gt;
+  de réinvestir les bourgs centres
+ &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aide forfaitaire par logement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I en acquisition–amélioration et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLUS en acquisition–amélioration, acquisition-démolition-reconstruction et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) :   8 000 €&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier de description de l&amp;#039;opération : plans, situation dans la commune, échéancier de réalisation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;agrément de la Direction départementale des territoires (DDT)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le justificatif de propriété ou l&amp;#039;attestation par le notaire que la démarche est en cours
+ &lt;/li&gt;
+ &lt;li&gt;
+  si nécessaire le justificatif du permis de construire (ou l&amp;#039;attestation du dépôt de demande)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier prévisionnel des demandes de paiement&lt;/li&gt;&lt;li&gt;la copie de la délibération autorisant l&amp;#039;opération (pour les collectivités)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt; : &lt;/p&gt;&lt;p&gt;Le
+dépôt des demandes de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt;
+juin de l’année.&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les
+demandes de subvention complètes sont ensuite instruites et examinées par une
+commission d’élus du Département dans laquelle les porteurs de projet pourront
+présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
+regard des crédits disponibles, des priorités départementales et de l’avis de
+la commission, l’individualisation des subventions sera soumise à l’adoption de
+la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit intervenir
+dans un délai maximal de quatre ans à compter de la date de notification de la
+décision attributive. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/amelioration_logements_locatifs_PLUS_et_PLA-I.pdf</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Secteur cohésion territoriale ; Tél. : 05 16 09 74 15
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c97-soutenir-la-production-de-logements-sociaux-e/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>104024</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations de réhabilitation de logements</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Aide - « Prêt PAM Taux Fixe »</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Financer des opérations de réhabilitation de logements locatifs sociaux conventionnés à l&amp;#039;aide personnalisée au logement dans le cadre du Plan logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ organismes de logement social (OPH, ESH, SEM immobilière, Coopérative).
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Actions éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts à la réhabilitation sont destinés à des logements locatifs sociaux et/ou logements-foyers conventionnés à l&amp;#039;APL pour des travaux de r
+ éhabilitation qui n&amp;#039;atteignent pas les critères de performance énergétique requis pour pouvoir bénéficier de l&amp;#039;Eco-prêt, et dont le prix de revient est supérieur ou égal à 15 000 € par logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement :
+ &lt;/strong&gt;
+ 6 000 € par logement maximum - le PAM à taux fixe peut être complété du PAM à TLA &amp;#43; 60 pb.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/pret-pam-taux-fixe</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la banque des territoires
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire/produit/46925" rel="noopener" target="_blank"&gt;
+  &lt;strong&gt;
+   via leur formulaire en ligne
+  &lt;/strong&gt;
+ &lt;/a&gt;
+ pour candidater ou en savoir plus sur ce dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>sylviane.philippe@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88c9-financer-des-operations-de-rehabilitation-de-/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>DDT58</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>98476</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations de réhabilitation de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Prêts long terme</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose une offre de financement en prêt sur fonds d&amp;#039;épargne avec les prêts PAM Taux Fixe, pour la réhabilitation de logements locatifs sociaux ou de logements-foyers conventionnés à l&amp;#039;APL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de prêts, les travaux ne doivent pas permettre d&amp;#039;atteindre des performances énergétiques qui pourraient être éligibles à l&amp;#039;Eco-prêt. Par ailleurs, leur prix de revient ne doit pas être supérieur ou égal à 15 000 € par logement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rehabilitation_logements_locatifs_sociaux_psat</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6863-trouver-une-offre-dediee-au-financement-doper/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>97734</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Construire et réhabiliter des logements sociaux</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude,
  en proposant ses aides,
  a pour objectifs de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant l&amp;#039;accueil de nouveaux habitants ou le maintien des habitants actuels dans de bonnes conditions de logement.
  &lt;/li&gt;
  &lt;li&gt;
   Participer à l&amp;#039;effort de construction et au dynamisme économique de l&amp;#039;Aude.
  &lt;/li&gt;
  &lt;li&gt;
   Développer une offre locative sociale et très sociale de qualité par l&amp;#039;aide à la construction ou à la réhabilitation.
  &lt;/li&gt;
  &lt;li&gt;
   Aider au maintien dans le logement dans de bonnes conditions.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Construction, réhabilitation et maintien des logements sociaux
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les aides à la construction sont destinées aux bailleurs sociaux et, à défaut, pour certains programmes spécifiques, aux opérateurs du secteur social après évaluation de leur capacité à porter une opération d&amp;#039;investissement immobilier.
  &lt;/li&gt;
  &lt;li&gt;
   Les aides à la réhabilitation sont destinées aux bailleurs sociaux pour l&amp;#039;amélioration de logements sociaux communaux existants.
  &lt;/li&gt;
  &lt;li&gt;
   Les aides au maintien dans le logement dans de bonnes conditions sont destinées aux propriétaires occupants aux ressources modestes pour adapter le logement à la perte d&amp;#039;autonomie ou diminuer la facture énergétique, et aux locataires du parc privé relevant du public du PDALPD pour réaliser de menus travaux sans toutefois se substituer aux obligations du bailleur. Ces aides à l&amp;#039;investissement visent à limiter la nécessité du recours aux aides que le Conseil départemental peut attribuer à des ménages modestes dans le cadre du Fonds Unique Logement ou d&amp;#039;autres dispositifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aides aux propriétaires occupants aux ressources modestes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux pour la sécurité et la salubrité de l&amp;#039;habitat. Ils doivent permettre de traiter l&amp;#039;insalubrité ou un péril d&amp;#039;ampleur limitée dont la résolution ne nécessite pas des travaux lourds, ou de répondre à une procédure liée à la mise en sécurité des équipements communs ou liée au risque saturnin.
  &lt;/li&gt;
  &lt;li&gt;
   Travaux pour l&amp;#039;autonomie de la personne. Ils doivent permettre d&amp;#039;adapter le logement et ses accès aux besoins spécifiques d&amp;#039;une personne en situation de handicap ou de perte d&amp;#039;autonomie liée au vieillissement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/logement</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tel : 04.68.11.69.81
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:richard.cane&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
    richard.cane&amp;#64;aude.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f9bc-construire-et-rehabiliter-les-logements-socia/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>16/07/2021</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>14/02/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-[...188 lines deleted...]
-      <c r="E4" s="1" t="inlineStr">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>103339</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de résidences pour jeunes, apprentis et étudiants</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la production de logements pour jeunes, apprentis et étudiants</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
-[...235 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la création nette de logements  pour les jeunes et les étudiants, par construction neuve ou transformation d&amp;#039;immeubles après changement de destination.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Résidences conventionnées pour étudiants,
   &lt;/li&gt;
   &lt;li&gt;
    Résidences universitaires au sens de l&amp;#039;article L.631-12 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Foyers de jeunes travailleurs au sens de l&amp;#039;article L.312-1 du code de l&amp;#039;action sociale et des familles et de résidences conventionnées exclusivement dédiées à l&amp;#039;accueil de jeunes actifs et/ou en formation de moins de 30 ans.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sont exclues du bénéfice des aides régionales les acquisitions de patrimoines déjà conventionnés, que le conventionnement soit ou non encore en cours, et les opérations de réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
@@ -1011,3199 +3808,406 @@
  &lt;p&gt;
   &lt;strong&gt;
    &lt;em&gt;
     Qui peut déposer la demande ?
    &lt;/em&gt;
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
    &lt;/li&gt;
    &lt;li&gt;
     L&amp;#039;organisme désigné par le bénéficiaire (AMO...),
    &lt;/li&gt;
    &lt;li&gt;
     Les dossiers doivent être déposés sur mesdemarches.iledefrance.fr
    &lt;/li&gt;
    &lt;li&gt;
     La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Les sociétés d&amp;#039;économie mixte de construction,
   &lt;/li&gt;
   &lt;li&gt;
    Les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
   &lt;/li&gt;
   &lt;li&gt;
    Ls collectivités territoriales ainsi que leurs groupements et les établissements publics, dont les universités.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    À noter
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Les critères d&amp;#039;éligibilité sont à consulter dans le règlement d&amp;#039;invervention de la délibération n° CR 2017-02 ou bien dans la fiche du dispositif sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux pour jeunes, apprentis et étudiants », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-pour-jeunes-apprentis-et-etudiants</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:melissa.lhostis&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   melissa.lhostis&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 55 46 (chargée de mission)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 57 53 (chef du service)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d41-soutien-a-la-production-de-residences-pour-je/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>27/04/2021</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-[...61 lines deleted...]
- &lt;br /&gt;
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>103274</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements locatifs sociaux, très sociaux et intermédiaire</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la production de logements locatifs sociaux, très sociaux et intermédiaire</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutient la création nette de logements locatifs sociaux par construction neuve ou transformation d&amp;#039;immeubles après changement de destination permettant la production de logements locatifs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Les critères d&amp;#039;éligibilité figurent dans le règlement d&amp;#039;intervention de la délibération n° CR 2017-02.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez aussi consulter la fiche du dispositif d&amp;#039;aide accessible sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux  Logements familiaux et résidences sociales non spécifiques », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est calculée selon un pourcentage des dépenses subventionnables définis par le réglement d&amp;#039;intervention. Son montant est plafonné par logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Consulter le réglement d&amp;#039;intervention fixé par la délibération cadre CR 2017-02
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de calcul décrites dans la délibération correspondent aux aides maximales mobilisables. L&amp;#039;intervention régionale s&amp;#039;inscrivant dans le cadre d&amp;#039;un budget annuel, les aides potentiellement mobilisables sont par conséquent susceptibles d&amp;#039;être ajustées notamment en fonction des disponibilités de crédits.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
-[...168 lines deleted...]
- &lt;/strong&gt;
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    logements familiaux agréés en PLS, PLUS, PLAI, ou Anah très social,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    foyers (résidences sociales, maisons-relais, pensions de famille) financés en PLAI, non dédiés à un public spécifique.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Sont exclues:
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    l&amp;#039;acquisition de patrimoines déjà conventionnés,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    les structures d&amp;#039;hébergement d&amp;#039;urgence (centres de stabilisation, d&amp;#039;hébergement et de réinsertion sociale, d&amp;#039;accueil pour demandeurs d&amp;#039;asile...),
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    les structures dédiées à une population spécifique (personnes âgées, handicapés, jeunes travailleurs, travailleurs migrants, étudiants...).
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Communes
-[...14 lines deleted...]
-  Bailleurs sociaux
+  les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les sociétés d&amp;#039;économie mixte de construction,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités territoriales ainsi que leurs groupements et les établissements publics.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Quand déposer la demande de subvention ?
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de travaux : après validation de l&amp;#039;APD et avant finalisation du DCE,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de conception-réalisation : après validation de l&amp;#039;APD réalisé par le groupement et avant validation de la version PRO,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorsque l&amp;#039;opération est réalisée en VEFA : après signature du contrat de réservation et avant de conclure l&amp;#039;acte de vente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Qui peut déposer la demande ?
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;organisme désigné par le bénéficiaire (AMO,....).
+  &lt;br /&gt;
+  Les dossiers doivent être déposés sur la plateforme des aides régionales (mesdemarches.iledefrance.fr)
+  &lt;br /&gt;
+  La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-locatifs-sociaux-tres-sociaux-et-intermediaire</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;span&gt;
+ cyrielle.lavrador&amp;#64;iledefrance.fr
+&lt;/span&gt;
+- 01 53 85 56 82
+&lt;br /&gt;
+christine.malvaut&amp;#64;iledefrance.fr - 01 53 85 71 89
+&lt;br /&gt;
+sandrine.promenzio&amp;#64;iledefrance.fr - 01 53 85 75 37 (référente opérations réalisées en maîtrise d&amp;#039;ouvrage d&amp;#039;insertion)
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73cd-soutien-a-la-production-de-logements-locatifs/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
-[...2330 lines deleted...]
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
-[...374 lines deleted...]
-      </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
-          <t>11/10/2024</t>
+          <t>19/09/2019</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>07/02/2026</t>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>120979</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Prêt social</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4426,3719 +4430,3760 @@
 Création d’une crèche</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>03/11/2022</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
-        <v>44406</v>
+        <v>163727</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Soutenir le logement locatif social et l'accession aidée par l'attribution de minoration foncière</t>
+          <t>Soutenir la rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>La rénovation énergétique des logements sociaux</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...13 lines deleted...]
-          <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier) pouvant</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...23 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N21" s="1" t="inlineStr">
         <is>
-          <t>Friche
-[...1 lines deleted...]
-Réhabilitation
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Economie locale et circuits courts
 Logement et habitat</t>
         </is>
       </c>
       <c r="O21" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...9 lines deleted...]
-          <t>31/12/2028</t>
+          <t>Récurrente</t>
         </is>
       </c>
       <c r="R21" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...13 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>&lt;p&gt;Bénéficiaires
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="U21" s="1" t="inlineStr">
         <is>
-          <t>Départements de l'Aisne et de l'Oise</t>
+          <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="V21" s="1" t="inlineStr">
         <is>
-          <t>https://www.epflo.fr/</t>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
         </is>
       </c>
       <c r="X21" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y21" s="1" t="inlineStr">
         <is>
-          <t>benjamin.sautjeau@epflo.fr</t>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
       <c r="Z21" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-logement-locatif-social/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
         </is>
       </c>
       <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB21" s="1" t="inlineStr">
         <is>
-          <t>Acquisition d'une parcelle
-[...5 lines deleted...]
-          <t>EPFL des territoires Oise et Aisne</t>
+          <t>Création de logements sociaux
+Isolation du bâtiment</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
-          <t>03/06/2020</t>
+          <t>11/10/2024</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>18/02/2026</t>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
-        <v>56453</v>
+        <v>148614</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Recycler le foncier et les friches</t>
+          <t>Élaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
-        <is>
-[...956 lines deleted...]
-      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
-[...4 lines deleted...]
- &lt;/a&gt;
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V27" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
-[...24 lines deleted...]
- &lt;/span&gt;
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>11/02/2026</t>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E28" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>144546</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
-[...2 lines deleted...]
- Voir le bouton plus d&amp;#039;information en bas de page.
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V28" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
-[...17 lines deleted...]
- &lt;br /&gt;
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Arnaud Herry
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-[...223 lines deleted...]
-      <c r="E30" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>144545</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.epfna.fr/
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V30" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
-[...2 lines deleted...]
-&lt;p&gt;
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;span&gt;
-  Arnaud Herry
+  Nicolas Proust
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  arnaud.herry&amp;#64;epfna.fr
+  nicolas.proust&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;span&gt;
-  05 49 62 66 94
+  05 49 62 98 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>144543</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (86)</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
-[...2 lines deleted...]
- Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V31" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
-[...2 lines deleted...]
-&lt;p&gt;
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;span&gt;
-  Grégoire Gilger
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;span&gt;
-  Directeur opérationnel, directeur territorial Gironde
+  05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  05 49 62 18 19
-[...4 lines deleted...]
-  gregoire.gilger&amp;#64;epfna.fr
+  louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
-&lt;br /&gt;</t>
-[...2 lines deleted...]
-      <c r="Y31" s="1" t="inlineStr">
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E32" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>144542</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V32" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Corrèze</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
-[...14 lines deleted...]
- 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>144541</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Haute-Vienne</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E34" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>144540</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V34" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
-[...14 lines deleted...]
- 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Arnaud Herry
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+&lt;/p&gt;
+&lt;p&gt;
+ arnaud.herry&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 66 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E35" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>144539</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
-[...2 lines deleted...]
- Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V35" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
  &lt;span&gt;
-  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+  Grégoire Gilger
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-&lt;p&gt;
  &lt;span&gt;
-  05 49 62 13 13
+  Directeur opérationnel, directeur territorial Gironde
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  louis.andreo&amp;#64;epfna.fr
+  05 49 62 18 19
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  gregoire.gilger&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...6 lines deleted...]
-      <c r="Y35" s="1" t="inlineStr">
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E36" s="1" t="inlineStr">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>144538</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
-[...2 lines deleted...]
- https://www.epfna.fr/
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V36" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
  &lt;span&gt;
-  Nicolas Proust
+  Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  nicolas.proust&amp;#64;epfna.fr
+  arnaud.herry&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-&lt;p&gt;
  &lt;span&gt;
-  05 49 62 98 94
+  05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
-&lt;/p&gt;
-[...3 lines deleted...]
- &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E37" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>144509</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation allouée au plan d'actions : de 250 à 350.000 euros</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour
+solliciter l’aide du Département dans le cadre du dispositif « revitalisation,
+dynamisation ou restructuration de son centre-ville ou centre-bourg », la
+commune, ou son EPCI, devra réaliser préalablement une étude globale de son
+centre-ville ou centre-bourg de type « Plan de référence » qui
+définira un plan d’action global et pluriannuel.&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Typologies
+d’opérations/ de projets éligibles&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt; Au regard du plan d&amp;#039;action, après accord avec
+la commune, les projets retenus devront concerner au minimum 2 thématiques sur
+les 4 suivantes :&lt;/p&gt;
+&lt;p&gt;·        
+habitat et logement social,&lt;/p&gt;
+&lt;p&gt;·        
+commerce et services,&lt;/p&gt;
+&lt;p&gt;·        
+cadre de vie et l’environnement,
+notamment la transition énergétique et écologique et les espaces publics en
+lien avec les mobilités,&lt;/p&gt;
+&lt;p&gt;·        
+équipements à destination de la
+population.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Les
+projets devront être localisés aux centres-bourgs ou centres-villes et
+justifier d’effets directs de revitalisation, dynamisation ou restructuration
+des centres-bourgs ou centres-Villes. Ils doivent démontrer un effet de
+centralité par leurs incidences sur les services ou les habitants des communes
+rurales périphériques.&lt;/p&gt;
+&lt;p&gt;Les
+aides s’inscrivent dans une poli􀆟que prioritaire départementale, ce sont
+des projets structurants pouvant relever de l’intérêt départemental.  &lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les
+centralités devront : &lt;/p&gt;
+&lt;p&gt;-       
+présenter
+un plan de référence ou une étude globale d’aménagement intégrant des
+dimensions économiques, sociales, environnementales, de services et
+d’aménagement du centre-bourg ou centre-ville, &lt;/p&gt;
+&lt;p&gt;-       
+établir
+une liste des projets envisagés pour le développement du centre-ville ou centre-bourg
+à 10 15 ans.&lt;/p&gt;
+&lt;p&gt;-       
+définir
+avec les élus départementaux et services les projets proposés à la dotation de
+revitalisation et soumettre leur demande au Président du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Bénéficiaires&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;·        
+commune ayant des fonctions de centralité,
+&lt;/p&gt;
+&lt;p&gt;·        
+établissement public de coopération
+intercommunale (en accord avec la commune pour tout ou partie des projets
+retenus) &lt;/p&gt;
+&lt;p&gt;Ou
+leurs délégataires désignés dans le cadre d’une concession d’aménagement. &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Aide du
+Département des Landes&lt;/u&gt; :&lt;/p&gt;
+&lt;p&gt;Dotation départementale maximale allouée
+au plan d’actions de revitalisation dynamisation du centre-bourg, centre-ville de
+la commune :&lt;/p&gt;
+&lt;p&gt;• ville moyenne : 350 000 €,&lt;/p&gt;
+&lt;p&gt;• moyens et petits pôles :
+300 000 €,&lt;/p&gt;
+&lt;p&gt;• pôle de proximité : 250 000
+€.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;La
+dotation est susceptible d’être augmentée à hauteur de 20 % dans le cas d’une
+mise en œuvre effective d’un programme ambitieux de création de logements
+sociaux, à loyers modérés dans le centre-bourg. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ce
+programme devra être établi en cohérence avec le schéma départemental de
+l’Habitat et contribuer au plan « Bien vieillir dans les Landes » en
+intégrant des logements sociaux et/ ou en favorisant le maintien des personnes
+âgées à leur domicile.&lt;/p&gt;
+&lt;p&gt;L’aide aux projets retenus ne pourra dépasser
+40 % des dépenses éligibles. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Une
+centralité ne pourra être bénéficiaire de l’aide de revitalisation, restructuration
+ou dynamisation de son centre-ville ou centre-bourg qu’une seule fois sur la
+période 2019-2027. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86c0-favoriser-la-revitalisation-dynamisation-ou-r/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>139435</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier en renouvellement urbain pour mes projets (résidentiels, tertiaires, de développement économique, pour créer un équipement..)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Etablissement Public Foncier Hauts de France facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, pré-verdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tous types de territoires.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •    Négociation, acquisition et portage foncier
+ &lt;br /&gt;
+ •    Études préalables (faisabilité, techniques...)
+ &lt;br /&gt;
+ •    Traitement des déchets et des sources de pollution concentrées
+ &lt;br /&gt;
+ •    Travaux de déconstruction
+ &lt;br /&gt;
+ •    Renaturation
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ •    Ingénierie prise en charge à 100%
+ &lt;br /&gt;
+ •    Etudes préalables jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ •    Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
+ &lt;br /&gt;
+ •    Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
+ &lt;br /&gt;
+ •    Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
+ &lt;br /&gt;
+ •    Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel de plusieurs hectares
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e51-acquerir-du-foncier-en-renouvellement-urbain-/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>139430</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Autre aide financière
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;EPF Hauts de France contribue à répondre aux besoins en logements en recyclant le foncier nécessaire à leur production.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement intervient autant sur les marchés tendus pour mobiliser rapidement des fonciers notamment pour la production d&amp;#039;une offre de logements sociaux, sur les marchés détendus pour recréer les conditions d&amp;#039;une meilleure attractivité pour les opérateurs, au sein des quartiers anciens dégradés et paupérisés en requalifiant l&amp;#039;habitat obsolète et insalubre et en restructurant l&amp;#039;offre et aussi sur des fonciers pollués où les coûts de traitement des pollutions obèrent la faisabilité économique pour des acteurs du secteur privé.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF engage donc les acquisitions nécessaires à la maîtrise foncière de l&amp;#039;assiette définie, assure le traitement des éventuelles sources de pollution et si nécessaire déconstruit les biens. Il peut également accompagner et conseiller la collectivité dans l&amp;#039;élaboration d&amp;#039;un cahier des charges de consultation destiné à sélectionner le futur opérateur. Dans certains cas, l&amp;#039;EPF peut minorer le prix de vente des sites sur lesquels il est intervenu au titre de la production de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Sont éligibles à l&amp;#039;intervention de l&amp;#039;EPF les opérations des collectivités dédiées à la production de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition et portage foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes préalables (capacité, techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des pollutions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie prise en charge à 100%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût des études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût de l&amp;#039;opération travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décote additionnelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site Lincrusta, Seclin ( Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le site d&amp;#039;une ancienne filature avait été démoli puis laissé à l&amp;#039;abandon de nombreuses années. Sa localisation stratégique au cœur du tissu urbain et à proximité des services et transports en commun ont amené un opérateur à proposer un programme mixte (200 logements et commerces). Cependant la crise de 2008 et l&amp;#039;ampleur des travaux de dépollution à réaliser ont compromis la réalisation du projet. Par son intervention, l&amp;#039;EPF a apporté la solution technique (traitement des sources de pollution et purge sélective des fondations au vu du projet) et financière (financement d&amp;#039;une partie des travaux et minoration foncière) sans pour autant prendre en charge les responsabilités de l&amp;#039;opérateur dans la mise en œuvre du plan de gestion du site.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rue de Boschepe, Godewarsvelde (Nord)
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En 2010, au départ en retraite des exploitants du magasin Proxi situé en centre-bourg de Godewaersvelde et faute de repreneur, cette commune de 2000 habitants a souhaité acquérir le site afin d&amp;#039;y construire de nouveaux logements. L&amp;#039;EPF s&amp;#039;est rendu propriétaire du site et a procédé aux travaux de démolition du bâtiment et du parking. L&amp;#039;EPF a accompagné la commune pour la consultation d&amp;#039;opérateurs et la mise en œuvre du projet. Il a cédé le foncier à un prix minoré au bailleur social retenu lequel a réalisé un projet comprenant un immeuble de 13 appartements locatifs sociaux et de 8 maisons en location-accession et accession sociale.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ancien mareyage, Grand Fort Philippe (Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ La commune de Grand-Fort-Philippe est marquée par un tissu urbain dense, composé d&amp;#039;un habitat traditionnel de « maisons de pêcheurs » et d&amp;#039;ateliers de transformation des produits de la pêche. Pour répondre à l&amp;#039;enjeu de résorption des sites artisanaux déclassés et aux besoins de logements du territoire, l&amp;#039;EPF est intervenu pour l&amp;#039;acquisition et la démolition d&amp;#039;un ancien mareyage. Après démolition, le foncier a été cédé, aux prix des domaines, à la communauté urbaine qui a procédé entre temps à un appel à projets multisite. Le bailleur retenu réalisera sur le site un programme de 14 logements locatifs sociaux alliant densité (R&amp;#43;3) et gestion des volumes, afin que ce dernier s&amp;#039;intègre aux constructions existantes tout en proposant des jardins pour les résidents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c78-produire-des-logements/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>131816</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (23)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V37" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
-  Arnaud Herry
+  Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+  05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  arnaud.herry&amp;#64;epfna.fr
-[...4 lines deleted...]
-  05 49 62 66 94
+  louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G38" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>98477</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Financer les opérations de rénovation thermique</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du Plan logement, la Banque des Territoires accompagne les organismes de logements sociaux en proposant une offre de prêt dédiée au financement d&amp;#039;opérations de rénovation thermique en complément de l&amp;#039;Eco-prêt.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre concerne les opérations de réhabilitation dont le besoin de financement s&amp;#039;étend au-delà de l&amp;#039;Eco-prêt.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_reno_thermique_psat</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626f-decouvrir-loffre-de-pret-dediee-au-financemen/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>56454</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine bâti</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise privée
-Association</t>
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Autre aide financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier)</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Le bâti d&amp;#039;intérêt patrimonial peut difficilement accueillir de nouveaux usages du fait des surcoûts engendrés par son adaptation. L&amp;#039;attribution d&amp;#039;une minoration foncière au titre du patrimoine bâti peut favoriser des projets optimisant l&amp;#039;existant, contribuant ainsi à limiter l&amp;#039;étalement urbain, tout en valorisant le patrimoine, facteur d&amp;#039;attractivité et de qualité du cadre de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le montant de la minoration peut atteindre jusqu&amp;#039;à 400 € par mètre carré de surface de plancher de bâti préservé.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Attribution sur dossier de la minoration pour des projets entrant dans le cadre du PPI
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le maitre d&amp;#039;ouvrage doit s&amp;#039;associer des compétences d&amp;#039;un architecte. Le dossier doit présenter les plans du projet et les coûts associés à la valorisation du patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Une commission, notamment composée de représentants de l&amp;#039;EPFLO et des CAUE de l&amp;#039;Oise et de l&amp;#039;Aisne (Conseils d&amp;#039;Architecture, d&amp;#039;Urbanisme et de l&amp;#039;Environnement), émet un avis sur l&amp;#039;éligibilité des projets, préalablement à leur présentation au Conseil d&amp;#039;Administration de l&amp;#039;EPFLO qui reste le seul organe compétent pour acter du montant des minorations foncières.
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Foncier
+Réhabilitation
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Départements de l'Aisne et de l'Oise</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a2f-soutenir-le-logement-locatif-social-et-lacces/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>56453</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Recycler le foncier et les friches</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>100% du coût des travaux, dans la limite de 50% du prix de revient</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à  faciliter la résorption des friches et le recyclage foncier, pour valoriser l&amp;#039;existant et limiter l&amp;#039;étalement urbain
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Travaux et études éligibles : tout travaux et études engagés par l&amp;#039;EPFLO et liés à la préparation du site (dépollution, démolition, diagnostics techniques liés aux travaux préparatoires,..),
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Revitalisation
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Départements de l'Aisne et de l'Oise</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a89c-cofinancer-des-etudes-pour-preparer-laction-f/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>44406</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le logement locatif social et l'accession aidée par l'attribution de minoration foncière</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H38" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier) pouvant</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
-[...5 lines deleted...]
-&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Cette aide vise à soutenir le logement locatif social et l&amp;#039;accession aidée par l&amp;#039;attribution de minoration foncière sur les logements locatifs sociaux (PLUS, PLAI, PLS), logements locatif intermédiaire (PLI) et les logements en accession aidée (PSLA, Bail Réel Solidaire ou autre dispositif destiné à des ménages dont les revenus ne dépassent pas les plafonds de ressources du PSLA)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Attribution sur décision du Conseil d&amp;#039;Administration de l&amp;#039;EPFLO, au vu de la difficulté effective à réaliser l&amp;#039;opération sans minoration(s) et en fonction des capacités financières de l&amp;#039;EPFLO
+&lt;/p&gt;
+&lt;p&gt;
+ -    Les montants de minoration sont définis par type de logement et par mètre carré de surface utile : PLAI 135 €/m2 SU ; PLUS/BRS 110 €/m2 SU; PLS 75 €/m2 SU; PLI 25 €/m2 SU; accession aidée (hors BRS) 60 €/m2 SU
+&lt;/p&gt;
+&lt;p&gt;
+ -    L&amp;#039;éligibilité à la minoration foncière « logement » est conditionnée comme tout opération de logement au respect d&amp;#039;une densité minimale de 20 logements par hectare, ou celle du document d&amp;#039;urbanisme si elle est supérieure. (En cas d&amp;#039;assainissement non collectif, l&amp;#039;emprise nécessaire à l&amp;#039;assainissement n&amp;#039;entre pas dans le calcul de la densité)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les cessions au profit d&amp;#039;un opérateur privé réalisant les logements dans le cadre d&amp;#039;une Vente en l&amp;#039;État Futur d&amp;#039;Achèvement (VEFA) à un bailleur social ne sont pas éligibles à la minoration &amp;#34;logement aidé&amp;#34;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le montant de la minoration sera calculé sur la base des surfaces du programme définies lors du permis de construire ou pour le logement social dans le dossier de financement
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N38" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
-[...3 lines deleted...]
-Economie locale et circuits courts
+          <t>Friche
+Foncier
+Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
       <c r="O38" s="1" t="inlineStr">
         <is>
-          <t>Récurrente</t>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
         </is>
       </c>
       <c r="R38" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Bénéficiaires
-&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U38" s="1" t="inlineStr">
         <is>
-          <t>Nouvelle-Aquitaine</t>
+          <t>Départements de l'Aisne et de l'Oise</t>
         </is>
       </c>
       <c r="V38" s="1" t="inlineStr">
         <is>
-          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
+          <t>https://www.epflo.fr/</t>
         </is>
       </c>
       <c r="X38" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Comment faire ma demande ?
-&lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y38" s="1" t="inlineStr">
         <is>
-          <t>newsroom@nouvelle-aquitaine.fr</t>
+          <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
       <c r="Z38" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-logement-locatif-social/</t>
         </is>
       </c>
       <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB38" s="1" t="inlineStr">
         <is>
-          <t>Création de logements sociaux
-Isolation du bâtiment</t>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
-          <t>11/10/2024</t>
+          <t>03/06/2020</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>07/02/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>120921</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités qui s’engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter plutôt que construire</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8270,91 +8315,231 @@
       </c>
       <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Création d’une crèche
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
+        <v>166258</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>CCR</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 70</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Contrat Chaleur Renouvelable (CCR) est un dispositif de financement territorial mis en place par l&amp;#039;ADEME (Agence de la Transition Écologique). Son objectif est d&amp;#039;accélérer la production de chaleur à partir d&amp;#039;énergies renouvelables pour les secteurs de l&amp;#039;habitat collectif, du tertiaire, de l&amp;#039;industrie. Il est animé, sur le territoire de la Haute-Savoie, en partie par le Syane.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Géothermie, solaire thermique, biomasse, pour les études de faisabilité et/ou les investissements&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sur dossier&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Savoie</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://syane.fr/energies/energies-renouvelables/aide-chaleur-renouvelable/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vicor MAZAURY - v.mazaury&amp;#64;syane.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>a.lebessou@syane.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable-3/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Syane</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>139428</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Autre aide financière
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de requalification en faveur de la production de logements, de commerces et de l&amp;#039;amélioration du cadre de vie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -8388,404 +8573,404 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Etudes jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Travaux jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Décote additionnelle pour les opérations à dominante « logements »
  &lt;/li&gt;
  &lt;li&gt;
   Forfait en faveur de la réhabilitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville Valenciennes (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF accompagne la commune et la communauté d&amp;#039;agglomération dans la lutte contre la vacance locative dans le centre-ville de Valenciennes en procédant à l&amp;#039;acquisition d&amp;#039;immeubles d&amp;#039;habitation avec rez-de-chaussée commerciaux vacants et/ou dégradés. Son intervention s&amp;#039;articule avec celle de la chambre de commerce et d&amp;#039;industrie titulaire d&amp;#039;un contrat de revitalisation et d&amp;#039;aménagement commercial et des bailleurs pour le réhabilitation des logements dégradés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-ville d&amp;#039;Arques (Pas-de-Calais) :
  &lt;/strong&gt;
  &lt;br /&gt;
  La restructuration des activités d&amp;#039;Arc international a engendré la libération d&amp;#039;un foncier de 9 hectares en centre-ville d&amp;#039;Arques. La ville a alors amorcé une stratégie de reconquête que l&amp;#039;EPF a accompagnée : acquisitions, désamiantage, démolitions... Le projet qui s&amp;#039;échelonne en plusieurs phases comporte la construction de nouveaux logements dont un béguinage, l&amp;#039;aménagement d&amp;#039;espaces commerciaux, l&amp;#039;implantation d&amp;#039;un pôle verrier ainsi que la réappropriation des berges du canal.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre du Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille, l&amp;#039;EPF intervient pour acquérir et porter les biens dégradés puis réaliser les démolitions ou permettre leur réhabilitation par la Société Publique Locale d&amp;#039;Aménagement (SPLA La Fabrique des quartiers). Cette intervention permet de dé-densifier les quartiers identifiés, de renouveler l&amp;#039;offre de logements, y compris en diffus, et d&amp;#039;aménager des espaces verts. L&amp;#039;EPF est un financeur important de ce programme (10 M€ au titre des travaux de déconstruction, 30 M€ au titre de la minoration foncière).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-bourg de Thun-L&amp;#039;Evêque (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de son plan local d&amp;#039;urbanisme, la commune de Thun-L&amp;#039;Evêque a identifié un ensemble situé en plein cœur du village pour y réaliser une opération d&amp;#039;aménagement (ancien bâtiment d&amp;#039;activité sur un foncier de 1 000 m2 en bord à bras de canal et jouxtant des terrains communaux). Le projet, à l&amp;#039;étude par un bailleur social, consiste en la construction d&amp;#039;une maison médicale et de 21 logements locatifs sociaux. L&amp;#039;EPF intervient pour procéder à l&amp;#039;acquisition et à la démolition du bâtiment d&amp;#039;activité et à la cession, dans un délai maximal de 3 ans, du foncier déconstruit à la commune qui se chargera ensuite de céder l&amp;#039;ensemble des terrains à l&amp;#039;opérateur.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Friche
 Foncier
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3329-redynamiser-mon-centre-ville/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux
 Création d’une crèche
 Création d’une maison de santé
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>24/04/2023</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/02/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>162637</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>139916</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -8799,1404 +8984,1404 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/02/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>162945</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Architecte consultant de la MIQCP</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
 promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
 notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
 en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
 commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
 remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
 marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Espace public
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>mireille.guignard@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’un terrain de football
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>21/06/2024</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>163959</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-[...10 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/02/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>163896</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W46" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Gestion d'une base nautique
 Isolation du bâtiment
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/02/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>139936</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/02/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>141290</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un café / bistrot
 Mise en place d’un réseau de chaleur
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>144547</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -10239,441 +10424,571 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>128958</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/02/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>163728</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'offre de logement social en ruralité</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Logement social en ruralité</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la création d&amp;#039;une offre nouvelle de logements communaux conventionnés ou sociaux, en recyclage immobilier, dans les territoires qualifiés de ruraux au sens de l&amp;#039;Insee.  &lt;/p&gt;&lt;p&gt;Objectifs : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;S’inscrire dans l’armature territoriale déclinée dans le SRADDET et dans la stratégie d’aménagement portée par les contrats de développement et de transition &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les projets d’habitat dans les territoires (petites centralités et communes rurales),dans une dynamique de développement local, en luttant contre le mitage &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;S’inscrire dans une démarche de maîtrise de la consommation des ressources et des énergies pour diminuer le reste à charge : viser, par étape, un niveau cible 150 KWhep/m².an, sans dégrader l’étiquette climat ; encourager l’utilisation des filières locales, la &amp;#34;reuse&amp;#34;(réutilisation), le réemploi des matériaux, etc … &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Affirmer la sobriété foncière, la limitation de l’artificialisation des sols et la lutte contre le mitage urbain&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer une offre de service « logement » globale pour les territoires et faciliter les démarches (production, rénovation, etc …) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prioriser et programmer les interventions financières au regard de la stratégie régionale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;- Les logements communaux conventionnés, sous maîtrise d’ouvrage communale : 15 000 €/logement, dans la limite de 90 000 € par opération&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les logements sociaux sous maîtrise d’ouvrage des bailleurs sociaux (ou VEFA)/ Maîtrise d&amp;#039;Ouvrage d&amp;#039;Insertion (MOI), dans la limite de 80 000 € par opération :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;10 000 €/logement de niveau PLUS, LOC 2 (conventionnement Anah en MOI)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;13 000 €/logement de niveau PLAI, LOC 3 (conventionnement Anah en MOI)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Commune&lt;/span&gt;&lt;/li&gt;&lt;li&gt;EPCI&lt;/li&gt;&lt;li&gt;Opérateurs agissant pour le compte d’une commune ou d’un EPCI&lt;/li&gt;&lt;li&gt;Organismes de logements sociaux&lt;/li&gt;&lt;li&gt;SEM&lt;/li&gt;&lt;li&gt;Associations&lt;/li&gt;&lt;li&gt;Tout organisme, personne morale ou personne privée, habilitée à produire du logement conventionné&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;TERRITOIRES CIBLES :&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg rural, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;PROJETS CIBLES : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Création d’une offre nouvelle de logements en recyclage immobilier : à partir d’une empreinte foncière existante, en réhabilitation ou en construction-démolition lorsque la réhabilitation ne peut être envisagée ou au sein d’une dent creuse dans le tissu constitué&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Projet de 2 logements minimum de :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;logements communaux conventionnés&lt;br /&gt;&lt;/p&gt;&lt;p&gt;logements sociaux (PLUS, PLAI, conventionnés Anah portés par une Maîtrise d’ouvrage d’insertion (LOC2, LOC3))&lt;/p&gt;&lt;p&gt;selon étude en opportunité, projets d&amp;#039;habitat non conventionnés, répondant à un besoin spécifique et à des niveaux de loyers sociaux, à condition qu’ils soient inscrits dans un dispositif contractuel avec la Région&lt;/p&gt;&lt;p&gt;- Projets s&amp;#039;inscrivant dans une démarche de maîtrise de consommation des ressources et des énergies (viser, par étape, un niveau de 150 kWhep/m².an)&lt;/p&gt;&lt;p&gt;- Les projets soutenus relèvent en priorité d’une programmation élaborée avec les territoires.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; NOTA BENE : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Cette aide est à distinguer de l&amp;#039;aide à la &amp;#34;rénovation énergétique des logements sociaux&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique aux logements existants (sans création d&amp;#039;une offre nouvelle). &lt;/p&gt;&lt;p&gt;- L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/logement-social-en-ruralite</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la création d&amp;#039;une offre nouvelle de logements communaux conventionnés ou sociaux, en recyclage immobilier, dans les territoires qualifiés de ruraux au sens de l&amp;#039;Insee.  S’inscrire dans l’armature territoriale déclinée dans le SRADDET et dans la stratégie d’aménagement portée par les contrats de développement et de transition
+	Accompagner les projets d’habitat dans les territoires (petites centralités et communes rurales),dans une dynamique de développement local, en luttant contre le mitage
+	S’inscrire dans une démarche de maîtrise de la consommation des ressources et des énergies pour diminuer le reste à charge : viser, par étape, un niveau cible 150 KWhep/m².an, sans dégrader l’étiquette climat ; encourager l’utilisation des filières locales, la &amp;#34;reuse&amp;#34;(réutilisation), le réemploi des matériaux, etc …
+	Affirmer la sobriété foncière, la limitation de l’artificialisation des sols et la lutte contre le mitage urbain
+	Proposer une offre de service « logement » globale pour les territoires et faciliter les démarches (production, rénovation, etc …)
+	Prioriser et programmer les interventions financières au regard de la stratégie régionale</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/logement-social-en-ruralite/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>120718</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création nette de logements locatifs intermédiaires destinés aux travailleurs clés indispensables au bon fonctionnement de la société</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Logement locatif intermédiaire (LLI)</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Max : 5</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutien la création nette de logements locatifs intermédiaires destinés aux travailleurs clés
  &lt;span&gt;
   indispensables au bon fonctionnement de la société.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Pour quel type de projet ?
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Programmes visés par l&amp;#039;ordonnance n° 2014-159 du 20 février 2014 et le décret n° 2014-1102 du 30 septembre 2014 destiné à l&amp;#039;accueil de &amp;#34;travailleurs clés&amp;#34; notamment des secteur de la santé, de la sécurité, de l&amp;#039;éducation, des transports etc...
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Ce dispositif d&amp;#039;aide est par ailleurs pris en application de la décision 2012/21/UE du 20 décembre 2011 relative à l&amp;#039;application de l&amp;#039;article 106, paragraphe 2, du traité sur le fonctionnement de l&amp;#039;Union européenne aux aides d&amp;#039;État sous forme de compensations de service public octroyées à certaines entreprises chargées de la gestion de services d&amp;#039;intérêt économique général.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -10685,66 +11000,66 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   L&amp;#039;aide proposée s&amp;#039;établit à 5 % maximum de la dépense HT liée aux travaux et honoraires dans la limite d&amp;#039;un plafond de subvention de 5 000 € par logement.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Possibilité de primes pour les projets particulièrement performants sur le plan énergétique, qui recourent à l&amp;#039;éco-construction ou à la végétalisation.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Quelles démarches ?
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Dépôt des dossiers de demande de subvention sur la plateforme Mes démarches (mesdemarches.iledefrance.fr).
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P50" s="1" t="inlineStr">
+      <c r="P52" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les bénéficiaires des aides régionales sont :
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     les organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH ainsi que les SEM de construction ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les filiales des organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH créées en vertu des articles L.421-1, L.422-2 et L.422-3 dudit code pour construire et gérer des logements locatifs intermédiaires ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les SA de coordination entre les organismes d&amp;#039;HLM mentionnées à l&amp;#039;
     &lt;a href="http://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle&amp;#61;LEGIARTI000037668109&amp;amp;cidTexte&amp;#61;LEGITEXT000006074096&amp;amp;categorieLien&amp;#61;id&amp;amp;dateTexte&amp;#61;20181125" rel="noopener" target="_blank"&gt;
      article L. 423-1-1 du CCH
      &lt;span&gt;
       Ouvre une nouvelle fenêtre
@@ -10762,163 +11077,163 @@
       Ouvre une nouvelle fenêtre
      &lt;/span&gt;
     &lt;/a&gt;
     ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les organismes soumis au contrôle d&amp;#039;Action Logement Immobilier ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les personnes morales dont le capital est détenu en totalité par des personnes passibles de l&amp;#039;impôt sur les sociétés, des établissements publics administratifs ou des caisses de retraite et de prévoyance.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   À noter
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les critères d&amp;#039;éligibilité figurent dans le règlement d&amp;#039;intervention de la délibération n° CP 2020-356 du 1er juillet 2020.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/logement-locatif-intermediaire-lli</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Angelo Zagalolo :
  &lt;a href="mailto:angelo.zagalolo&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   angelo.zagalolo&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Jérôme de Viviés :
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6353-logement-locatif-intermediaire-lli/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF50" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>12/02/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>103340</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création 
 nette de logements locatifs intermédiaires destinés aux travailleurs clés indispensables au bon fonctionnement de la société.</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Logement locatif intermédiaire (LLI)</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutien la création nette de logements locatifs intermédiaires destinés aux travailleurs clés
  indispensables au bon fonctionnement de la société.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Programmes visés par l&amp;#039;ordonnance n° 2014-159 du 20 février 2014 et le décret n° 2014-1102 du 30 septembre 2014 destiné à l&amp;#039;accueil de &amp;#34;travailleurs clés&amp;#34; notamment des secteur de la santé, de la sécurité, de l&amp;#039;éducation, des transports etc...
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif d&amp;#039;aide est par ailleurs pris en application de la décision 2012/21/UE du 20 décembre 2011 relative à l&amp;#039;application de l&amp;#039;article 106, paragraphe 2, du traité sur le fonctionnement de l&amp;#039;Union européenne aux aides d&amp;#039;État sous forme de compensations de service public octroyées à certaines entreprises chargées de la gestion de services d&amp;#039;intérêt économique général.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH ainsi que les SEM de construction ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les filiales des organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH créées en vertu des articles L.421-1, L.422-2 et L.422-3 dudit code pour construire et gérer des logements locatifs intermédiaires ;
@@ -10927,1756 +11242,592 @@
   &lt;li&gt;
    les SA de coordination entre les organismes d&amp;#039;HLM mentionnées à l&amp;#039;article L. 423-1-1 du CCH ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les SEM visées à l&amp;#039;article L. 481-1 du CCH ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les organismes soumis au contrôle d&amp;#039;Action Logement Immobilier ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les personnes morales dont le capital est détenu en totalité par des personnes passibles de l&amp;#039;impôt sur les sociétés, des établissements publics administratifs ou des caisses de retraite et de prévoyance.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Dépôt des dossiers de demande de subvention sur la plateforme Mes démarches (
  &lt;a rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
  ).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide proposée s&amp;#039;établit à 5 % maximum de la dépense HT liée aux travaux et honoraires dans la limite d&amp;#039;un plafond de subvention de 5 000 € par logement.
 &lt;/p&gt;
 &lt;p&gt;
  Possibilité de primes pour les projets particulièrement performants sur le plan énergétique, qui recourent à l&amp;#039;éco-construction ou à la végétalisation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P51" s="1" t="inlineStr">
+      <c r="P53" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/logement-locatif-intermediaire-lli</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Angelo Zagalolo :
  &lt;a href="mailto:angelo.zagalolo&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   angelo.zagalolo&amp;#64;iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Jérôme de Viviés :
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7562-logement-locatif-intermediaire-lli/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>05/05/2021</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-[...29 lines deleted...]
-      <c r="H52" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>117172</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements des communes rurales (FAL)</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d’aménagement local (FAL)</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...123 lines deleted...]
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I54" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
+      <c r="J54" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W53" s="1" t="inlineStr">
+      <c r="W54" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB54" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>13/02/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>92106</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Obtenir une offre de prêt dédiée au financement de logements de fonction</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Prêt Logement de Fonction (PLF) : financer les logements de fonction</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires finance en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts vos projets de construction, d&amp;#039;acquisition-amélioration et de réhabilitation avec son offre de Prêt Logement de Fonction (PLF).
 &lt;/p&gt;
 &lt;p&gt;
  Le PLF peut ainsi permettre le financement de casernes de gendarmeries, de sapeurs-pompiers professionnels, de logements de policiers ou de personnels d&amp;#039;établissements hospitaliers, sociaux ou médico-sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plf?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=financement_dedie_plf_psat</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a7d1-obtenir-une-offre-de-pret-dediee-au-financeme/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>23/04/2021</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...179 lines deleted...]
-      </c>
       <c r="AH55" s="1" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:34" customHeight="0">
       <c r="A56" s="1">
-        <v>105106</v>
+        <v>158480</v>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la réalisation de terrains familiaux dans le cadre du développement d'un habitat adapté aux gens du voyage</t>
+          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Logement public - terrains familiaux - gens du voyage</t>
+          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
-        <is>
-[...851 lines deleted...]
-      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -12708,210 +11859,1220 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P60" s="1" t="inlineStr">
+      <c r="P56" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W60" s="1" t="inlineStr">
+      <c r="W56" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>101248</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
+&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;
+  Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
+&lt;h4&gt;&lt;em&gt;
+  Architecture, paysage, urbanisme, énergie
+ &lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des schémas de principe,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des orientations d&amp;#039;aménagement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des programmes et des chiffrages&lt;/li&gt;
+&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Intervention à travers :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse des budgets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation de prospective et rétrospective financières
+ &lt;/li&gt;
+ &lt;li&gt;
+  simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Rédaction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des pièces des marchés publics (restauration, monuments historiques, assainissement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de concession de service,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+  Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
+ &lt;/strong&gt;
+ : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Domaine du paysage et de l&amp;#039;urbanisme
+ &lt;/strong&gt;
+ : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent solliciter l&amp;#039;ADAC 37 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
+ &lt;/li&gt;
+ &lt;li&gt;
+  les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil départemental d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Indre-et-Loire</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adac37.fr</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>administration@adac37.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>111642</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la scolarité des enfants habitant des quartiers en Politique de la ville</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Habitat et logement : Politique de la ville</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J58" s="1" t="inlineStr">
+        <is>
+          <t>1.500€ minimum par action, plafonné à 50% du coût du projet</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds départemental pour la cohésion sociale, ciblant les 39 quartiers prioritaires de la ville en Essonne.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide aux projets pour l&amp;#039;accompagnement à la scolarité des enfants habitant des quartiers en Politique de la ville : actions visant à offrir, aux côtés de l&amp;#039;Ecole, l&amp;#039;appui et les ressources dont les enfants ont besoin pour réussir à l&amp;#039;école, appui qu&amp;#039;ils ne trouvent pas toujours dans leur environnement familial et social.
+&lt;/p&gt;
+&lt;p&gt;
+ Appel à projet annuel commun avec l&amp;#039;Etat et la Caisse d&amp;#039;allocations familiales.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-03-0012 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Cohésion sociale et inclusion
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le projet doit répondre aux trois volets de la Charte de l&amp;#039;accompagnement à la scolarité (CLAS) : méthodologie, parentalité et apports culturels.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Répondre aux critères définis dans l&amp;#039;appel à projet annuel commun entre l&amp;#039;Etat, la Caisse d&amp;#039;allocations familiales et le Département.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la ville et de l&amp;#039;habitat
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 16 34
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d4f4-accompagner-la-scolarite-des-enfants-habitant/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>105106</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réalisation de terrains familiaux dans le cadre du développement d'un habitat adapté aux gens du voyage</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Logement public - terrains familiaux - gens du voyage</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Personnes morales gestionnaires du parc social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes et communautés de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations habilitées à réaliser des terrains familiaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Afin de conforter sa politique en faveur de l’hébergement et du logement des personnes défavorisées de la Charente, et conformément aux fiches actions n°16 relative au « développement de solutions d’habitat adapté pour les gens du voyage dans un cadre sécurisé pour les opérateurs » du PDALHPD 2025-2030 adopté par délibération du 17 octobre 2025, le Département est susceptible d’accorder son soutien à la réalisation de terrains familiaux adapté aux gens du voyage.&lt;/p&gt;&lt;p&gt;Le Département avait, par ailleurs, approuvé le Schéma départemental d&amp;#039;accueil des gens du voyage 2015–2020 (axe 2 action 2.2).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Subvention forfaitaire de 3.000 € par terrain familial comprenant du bâti.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Construction ou réhabilitation d&amp;#039;un bâti avec eau et électricité, bloc sanitaire, local et au moins une pièce de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ La procédure doit être initiée suite à un signalement de la situation par la cellule de recours animée par le GIP Charente Solidarités.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  dossier de description de l&amp;#039;opération (plans, situation dans la commune, échéancier de réalisation, nombre de projet, descriptif rapide)&lt;/li&gt;
+ &lt;li&gt;
+  plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  agrément de la Direction départementale des territoires (DDT)
+ &lt;/li&gt;
+ &lt;li&gt;
+  calendrier prévisionnel des demandes de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;&lt;li&gt;copie de la délibération autorisant l&amp;#039;opération (pour les collectivités et établissements publics de coopération intercommunale)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Modalités particulières d’instruction : &lt;/p&gt;&lt;p&gt;Le dépôt des demandes de subvention doit intervenir au plus tard au 1er juin de l’année.&lt;/p&gt;&lt;p&gt;Pour les besoins de l’instruction, vous disposez d’un délai de 15 jours pour répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les demandes de subvention complètes sont ensuite instruites et examinées par une commission d’élus du Département dans laquelle les porteurs de projet pourront présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au regard des crédits disponibles, des priorités départementales et de l’avis de la commission, l’individualisation des subventions sera soumise à l’adoption de la commission permanente.&lt;/p&gt;&lt;p&gt;Modalités de versement :&lt;/p&gt;&lt;p&gt;Maximum de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80 % du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le paiement de la subvention interviendra dans le cadre d’une Autorisation de programme/crédit de paiement, dans la limite des crédits de paiement inscrits par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;•	Acomptes : &lt;/p&gt;&lt;p&gt;o	un état récapitulatif des factures, certifié par le comptable&lt;/p&gt;&lt;p&gt;•	Solde :&lt;/p&gt;&lt;p&gt;o	un état récapitulatif des factures, certifié par le comptable &lt;/p&gt;&lt;p&gt;o	le décompte général et définitif de l’opération&lt;/p&gt;&lt;p&gt;Caducité : l’opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de quatre ans à compter de la date de notification de la décision attributive&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/terrains_familiaux_gens_du_voyage.pdf</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 75 15
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d29-soutenir-la-realisation-de-terrains-familiaux/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>546</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’implantation de logements sociaux sur votre territoire avec le prêt Gaïa</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Gaïa : favoriser l’implantation du logement social</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous accompagne dans le financement de vos acquisitions foncières et opérations de viabilisation dédiées aux logements sociaux sur votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre se décline à long et à court terme.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Gaia à court terme est destiné au portage et à la constitution de réserves foncières, afin d&amp;#039;y réaliser à terme des logements sociaux dans une proportion minimale de 25% du programme immobilier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Gaïa à long-terme sert à financer l&amp;#039;acquisition d&amp;#039;un terrain à condition que celui-ci soit mis à bail, au bénéfice d&amp;#039;organismes réalisant des logements sociaux ou des opérations d&amp;#039;accession sociale à la propriété, dans un délai maximal de 2 ans suite à la signature du contrat de prêt.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-gaia-acquisition-foncier-implantation-logement-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=gaia_ols_psat</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9571-pret-gaia-long-terme/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
       <c r="AC60" s="1" t="inlineStr">
         <is>
-          <t>Préfecture de l'Essonne</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG60" s="1" t="inlineStr">
         <is>
-          <t>12/01/2024</t>
+          <t>07/03/2019</t>
         </is>
       </c>
       <c r="AH60" s="1" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:34" customHeight="0">
       <c r="A61" s="1">
+        <v>547</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Financer des centres d'hébergement et d'insertion en faveur des personnes démunies</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Logement d’Urgence (PLU) : financer des logements destinés aux plus démunis</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous soutient financièrement dans vos projets en faveur des personnes démunies. Nous proposons un financement en prêt sur fonds d&amp;#039;épargne dédié avec le prêt PLU.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus peuvent concerner des travaux d&amp;#039;humanisation et de réhabilitation, voire la construction ou l&amp;#039;acquisition de foncier pour des centres d&amp;#039;hébergement et d&amp;#039;insertion (CHU, CHRS, CADA, LHSS, CPH, hôtels sociaux, centres de stabilisation, ...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Citoyenneté</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plu?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=hbg_insertion_plu_psat</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5055-pret-locatif-durgence/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>95075</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Rénover les logements sociaux</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des logements sociaux</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de rénovation de logements non éligibles au FEDER, selon le Programme Opérationnel en vigueur sur le territoire où se situe l&amp;#039;opération. Les opérations éligibles sont ainsi :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les territoires alsacien et champardennais : opérations pour lesquelles l&amp;#039;étiquette énergétique avant travaux est D ou encore moins économe
  &lt;/li&gt;
  &lt;li&gt;
   Sur le territoire champardennais : opérations &amp;lt; 40 logements en habitat collectif et &amp;lt; à 10 en habitat individuel
  &lt;/li&gt;
  &lt;li&gt;
   Sur le territoire alsacien : opérations &amp;lt; 50 logements
  &lt;/li&gt;
  &lt;li&gt;
   Sur les territoires alsaciens, lorrains et champardennais : opérations d&amp;#039;acquisition-amélioration, ou dès épuisement des crédits FEDER.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -12928,416 +13089,416 @@
  &lt;/strong&gt;
  outre l&amp;#039;amélioration de la performance énergétique des logements, le recours à des matériaux biosourcés pour l&amp;#039;isolation permet de réduire l&amp;#039;impact énergétique et climatique des projets de rénovation tout en privilégiant le recours à des ressources renouvelables assurant par ailleurs la continuité de migration de la vapeur d&amp;#039;eau.
 Le recours à des isolants biosourcés pour l&amp;#039;isolation des parois opaques verticales ouvre droit à une bonification de 500 € par logement.
  &lt;strong&gt;
   Création de logements locatifs-sociaux
  &lt;/strong&gt;
  : Les opérations d&amp;#039;acquisition-amélioration donnant lieu à la création de logements locatifs conventionnés bénéficient d&amp;#039;une bonification d&amp;#039;aide de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   2 000 € par logement créé sans changement de destination de tout ou partie concernée du bâtiment rénové.
  &lt;/li&gt;
  &lt;li&gt;
   4 000 € par logement créé par changement de destination de tout ou partie concernée du bâtiment rénové.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond
  &lt;/strong&gt;
  : 40 logements en habitat collectif et 10 logements en habitat individuel sur le territoire champardennais avant épuisement des crédits FEDER, 50 logements après. 50 logements sur les territoires alsacien et lorrain. Pour les opérations d&amp;#039;acquisition-amélioration, plafond de 50 logements quelque soit la localisation.
 Cette aide est cumulable avec d&amp;#039;autres dispositifs régionaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P61" s="1" t="inlineStr">
+      <c r="P62" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bailleurs sociaux, au sens de l&amp;#039;article R323-1 du CCH.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/renovation-energetique-logements-sociaux/</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La demande d&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont invités à prendre contact le plus en amont possible des projets avec l&amp;#039;interlocuteur de la Région correspondant à la localisation du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Site de Strasbourg : 03 88 15 64 96
   &lt;/li&gt;
   &lt;li&gt;
    Site de Metz : 03 87 33 62 85
   &lt;/li&gt;
   &lt;li&gt;
    Site de Châlons : 03 26 70 66 08
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Consultez le règlement et les documents annexes sur
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-renovation-logements-sociaux" rel="noopener" target="_blank"&gt;
   Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8aad-renovation-energetique-des-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF61" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>15/02/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>92352</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Développer l'offre de logements</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier d'Occitanie (EPF)</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Autre aide financière
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie intervient dans le cadre de projets d&amp;#039;intérêt public pour assurer une action foncière sur mesure, sans prétendre à aucune rémunération pour son action. Il peut :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   appuyer la collectivité locale dans la conception et l&amp;#039;étude de faisabilité (technique, économique et juridique) de son projet ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   acquérir à la demande et pour le compte de la collectivité locale, les biens nécessaires à la réalisation future du projet, puis les porter jusqu&amp;#039;au démarrage du projet avant de les céder à la collectivité ou directement à l&amp;#039;opérateur chargé de sa mise en œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPF d&amp;#039;Occitanie met au service des collectivités son expertise pour bâtir une stratégie foncière sur-mesure qui prend en compte les spécificités du territoires, les besoins en logement de la population et le marché foncier.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement intervient auprès des collectivités sur des projets d&amp;#039;aménagement sans critère de taille, dans le cadre de programmes variés (habitat, activités économiques, protection d&amp;#039;espaces naturels), avec des temporalités de portage adaptées (court, moyen, long terme), dans des situations urbaines contrastées (centre ancien à valeur patrimoniale, bourg à redynamiser, friches industrielles, dents creuses en secteur tendu, secteurs touristiques...), dès lors que ces opérations sont cohérentes avec les orientations d&amp;#039;aménagement durable du Programme Pluriannuel d&amp;#039;Intervention et nécessitent une maîtrise foncière publique pour les sécuriser.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;intervention de l&amp;#039;EPF d&amp;#039;Occitanie vise alors selon les cas à :
 &lt;/p&gt;
 &lt;p&gt;
  • accélérer les projets en sécurisant la maîtrise foncière,
  &lt;br /&gt;
  • débloquer des situations par le déploiement d&amp;#039;une offre de services sur-mesure,
  &lt;br /&gt;
  • avoir un effet levier sur la chaîne des acteurs de l&amp;#039;aménagement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Réhabilitation de bâtiments dégradés en vue de créer des logements locatifs sociaux
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;EPF d&amp;#039;Occitanie a été saisi dans le cadre d&amp;#039;un projet de revitalisation en
  &lt;strong&gt;
   centre ancien
  &lt;/strong&gt;
  d&amp;#039;une commune située dans le Tarn, porté par la commune et la communauté d&amp;#039;agglomération pour accompagner l&amp;#039;opération de restauration immobilière d&amp;#039;un îlot. Située en quartier prioritaire de la ville (QPV), cette opération complexe de réhabilitation lourde portait sur le traitement d&amp;#039;un îlot à valeur patrimoniale d&amp;#039;habitat fortement dégradé et vacant afin d&amp;#039;améliorer la qualité des logements existants et ainsi répondre aux besoins des habitants. Le projet étant inscrit dans une politique d&amp;#039;ensemble visant à
  &lt;strong&gt;
   redynamiser le centre-ville.
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF a mis à disposition des collectivités son ingénierie pour accélérer la réalisation de 8 logements locatifs sociaux et de 4 maisons individuelles en accession sociale. Afin d&amp;#039;accélérer l&amp;#039;opération, le foncier a été cédé directement au bailleur social.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Réalisation de 16 logements sociaux ayant bénéficié d&amp;#039;une minoration au titre de la compensation de la surcharge foncière
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;EPF a préempté 2 parcelles bâties pour permettre la réalisation de 16 logements locatifs sociaux. Pour sécuriser la sortie de cette opération de production de logements, le conseil d&amp;#039;administraton de l&amp;#039;EPF d&amp;#039;Occitanie a accordé une minoration du prix de cession des biens qu&amp;#039;il a acquis et portés équivalent à
  &lt;br /&gt;
  7 200€/logement.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Réalisation d&amp;#039;une opération d&amp;#039;aménagement à vocation principale de logements dont des logements locatifs sociaux
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF d&amp;#039;Occitanie a été saisi pour ce projet comprenant 1 300 logements dont au moins 25% de logements locatifs sociaux
  &lt;br /&gt;
  L&amp;#039;EPF a mené les acquisitions de de 2012 à 2015 sur ce site de 26 ha.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>http://www.epf-occitanie.fr</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   EPF d&amp;#039;Occitanie
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Siège : 04 99 54 91 10
  &lt;br /&gt;
  contact&amp;#64;epf-occitanie.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>esra.gueuvin@epf-occitanie.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eca2-developper-loffre-de-logements/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>22827</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Financer la production de logements sociaux</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J63" s="1" t="inlineStr">
+      <c r="J64" s="1" t="inlineStr">
         <is>
           <t>Aide régionale totale plafonnée à 250 000 € par opération.</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer au financement d&amp;#039;opérations de création de logements sociaux locatifs familiaux, conventionnés avec l&amp;#039;État ou les collectivités locales délégataires des aides à la pierre (ou le cas échéant l&amp;#039;ANRU) répondant aux critères de loyer et de conditions de revenu des logements de type PLUS (prêt locatif à usage social) et PLAI (prêt locatif aidé d&amp;#039;intégration) ou produits équivalent agréés par l&amp;#039;ANRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développer une offre accessible sur l&amp;#039;ensemble du territoire régional et adaptée aux spécificités territoriales et aux types de bénéficiaires
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage, dans le cadre des règles d&amp;#039;éco-conditionnalités de la Région :
  &lt;/li&gt;
  &lt;ul&gt;
   &lt;li&gt;
    à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers ;
   &lt;/li&gt;
   &lt;li&gt;
@@ -13366,1468 +13527,278 @@
 &lt;p&gt;
  Des bonifications et aides complémentaires sont mises en place afin de répondre aux enjeux territoriaux, énergétiques et d&amp;#039;accessibilité aux personnes en situation de handicap :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Logements situés en communes SRU :
  &lt;/strong&gt;
  1 000 €/logt PLAI - 500 €/logt PLUS Cette bonification sera accordée sous réserve d&amp;#039;une contrepartie de la commune d&amp;#039;implantation du projet à hauteur à minima de la bonification régionale (subvention et/ou cession foncière gratuite ou minorée).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition énergétique (bâtiments à énergie positive) :
  &lt;/strong&gt;
  1 500 €/logt en 2018 ; 1 000 €/logt en 2019 Cette majoration sera accordée, sous réserve au moment du dépôt du dossier de la synthèse de l&amp;#039;étude thermique réalisée par un bureau d&amp;#039;études, et de l&amp;#039;attribution du label à l&amp;#039;issue de la réalisation de l&amp;#039;opération. Aide non cumulable avec toute autre aide régionale à caractère environnemental.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité des logements :
  &lt;/strong&gt;
  Aide, lorsque la réglementation ne l&amp;#039;exige pas, à l&amp;#039;installation d&amp;#039;ascenseurs et d&amp;#039;équipements (portes d&amp;#039;entrée motorisées) permettant des circulations autonomes dans les accès et parties communes des Bâtiments d&amp;#039;Habitat Collectif (BHC) : 20% des dépenses subventionnables plafonnés à 5 000 € par opération. Par ailleurs, pour inciter à dépasser l&amp;#039;obligation règlementaire de logements accessibles par opération, une bonification forfaitaire de 1 000 € sera accordée pour chaque logement accessible au-delà de cette obligation.
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Cohésion sociale et inclusion
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations agréées par l&amp;#039;État (le cas échéant par ses délégataires ou l&amp;#039;ANRU) à partir de 2016 et non démarrées au moment de la demande
   &lt;/li&gt;
   &lt;li&gt;
    Contrepartie obligatoire (subvention et/ou cession foncière gratuite ou minorée) des collectivités infra-régionales (Conseil départemental, EPCI et/ou Communes). En cas de financement inférieur à celui de la collectivité régionale, cette dernière plafonnera son aide sur la base des contreparties locales (hors bonifications)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-a-la-production-de-logements-sociaux</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    04 67 22 93 96 (Départements 09 - 11 – 12 - 34)
   &lt;/li&gt;
   &lt;li&gt;
    04 67 22 98 33 (Départements 46 - 66 - 81 – 82 - 65)
   &lt;/li&gt;
   &lt;li&gt;
    04 67 22 93 80 (Départements 31 - 48)
   &lt;/li&gt;
   &lt;li&gt;
    04 67 22 98 73 (Départements 30 - 32)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c372-aide-a-la-production-de-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF63" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>18/01/2020</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...241 lines deleted...]
-      </c>
       <c r="AH64" s="1" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:34" customHeight="0">
       <c r="A65" s="1">
-        <v>161508</v>
+        <v>82915</v>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Localiser et s'informer sur les logements inoccupés</t>
-[...945 lines deleted...]
-        <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de l'Ardèche
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de Guadeloupe
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
 CAUE de l'Aveyron
 CAUE des Bouches-du-Rhône
 CAUE du Calvados
 CAUE du Cantal
 CAUE de la Charente
 CAUE du Cher
 CAUE de Corrèze
 CAUE de l'Aude
 CAUE de la Drôme
 CAUE de l'Oise
 CAUE du Gard
 CAUE de la Haute-Garonne
 CAUE de la Gironde
 CAUE de l'Hérault
 CAUE de l'Isère
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
 CAUE de la Haute-Loire
 CAUE du Lot
 CAUE Lot-et-Garonne
 CAUE du Maine-et-Loire
 CAUE de la Manche
 CAUE de la Mayenne
 CAUE de Meurthe-et-Moselle
 CAUE de la Moselle
 CAUE de Mayotte
 CAUE de la Seine-et-Marne
 CAUE des Pyrénées-Atlantiques
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Orientales
 CAUE de Rhône-Métropole
 CAUE de la Sarthe
 CAUE de la Savoie
 CAUE de l'Orne
 CAUE de la Somme
 CAUE du Pas-de-Calais
 CAUE des Deux-Sèvres
 CAUE de la Vendée
 CAUE de la Haute-Vienne
 CAUE des Vosges
 CAUE de l'Essonne
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de la Haute-Savoie
 CAUE de la Seine-Maritime
 CAUE de la Charente-Maritime
 CAUE du Val-de-Marne
 CAUE du Val d'Oise
-CAUE de Guadeloupe
 CAUE de la Martinique
 CAUE de la Guyane
 CAUE de l'Île-de-la-Réunion
 CAUE du Var
 CAUE du Tarn-et-Garonne
 CAUE de la Côte-d'Or
 CAUE des Hauts-de-Seine
 CAUE de Corse
 CAUE de la Creuse
 CAUE du Loir-et-Cher
 CAUE du Loiret
 CAUE du Morbihan
 CAUE d'Alsace
-CAUE de l'Yonne
-[...12 lines deleted...]
-      <c r="G70" s="1" t="inlineStr">
+CAUE de l'Yonne</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -14869,88 +13840,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -14969,79 +13940,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -15513,315 +14484,1505 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>161508</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Localiser et s'informer sur les logements inoccupés</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Information sur les logements inoccupés</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>ENEDIS</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vous souhaitez mettre en œuvre une opération de dynamisation du territoire, un projet de lutte contre la précarité énergétique ou de rénovation ?&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;&lt;em&gt;Ce service vous sera d&amp;#039;une grande aide !&lt;/em&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Présentation de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un service non facturé, qui met à la disposition des collectivités territoriales et des AODE des indicateurs statistiques sur les logements inoccupés résidentiels à la maille quartier (IRIS) et leur évolution sur les 4 dernières années.&lt;/p&gt;&lt;p&gt;Cette solution produit un diagnostic sous la forme d&amp;#039;un rapport qui regroupe les sites de consommation résidentiels raccordés en basse tension (BT) de puissance souscrite ≤ 36 kVA. Les données des sites inoccupés satisfont au moins l’un des deux critères suivants : une situation contractuelle valide et une consommation annuelle inférieure ou égale à 100 kWh ou des sites sans situation contractuelle depuis plus d&amp;#039;un an.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Ce diagnostic permet à la collectivité de mieux comprendre sur la durée la question de la vacance et de l&amp;#039;objectiver. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ce diagnostic comprend :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une vision cartographique et historique sur 4 ans.&lt;/li&gt;&lt;li&gt;Une vision cartographique de la consommation annuelle moyenne et de la part thermosensible par quartier (zone IRIS).&lt;/li&gt;&lt;li&gt;Un fichier brut (format Excel) regroupant les données traitées.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Précision sur la protection des données :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Enedis protège les données à caractère personnel (DCP) et les informations commercialement sensibles (ICS). Les informations relatives aux logements inoccupés, les données de consommation et la thermosensibilité annuelle ne peuvent être fournies que si le nombre de points de consommation résidentiels total à la maille IRIS est supérieur ou égal à 10 points. Aucune donnée individuelle d’un client particulier n’est mise à disposition.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;* Ce service n&amp;#039;est pas destiné aux pays&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Enedis</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.enedis.fr/cohesion-sociale</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;informations contactez votre Interlocuteur Privilégié&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.enedis.fr/jaccede-mon-portail-collectivites"&gt;J&amp;#039;accède à mon Portail Collectivités | Enedis&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>pauline.wissocq@enedis.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/yf-dtjktjktk/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Enedis</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>20/02/2024</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>120360</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Démolir les logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>DEMOLITION DE LOGEMENTS LOCATIFS SOCIAUX</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J67" s="1" t="inlineStr">
+        <is>
+          <t>1500 € par logement démoli</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à la démolition de logements locatifs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations éligibles sont les Opérations de démolition de logements locatifs sociaux du parc public conventionnés par l&amp;#039;Etat ou de logements privés détenus par un organisme HLM inscrits dans un projet urbain, et validées par l&amp;#039;Etat.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations exclues sont:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opérations subventionnées par l&amp;#039;ANRU ou l&amp;#039;Etat.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergements pour personnes âgées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les bénéficiaires sont les les bailleurs sociaux ayant conventionné avec le Département et dont le siège social est situé en Drôme / Ardèche.
+&lt;/p&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Délibération du CA du bailleur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Note de présentation du projet avec plan de situation et adresse de l&amp;#039;opération de démolition
+ &lt;/li&gt;
+ &lt;li&gt;
+  Arrêté préfectoral portant autorisation de démolir
+ &lt;/li&gt;
+ &lt;li&gt;
+  Attestation de non-financement par l&amp;#039;ANRU ou l&amp;#039;Etat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan de financement prévisionnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  RIB (si changement)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Instruction des dossiers/Demande dématérialisée
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les demandes de subvention s&amp;#039;effectuent sur la plate-forme dématérialisée en se connectant à
+  &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+   https://mesdemarches.ladrome.fr/
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délibération de la Commission permanente.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Téléservice
+  &lt;/strong&gt;
+  : Habitat (entité : entreprise)
+  &lt;br /&gt;
+  &lt;strong&gt;
+   Dispositif
+  &lt;/strong&gt;
+  : Démolition
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Versement
+&lt;/h3&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Un acompte de 50% peut être versé au démarrage des travaux. Pas d&amp;#039;&amp;#039;acompte &amp;lt; à 10 000€ et sur justificatif d&amp;#039;un Ordre de service de démarrage des travaux
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Le solde (50%) sera versé à l&amp;#039;achèvement des travaux, sur justificatif :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Attestation de mise en service certifiant une réalisation conforme de l&amp;#039;opération subventionnée, établie par le Maître d&amp;#039;Ouvrage,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un état de la dépense totale payée, montant HT et TTC, signé en original par le Maître d&amp;#039;Ouvrage.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/demolition-de-logements-locatifs-sociaux/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Politiques Territoriales -Service Habitat-Territoires :
+ &lt;a href="mailto:habitat&amp;#64;ladrome.fr"&gt;
+  habitat&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nathalie BRUNET
+ &lt;/strong&gt;
+ – Gestionnaire de subventions –
+ &lt;strong&gt;
+  Tél : 04 75 79 26 91
+  –
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Véronique REYNAUD
+ &lt;/strong&gt;
+ – Gestionnaire de subventions –
+ &lt;strong&gt;
+  Tél : 04 75 79 82 12
+ &lt;/strong&gt;
+ –
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Aurélie BONNET
+ &lt;/strong&gt;
+ – Responsable administratif, budgétaire et  financier –
+ &lt;strong&gt;
+  Tél : 04 75 79 27 68
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa6e-logements-locatifs-sociaux-demolition/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>117554</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Financer les travaux de rénovation de votre parc de logements</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Le Prêt PAM : financez vos travaux de réhabilitation</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes une collectivité territoriale, un établissement public ou un organisme de logement social ? Vous portez un projet de réhabilitation de votre parc de logements afin d&amp;#039;améliorer la vie quotidienne des habitants, mettre vos habitats aux normes d&amp;#039;accessibilité ou effectuer une rénovation énergétique ? La Banque des territoires vous propose son prêt PAM pour accompagner vos besoins de financement concernant des travaux d&amp;#039;amélioration, de résidentialisation et de réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt PAM offre de nombreux avantages en garantissant des caractéristiques financières identiques quelle que soit l&amp;#039;opération financée ou en vous donnant la possibilité d&amp;#039;ajuster votre prêt selon vos besoins. Dans certains cas, vous pouvez également compléter votre emprunt par un PAM à Taux Fixe.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pam?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pam_psat</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/41d2-financer-la-rehabilitation-des-logements-soci/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>92111</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la construction de logements sociaux en zones tendues</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Locatif Social (PLS) : financer des logements</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous propose Tonus, une offre 2-en-1 visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la diversification de votre stratégie financière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir vos projets de construction de logements sociaux en zones tendues.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Le démembrement de propriété institutionnel en Usufruit locatif social (ULS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre Tonus est détenue intégralement par la Caisse des Dépôts. Son rôle est d&amp;#039;investir en nue-propriété dans la construction de logements sociaux en zones tendues. Vous profitez ainsi de plusieurs avantages :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes usufruitier des logements pendant 15 à 20 ans ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les organismes de logement social (OLS) font l&amp;#039;économie d&amp;#039;un apport en fonds propres d&amp;#039;environ 200 millions d&amp;#039;euros ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de l&amp;#039;usufruit peut être financée à 100 % par des prêts de la Banque des Territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur l&amp;#039;ensemble du marché du logement social au très social (prêts PLAI, PLUS et PLS), l&amp;#039;offre Tonus va soutenir la construction de 7 000 logements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. La vente de logements de plus de 15 ans financés en Prêt locatif social (PLS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En complément, vous pouvez céder à Tonus les logements de plus de 15 ans qui ont été financés en Prêt locatif social. Vous pouvez ainsi générer des fonds propres, en échange du réinvestissement des plus-values dans la construction neuve.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre Tonus ambitionne d&amp;#039;acquérir 2 000 logements sociaux, permettant la construction de 5 000 logements sociaux supplémentaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pls_tonus_psat</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8af-etre-accompagne-dans-la-diversification-de-vo/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>71871</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Financer la production de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Booster : financer la production de logements</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ En complément des prêts PLUS, PLAI et PLS, la Banque des Territoires propose les prêts Booster : des solutions de financement pour les projets de production de logements locatifs sociaux dans le cadre du Plan logement. Les opérations éligibles sont celles visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construire des logements locatifs sociaux avec ou sans acquisition de terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faire l&amp;#039;acquisition de logements avec ou sans travaux d&amp;#039;amélioration, y compris en VEFA ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des opérations de logements en structure collective qui sont destinés à des personnes âgées, des personnes handicapées, des étudiants et des jeunes actifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des opérations ULS (Usufruit Locatif Social), celles-ci étant éligible au prêt sans différé d&amp;#039;amortissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet de production de logements locatifs sociaux neufs, la Banque des Territoires offre le choix entre 3 prêts Booster :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un prêt à taux fixe offrant un différé d&amp;#039;amortissement du capital pendant 20 ans, puis un amortissement du capital pendant 20 à 40 ans au taux du Livret A &amp;#43; 0,60 % ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un prêt à taux fixe sans différé d&amp;#039;amortissement sur des durées de 15, 20, 25 ou 30 ans, en échéances constantes avec une possibilité de préfinancement de 3 à 12 mois ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un Booster BEI à long terme sur des durées de 35 ou 40 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Prenant la forme d&amp;#039;un prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts, le Booster est :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Limité à 15 000 € par logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accordé en complément des autres financements de production de logements sociaux (PLUS, PLAI et PLS).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ À noter : un seul prêt Booster est possible par opération, qu&amp;#039;il soit avec ou sans différé d&amp;#039;amortissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Handicap
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-booster?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prod_ls_booster_psat</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b04-trouver-un-offre-de-pret-dediee-au-financemen/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AC70" s="1" t="inlineStr">
         <is>
-          <t>FNCAUE</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG70" s="1" t="inlineStr">
         <is>
-          <t>24/02/2021</t>
+          <t>20/11/2020</t>
         </is>
       </c>
       <c r="AH70" s="1" t="inlineStr">
         <is>
-          <t>16/02/2026</t>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:34" customHeight="0">
       <c r="A71" s="1">
+        <v>30635</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'offre de logement pour les jeunes</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir le développement de l&amp;#039;offre nouvelle (opération de construction neuve ou opération en  acquisition-amélioration) de résidences sociales de type FJT pour des jeunes ayant un besoin en hébergement ou logement temporaire du fait, en particulier,  de leurs parcours de formation (notamment d&amp;#039;apprentis) et d&amp;#039;accès à un premier emploi.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la restructuration et la réhabilitation lourde de sorte que les résidences dédiées aux jeunes soient adaptées à leurs besoins et améliorent les conditions d&amp;#039;usage et de gestion (économie des coûts de gestion) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes HLM au sens de l&amp;#039;article L.411.10 du Code de la Construction et de l&amp;#039;Habitation intervenant sur le territoire de la Région Occitanie / Pyrénées-Méditerranée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations ou établissements agréés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les opérations de production nouvelle :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtrise d&amp;#039;ouvrage directe :
+  &lt;strong&gt;
+   6.5%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 000€
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition-Amélioration :
+  &lt;strong&gt;
+   7%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 500€
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VEFA (Vente en l&amp;#039;État Futur d&amp;#039;Achèvement) :
+  &lt;strong&gt;
+   3.5 %
+  &lt;/strong&gt;
+  du Prix de revient HT plafonnée à
+  &lt;strong&gt;
+   2000 €
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Pour les opérations de restructuration et d&amp;#039;amélioration :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Restructurations lourdes :
+  &lt;strong&gt;
+   20%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 000€
+  &lt;/strong&gt;
+  /logement,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Amélioration (mise aux normes de sécurité, d&amp;#039;accessibilité ou thermique) :
+  &lt;strong&gt;
+   10%
+  &lt;/strong&gt;
+  plafonnée à
+  &lt;strong&gt;
+   1 000€
+  &lt;/strong&gt;
+  par logement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour tous types d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Public accueilli :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   un minimum de 30% de jeunes en formation professionnelle notamment apprenti.e.s (hors étudiant.e.s) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une attention particulière sera portée sur la part de jeunes hébergés en séjour fractionné du fait d&amp;#039;une formation éloignée de leur lieu de formation ou d&amp;#039;apprentissage.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Contrepartie obligatoire (subvention et/ou cession foncière gratuite ou minorée) des collectivités infra-régionales (Conseil départemental, EPCI et/ou Communes).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les opérations de production nouvelle :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de résidence sociale-FJT ou foyer soleil rattaché à une RS-FJT
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;une mise à disposition de foncier via un bail emphytéotique, construction ou réhabilitation ou autres, la durée de celui-ci devra être au moins égale à celle du prêt foncier 50 ans (&amp;#43; 3 ans de sortie de bail) soit minimum 53 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les opérations de restructuration et d&amp;#039;amélioration
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conventionnement APL, le cas échéant après travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;une mise à disposition de foncier renouvelée via un bail emphytéotique, (réhabilitation ou autre), la durée de celui-ci devra être au moins égale à celle du prêt contracté (&amp;#43; 3 ans de sortie de bail).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-au-logement-des-jeunes</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Solidarités et de l&amp;#039;Égalité
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat et Logement
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission : 04 67 22 79 13
+&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaire : 04 67 22 93 96
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b08b-aide-au-logement-des-jeunes/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>162904</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Soutenir la réhabilitation globale des copropriétés en difficulté ayant préalablement fait l'objet d'une labellisation régionale</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Logement : Dispositif d'aide aux copropriétés en difficulté labellisées CDSR</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Particulier</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>La Région soutient la réhabilitation globale des copropriétés en difficulté ayant préalablement fait l&amp;#039;objet d&amp;#039;une labellisation régionale (CDSR).&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>Les syndicats des copropriétaires et leur mandataire, les particuliers-copropriétaires occupants ainsi que les collectivités territoriales d&amp;#039;implantation. &lt;br /&gt; &lt;p&gt;Les modalités de calcul décrites dans la délibération susvisée correspondent aux aides maximales mobilisables. &lt;/p&gt;&lt;p&gt;Le taux de subvention régionale est modulé en fonction :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des caractéristiques de l’opération, notamment de ses contraintes techniques et financières,&lt;/li&gt;&lt;li&gt;De la capacité d’autofinancement du demandeur,&lt;/li&gt;&lt;li&gt;Des dotations disponibles au budget régional.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;Ce dispositif, détaillé dans la délibération n° CR 09-11 du 10 février 2011, vise à accompagner les syndicats de copropriétaires dans la requalification globale de leur copropriété. &lt;br /&gt;&lt;br /&gt;Il permet de financer :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des mesures d&amp;#039;ingénierie pré opérationnelle et opérationnelle,&lt;/li&gt;&lt;li&gt;Des aides à la gestion et aux procédures juridiques et contentieuses,&lt;/li&gt;&lt;li&gt;Des aides aux travaux de réhabilitation et de rénovation thermique en parties communes,&lt;/li&gt;&lt;li&gt;Des aides individuelles aux travaux en parties privatives.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;strong&gt;Quand déposer la demande ?&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;La demande de subvention doit être déposée avant tout commencement d&amp;#039;exécution.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Où déposer la demande ?&lt;/strong&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le dépôt des demandes de subvention doit se faire sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;sélectionner le téléservice « Aides aux copropriétés en difficulté labellisées par la Région: ingénierie et travaux » &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui peut déposer la demande ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;opérateur chargé du suivi-animation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La collectivité d&amp;#039;implantation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le cas échéant , le mandataire de la copropriété (syndic, administrateur provisoire).&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/logement-dispositif-daide-aux-coproprietes-en-difficulte-labellisees-cdsr</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Loïc Gandais : &lt;a href="mailto:loic.gandais&amp;#64;iledefrance.fr" target="_blank"&gt;loic.gandais&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique Darras : &lt;a href="mailto:veronique.darras&amp;#64;iledefrance.fr" target="_blank"&gt;veronique.darras&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Michel Clem : &lt;a href="mailto:michel.clem&amp;#64;iledefrance.fr" target="_blank"&gt;michel.clem&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Marie Périvier-Fizazi : &lt;a href="mailto:marie.perivier-fizazi&amp;#64;iledefrance.fr" target="_blank"&gt;marie.perivier-fizazi&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/logement-dispositif-daide-aux-coproprietes-en-difficulte-labellisees-cdsr-1/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF71" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>158022</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Développer une action pour accompagner les personnes en difficultés quant à l'entretien et l’organisation de leur logement afin d'acquérir une autonomie et un mieux-être quotidien</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Appel à projets 2024-2025 Fonds de solidarité pour le logement &amp;#8211; Accompagnement social à l&amp;rsquo;entretien du logement (ASEL)</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Si vous souhaitez développer une action pour accompagner les personnes en difficultés quant à l&amp;#039;entretien et l&amp;#039;organisation de leur logement afin d&amp;#039;acquérir une autonomie et un mieux-être au quotidien.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de réception des dossiers le 31 janvier 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets porte sur tout le département de la Manche.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action proposée aura pour objet de favoriser l&amp;#039;insertion par le logement des locataires et propriétaires occupants en difficultés, en les aidant à acquérir les bons réflexes pour l&amp;#039;entretien de leur logement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement peut être demandé dans deux cadres :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   D&amp;#039;une part, lorsque des difficultés liées à l&amp;#039;entretien du logement représentent un frein au relogement de la personne,
  &lt;/li&gt;
  &lt;li&gt;
   D&amp;#039;autre part, lorsqu&amp;#039;un signalement de défaut d&amp;#039;entretien a été effectué et remet en cause le maintien dans le logement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -15831,161 +15992,161 @@
 &lt;p&gt;
  Cette action se concrétise par un accompagnement individuel, à domicile, axé sur le développement des savoir-faire et des acquisitions techniques de la personne.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action se déclinera par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une évaluation de l&amp;#039;état du logement et une définition des actions à mener,
  &lt;/li&gt;
  &lt;li&gt;
   une transmission de conseils à la personne sur l&amp;#039;usage des produits et techniques d&amp;#039;entretien
  &lt;/li&gt;
  &lt;li&gt;
   un accompagnement dans l&amp;#039;appropriation et la mise en application des conseils
  &lt;/li&gt;
  &lt;li&gt;
   une évaluation du niveau d&amp;#039;autonomie de la personne et des résultats obtenus,
  &lt;/li&gt;
  &lt;li&gt;
   une évaluation de la prestation par la personne.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/appel-a-projets-2024-2025-fonds-de-solidarite-pour-le-logement-accompagnement-social-a-lentretien-du-logement-asel/</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W73" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/GESTION/jsp/nouveauContexte.action?codeAction=M42-ACCUEIL</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sabrina Lair - Insertion sociale : 06 10 98 60 31
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46cc-appel-a-projets-2024-2025-fonds-de-solidarite/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF72" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>07/01/2024</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/02/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>120377</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Aider à la réhabilitation de logements locatifs sociaux</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>REHABILITATION DE LOGEMENTS LOCATIFS SOCIAUX</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Aider à la réhabilitation de logements locatifs existants, intégrant un volet rénovation énergétique
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type d&amp;#039;aide :
  &lt;/strong&gt;
  Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant/Taux de l&amp;#039;aide
  &lt;/strong&gt;
  : 2 500 € par logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Versement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -15998,73 +16159,73 @@
  &lt;li&gt;
   Attestation de mise en service certifiant une réalisation conforme à de l&amp;#039;opération subventionnée établie par le Maître d&amp;#039;Ouvrage ou à titre exceptionnel une attestation de logement construit établie par le Maître d&amp;#039;Ouvrage
  &lt;/li&gt;
  &lt;li&gt;
   DPE attestant de l&amp;#039;étiquette B
  &lt;/li&gt;
  &lt;li&gt;
   un état de la dépense totale payée (montant HT et TTC) signé par le maître d&amp;#039;ouvrage
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bases réglementaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Règlement financier du Département en vigueur.
  &lt;/li&gt;
  &lt;li&gt;
   Délibération « Aides à la Pierre » du  du 27 avril 2020.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles :
  &lt;/strong&gt;
  Opérations de réhabilitation de logements locatifs sociaux conventionnés comportant un volet rénovation énergétique permettant d&amp;#039;atteindre les objectifs d&amp;#039;un DPE étiquette B après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  bailleurs sociaux
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces constitutives du dossier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Note de présentation du projet précisant notamment l&amp;#039;adresse des travaux complétée par un plan de situation
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Descriptif du projet permettant d&amp;#039;atteindre un DPE étiquette B
    &lt;/span&gt;
    &lt;br /&gt;
@@ -16075,72 +16236,72 @@
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Décision de conventionnement de l&amp;#039;Etat lors de la construction ou acquisition-amélioration du logement
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Plan de financement prévisionnel mentionnant le montant subventionnable HT
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     RIB
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/rehabilitation-de-logements-locatifs-sociaux/</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales-Service Habitat-Territoires :
  &lt;a href="mailto:habitat&amp;#64;ladrome.f"&gt;
   habitat&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nathalie BRUNET
  &lt;/strong&gt;
  – Gestionnaire de subventions –
  &lt;strong&gt;
   Tél :
  &lt;/strong&gt;
  &lt;strong&gt;
   04 75 79 26 91
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Véronique REYNAUD
  &lt;/strong&gt;
  – Gestionnaire de subventions –
  &lt;strong&gt;
   Tél :
@@ -16170,1351 +16331,768 @@
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Délibération de la Commission permanente.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Les demandes de subvention s&amp;#039;effectuent sur la plate-forme dématérialisée en se connectant à
     &lt;a href="https://mesdemarches.ladrome.fr/" rel="noopener" target="_blank"&gt;
      https://mesdemarches.ladrome.fr/
      &lt;span&gt;
       Ouvre une nouvelle fenêtre
      &lt;/span&gt;
     &lt;/a&gt;
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/548a-logements-locatifs-sociaux-rehabilitation/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF73" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>12/02/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>105108</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de foyers jeunes travailleurs et résidences étudiantes / jeunes actifs</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Logement public - foyers jeunes travailleurs et résidences étudiantes / jeunes actifs</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H74" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bailleurs publics
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Afin de conforter sa politique menée en faveur de la jeunesse et de l&amp;#039;enseignement supérieur, le Département est susceptible d&amp;#039;accorder son soutien aux projets de foyers jeunes travailleurs et logements étudiants ou jeunes actifs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aide forfaitaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   6.000 € par logement pour les foyers jeunes travailleurs
  &lt;/li&gt;
  &lt;li&gt;
   6.000 € par logement pour l&amp;#039;acquisition / amélioration ou transformation de grands logements
  &lt;/li&gt;
  &lt;li&gt;
   5.500 € par logement pour les résidences étudiants / jeunes actifs
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de création, d&amp;#039;extension et de réhabilitation ou division d&amp;#039;appartements préexistants. Les loyers doivent être compatibles avec les plafonds du logement social.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   courrier sollicitant le concours du Département
  &lt;/li&gt;
  &lt;li&gt;
   dossier de description de l&amp;#039;opération (plans, situation dans la commune, échéancier de réalisation, nombre de logement, descriptifs rapide, coûts des loyers et des charges envisagés, caractéristiques)
- &lt;/li&gt;
+ &lt;/li&gt;&lt;li&gt;justificatif de propriété ou l’attestation par le notaire que la démarche est en cours&lt;/li&gt;
  &lt;li&gt;
   plan de financement
  &lt;/li&gt;
  &lt;li&gt;
   calendrier prévisionnel des demandes de paiement&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...16 lines deleted...]
-      <c r="S74" s="1" t="inlineStr">
+&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le
+dépôt des demandes de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt;
+juin de l’année.&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les
+demandes de subvention complètes sont ensuite instruites et examinées par une
+commission d’élus du Département dans laquelle les porteurs de projet pourront
+présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
+regard des crédits disponibles, des priorités départementales et de l’avis de
+la commission, l’individualisation des subventions sera soumise à l’adoption de
+la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement&lt;/u&gt; : &lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit
+intervenir dans un délai maximal de quatre ans à compter de la date de
+notification de la décision attributive&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/fjt_et_residence_etudiants_jeunes_actifs.pdf</t>
         </is>
       </c>
-      <c r="W74" s="1" t="inlineStr">
+      <c r="W75" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches» :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Date limite de dépôt des demandes : néant
-&lt;/p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. 05 16 09 74 15
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3b50-soutenir-les-projets-de-foyers-jeunes-travail/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>25/11/2021</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>14/02/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-[...25 lines deleted...]
-      <c r="G75" s="1" t="inlineStr">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>165907</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production et la réhabilitation énergétique de logements sociaux</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Soutien régional à l'habitat</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Collectivité d’outre-mer à statut particulier
-[...161 lines deleted...]
-      <c r="O75" s="1" t="inlineStr">
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La Région peut soutenir dans le cadre des contrats Nos territoires d’abord la production et la réhabilitation énergétique de logements sociaux. A ce titre, elle vient appuyer les collectivités qui portent des projets de requalification de centre-ancien ou développent des projets d’aménagement d’ensemble via notamment l’intervention de l’Etablissement public foncier, pour concrétiser ces projets en sortie de portage. Les EPCI signataires des contrats Nos territoires d&amp;#039;abord sont les interlocuteurs privilégiés des organismes de logement social pour inscrire leur opération dans la programmation du contrat avec la Région.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt; &lt;br /&gt; La Région souhaite promouvoir la qualité environnementale dans les bâtiments et les logements et permettre ainsi de diminuer la consommation d’énergie, de favoriser le mix énergétique par la production d’énergie renouvelable et d’améliorer le confort des usagers notamment par le confort d’été.&lt;br /&gt; &lt;br /&gt; La Région portera une attention particulière aux aspects suivants pour l’ensemble des dossiers de demande de subvention :
+&lt;ul&gt; 	&lt;li&gt;Favoriser le confort d’été sans avoir recours à la climatisation dans une logique d’architecture bioclimatique ;&lt;/li&gt; 	&lt;li&gt;Intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire ;&lt;/li&gt; 	&lt;li&gt;Comporter des éco matériaux et des matériaux biosourcés ;&lt;/li&gt; 	&lt;li&gt;Favoriser l’intégration des opérations dans un projet d’aménagement d’ensemble prenant en compte les questions d’énergies renouvelables (réseau de chaleur chaud/ froid notamment), la prévention, la gestion et le traitement des déchets, la nature en ville et la transition vers une mobilité décarbonée (stations de ravitaillement vélos, scooters et voitures en carburant propre, stationnements vélo sécurisés en pied d’immeuble, services d’autopartage, nombre de stationnements réduits et potentiellement mutualisés) ;&lt;/li&gt; 	&lt;li&gt;Favoriser la création de logements évolutifs.&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="P76" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Organismes de logement social&lt;/p&gt;&lt;p&gt;Seuls les logements conventionnés PLUS et PLAI sont éligibles. Le dossier doit être déposé après avoir obtenu la décision de financement du délégataire des aides à la pierre et avant tout commencement d&amp;#039;exécution.&lt;/p&gt; &lt;p&gt;Seules les opérations incluses dans les contrats Nos territoires d&amp;#039;abord sont éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-regional-a-lhabitat</t>
+        </is>
+      </c>
+      <c r="W76" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENHABIT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-l-habitat/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
-[...200 lines deleted...]
-      </c>
       <c r="AE76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF76" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG76" s="1" t="inlineStr">
         <is>
-          <t>01/07/2021</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH76" s="1" t="inlineStr">
         <is>
-          <t>15/02/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:34" customHeight="0">
       <c r="A77" s="1">
-        <v>97335</v>
+        <v>163726</v>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la production de logement social en réutilisant le foncier</t>
+          <t>Soutenir la production d'offre de logements et d'hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;apos;offre de logements et d&amp;apos;hébergements pour les jeunes</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Vendée</t>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L77" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...10 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les jeunes et la rénovation globale des résidences jeunes.
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Poursuivre le développement  d’une offre inclusive d’hébergements et logements Jeunes optimisant les outils et les moyens et favoriser sa reconversion &lt;/p&gt;&lt;p&gt;Conforter le maillage de l’offre d’hébergement au plus près des besoins en formation, et d’emploi&lt;/p&gt;&lt;p&gt;Encourager  les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc….) et démontrant un impact positif sur le reste à charge des locataires&lt;/p&gt;&lt;p&gt;Développer des solutions favorisant la mobilité des jeunes néo-aquitains  &lt;/p&gt;&lt;p&gt;Veiller à la maitrise des restes à charges pour le public accueilli&lt;/p&gt;&lt;p&gt;Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;UNE AIDE SOCLE TERRITORIALISEE (investissement)&lt;/p&gt;&lt;p&gt;Pour la rénovation globale des résidences jeunes, concourant à l’objectif visé : 4 000€ par place (nombre de places après réhabilitation), dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel en métropole&lt;/p&gt;&lt;p&gt;et de 500 000€ de subvention par opération&lt;/p&gt;&lt;p&gt;Pour l’offre nouvelle concourant aux objectifs visés, y compris celle produite par recyclage immobilier :&lt;/p&gt;&lt;p&gt;• Pour les structures (Foyer de jeunes travailleurs, Résidence Habitat jeunes, etc….) :&lt;/p&gt;&lt;p&gt;5 000€ par place sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;6 000€ par place sur le reste du territoire  &lt;/p&gt;&lt;p&gt;• Pour l’offre en diffus à caractère social (respect des loyers-plafonds, accueil de jeunes  sous plafond de ressources), notamment dans le cadre de l’article 109 de la loi ELAN&lt;/p&gt;&lt;p&gt;4000€ par place à caractère social (niveaux PLUS/PLAI) sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;5000€ par place à caractère social (niveau PLUS/PLAI) sur le reste du territoire&lt;/p&gt;&lt;p&gt;• Dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;br /&gt;&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel dans la métropole&lt;/p&gt;&lt;p&gt;et de de 500 000 € par opération&lt;/p&gt;&lt;p&gt; UNE BONIFICATION &amp;#34;OFFRE INNOVANTE&amp;#34; (sur analyse du dossier)&lt;/p&gt;&lt;p&gt;Pour impulser des usages et des modes de gestion innovants, coopératifs, réversibles…(captation de logement dans le parc privé, intermédiation locative dédiée, colocations, amorçage de services d’hébergement chez l’habitant dans le cadre du dispositif régional 1,2,Toit…..)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les innovations foncières, innovation sociales, économiques (lien avec les entreprises du secteur…), opérations multi-usages, ambition environnementale (niveau argent ou Or du label BDNA),&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En investissement : &amp;#43; 1000€/place dédiée à caractère social dans une opération innovante, dans la limite des plafonds&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En fonctionnement : 50% du coût de l’ingénierie d’amorçage, dans une limite de 15 000  € répartie sur les 3 premières années du dispositif (par exemple année 1 : 60%, année 2 : 25%, année 3 : 15%)&lt;/p&gt;&lt;p&gt;ASSIETTE ELIGIBLE&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous travaux liés à l’Habitat, y compris les frais de maitrise d’œuvre&lt;/p&gt;&lt;p&gt;Les coûts sont entendus HT.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Foncier
-Accès aux services
+Transition énergétique
 Cohésion sociale et inclusion
-Revitalisation
-[...1 lines deleted...]
-Réhabilitation
+Education et renforcement des compétences
+Formation professionnelle
 Logement et habitat
-Lutte contre la précarité</t>
+Emploi</t>
         </is>
       </c>
       <c r="O77" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Récurrente</t>
         </is>
       </c>
       <c r="R77" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...23 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Organismes de logements sociaux&lt;/p&gt;&lt;p&gt;SEM&lt;/p&gt;&lt;p&gt;Associations&lt;/p&gt;&lt;p&gt;Collectivités territoriales et EPCI&lt;/p&gt;&lt;p&gt;Tout organisme œuvrant dans le champ du logement social et de l’habitat jeunes (FJT, RHJ, Auberges de Jeunesse….)&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;PROJETS CIBLES :&lt;/p&gt;&lt;p&gt;L’offre de logement ou d’hébergement des jeunes peut être plurielle :&lt;/p&gt;&lt;p&gt;en structure : FJT, Résidence Sociale Jeunes actifs, auberge de jeunesse&lt;/p&gt;&lt;p&gt;en diffus : colocation, cohabitation, logement social diffus fléchés « jeunes » (art 109 loi ELAN)…  &lt;/p&gt;&lt;p&gt;Les opérations sont dédiées au public jeune, prennent en compte les besoins de mobilité et favorisent l’inclusion. &lt;/p&gt;&lt;p&gt;NB : l’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="U77" s="1" t="inlineStr">
         <is>
-          <t>Vendée</t>
+          <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="V77" s="1" t="inlineStr">
         <is>
-          <t>https://vendee.fr</t>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/loffre-de-logements-et-dhebergements-pour-les-jeunes</t>
         </is>
       </c>
       <c r="X77" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...20 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Le porteur de projet dépose son dossier de demande de subvention (à télécharger dans le présent guide des aides) complété et accompagné des pièces requises auprès des services de la Région Nouvelle-Aquitaine à l&amp;#039;adresse suivante : logement-jeunes&amp;#64;nouvelle-aquitaine.fr. &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y77" s="1" t="inlineStr">
         <is>
-          <t>karine.desaintmichel@vendee.fr</t>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
       <c r="Z77" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/2b79-soutenir-la-production-de-logement-social-en-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/loffre-de-logements-et-dhebergements-pour-les-jeunes/</t>
         </is>
       </c>
       <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF77" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG77" s="1" t="inlineStr">
         <is>
-          <t>09/07/2021</t>
+          <t>11/10/2024</t>
         </is>
       </c>
       <c r="AH77" s="1" t="inlineStr">
         <is>
-          <t>15/02/2026</t>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:34" customHeight="0">
       <c r="A78" s="1">
-        <v>97336</v>
+        <v>163212</v>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Soutenir le développement de l'offre de logements locatifs très sociaux</t>
+          <t>Soutenir l'offre de logements locatifs communaux et intercommunaux</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Soutien financier à l’offre de logements locatifs communaux et intercommunaux</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Vendée</t>
+          <t>Conseil départemental du Doubs</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association</t>
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K78" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L78" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DE l’OPERATION &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette mesure destinée à favoriser, sous maîtrise d’ouvrage communale, l’émergence d’une offre de logements qui réponde aux besoins des ménages, permet le maintien des populations dans des secteurs ruraux, participe à l’aménagement du territoire par la conservation du patrimoine, et contribue à soutenir l’activité artisanale du secteur BTP en zone rurale.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N78" s="1" t="inlineStr">
         <is>
-          <t>Accès aux services
-[...2 lines deleted...]
-Lutte contre la précarité</t>
+          <t>Bâtiments et construction
+Logement et habitat</t>
         </is>
       </c>
       <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R78" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...10 lines deleted...]
-&lt;p&gt;Le nombre de logements éligibles à l&amp;#039;aide du Département est limité à trois par opération.&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Communes et groupements de communes inférieurs à 10 000 habitants, pour la mise en œuvre d’opérations de rénovation ou de construction de logements locatifs à vocation sociale, dans du bâti existant, dont elles sont propriétaires et dont le niveau de loyer plafonné vise à permettre à des personnes disposant de revenus modestes ou très modestes d’avoir accès à une offre de logement répondant à leurs besoins et à leur capacité contributive.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U78" s="1" t="inlineStr">
         <is>
-          <t>Vendée</t>
+          <t>Doubs</t>
         </is>
       </c>
       <c r="V78" s="1" t="inlineStr">
         <is>
-          <t>https://vendee.fr</t>
+          <t>https://mademat.doubs.fr/</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://mademat.doubs.fr/catalogue/soutien-financier-a-loffre-de-logements-locatifs-communaux-et-intercommunaux/</t>
         </is>
       </c>
       <c r="X78" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...20 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Service Habitat et Territoires&lt;br /&gt;☏ : 03.81.25.86.84  ou &lt;a href="mailto:habitat&amp;#64;doubs.fr" target="_self"&gt;habitat&amp;#64;doubs.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y78" s="1" t="inlineStr">
         <is>
-          <t>karine.desaintmichel@vendee.fr</t>
+          <t>aide.mademat@doubs.fr</t>
         </is>
       </c>
       <c r="Z78" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/688b-soutenir-le-developpement-de-loffre-de-logeme/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-loffre-de-logements-locatifs-communaux-et-intercommunaux/</t>
         </is>
       </c>
       <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC78" s="1" t="inlineStr">
         <is>
-          <t>Département de la Vendée</t>
+          <t>Département du Doubs</t>
         </is>
       </c>
       <c r="AE78" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF78" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG78" s="1" t="inlineStr">
         <is>
-          <t>09/07/2021</t>
+          <t>04/09/2024</t>
         </is>
       </c>
       <c r="AH78" s="1" t="inlineStr">
         <is>
-          <t>15/02/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:34" customHeight="0">
       <c r="A79" s="1">
-        <v>92600</v>
+        <v>120376</v>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Produire des logements locatifs communaux sociaux</t>
+          <t>Créer des logements communaux ou intercommunaux conventionnés</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>CREATION DE LOGEMENTS COMMUNAUX OU INTERCOMMUNAUX CONVENTIONNES</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Vaucluse</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I79" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K79" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L79" s="1" t="inlineStr">
-        <is>
-[...173 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Aider à la réhabilitation et à l&amp;#039;aménagement du bâti existant dans les communes en vue de créer un ou plusieurs logements sociaux conventionnés avecl&amp;#039;État pour une durée d&amp;#039;au moins 15 ans.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type d&amp;#039;aide :
  &lt;/strong&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant/Taux de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    En conventionnement avec intermédiation locative &amp;#61; 8000 € par logement
   &lt;/li&gt;
   &lt;li&gt;
    En conventionnement en gestion directe par la collectivité &amp;#61; 5 000€ par logement
@@ -17540,84 +17118,84 @@
   une attestation de mise en service attestant une réalisation conforme de l&amp;#039;opération subventionnée établie par le Maître d&amp;#039;Ouvrage, et à titre exceptionnel une attestation de logement construit établie par le Maître d&amp;#039;Ouvrage,
  &lt;/li&gt;
  &lt;li&gt;
   Le cas échéant, convention de gestion en intermédiation locative
  &lt;/li&gt;
  &lt;li&gt;
   DPE attestant d&amp;#039;une étiquette C
  &lt;/li&gt;
  &lt;li&gt;
   un état de la dépense totale payée (montant HT et TTC), signé en original par le Maître d&amp;#039;Ouvrage
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bases réglementaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dispositif départemental d&amp;#039;intervention en faveur de l&amp;#039;habitat » du 21 novembre 2022.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de création de logement conventionné (à partir de logement non conventionné ou un local changeant d&amp;#039;usage), à financement aidé (PALULOS), nécessitant une réhabilitation pour obtenir l&amp;#039;étiquette C minimum, et dans des communes identifiées a minima comme pôle de centralité.
 &lt;/p&gt;
 &lt;p&gt;
  Limité à 3 logements communaux (ou intercommunaux) dans la même commune, pour la durée de la convention entre Département et EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Exclusions / Ne sont pas éligibles :
  &lt;/strong&gt;
  Les logements en construction neuve.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Commune ou EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces constitutives du dossier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Note de présentation du projet précisant notamment l&amp;#039;adresse des travaux, complétée par un plan de situation,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Descriptif du projet permettant d&amp;#039;atteindre l&amp;#039;étiquette C
@@ -17636,72 +17214,72 @@
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Le cas échéant, pièce justifiant du projet de gestion en intermédiation locative,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Plan de financement prévisionnel, mentionnant le montant subventionnable HT
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     RIB
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/creation-de-logements-communaux-ou-intercommunaux-conventionnes/</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales-Service Habitat-Territoires :
  &lt;a href="mailto:habitat&amp;#64;ladrome.fr"&gt;
   habitat&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nathalie BRUNET
  &lt;/strong&gt;
  – Gestionnaire de subventions –
  &lt;strong&gt;
   Tél : 04 75 79 26 91
  &lt;/strong&gt;
  –
  &lt;br /&gt;
  &lt;strong&gt;
   Véronique REYNAUD
  &lt;/strong&gt;
  – Gestionnaire de subventions –
  &lt;strong&gt;
   Tél :
  &lt;/strong&gt;
  &lt;strong&gt;
@@ -17729,902 +17307,1975 @@
     Instruction du dossier par le Service Habitat-Territoires.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Délibération de la Commission permanente.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Les demandes de subvention s&amp;#039;effectuent sur la plate-forme dématérialisée en se connectant à
     &lt;a href="https://mesdemarches.ladrome.fr/" rel="noopener" target="_blank"&gt;
      https://mesdemarches.ladrome.fr/
      &lt;span&gt;
       Ouvre une nouvelle fenêtre
      &lt;/span&gt;
     &lt;/a&gt;
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a794-logement-communaux/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>117578</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'achat en viager des logements de personnes âgées</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PHARE : financer des projets d’habitat en faveur des personnes fragilisées</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose Prêt Viager Social, une solution de financement des projets d&amp;#039;achat en viager des logements de propriétaires âgés à revenus modestes. Ses avantages :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une durée de remboursement maximale de 30 ans ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un différé d&amp;#039;amortissement jusqu&amp;#039;à 20 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Prêt Viager Social répond aux besoins des opérateurs sociaux souhaitant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Permettre aux propriétaires âgés et autonomes d&amp;#039;occuper leur logement le plus longtemps possible ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le maintien de l&amp;#039;autonomie et améliorer le cadre de vie des personnes âgées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Leur garantir un maintien à domicile dans de bonnes conditions matérielles et financières via l&amp;#039;acquisition de leur logement en viager.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phare?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phare_populations_fragilisees_psat</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y80" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z80" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a794-logement-communaux/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3297-financer-lachat-en-viager-des-logements-de-pe/</t>
         </is>
       </c>
       <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC80" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF80" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG80" s="1" t="inlineStr">
         <is>
-          <t>16/09/2022</t>
+          <t>10/05/2022</t>
         </is>
       </c>
       <c r="AH80" s="1" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:34" customHeight="0">
       <c r="A81" s="1">
-        <v>117578</v>
+        <v>97335</v>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Financer l'achat en viager des logements de personnes âgées</t>
-[...4 lines deleted...]
-          <t>Prêt PHARE : financer des projets d’habitat en faveur des personnes fragilisées</t>
+          <t>Soutenir la production de logement social en réutilisant le foncier</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public dont services de l'Etat
-[...1 lines deleted...]
-Entreprise privée</t>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
         </is>
       </c>
       <c r="H81" s="1" t="inlineStr">
         <is>
-          <t>Prêt</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K81" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- _________________________________________________________________
-[...34 lines deleted...]
-&lt;/ul&gt;</t>
+ Le présent dispositif vise à offrir des solutions de logement locatifs sociaux en centre-ville/centre-bourg à proximité des services en réutilisant des bâtis ou en démolissant des bâtis inexploitables et/ou sans intérêt architectural afin de réutiliser le foncier.
+&lt;/p&gt;&lt;p&gt;L&amp;#039;aide vient soutenir les projets visant à réutiliser du bâti ou du foncier en vue de créer du logement locatif social.&lt;/p&gt;
+&lt;p&gt;
+ Opération située sur le territoire de délégation des aides à la pierre du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de réutilisation de bâti : une aide départementale de 5 000 € maximum par logement dans la limite de 50 000 € par opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de démolition-construction : une aide départementale de 2 500 € maximum par logement dans la limite de 25 000€ par opération.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N81" s="1" t="inlineStr">
         <is>
-          <t>Personnes âgées</t>
+          <t>Foncier
+Accès aux services
+Cohésion sociale et inclusion
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité</t>
         </is>
       </c>
       <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;Sont éligibles les opérations situées dans le territoire de délégation des aides à la pierre du Département de la Vendée et situées en centre-bourg ou centre-ville à proximité des services et commerces.&lt;/p&gt;
+&lt;p&gt;
+ Les opérations devront être agréées par le Département de la Vendée via un agrément logement social (PLUS, PLAI ou PLS).&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;opération doit viser à réutiliser un bâti de plus de 15 ans pour produire du logement locatif social ordinaire ou démolir un bâti inexploitable et recycler le foncier en réalisant du logement locatif social ordinaire de type PLUS, PLAI et/ou PLS.&lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations de réutilisation de bâti, le niveau de consommation énergétique du logement après travaux devra être inférieur ou égal à 230 kWh/m2/an (étiquettes énergétiques A, B, C et D).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="S81" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U81" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Vendée</t>
         </is>
       </c>
       <c r="V81" s="1" t="inlineStr">
         <is>
-          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phare?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phare_populations_fragilisees_psat</t>
+          <t>https://vendee.fr</t>
         </is>
       </c>
       <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...10 lines deleted...]
-&lt;/ul&gt;</t>
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y81" s="1" t="inlineStr">
         <is>
-          <t>baptiste.girod@caissedesdepots.fr</t>
+          <t>karine.desaintmichel@vendee.fr</t>
         </is>
       </c>
       <c r="Z81" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/3297-financer-lachat-en-viager-des-logements-de-pe/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b79-soutenir-la-production-de-logement-social-en-/</t>
         </is>
       </c>
       <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC81" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Département de la Vendée</t>
         </is>
       </c>
       <c r="AE81" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF81" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG81" s="1" t="inlineStr">
         <is>
-          <t>10/05/2022</t>
+          <t>09/07/2021</t>
         </is>
       </c>
       <c r="AH81" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:34" customHeight="0">
       <c r="A82" s="1">
+        <v>97336</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement de l'offre de logements locatifs très sociaux</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à offrir à un public en difficulté financière et sociale une solution de logement locatif social très abordable, dans le diffus - hors structure spécifique - situé en centre-ville, couplé avec un accompagnement social.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération située sur le territoire de délégation des aides à la pierre du Département.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Une aide départementale est accordée aux bénéficiaires réalisant un logement locatif social agréé en tant que PLAI Classique hors structure spécifique, avec un accompagnement social et un loyer encadré. Un logement social identifié PLAI Classique est destiné à des personnes cumulant difficultés financières et sociales et qui se trouvent souvent exclues des filières classiques d&amp;#039;attribution de logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations éligibles devront être situées sur le territoire de délégation du Département de la Vendée et en centre-ville, dans des villes disposant des services publics, commerces, transports, commerces de proximité ainsi qu&amp;#039;être agréées par le Département de la Vendée.&lt;/p&gt;
+&lt;p&gt;
+ Enfin, les projets devront concerner les logements ordinaires en diffus (hors structure spécifique).
+&lt;/p&gt;
+&lt;p&gt;Le nombre de logements éligibles à l&amp;#039;aide du Département est limité à trois par opération.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://vendee.fr</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>karine.desaintmichel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/688b-soutenir-le-developpement-de-loffre-de-logeme/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>92600</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements locatifs communaux sociaux</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Produire des logements locatifs communaux sociaux financés en prêts locatifs à usage social (PLUS), prêts locatifs d&amp;#039;intégration (PLAI), ou prime à l&amp;#039;amélioration des logements à usage locatif et occupation sociale (PALULOS) ou conventionnés avec des niveaux de loyers équivalents aux loyers PALULOS, PLUS AA, ou PLAI AA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif s&amp;#039;applique aux opérations de 10 logements maximum soit financés en Prêts Locatifs à Usage Social (PLUS), en Prêts Locatifs Aidés Intégration (PLAI) ou en Prime à l&amp;#039;Amélioration des Logements à Usage Locatif et Occupation Sociale (PALULOS), soit conventionnés avec l&amp;#039;Etat à un niveau de loyer équivalent à
+celui appliqué aux logements financés en PLUS, en PLAI ou en PALULOS communales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Bâtiments et construction
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 5 000 habitants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI compétents, à condition que l&amp;#039;opération concerne une commune de moins de 5 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide du Département est calculée sur la base de 5 logements maximum subventionnés.
+L&amp;#039;attribution de ces aides sera déterminée par le Département en fonction de l&amp;#039;intérêt que pourra présenter chacune des opérations au regard des objectifs propres du Département en terme d&amp;#039;aménagement du territoire, de mixité et d&amp;#039;équilibre de l&amp;#039;habitat et en fonction de l&amp;#039;équilibre financier de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est
+proposé de favoriser le financement d&amp;#039;opérations à caractère innovant et bénéficiant d&amp;#039;une certification environnementale.
+L&amp;#039;aide pourra s&amp;#039;élever à 15 % du prix de revient de l&amp;#039;opération (acquisition &amp;#43; travaux).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;assiette maximale sera de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les T2 : 45 000 € / logement avec un plafond de subvention de 6 750 € /logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les T3 : 55 000 € / logement avec un plafond de subvention de 8 250 € /logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les T4, T5 et Plus : 80 000 € / logement avec un plafond de subvention de 12 000 € /logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations de plus de 5 logements, le calcul de la subvention est établi au prorata de la typologie des logements de l&amp;#039;ensemble de l&amp;#039;opération.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 5000 habitants</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d179-produire-des-logements-locatifs-communaux-soc/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>95071</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des projets collaboratifs pour la rénovation énergétique des logements</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux du Climat de l&amp;#039;Air et de l&amp;#039;Energie en matière d&amp;#039;efficacité énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer des offres d&amp;#039;accompagnement complet des ménages (technique et financier) dans le cadre de projets de rénovation globale et performante, comme par exemple le Service Intégré de Rénovation Energétique Oktave ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimenter de nouveaux outils et services destinés à être mis en oeuvre et diffusés au travers d&amp;#039;un réseau de Plateformes Locales de Rénovation Energétique de l&amp;#039;Habitat.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer à la structuration d&amp;#039;écosystèmes d&amp;#039;acteurs organisés, capables de répondre aux enjeux de la rénovation en s&amp;#039;adaptant à l&amp;#039;évolution de la demande.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités locales (EPCI, territoires de projet), les associations comme les Agences Locales de l&amp;#039;Energie (ALE), Société d&amp;#039;économie mixte (SEM) ou Société publique locale (SPL) mandatées
+par une ou plusieurs collectivités et, d&amp;#039;une manière générale, tout acteur impliqué dans des partenariats public/privé, comme une structure relevant de l&amp;#039;Economie Sociale et Solidaire
+spécialisée dans l&amp;#039;écoconstruction (exemple SCIC).
+Les projets portés par l&amp;#039;État, les Départements et leurs opérateurs sont exclus des dispositifs
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  de l&amp;#039;action
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces outils et services nouveaux profiteront directement aux ménages souhaitant rénover leur logement et apporteront un avantage aux entreprises et aux territoires qui les mettront en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Nature des projets
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;accompagner des projets collaboratifs menés en lien avec une ou plusieurs plateformes locales de rénovation énergétique de l&amp;#039;habitat du territoire en vue d&amp;#039;une mutualisation des résultats.
+Ces projets devront s&amp;#039;inscrire a minima dans l&amp;#039;un des champs d&amp;#039;expérimentation suivant :
+1. La dimension « collective » permettant de fédérer les ménages, mutualiser et optimiser les coûts de la rénovation (par exemple les coûts d&amp;#039;ingénierie) par le traitement d&amp;#039;ensembles de
+logements,
+2. La possibilité d&amp;#039;apporter une réponse technique « pré-fabriquée », par des acteurs locaux au travers de solutions de rénovation dédiées à des typologies d&amp;#039;habitat ciblées représentant un
+volume important de logements aux caractéristiques techniques similaires. Ces offres permettant d&amp;#039;envisager une rationalisation des coûts de rénovation, une rénovation de qualité,
+une massification des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région porte sur l&amp;#039;ensemble des dépenses d&amp;#039;investissement ou de fonctionnement qui concourent directement à l&amp;#039;aboutissement du projet déposé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Taux maxi : dans le respect des règles d&amp;#039;encadrement communautaire
+• Plafond : Le taux d&amp;#039;intervention sera défini selon le plan de financement du projet, le niveau de risque pris par le maître d&amp;#039;ouvrage, la complexité de l&amp;#039;opération.
+Remarque : Intervention complémentaire Région-ADEME. L&amp;#039;ADEME intervient directement selon ses systèmes d&amp;#039;aide conformément à l&amp;#039;AMI « Plateformes Locales de Rénovation Energétique de l&amp;#039;Habitat ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/developpement-de-loffre-de-service-renovation-energetique-globale-performante/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rapprochez-vous du Service Transition Energétique de la Région Grand Est rattaché à votre département :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Départements 67, 68 : Strasbourg
+  &lt;/li&gt;
+  &lt;li&gt;
+   Départements 54, 55, 57, 88 : Metz
+  &lt;/li&gt;
+  &lt;li&gt;
+   Départements 08, 10, 51, 52 : Chalons-en-Champagne.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f06-developpement-de-loffre-de-service-pour-la-re/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>92108</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation thermique et la production de logement sociaux</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Prêts court et moyen terme</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous propose le prêt PHBB (Prêt de haut de bilan bonifié). Il vous permet de financer les opérations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les logements sociaux et logements-foyers conventionnés APL ;
  &lt;/li&gt;
  &lt;li&gt;
   Débutées à partir du 1er janvier 2019 ;
  &lt;/li&gt;
  &lt;li&gt;
   De réhabilitation dont l&amp;#039;objectif est de gagner au moins une étiquette énergétique, et ce, selon la grille du DPE en vigueur jusqu&amp;#039;au 1er juillet 2021.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-court-et-moyen-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_cmt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=renovation_thermique_prod_ls_psat</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ce6e-une-offre-de-pret-dedie-a-lacceleration-des-p/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>23/04/2021</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G83" s="1" t="inlineStr">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>63650</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Adapter les logements à la perte d'autonomie</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F86" s="1" t="inlineStr">
+        <is>
+          <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
+Département
+Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 50</t>
+        </is>
+      </c>
+      <c r="J86" s="1" t="inlineStr">
+        <is>
+          <t>Plafonds de dépenses subventionnables variables</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez sur votre territoire une population en perte d&amp;#039;autonomie (personnes âgées, personnes en situation de handicap) qui souhaite rester vivre chez elle dans les meilleures conditions. Vous souhaitez donc développer un parc de logements adaptés.
+ &lt;br /&gt;
+ Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention pertinent, pour calibrer les besoins d&amp;#039;adaptation du parc privé sur votre territoire et convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
+ &lt;br /&gt;
+ Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le montant de votre aide
+ &lt;/em&gt;
+ : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Choisir un outil d&amp;#039;intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Programme d&amp;#039;intérêt général (PIG )
+  &lt;/strong&gt;
+  dédié à l&amp;#039;adaptation des logements à la perte d&amp;#039;autonomie : il s&amp;#039;applique sur une échelle relativement vaste, qui peut aller par exemple de l&amp;#039;agglomération au département. Un opérateur est chargé de repérer les personnes souhaitant adapter leur logement. Cet opérateur explique la démarche et propose un accompagnement gratuit pour le montage du projet et pendant tout son déroulement.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;opération programmée d&amp;#039;amélioration de l&amp;#039;habitat (OPAH)
+  &lt;/strong&gt;
+  avec un volet &amp;#34;autonomie&amp;#34;. L&amp;#039;OPAH permet de cibler votre action à une échelle resserrée, un quartier par exemple. Elle intègre des actions d&amp;#039;accompagnement destinées à revaloriser ou requalifier l&amp;#039;habitat. L&amp;#039;offre de commerces, d&amp;#039;équipements et de services publics est également prise en compte afin d&amp;#039;améliorer durablement l&amp;#039;attractivité du quartier.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Établir une convention d&amp;#039;opération programmée
+ &lt;/strong&gt;
+ : Cette convention est signée entre votre collectivité maître d&amp;#039;ouvrage, l&amp;#039;Etat et l&amp;#039;Anah. D&amp;#039;autres partenaires souhaitant s&amp;#039;inscrire dans cette démarche peuvent être amenés à signer aussi cette convention. Son objectif est de préciser le périmètre de l&amp;#039;opération, les objectifs prioritaires, les actions prévues. Y figurent également les engagements des partenaires, l&amp;#039;organisation de la gouvernance du programme et de la maîtrise d&amp;#039;ouvrage. Le rôle de l&amp;#039;opérateur et les indicateurs d&amp;#039;évaluation de l&amp;#039;opération doivent aussi être définis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Financer la phase opérationnelle
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah participe de deux manières au financement de l&amp;#039;opération dont vous êtes le maître d&amp;#039;ouvrage. Elle verse directement des aides aux travaux aux propriétaires privés (sous condition) et participe au financement du suivi et de l&amp;#039;animation de l&amp;#039;opération.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations financées par l&amp;#039;Anah en phase opérationnelle sont destinées à la mise en œuvre des opérations programmées sur le terrain. Ces prestations sont réalisées pour votre compte, en tant que collectivité maître d&amp;#039;ouvrage, par un opérateur externe. Ses missions sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  assistance administrative, financière et technique au maître d&amp;#039;ouvrage pour toute action que vous envisagez dans le cadre du programme ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sensibilisation, information du public, assistance pour le montage d&amp;#039;opérations complexes que vous souhaitez monter en tant que maître d&amp;#039;ouvrage  ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement social, technique, financier des propriétaires qui souhaitent réaliser des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, les propriétaires bénéficient d&amp;#039;un accompagnement gratuit co-financé par l&amp;#039;Anah et votre collectivité territoriale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 35 % des dépenses HT dans la limite annuelle de 87 500 € d&amp;#039;aide de l&amp;#039;Anah. Ce taux est porté à 50 % en cas d&amp;#039;OPAH-RU dans la limite annuelle de 125 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une prime variable s&amp;#039;ajoute au montant de la partie fixe .Cette prime est versée en fonction du nombre de logements de propriétaires occupants et bailleurs engagés dans des travaux d&amp;#039;adaptation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+ &lt;br /&gt;
+ L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Association de la rénovation énergétique et de l&amp;#039;adaptation au handicap/vieillissement dans le Calvados :
+ &lt;a href="https://www.anah.fr/dossiers/calvados-aide-a-lautonomie-et-habiter-mieux-une-association-efficace/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Handicap
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/adapter-les-logements-a-la-perte-dautonomie/preparer-votre-intervention/</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/62f3-adapter-les-logements-a-la-perte-dautonomie/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>149102</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Mener à bien un projet de plateforme LOJ’Toît Jeunes</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>LOJ’Toît Jeunes - Accès au logement pour les jeunes en mobilité professionnelle</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...31 lines deleted...]
-      <c r="T83" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mener à bien un projet de plateforme LOJ&amp;#039;Toît Jeunes ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 20 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Une acompte de de 60% après réception de la convention dès le démarrage de votre projet
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P87" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2023</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/lojtoit-jeunes-acces-au-logement-pour-les-jeunes-en-mobilite-professionnelle/</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0161/depot/simple</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avant de déposer votre dossier en ligne, contactez votre interlocuteur régional (cf. rubrique « nous contacter).
+&lt;/p&gt;
+&lt;p&gt;
+ Déposez votre demande en ligne au plus tard le 30 novembre de l&amp;#039;année en cours.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Attention : tout projet démarré avant dépôt de votre demande en ligne ne pourra pas être soutenu par la Région Grand Est.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/029f-lojtoit-jeunes-acces-au-logement-pour-les-jeu/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G84" s="1" t="inlineStr">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>143378</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les bailleurs publics dans l’amélioration de la conformité réglementaire de leurs logements</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ En tant que bailleur public, vous gérez un nombre important de logements et vous souhaitez :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une assistance réglementaire et/ou une expertise lors de vos opérations de construction ou de réhabilitation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  être accompagné(e) dans la réception de vos acquisitions en VEFA,
+ &lt;/li&gt;
+ &lt;li&gt;
+  former vos collaborateurs aux exigences réglementaires de la construction de logements.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dans le cadre des réglementations thermique, acoustique, sécurité incendie, accessibilité aux personnes handicapées et ventilation, le Cerema, fort de son expérience dans le contrôle des règles de construction, vous propose :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &amp;gt;  De vous accompagner dans vos opérations de construction ou de réhabilitation
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse sur dossiers et plans de la conformité réglementaire des projets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et avis sur les opérations de réhabilitation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertises de conformité aux règles de construction des opérations achevées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; De vous assister dans la réception de vos acquisitions en vente en l&amp;#039;état futur d&amp;#039;achèvement (VEFA)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit de conformité préalable à la réception de l&amp;#039;opération (analyse des plans et des DOE, visite et mesures sur site).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Des formations courtes à l&amp;#039;adresse de vos chargés d&amp;#039;opération sur les exigences réglementaires du Code de la Construction et de l&amp;#039;Habitation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/accompagner-bailleurs-publics-amelioration-conformite</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3516-accompagner-les-bailleurs-publics-dans-lameli/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>117556</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation des logements conventionnés APL dans l'habitat spécifique</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PAM (Prêt à l’Amélioration) : financer vos travaux de réhabilitation</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise privée
-[...66 lines deleted...]
-      <c r="AA84" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose PAM Taux Fixe, un prêt visant à financer la rénovation des logements conventionnés APL (Aide Personnalisée au Logement) dans l&amp;#039;habitat spécifique. Il concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements médico-sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les résidences pour étudiants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les foyers de jeunes travailleurs (FJT) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les foyers de travailleurs migrants (FTM) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les résidences sociales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les maisons relais ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les pensions de famille.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le montant du prêt PAM Taux Fixe représente au maximum la moitié du coût total de l&amp;#039;opération. Il peut être complété par un prêt PAM au taux du Livret A &amp;#43; 0,6 %.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pam?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pam_specifique_psat</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f61-financer-la-renovation-des-logements-conventi/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-[...143 lines deleted...]
-      <c r="A86" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>93153</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Restructurer les logements locatifs sociaux en centre-ville</t>
         </is>
       </c>
-      <c r="C86" s="1" t="inlineStr">
+      <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Action Logement</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Subvention</t>
         </is>
       </c>
-      <c r="J86" s="1" t="inlineStr">
+      <c r="J90" s="1" t="inlineStr">
         <is>
           <t>Subvention possible si obtention d'un label BBC Rénovation ou équivalent</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement mixte (prêt/subvention) accordé par Action Logement dans le cadre du programme national Action Coeur de Ville pour accompagner des opérations de restructuration lourde et d&amp;#039;adaptation globale de logements locatifs sociaux existants, en vue d&amp;#039;une remise sur le marché d&amp;#039;une
  &lt;strong&gt;
   offre équivalente à une production neuve
  &lt;/strong&gt;
  et s&amp;#039;inscrivant dans le projet d&amp;#039;ensemble porté par la commune éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Le  financement  maximum  en  prêt  long  terme  et  subvention  est  plafonné  au  montant  des  travaux  éligibles,  y  compris  honoraires  y  afférents,  dans  la  limite de 500 € TTC par m2 de surface habitable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P86" s="1" t="inlineStr">
+      <c r="P90" s="1" t="inlineStr">
         <is>
           <t>24/03/2021</t>
         </is>
       </c>
-      <c r="Q86" s="1" t="inlineStr">
+      <c r="Q90" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires personnes morales titulaires d&amp;#039;un
   droit réel (titre de propriété, bail à réhabilitation,
   usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
   opérations financées.
 &lt;/p&gt;
 &lt;p&gt;
  Organismes d&amp;#039;habitat social :
 &lt;/p&gt;
 &lt;p&gt;
  – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Sociétés coopératives d&amp;#039;HLM (SA COOP).
 &lt;/p&gt;
 &lt;p&gt;
  – Établissements Publics Locaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   – Organismes agréés « maîtrise d&amp;#039;ouvrage d&amp;#039;insertion ».
@@ -18648,167 +19299,167 @@
  &lt;li&gt;
   Ne pas avoir démarré au moment du dépôt de dossier de demande de financement;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Traiter en intégralité les logements, les parties communes et les espaces extérieurs communs le cas échéant;
  &lt;/li&gt;
  &lt;li&gt;
   Bénéficier d&amp;#039;un accord préalable de la ville;
  &lt;/li&gt;
  &lt;li&gt;
   Représenter un patrimoine maximum de 40 logements;
  &lt;/li&gt;
  &lt;li&gt;
   Attester à l&amp;#039;issue des travaux de l&amp;#039;atteinte d&amp;#039;un niveau minimal de performance énergétique C, et niveau BBC rénovation pour pouvoir bénéficier d&amp;#039;une part de subvention;
  &lt;/li&gt;
  &lt;li&gt;
   Représenter une amélioration notable de la qualité de vie des locataires (confort, réduction des charges, amélioration acoustique et de la qualité de l&amp;#039;air, ...) et d&amp;#039;adaptation typologique au besoin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Il est précisé que les travaux éligibles portent sur les parties communes de l&amp;#039;immeuble et les parties privatives  des  logements,  à  l&amp;#039;exception  des  parties  privatives  liées  aux  locaux  commerciaux  qui  ne  sont  pas  éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez nous contacter en joignant votre interlocuteur habituel ou par l&amp;#039;
  &lt;a href="https://www.actionlogement.fr/implantations" rel="noopener" target="_blank"&gt;
   agence Action Logement la plus proche
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;a href="https://www.actionlogement.fr/implantations" rel="noopener" target="_blank"&gt;
    Ouvre une nouvelle fenêtre
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>chloe.ribelles@actionlogement.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2ec1-restructurer-les-logements-locatifs-sociaux-e/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Action Logement Services</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>17/05/2021</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>15/02/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>92107</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Financer la construction ou l'acquisition de logements sociaux à loyer modéré</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Prêt Locatif Intermédiaire classique ou pour les investisseurs institutionnels (Prêt PLI)</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose des prêts PLI (Prêt Locatif Intermédiaire) pour financer en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts les projets de construction et d&amp;#039;acquisition de logements locatifs intermédiaires avec ou sans travaux d&amp;#039;amélioration.
 &lt;/p&gt;
 &lt;p&gt;
@@ -18829,596 +19480,248 @@
  &lt;li&gt;
   L&amp;#039;acquisition de logements à usage locatif, avec ou sans travaux ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de locaux afin de les transformer en logements locatifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Le PLI investisseur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Concernant les opérations en zone A et B1, il permet de financer :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La construction de logement, y compris en VEFA ;
  &lt;/li&gt;
  &lt;li&gt;
   La transformation d&amp;#039;immeubles de bureaux existants en logements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pli?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pli_loyers_moderes_psat</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/33f4-trouver-une-offre-de-pret-dediee-au-financeme/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>23/04/2021</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-[...348 lines deleted...]
-      <c r="A90" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>162563</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I90" s="1" t="inlineStr">
+      <c r="I92" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J90" s="1" t="inlineStr">
+      <c r="J92" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19457,227 +19760,227 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB90" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-      <c r="A91" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>120374</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Aider à la réhabilitation des logements locatifs communaux (ou intercommunaux) conventionnés</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>REHABILITATION DE LOGEMENTS LOCATIFS COMMUNAUX (OU INTERCOMMUNAUX) CONVENTIONNES</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J91" s="1" t="inlineStr">
+      <c r="J93" s="1" t="inlineStr">
         <is>
           <t>2500€ par logement</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aider à la réhabilitation de logements communaux ou intercommunaux déjà conventionnés depuis au moins 10 ans.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type d&amp;#039;aide :
  &lt;/strong&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant/Taux de l&amp;#039;aide
  &lt;/strong&gt;
  : 2500€ par logement
 &lt;/p&gt;
 &lt;h3&gt;
  Pièces constitutives du dossier
 &lt;/h3&gt;
 &lt;ul&gt;
@@ -19722,131 +20025,131 @@
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Un état de la dépense totale payée, montant HT et TTC, signé en original par le Maître d&amp;#039;Ouvrage
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bases réglementaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Règlement financier du Département en vigueur.
  &lt;/li&gt;
  &lt;li&gt;
   Dispositif départemental d&amp;#039;intervention en faveur de l&amp;#039;habitat du 21 novembre 2022
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Logements communaux ou intercommunaux conventionnés depuis au moins 10 ans Logements qui feront l&amp;#039;objet d&amp;#039;un engagement de conventionnement pour une nouvelle période de 15 ans minimum.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Opérations de réhabilitation incluant un volet énergie permettant d&amp;#039;atteindre au moins l&amp;#039;étiquette C.
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Exclusions / Ne sont pas éligibles :
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Les logements non conventionnés ou conventionnés depuis moins de 10 ans.
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  Commune ou EPCI
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/rehabilitation-de-logements-locatifs-communaux-ou-intercommunaux-conventionnes/</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales-Service Habitat-Territoires :
  &lt;a href="mailto:habitat&amp;#64;ladrome.fr"&gt;
   habitat&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nathalie BRUNET
  &lt;/strong&gt;
  – Gestionnaire de subventions
  –
  &lt;strong&gt;
   Tél : 04 75 79 26 91 –
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Véronique REYNAUD
  &lt;/strong&gt;
  – Gestionnaire de subventions –
  &lt;strong&gt;
   Tél : 04 75 79 82 12
  &lt;/strong&gt;
  –
@@ -19864,122 +20167,297 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Instruction du dossier par le Service Habitat-Territoires.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Dépôt en ligne via
    &lt;a href="https://mesdemarches.ladrome.fr/" rel="noopener" target="_blank"&gt;
     https://mesdemarches.ladrome.fr/
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Délibération de la Commission permanente.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1dce-rehabilitation-du-parc-locatif-prive-tres-soc/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF91" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>12/02/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>71876</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la reprise des chantiers de logements sociaux affectés par la crise sanitaire</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux chantiers touchés par la crise sanitaire</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous propose une offre visant à financer la reprise des chantiers de construction et de réhabilitation de logements sociaux, et ce, suite à la crise sanitaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Assimilable à des quasi-fonds propres, ce financement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prend la forme d&amp;#039;un forfait accordé par logement, dans la limite de 3 500 €/logement pour la construction et de 2 000 €/ logement pour la réhabilitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Est versé en une seule fois et distribué à l&amp;#039;opérateur du projet sous forme de prêt (enveloppe de 400 millions d&amp;#039;euros) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Est accordé sans droits de réservation demandés par Action Logement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-chantiers-touches-par-la-crise-sanitaire?pk_campaign=Aides_Territoires&amp;pk_kwd=soutien_chantiers_touches_par_la_crise&amp;pk_source=Affiliation</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/268e-appuyer-les-territoires-aux-problematiques-sp/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>21131</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Améliorer et rénover des logements de communes à vocation sociale</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer au financement d&amp;#039;opérations d&amp;#039;amélioration et de rénovation de logements communaux locatifs à vocation sociale
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer et requalifier l&amp;#039;offre en logements communaux, dans les territoires ruraux, afin de répondre aux besoins des populations et aux enjeux environnementaux, sociaux, patrimoniaux et d&amp;#039;accessibilité
  &lt;/li&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers
  &lt;/li&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -20015,430 +20493,515 @@
 &lt;/ul&gt;
 &lt;h3&gt;
  Logement social conventionné :
 &lt;/h3&gt;
 &lt;p&gt;
  Une bonification de 2 000 € (par logement) sera accordée si le logement fait l&amp;#039;objet d&amp;#039;un conventionnement avec l&amp;#039;État (logement PLAI, PLUS, PLS, PALULOS, PAM ou équivalent)
 &lt;/p&gt;
 &lt;h3&gt;
  Valorisation patrimoniale :
 &lt;/h3&gt;
 &lt;p&gt;
  Une bonification sera accordée en cas de travaux spécifiques liés aux caractéristiques architecturales et/ou patrimoniales des bâtiments  représentatifs d&amp;#039;une architecture traditionnelle (édifice ancien qui présente des caractères architecturaux typiques du lieu de son implantation, au niveau de ses façades, toitures, ouvertures, etc...).
  25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
 &lt;/p&gt;
 &lt;h3&gt;
  Accessibilité :
 &lt;/h3&gt;
 &lt;p&gt;
  Une bonification sera accordée pour les travaux de mise en accessibilité des logements, et ce dans le respect de la règlementation en vigueur (largeur des circulations et des portes, organisation des espaces, équipements...).
  25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif
 &lt;/p&gt;
 &lt;p&gt;
  Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux de rénovation et d&amp;#039;amélioration devront permettre pour les logements réalisés, un gain énergétique de 30% minimum et d&amp;#039;atteindre la classe énergétique C (DPE avant et après travaux à l&amp;#039;appui).
 &lt;/p&gt;
 &lt;p&gt;
  Pour les logements situés en zones de montagne, les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-de-soutien-a-l-amelioration-et-a-la-renovation-de</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
  &lt;/li&gt;
  &lt;li&gt;
   Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4ae2-dispositif-de-soutien-a-lamelioration-et-a-la/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB92" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF92" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>08/01/2020</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>18/02/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G93" s="1" t="inlineStr">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>111709</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de logements PLUS et PLA-I en acquisition - amélioration pour les personnes âgées</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs PLUS PLA-I pour les personnes âgées</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
-Collectivité d’outre-mer à statut particulier
-[...32 lines deleted...]
- Assimilable à des quasi-fonds propres, ce financement :
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Réaliser des logements individuels en petits collectifs, avec parties communes et propositions d&amp;#039;accompagnement des personnes âgées dans l&amp;#039;objectif du maintien de leur autonomie, en bourg centre et centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs : offrir une formule d&amp;#039;habitat attractive, alternative au domicile individuel et à l&amp;#039;accueil en hébergement collectif en permettant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Prend la forme d&amp;#039;un forfait accordé par logement, dans la limite de 3 500 €/logement pour la construction et de 2 000 €/ logement pour la réhabilitation ;
-[...15 lines deleted...]
-      <c r="O93" s="1" t="inlineStr">
+  d&amp;#039;occuper un logement adapté en confort, espace et équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser l&amp;#039;autonomie de vie et anticiper son évolution
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser les échanges, le lien social pour rompre l&amp;#039;isolement
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser la proximité des services, transports, commerces
+ &lt;/li&gt;
+ &lt;li&gt;
+  de réinvestir les bourgs centres
+ &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Public visé : personnes âgées de plus de 65 ans, dont les revenus correspondent aux plafonds de ressources pour l&amp;#039;accès aux logements sociaux et très sociaux et aux personnes âgées de plus de 65 ans dont les revenus sont trop élevés pour pouvoir prétendre aux HLM mais trop faibles pour se loger dans le privé. 
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Aide forfaitaire par logement :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I et PLUS en acquisition–amélioration, opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLS en acquisition–amélioration, opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 6 000 €&lt;/li&gt;&lt;li&gt;Ces aides forfaitaires sont applicables, selon les mêmes termes aux projets de construction et les projets neufs de requalification et / ou de changement de destination faisant l’objet d’un examen au cas par cas.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette subvention est cumulable uniquement avec le programme de reconstitution de logements locatifs des quartiers PNRU - PRIR.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T93" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bailleurs publics&lt;/li&gt;&lt;li&gt;Communes et communautés de communes&lt;/li&gt;&lt;li&gt;Associations habilitées à réaliser une acquisition-amélioration au titre des PLA-I et des PLUS&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Sont éligibles : les acquisitions-amélioration et les opérations de recyclage foncier (qualifiées comme telles par les services de l’Etat) de logements en PLA-I ou en PLUS (ou le cas échéant bénéficiant d’autres financements : ANAH) ou en Prêt locatif social (PLS) en centre bourg et centre-ville, sous la forme d’une production en habitat groupé (au minimum 4 logements) favorisant, par leur équipement et l&amp;#039;environnement, le maintien à domicile des personnes âgées y compris en perte d’autonomie.&lt;/p&gt;&lt;p&gt;Au cas par cas (au regard de besoins avérés et le cas échéant d’éléments tels que l’équilibre financier de l’opération), seront examinés les projets de construction et les projets neufs de requalification et / ou de changement de destination.&lt;/p&gt;&lt;p&gt;Situation en bourgs centres et centre-ville et à proximité immédiate des services et des transports collectifs en ville.&lt;/p&gt;&lt;p&gt;Des propositions de partenariat en termes d&amp;#039;offres de services, d&amp;#039;accompagnement, d&amp;#039;animation en complément du projet de logements seront appréciées.&lt;/p&gt;&lt;p&gt;La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;un courrier sollicitant le concours du Département de la Charente&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;le dossier de description de l’opération : plans, situation dans la commune, échéancier de réalisation, nombre de logements, descriptif rapide, coût des loyers et des charges envisagées, caractéristiques)&lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement&lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;agrément de la Direction départementale des territoires (DDT)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le justificatif de propriété ou l&amp;#039;attestation par le notaire que la démarche est en cours.
+ &lt;/li&gt;
+ &lt;li&gt;
+  si nécessaire le justificatif du permis de construire (ou l&amp;#039;attestation du dépôt de demande)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier prévisionnel des demandes de paiement&lt;/li&gt;
+ &lt;li&gt;la copie de la délibération autorisant l&amp;#039;opération (pour les collectivités)&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Modalités particulières
+d’instruction&lt;/u&gt; :
+&lt;/p&gt;&lt;p&gt;Le dépôt des demandes
+de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt; juin de l’année.&lt;/p&gt;&lt;p&gt;Pour les besoins de
+l’instruction, vous disposez d’un délai de 15 jours pour répondre aux demandes
+de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les demandes de
+subvention complètes sont ensuite instruites et examinées par une commission
+d’élus du Département dans laquelle les porteurs de projet pourront présenter
+leurs projets.&lt;/p&gt;&lt;p&gt;Au regard des crédits
+disponibles, des priorités départementales et de l’avis de la commission,
+l’individualisation des subventions sera soumise à l’adoption de la commission
+permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit intervenir
+dans un délai maximal de quatre ans à compter de la date de notification de la
+décision attributive. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
-[...53 lines deleted...]
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/1411_CREATION_LOGEMENT_PUBLIC_PERSONNES_AGEES_PLUS_PLAI_PLS.pdf</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale Tél. : 05 16 09 74 15
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2fc8-soutenir-la-production-de-logements-plus-et-p/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>93278</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
         </is>
       </c>
-      <c r="C94" s="1" t="inlineStr">
+      <c r="C97" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J94" s="1" t="inlineStr">
+      <c r="J97" s="1" t="inlineStr">
         <is>
           <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
 &lt;/p&gt;
 &lt;p&gt;
  La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;accès pour les personnes à mobilité réduite ;
   &lt;/li&gt;
   &lt;li&gt;
    Des montants de loyers maîtrisés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Règles de financement :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Le montant de la subvention est plafonné à 20.000€ par logement.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
   &lt;/li&gt;
   &lt;li&gt;
    La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
   &lt;/li&gt;
   &lt;li&gt;
    Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Logements éligibles
  &lt;/strong&gt;
  : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
   &lt;/li&gt;
   &lt;li&gt;
    Volume de travaux au minimum de 20 000 € par logement (réhabilitations lourdes) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux démarrant avant le 30 juin 2022 ;
@@ -20479,188 +21042,387 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Rénovation énergétique
  &lt;/strong&gt;
  : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concertation avec les locataires
  &lt;/strong&gt;
  : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
   &lt;/li&gt;
   &lt;li&gt;
    Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Guyane</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction Générale des Territoires et de la Mer / DGTM de Guyane
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Rue Friedmond
  &lt;br /&gt;
  BP 7008
  &lt;br /&gt;
  97307 Cayenne Cedex
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;594 5 94 39 45 00
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Courriel
  &lt;/strong&gt;
  :
  &lt;a href="mailto:courrier&amp;#64;guyane.pref.gouv.fr" rel="noopener" target="_blank"&gt;
   courrier&amp;#64;guyane.pref.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Site web
  &lt;/strong&gt;
  :
  &lt;a href="http://www.guyane.pref.gouv.fr" rel="noopener" target="_blank"&gt;
   http://www.guyane.pref.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4c22-favoriser-la-restructuration-lourde-et-la-ren/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>MINISTERE DES OUTRE-MER</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>20/05/2021</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>15/02/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>74662</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’amélioration, la rénovation et la création de logements locatifs à vocation sociale</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer au financement d&amp;#039;opérations de construction, d&amp;#039;amélioration et de rénovation de logements locatifs à vocation sociale communaux ou intercommunaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer, améliorer et requalifier l&amp;#039;offre en logements communaux ou intercommunaux, dans les territoires ruraux, afin de répondre aux besoins des populations et aux enjeux environnementaux, sociaux, patrimoniaux et d&amp;#039;accessibilité (préservation de l&amp;#039;espace, recherche de densité notamment).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;intervention et conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Amélioration et rénovation:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de rénovation et d&amp;#039;amélioration devront permettre pour les logements réalisés, un gain énergétique de 30% minimum et d&amp;#039;atteindre la classe énergétique C (DPE avant et après travaux à l&amp;#039;appui).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les logements situés en zones de montagne , les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;intervention:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 5 000 € par logement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations situées en zones de montagne, le taux est majoré à 30% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 6 000 € par logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Modalités d&amp;#039;intervention et conditions d&amp;#039;éligibilité :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+Création (construction neuve)
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les logements situés en zones de montagne, les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Modalités d&amp;#039;intervention
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide forfaitaire de 5 000 € par logement créé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide forfaitaire de 6 000 € par logement créé pour les communes situées en zones de montagne
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-de-soutien-a-l-amelioration-et-a-la-renovation-de-logements-des-communes</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Solidarités et de l&amp;#039;Égalité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat et Logement
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Gestion :
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4c43-dispositif-daide-au-logement-des-communes-a-v/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2021</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>10301</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Développer l'offre de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I95" s="1" t="inlineStr">
+      <c r="I99" s="1" t="inlineStr">
         <is>
           <t> Max : 3</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soutenir le développement de l&amp;#039;offre nouvelle (opération de construction neuve ou opération en  acquisition-amélioration) de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses.
  &lt;/li&gt;
  &lt;li&gt;
   S&amp;#039;inscrire dans les règles d&amp;#039;éco-conditionnalités de la Région, à savoir :
   &lt;ul&gt;
    &lt;li&gt;
     Inciter les opérateurs à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers ;
    &lt;/li&gt;
    &lt;li&gt;
     Inciter les opérateurs à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
@@ -20700,1864 +21462,1384 @@
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Opération en Acquisition-Amélioration réalisée en Maîtrise d&amp;#039;ouvrage directe
   &lt;strong&gt;
    3%
   &lt;/strong&gt;
   du Prix de Revient HT plafonnée à
   &lt;strong&gt;
    2000€
   &lt;/strong&gt;
   par logement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   VEFA (Vente en l&amp;#039;État Futur d&amp;#039;Achèvement) :
   &lt;strong&gt;
    500 €
   &lt;/strong&gt;
   par logement (aide forfaitaire)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Jeunesse
 Egalité des chances
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations en construction neuve ou en acquisition amélioration, agréées en Prêt Locatif Social (PLS) par l&amp;#039;Etat ou les délégataires des aides à la pierre,
 &lt;/p&gt;
 &lt;p&gt;
  Opérations ayant obtenu un agrément PLS Etat à partir de 2018.
 &lt;/p&gt;
 &lt;p&gt;
  Contrepartie de l&amp;#039;Etat, des Départements, des EPCI et/ou des communes
 &lt;/p&gt;
 &lt;p&gt;
  Sous forme de foncier mis à disposition ou cédé dont les conditions financières permettant de valoriser une aide au moins équivalente à celle de la Région et/ou
 &lt;/p&gt;
 &lt;p&gt;
  une aide directe équivalente a minima à celle de la Région.
 &lt;/p&gt;
 &lt;p&gt;
  Attribution à minima de 50% des logements à des étudiant.e.s bénéficiaires de bourses.
 &lt;/p&gt;
 &lt;p&gt;
  Application d&amp;#039;une modulation du plafond de loyer maximum préconisé par l&amp;#039;avis du Ministère (convention APL), à hauteur a minima de :
 &lt;/p&gt;
 &lt;p&gt;
  17% en zone A
 &lt;/p&gt;
 &lt;p&gt;
  4 % en zone B1
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-au-logement-des-etudiants-Hors-CPER</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission : 04 67 22 79 13
 &lt;/p&gt;
 &lt;p&gt;
  Gestionnaire : 04 67 22 93 96
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d3a-aide-au-logement-des-etudiants-hors-cper/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF95" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...870 lines deleted...]
-      </c>
       <c r="AH99" s="1" t="inlineStr">
         <is>
-          <t>18/02/2026</t>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:34" customHeight="0">
       <c r="A100" s="1">
-        <v>50276</v>
+        <v>97337</v>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Construire ou acquérir des logements sociaux avec le prêt Locatif à Usage Social</t>
-[...4 lines deleted...]
-          <t>Prêt Locatif à Usage Social (PLUS) : financer les opérations de production et construction de logements</t>
+          <t>Soutenir la création d'habitat intergénérationnel ou solidaire en faveur des personnes âgées</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
-        <is>
-[...171 lines deleted...]
-      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I101" s="1" t="inlineStr">
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...18 lines deleted...]
-          <t>Jeunesse
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin d&amp;#039;encourager le développement des formes d&amp;#039;habitat innovantes pouvant répondre à la diversité des besoins des personnes âgées et ainsi offrir un mode d&amp;#039;habitat intermédiaire entre le domicile personnel et l&amp;#039;hébergement institutionnel, le Département apporte son soutien financier aux projets de création de &amp;#34;logement kangourous&amp;#34;, de logement solidaires pour seniors ou intergénérationnels ou toute autre forme innovante d&amp;#039;habitat intergénérationnel ou solidaire en faveur des personnes âgées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit se situer dans le département de la Vendée.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide sera plafonnée à 5 000 € par logement en cas de construction d&amp;#039;un logement neuf ou d&amp;#039;une extension et à 3 000 € par logement en cas d&amp;#039;aménagement d&amp;#039;un logement existant.
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet comporte plusieurs chambres avec des parties communes, l&amp;#039;aide sera plafonnée à 3 000 € par chambre en cas de construction neuve ou d&amp;#039;une extension et à 1 500 € par chambre dans le cas d&amp;#039;une rénovation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet subventionné sera limité à cinq chambres ou logements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Personnes âgées
 Cohésion sociale et inclusion
-Logement et habitat
-[...3 lines deleted...]
-      <c r="O101" s="1" t="inlineStr">
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S101" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : propriétaire occupant d&amp;#039;un logement à titre de résidence principale, propriétaire bailleur privé, société civile immobilière, société par action simplifiée, associations, collectivités territoriales ou leurs groupements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles sont les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;habitat kangourou consiste à scinder une maison unifamiliale en deux logements (ou plus), autonomes mais groupés, pour y loger une ou plusieurs personnes âgées de plus de 60 ans autonomes, à côté d&amp;#039;un ménage plus jeune, de la même famille ou non. Le ou les logements peuvent être loués ou mis à disposition à titre gratuit.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;habitat solidaire pour seniors ou intergénérationnel désigne un habitat où vivent des personnes, dont un ou des seniors, qui n&amp;#039;ont pas forcément un lien de parenté. Il s&amp;#039;agit d&amp;#039;un mode de vie en commun, chacun a sa chambre et sanitaires et bénéficie d&amp;#039;espaces communs. Il s&amp;#039;agit de logements locatifs privés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Seront financés les travaux d&amp;#039;aménagement d&amp;#039;un logement existant, d&amp;#039;extension d&amp;#039;un logement existant ou de construction d&amp;#039;un logement neuf.&lt;/p&gt;
+&lt;p&gt;
+ Pour les logements locatifs, le loyer ne devra pas dépasser le loyer intermédiaire  de l&amp;#039;Agence national de l&amp;#039;habitat selon le zonage applicable à la commune où se situe le logement.
+&lt;/p&gt;
+&lt;p&gt;
+ La classe énergétique après travaux devra être au minimum D.
+&lt;/p&gt;
+&lt;p&gt;
+ En l&amp;#039;absence de lien de parenté, les occupants devront organiser leur cohabitation dans un engagement écrit ou une charte.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux devront être réalisés par des professionnels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://vendee.fr</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Habitat
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 28 85 86 02
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   habitat&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>karine.desaintmichel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9153-soutenir-la-creation-dhabitat-intergeneration/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>131801</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Faire de la prévention sur conditions de logement et le cadre de vie - L'appart 100% décent</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Caisse d'allocations familiales (CAF) de l'Isère
+SOLIHA Isère Savoie</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ C&amp;#039;est une structure mobile de 9m2  développée par la Caf de l&amp;#039;Isère et Soliha Isère Savoie. Elle figure l&amp;#039;extérieur et l&amp;#039;intérieur d&amp;#039;un habitat, en bon état au premier regard, mais qui se révèle néfaste pour la santé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;enjeu est d&amp;#039;expliquer la notion de « non décence » des logements de manière éducative et ludique. L&amp;#039;appart 100% décent permet d&amp;#039;informer et de mobiliser sur le respect des caractéristiques de décence des logements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le visiteur déambule dans L&amp;#039;appart 100 % décent accompagné par un animateur de Soliha Isère Savoie qui explique en quoi ce logement n&amp;#039;est pas décent et explique comment le mettre en conformité. Si un visiteur se pense concerné par la non-décence de son logement, il peut le signaler directement auprès de l&amp;#039;animateur.
+&lt;/p&gt;
+&lt;p&gt;
+ Des ateliers auprès des familles peuvent être proposés en complément  avec le jeu : «Mon Logement et moi ». C&amp;#039;est outil pédagogique polyvalent permettant d&amp;#039;animer des ateliers collectifs sur l&amp;#039;appropriation du logement : à travers une mise en scène de situations problématiques, les participants sont invités à identifier des solutions collectivement. 5 thématiques sont abordées : Les économies d&amp;#039;énergie (eau, chauffage, électricité), l&amp;#039;environnement (bonne pratiques écologiques), la perte d&amp;#039;autonomie (maintien à domicile des personnes âgées), la santé et la sécurité (risques domestiques, sanitaires), et les droits et devoirs (rapports locatifs, rapports avec le voisinage).
+&lt;/p&gt;
+&lt;p&gt;
+ Un conseiller juriste de l&amp;#039;ADIL (agence départementale d&amp;#039;information sur le logement) peut être présent lors de certaines manifestations.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les animations sont adaptées à tous les publics: Elus, professionnels, propriétaires et locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appart 100% décent est proposé gratuitement aux collectivités et aux associations, pour des manifestations ou en complément de formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Son installation nécessite un accès à l&amp;#039;électricité, elle peut être faite en extérieur ou en intérieur (sous réserve d&amp;#039;une hauteur sous plafond suffisante).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Isère</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://caf.fr/partenaires/caf-de-l-isere/partenaires-locaux/logement-et-cadre-de-vie</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;informations, vous pouvez contacter:
+&lt;/p&gt;
+&lt;p&gt;
+ La Caf de l&amp;#039;Isère :  logement-actionsociale&amp;#64;caf38.caf.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Soliha Isère Savoie au 04 76 47 82 45  ou sur la page de contact du site :
+ &lt;a href="https://iseresavoie.auvergnerhonealpes.soliha.fr/" target="_self"&gt;
+  https://iseresavoie.auvergnerhonealpes.soliha.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y101" s="1" t="inlineStr">
         <is>
-          <t>karine.desaintmichel@vendee.fr</t>
+          <t>helene.aurel@cafisere.cnafmail.fr</t>
         </is>
       </c>
       <c r="Z101" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/50c3-soutenir-la-creation-de-logements-pour-les-sa/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/24cb-lappart-100-decent/</t>
         </is>
       </c>
       <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC101" s="1" t="inlineStr">
         <is>
-          <t>Département de la Vendée</t>
+          <t>Caf Isère</t>
         </is>
       </c>
       <c r="AE101" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF101" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG101" s="1" t="inlineStr">
         <is>
-          <t>09/07/2021</t>
+          <t>13/03/2023</t>
         </is>
       </c>
       <c r="AH101" s="1" t="inlineStr">
         <is>
-          <t>15/02/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:34" customHeight="0">
       <c r="A102" s="1">
-        <v>97334</v>
+        <v>120331</v>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la création de logements pour les saisonniers, les apprentis, les étudiants et les jeunes en insertion professionnelle (Deuxième partie)</t>
+          <t>Construire des logements locatifs, restaurer des bâtiments, implanter des locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Vendée</t>
+          <t>Drôme Aménagement Habitat (DAH)</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Particulier
 Association</t>
         </is>
       </c>
       <c r="H102" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique, mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite des sites
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur la réglementation, les enjeux, les procédures et le périmètre financier associé
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la définition des besoins, des objectifs et des priorités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des contraintes et opportunités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des ressources financières disponibles ou mobilisables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la définition du programme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction des missions préliminaires (étude...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de la commune ou de l&amp;#039;EPCI dans le processus
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation des études préalables au projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissement des documents d&amp;#039;engagement du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au montage de l&amp;#039;ensemble des phases du projet (organisation des actions, calendrier, gouvernance, suivi et évaluation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place du cadre réglementaire et financier propre au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fourniture d&amp;#039;une réponse technique, architecturale, économique au programme défini et validé avec les communes / intercommunalités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;ouvrage dans les conditions de délais, de qualité, et de coûts fixés dans le cadre d&amp;#039;un contrat avec la collectivité maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Responsabilité des choix techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Intervention en qualité de mandataire du maître d&amp;#039;ouvrage :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  élaboration et signature des différents contrats
+ &lt;/li&gt;
+ &lt;li&gt;
+  choix des entreprises et des fournisseurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  préparation et gestion des marchés
+ &lt;/li&gt;
+ &lt;li&gt;
+  gestion administrative et financière de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ OPÉRATIONS CONCERNÉES
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Constructions de logements locatifs destinés à un large public (familles, personnes âgées, personnes à mobilité réduite...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restauration de bâtiments dans les centres anciens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implantation en pied de bâtiment de locaux commerciaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  et tertiaires ou d&amp;#039;équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires/</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Drôme Aménagement Habitat (DAH)
+ &lt;/li&gt;
+ &lt;li&gt;
+  04 75 81 78 09 •
+  &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;
+   gisele.grasset&amp;#64;dromeamenagementhabitat.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;
+   www.dromeamenagementhabitat.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/330b-construction-de-logements-locatifs-restaurati/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>117416</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Faire appel à un Atelier et Chantier d’Insertion : aménagement d'intérieur (locaux et logements)</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="F103" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'insertion - Initiatives77</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A propos d&amp;#039;Initiatives77 :
+&lt;/p&gt;
+&lt;p&gt;
+ Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Notre offre de service : Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 rénove des locaux et des logements (mise aux normes d&amp;#039;accessibilité, installation salle d&amp;#039;eau/ cuisine, peinture, revêtements intérieurs, cloisonnage, doublage...).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces chantiers vous permettent de valoriser
+ votre engagement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement et la formation des personnes éloignées du marché du travail,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rénovation ou l&amp;#039;embellissement de votre patrimoine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Comment préparer l&amp;#039;intervention d&amp;#039;un ACI avec Initiatives77 ?
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier et Chantier d&amp;#039;Insertion s&amp;#039;organise en 4 étapes :
+&lt;/p&gt;
+&lt;p&gt;
+ 1.    La co-construction du projet avec Initiatives77,
+ &lt;br /&gt;
+ 2.    La validation des estimatifs et signature d&amp;#039;une convention,
+ &lt;br /&gt;
+ 3.    Le lancement du chantier assuré par un Chef de chantier (salarié d&amp;#039;Initiatives77),
+ &lt;br /&gt;
+ 4.    Le suivi du chantier et bilan de fin d&amp;#039;intervention.
+&lt;/p&gt;
+&lt;p&gt;
+ Quelles sont les modalités d&amp;#039;accueil d&amp;#039;un ACI avec Initatives77 ?
+&lt;/p&gt;
+&lt;p&gt;
+ En règle générale, la collectivité achète les matériaux et prend à sa charge l&amp;#039;accueil du chantier d&amp;#039;insertion à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de stockage d&amp;#039;outils et des matériaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
+&lt;p&gt;
+ Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1.001€ par semaine (hors matériaux, matériels et logistique
+ &lt;br /&gt;
+ d&amp;#039;accueil).
+&lt;/p&gt;
+&lt;p&gt;
+ Si la collectivité locale ne peut pas fournir les repas, ils lui seront facturés à hauteur de 8€00 par personne et par repas.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
+        </is>
+      </c>
+      <c r="W103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/08be-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>97333</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création de logements pour les saisonniers, les apprentis, les étudiants et les jeunes en insertion professionnelle (Première partie)</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="N102" s="1" t="inlineStr">
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à inciter la création de logements locatifs pour les travailleurs saisonniers, les apprentis, les étudiants et les jeunes de moins de 30 ans afin de leur permettre de se loger décemment et à un coût modéré.
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de logement indépendant, l&amp;#039;aide est de 25% du coût des travaux  et plafonnée selon conditions.&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide sera plafonnée à cinq logements/chambres par opération.
+&lt;/p&gt;&lt;p&gt;L&amp;#039;opération doit se situer en Vendée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="S102" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Propriétaires bailleurs privés, sociétés civiles immobilières, société par action simplifiée, associations, collectivités ou leur groupement...&lt;/p&gt;
+&lt;p&gt;
+ Seront financés les travaux de construction d&amp;#039;un logement neuf, les travaux de réhabilitation et d&amp;#039;aménagement d&amp;#039;un logement existant ou d&amp;#039;extension d&amp;#039;un logement existant.&lt;/p&gt;
+&lt;p&gt;
+ Les travaux devront être réalisés par des professionnels.&lt;/p&gt;&lt;p&gt;Le loyer est encadré.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://vendee.fr</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Habitat
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 28 85 86 02
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   habitat&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>karine.desaintmichel@vendee.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/50c3-soutenir-la-creation-de-logements-pour-les-sa/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
+      <c r="AC104" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>15/02/2026</t>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>97334</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création de logements pour les saisonniers, les apprentis, les étudiants et les jeunes en insertion professionnelle (Deuxième partie)</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Particulier
 Association</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
-[...99 lines deleted...]
-      <c r="O103" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise la production de logements à destination des travailleurs saisonniers, des apprentis, des jeunes en insertion professionnelle de moins de 30 ans (contrat à durée déterminée, contrat de professionnalisation, intérim...), des jeunes en formation ou en recherche d&amp;#039;emploi.
+&lt;/p&gt;&lt;p&gt;La subvention peut s&amp;#039;élever à 2.000 € par logement dans la limite de 50.000 € par opération.&lt;/p&gt;&lt;p&gt;L&amp;#039;opération doit se situer sur le territoire de délégation des aides à la pierre du Département.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="S103" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets de création ou d&amp;#039;extension de résidence sociale jeunes actifs ou foyer de jeunes travailleurs.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département sera associé en amont à l&amp;#039;évaluation des besoins actuels et à venir en logements pour les publics visés, à la définition du projet notamment dans le cadre de la délégation des aides à la pierre et à l&amp;#039;élaboration du projet social.&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses liées au mobilier sont exclues.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://vendee.fr</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>karine.desaintmichel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a09c-soutenir-la-creation-de-logements-pour-les-sa/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC103" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>12/02/2026</t>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-      <c r="A104" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>74162</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Créer une offre de logements locatifs sociaux et intermédiaires de qualité en centre-ville</t>
         </is>
       </c>
-      <c r="C104" s="1" t="inlineStr">
+      <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Action Logement</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J104" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Subvention</t>
+        </is>
+      </c>
+      <c r="J106" s="1" t="inlineStr">
         <is>
           <t>En fonction du label énergétique et/ou des caractéristiques et de l'équilibre de l'opération</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement accordé dans le cadre du Programme national Action Cœur de Ville pour la
  production d&amp;#039;une offre locative nouvelle conventionnée dans le parc social et intermédiaire,
  s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques du financement varient selon le type d&amp;#039;opération :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Acquisition-amélioration d&amp;#039;immeubles entiers;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Acquisition de locaux ou d&amp;#039;immeubles entiers en vue de leur transformation en logements;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Démolition-reconstruction de logements ou de locaux en vue de leur transformation en logements;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;immeubles de logements dans des dents creuses, suite à une démolition antérieure.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
+      <c r="M106" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;immeubles emblématiques à caractère patrimonial (ex : ancienne Ecole des Beaux Arts à Dôle ; immeuble La Nationale à Pointe-à-Pitre...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Construction neuve sur dents creuses (exemple à Gap suite à une démolition) ;
  &lt;/li&gt;
  &lt;li&gt;
   Transformation de bureaux ou de bâtiments industriels en logements (ex : garage Rédélé à Dieppe)...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Exemple en
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;CrB3UOjV0_A&amp;amp;list&amp;#61;PLHeZWaaRJmkQLDIzPaDAkmBMikr_pfMCc&amp;amp;index&amp;#61;2"&gt;
   vidéo
  &lt;/a&gt;
  d&amp;#039;une belle opération à Moulins (63) par Evoléa.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Friche
 Egalité des chances
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q104" s="1" t="inlineStr">
+      <c r="Q106" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les bénéficiaires personnes morales titulaires d&amp;#039;un
  droit réel (titre de propriété, bail à réhabilitation,
  usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
  opérations financées.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Organismes d&amp;#039;habitat social :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Sociétés coopératives d&amp;#039;HLM (SA COOP).
 &lt;/p&gt;
 &lt;p&gt;
  – Etablissements publics locaux
@@ -22589,1503 +22871,1143 @@
  &lt;strong&gt;
   démolition-reconstruction
  &lt;/strong&gt;
  de logements ou de locaux en vue de leur transformation en logements : justification de l&amp;#039;impossibilité technique de réhabiliter le bâti existant, preuve du réemploi et/ou de la revalorisation des matériaux issus de la démolition initiale et avance de phase par rapport à la réglementation environnementale en vigueur;
 &lt;/p&gt;
 &lt;p&gt;
  - en
  &lt;strong&gt;
   construction
  &lt;/strong&gt;
  d&amp;#039;immeubles de logements dans des dents creuses, suite à une démolition antérieure : avance de phase par rapport à la réglementation environnementale en vigueur.
 &lt;/p&gt;
 &lt;p&gt;
  Il est précisé que les travaux éligibles portent sur les
  parties communes de l&amp;#039;immeuble et parties privatives
  des logements, à l&amp;#039;exception des parties privatives
  liées aux locaux commerciaux qui ne sont pas éligibles.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations ne devront pas avoir démarré au
  moment du dépôt de dossier de demande de financement (date de l&amp;#039;ordre de service).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez nous contacter
  par
   mail en joignant votre interlocuteur habituel ou par l&amp;#039;
  &lt;a href="https://www.actionlogement.fr/implantations"&gt;
   agence Action Logement la plus proche
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>chloe.ribelles@actionlogement.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b0a3-creer-une-offre-de-logements-locatifs-sociaux/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
+      <c r="AC106" s="1" t="inlineStr">
         <is>
           <t>Action Logement Services</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
         <is>
           <t>14/01/2021</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...377 lines deleted...]
-      </c>
       <c r="AH106" s="1" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:34" customHeight="0">
       <c r="A107" s="1">
-        <v>97337</v>
+        <v>50276</v>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la création d'habitat intergénérationnel ou solidaire en faveur des personnes âgées</t>
+          <t>Construire ou acquérir des logements sociaux avec le prêt Locatif à Usage Social</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Locatif à Usage Social (PLUS) : financer les opérations de production et construction de logements</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Vendée</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Particulier
-Association</t>
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H107" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 25</t>
+          <t>Prêt</t>
         </is>
       </c>
       <c r="K107" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Afin d&amp;#039;encourager le développement des formes d&amp;#039;habitat innovantes pouvant répondre à la diversité des besoins des personnes âgées et ainsi offrir un mode d&amp;#039;habitat intermédiaire entre le domicile personnel et l&amp;#039;hébergement institutionnel, le Département apporte son soutien financier aux projets de création de &amp;#34;logement kangourous&amp;#34;, de logement solidaires pour seniors ou intergénérationnels ou toute autre forme innovante d&amp;#039;habitat intergénérationnel ou solidaire en faveur des personnes âgées.
-[...12 lines deleted...]
-&lt;/p&gt;</t>
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires finance vos projets de construction et d&amp;#039;acquisition de logements locatifs sociaux avec ou sans travaux d&amp;#039;amélioration avec son offre de prêt PLUS.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt PLUS permet le financement de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de logements sociaux à usage locatif ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de logements avec ou sans travaux d&amp;#039;amélioration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de locaux en vue de leur transformation en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition par la formule de vente en état futur d&amp;#039;achèvement (VEFA) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;opérations de logements en structure collective destinés à des personnes âgées, des personnes handicapées, des étudiants et des jeunes actifs.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N107" s="1" t="inlineStr">
         <is>
-          <t>Foncier
-[...3 lines deleted...]
-Réhabilitation
+          <t>Personnes âgées
+Jeunesse
+Handicap
 Logement et habitat</t>
         </is>
       </c>
       <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
-[...5 lines deleted...]
- Les projets éligibles sont les suivants :
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plus?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ope_prod_plus_psat</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  L&amp;#039;habitat kangourou consiste à scinder une maison unifamiliale en deux logements (ou plus), autonomes mais groupés, pour y loger une ou plusieurs personnes âgées de plus de 60 ans autonomes, à côté d&amp;#039;un ménage plus jeune, de la même famille ou non. Le ou les logements peuvent être loués ou mis à disposition à titre gratuit.
-[...2 lines deleted...]
-  L&amp;#039;habitat solidaire pour seniors ou intergénérationnel désigne un habitat où vivent des personnes, dont un ou des seniors, qui n&amp;#039;ont pas forcément un lien de parenté. Il s&amp;#039;agit d&amp;#039;un mode de vie en commun, chacun a sa chambre et sanitaires et bénéficie d&amp;#039;espaces communs. Il s&amp;#039;agit de logements locatifs privés.
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Seront financés les travaux d&amp;#039;aménagement d&amp;#039;un logement existant, d&amp;#039;extension d&amp;#039;un logement existant ou de construction d&amp;#039;un logement neuf.&lt;/p&gt;
-[...58 lines deleted...]
-&lt;/p&gt;</t>
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y107" s="1" t="inlineStr">
         <is>
-          <t>karine.desaintmichel@vendee.fr</t>
+          <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z107" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/9153-soutenir-la-creation-dhabitat-intergeneration/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d74-trouver-une-offre-de-pret-dediee-au-financeme/</t>
         </is>
       </c>
       <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC107" s="1" t="inlineStr">
         <is>
-          <t>Département de la Vendée</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE107" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF107" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG107" s="1" t="inlineStr">
         <is>
-          <t>09/07/2021</t>
+          <t>02/07/2020</t>
         </is>
       </c>
       <c r="AH107" s="1" t="inlineStr">
         <is>
-          <t>15/02/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:34" customHeight="0">
       <c r="A108" s="1">
+        <v>50274</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une offre de prêt dédiée au financement des opérations de production de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PLAI</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose aux organismes de logements sociaux, aux collectivités territoriales et aux organismes à gestion désintéressée le prêt PLAI.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt PLAI, soit Le Prêt Locatif Aidé d&amp;#039;Intégration, est une offre de prêt dédiée au financement des opérations de production de logements locatifs sociaux. Cette offre permet le financement de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de logements locatifs sociaux  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de logements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de locaux pour les transformer en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition par la formule VEFA (vente en état futur d&amp;#039;achèvement) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;opérations de logements en structure collective destinés à des personnes âgées, des personnes handicapées, des étudiants ou des jeunes actifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction et l&amp;#039;acquisition-amélioration de centres d&amp;#039;hébergements d&amp;#039;urgence et d&amp;#039;insertion (CHU, CHRS et CADA) qui répondent aux normes du logement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Handicap
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plai?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ope_prod_plai_psat</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/78aa-financer-des-operations-de-production-de-loge/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>104542</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Revitaliser votre centre-bourg : améliorer l'offre de logement et l'accès aux services et aux activités marchandes.</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Fonds régional de reconquête des centres-villes des villes moyennes et des centres-bourgs</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I109" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J109" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de subvention par projet : 20 000 € étude 200 000€ investissement</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conforter leur rôle de centralité des villes moyennes, renforcer le maillage du territoire et leur permettre de faire face à des enjeux démographiques, économiques ou sociaux à venir.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est destinée à soutenir les communes ayant un rôle de centralité souhaitant revitaliser leur centre-bourg dans le but d&amp;#039;y améliorer l&amp;#039;offre de logement et l&amp;#039;accès aux services et aux activités marchandes.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles concernent les études stratégiques de revitalisation de centres bourgs ainsi que les investissements concernant des opérations de reconquête de centres bourgs;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exigences énergétiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opérations de rénovation de bâtiments : gain de 40% minimum d&amp;#039;énergie primaires par rapport à la situation avant travaux et atteinte de la classe C minimum pour les bâtiments à usage de logements;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de constructions de bâtiments : atteinte du niveau passif minimum;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégration de 4 critères de développement durable pour les opérations de construction et pour les opérations de réhabilitation parmi les dix critères listés dans le règlement d&amp;#039;intervention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Revitalisation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P109" s="1" t="inlineStr">
+        <is>
+          <t>13/11/2020</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Liste des communes éligibles :
+ &lt;a href="https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs" rel="noopener" target="_blank"&gt;
+  https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt se fera par voie postale à :
+ &lt;br /&gt;
+ Mme la Présidente de la Région des Pays de la Loire
+ &lt;br /&gt;
+ Hôtel de Région
+ &lt;br /&gt;
+ 1, rue de la Loire
+ &lt;br /&gt;
+ 44 966 NANTES CEDEX 9
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier devra comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coordonnées du maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les coordonnées du gestionnaire de l&amp;#039;équipement concerné
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présentation détaillée du projet (intitulé, descriptif, objectifs, etc.) de type avant-projet sommaire (APS)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les engagements du niveau de performance énergétique envisagé et critères de développement durable retenus ou étude thermique préalable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le budget prévisionnel de l&amp;#039;opération et son plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les loyers ou redevances qui seront exigés des occupants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les décisions de financement Etat (ou délégataire), les agréments règlementaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le calendrier prévisionnel des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  La délibération du porteur de projet approuvant le programme
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des territoires et de la ruralité
+ &lt;br /&gt;
+ Service Relations aux collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Loire-Atlantique
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Tanguy RIOU
+ &lt;br /&gt;
+ Tél. 02 28 20 62 86
+ &lt;br /&gt;
+ tanguy.riou&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maine-et-Loire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Christelle Touchais-Pinon
+ &lt;br /&gt;
+ Tél. 02 41 68 70 78
+ &lt;br /&gt;
+ Christelle.TOUCHAIS-PINON&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mayenne
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dominique Chanteau-Nogues
+ &lt;br /&gt;
+ Tél. 02 43 67 22 80
+ &lt;br /&gt;
+ Dominique.CHANTEAU-NOGUES&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sarthe
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dominique Chanteau-Nogues
+ &lt;br /&gt;
+ Tél. 02 43 67 22 80
+ &lt;br /&gt;
+ dominique.chanteau-nogues&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vendée
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Tanguy RIOU
+ &lt;br /&gt;
+ Tél. 02 28 20 62 86
+ &lt;br /&gt;
+ tanguy.riou&amp;#64;paysdelaloire.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c9e-fonds-regional-de-reconquete-des-centres-vill/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
         <v>73058</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Engager des démarches de contrat de territoires (ECLAT - Engagement Commun pour le Logement et l'Autonomie sur les Territoires)</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="F108" s="1" t="inlineStr">
+      <c r="F110" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    NB :
   &lt;/strong&gt;
   l&amp;#039;ingénierie de cette démarche est assurée par des partenaires de la Cnav (SOLIHA et la Fédération des Centres Sociaux) et financée par elle. Le pilotage est réalisé par le binôme Carsat/Collectivité.
  &lt;/em&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ECLAT
  &lt;/strong&gt;
  est une démarche visant à faire émerger, à une échelle infra-départementale, un cadre favorable à la prévention de la perte d&amp;#039;autonomie des personnes retraitées.
  &lt;br /&gt;
 &lt;/p&gt;
 Cette démarche prend la forme d&amp;#039;un contrat de territoire : assise sur un diagnostic partagé des besoins, elle mobilise des partenariats locaux, identifie des priorités d&amp;#039;action et soutient financièrement leur concrétisation.
 &lt;br /&gt;
 &lt;p&gt;
  Elle repose sur 3 étapes principales qui se succèdent sur une période de 12 mois environ (du lancement public de la démarche au soutien financier des actions) :
  &lt;br /&gt;
  ✓ Réaliser un diagnostic (dont une consultation des habitants retraités)
  &lt;br /&gt;
  ✓ Lancer un appel à projets dédié au territoire afin de soutenir financièrement les solutions issues du diagnostic ; puis valoriser l&amp;#039;engagement des parties prenantes (signature d&amp;#039;une convention)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M108" s="1" t="inlineStr">
+      <c r="M110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A titre d&amp;#039;exemples, une démarche ECLAT peut venir soutenir : la rénovation d&amp;#039;une résidence autonomie, un programme coordonné d&amp;#039;actions collectives de prévention / de maintien du lien social, des actions favorisant l&amp;#039;inclusion numérique des habitants du territoire, l&amp;#039;organisation de bilan de prévention pour les retraités, l&amp;#039;adaptation de logements dans le parc social, etc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Logement et habitat
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P108" s="1" t="inlineStr">
+      <c r="P110" s="1" t="inlineStr">
         <is>
           <t>16/12/2020</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivité :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - volontaire pour s&amp;#039;inscrire dans la démarche, en partenariat avec la Carsat du territoire
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - dont le nombre d&amp;#039;habitants est compris entre 50 000 et 100 000 (recommandation)
 &lt;/p&gt;
 &lt;p&gt;
  Un premier niveau d&amp;#039;analyse d&amp;#039;indicateurs statistiques (notamment issus des observatoires des situations de fragilités - https://www.observatoires-fragilites-national.fr) permettra d&amp;#039;approfondir l&amp;#039;opportunité de s&amp;#039;engager dans la démarche.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T110" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Benjamin Leroux
  &lt;br /&gt;
  Responsable animation &amp;amp; développement du territoire
  &lt;br /&gt;
  Direction nationale de l&amp;#039;action sociale - Cnav
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  benjamin.leroux&amp;#64;cnav.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>magalie.raimbault@cnav.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0792-engager-des-demarches-de-contrat-de-territoir/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC108" s="1" t="inlineStr">
+      <c r="AC110" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>16/12/2020</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-[...281 lines deleted...]
-      <c r="A110" s="1">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
         <v>120359</v>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Construire des logements locatifs sociaux adaptés aux personnes âgées et/ou handicapées (cœurs de village – cœurs de quartier)</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="D111" s="1" t="inlineStr">
         <is>
           <t>PRODUCTION DE LOGEMENTS LOCATIFS SOCIAUX ADAPTES A LA PERTE D'AUTONOMIE</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J110" s="1" t="inlineStr">
+      <c r="J111" s="1" t="inlineStr">
         <is>
           <t>1 700 € par logement ou 1 900 € s'il y a une participation financière de la Commune ou de l'EPCI</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;objectif est d&amp;#039;aider à la production de logements locatifs sociaux agréés par l&amp;#039;État (en PLAI et/ou en PLUS) et adaptés aux personnes âgées et/ou handicapées.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles sont  les  opérations de construction ou d&amp;#039;acquisition-amélioration de logements locatifs sociaux adaptés aux personnes âgées et/ou handicapées.
   &lt;/li&gt;
   &lt;li&gt;
    Le caractère « cœur de village – cœur de quartier » est apprécié en amont par la Maison Départementale de l&amp;#039;Autonomie (MDA) au vu des éléments qui lui sont fournis par l&amp;#039;opérateur concerné. Sont notamment appréciés : la mixité de l&amp;#039;opération, sa proximité aux  services et sa desserte en transports...
   &lt;/li&gt;
   &lt;li&gt;
    Les bénéficiaires sont les bailleurs sociaux ayant conventionné avec le Département et dont le siège social est situé en Drôme / Ardèche et associations agréées par l&amp;#039;État pour la Maîtrise d&amp;#039;Ouvrage.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MONTANT/TAUX DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Production en PLUS, en neuf, pour les ménages modestes &amp;#61; 2 000 € par logement.
   &lt;/li&gt;
   &lt;li&gt;
    Si en acquisition-amélioration &amp;#61; 5 500 € par logement
   &lt;/li&gt;
   &lt;li&gt;
    Production en PLAI, en neuf, pour les ménages très modestes &amp;#61; 4 000 € par logement.
   &lt;/li&gt;
   &lt;li&gt;
    Si en acquisition-amélioration &amp;#61; 8 000 € par logement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un acompte de 50% peut être versé au démarrage des travaux. Pas d&amp;#039;acompte &amp;lt; à 10 000€ et sur justificatif de l&amp;#039;ordre de service de démarrage des travaux ou attestation d&amp;#039;avancement des travaux si VEFA Le solde (50%) sera versé à l&amp;#039;achèvement des travaux, sur justificatifs :
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S111" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T110" s="1" t="inlineStr">
+      <c r="T111" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V111" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/production-de-logements-locatifs-sociaux-adaptes-a-la-perte-dautonomie/</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;a href="mailto:edelatour&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   Direction des Politiques Territoriales-Service Habitat-Territoires : habitat&amp;#64;ladrome.fr
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nathalie BRUNET – Gestionnaire de subventions – Tél : 04 75 79 26 91
 &lt;/p&gt;
 &lt;p&gt;
  Véronique REYNAUD – Gestionnaire de subventions – Tél : 04 75 79 82 12
 &lt;/p&gt;
 &lt;p&gt;
  Aurélie BONNET – Responsable administratif, budgétaire et  financier –
  &lt;span&gt;
   Tél : 04 75 79 27 68
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c89c-production-de-logements-locatifs-sociaux-adap/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC110" s="1" t="inlineStr">
+      <c r="AC111" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF110" s="1" t="inlineStr">
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG110" s="1" t="inlineStr">
+      <c r="AG111" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH110" s="1" t="inlineStr">
-[...147 lines deleted...]
-      </c>
       <c r="AH111" s="1" t="inlineStr">
         <is>
-          <t>16/02/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:34" customHeight="0">
       <c r="A112" s="1">
         <v>163009</v>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Proposer une offre de logements adaptée aux besoins spécifiques des habitants et explorer de nouveaux types d’habitat</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
@@ -24238,94 +24160,243 @@
           <t>Communauté de communes du Pays d'Ancenis</t>
         </is>
       </c>
       <c r="AD112" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE112" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF112" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG112" s="1" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
       <c r="AH112" s="1" t="inlineStr">
         <is>
-          <t>07/02/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:34" customHeight="0">
       <c r="A113" s="1">
+        <v>92597</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des biens fonciers ou immobilier destinés à la production de logements locatifs sociaux et conventionnés</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide financière plafonnée à 10 % du montant de l&amp;#039;acquisition (acquisition &amp;#43; frais notariés) avec une dépense subventionnable maximale de 183 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant calculé en fonction de l&amp;#039;estimation des Domaines en cas d&amp;#039;acquisition à l&amp;#039;amiable et sur le montant fixé par le juge en cas d&amp;#039;expropriation. La commune ou l&amp;#039;EPCI s&amp;#039;engage à réaliser le programme de logements sociaux avant 4 ans et à ne pas destiner les immeubles acquis à une autre destination.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Acquisition d&amp;#039;un bien immobilier en vue de la réalisation de logements locatifs sociaux de type PLUS, PLAI et Palulos.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Bâtiments et construction
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 5 000 habitants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI compétents, à condition que l&amp;#039;opération concerne une commune de moins de 5 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 5000 habitants</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b8b9-acquerir-des-biens-fonciers-ou-immobilier-des/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
         <v>121961</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Contribuer aux études préalables d'aide à la décision pour développer des logements locatifs pour personnes âgées ou en situation de handicap</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D114" s="1" t="inlineStr">
         <is>
           <t>CONTRIBUTIONS AUX ETUDES PREALABLES D'AIDE A LA DECISION</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H114" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J113" s="1" t="inlineStr">
+      <c r="J114" s="1" t="inlineStr">
         <is>
           <t>Plafond de 5000€</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
+      <c r="K114" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L113" s="1" t="inlineStr">
+      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aider les opérations groupées de logements locatifs conventionnés dédiés aux personnes âgées ou en situation de handicap, selon les dispositifs « Veille Bienveillante » ou « Habitat Inclusif » en lien avec le schéma départemental de l&amp;#039;autonomie, et nécessitant la réalisation d&amp;#039;un espace partagé.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type d&amp;#039;aide
  &lt;/strong&gt;
  &lt;strong&gt;
   :
  &lt;/strong&gt;
  subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant / Taux de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -24343,154 +24414,154 @@
   Versement
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est versée en une fois sur justificatifs :
 &lt;/p&gt;
 &lt;p&gt;
  – Un état de la dépense totale payée, montant HT et TTC, signé en original par le Maitre d&amp;#039;ouvrage.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bases réglementaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Règlement financier du Département en vigueur.
  &lt;/li&gt;
  &lt;li&gt;
   Délibération « Dispositif départemental d&amp;#039;intervention en faveur de l&amp;#039;habitat » du 21 novembre 2022.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M113" s="1" t="inlineStr">
+      <c r="M114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Etudes d&amp;#039;élaboration de PLH (ou renouvellement) / diagnostics habitat intercommunaux.
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Etudes pré-opérationnelles intercommunales : OPAH ou PIG de rang intercommunal
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Etudes thématiques : besoins des personnes en perte d&amp;#039;autonomie liée au vieillissement, situation des copropriétés dans l&amp;#039;EPCI, logement des jeunes en insertion et des saisonniers, logement et hébergement d&amp;#039;insertion
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement par l&amp;#039;EPCI ou la Commune selon les modalités prévues par la convention avec le Département
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Exclusions :
  &lt;/strong&gt;
  Études réalisées dans le cadre du suivi du PLH
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N114" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Cohésion sociale et inclusion
 Logement et habitat
 Accessibilité</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O114" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pièces constitutives du dossier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Copie du devis accompagné de la lettre de commande ou de l&amp;#039;acte d&amp;#039;engagement accompagné du détail estimatif
  &lt;/li&gt;
  &lt;li&gt;
   Délibération de l&amp;#039;EPCI.
  &lt;/li&gt;
  &lt;li&gt;
   RIB
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bases réglementaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Règlement financier du Département en vigueur.
  &lt;/li&gt;
  &lt;li&gt;
   Délibération « Dispositif départemental d&amp;#039;intervention en faveur de l&amp;#039;habitat » du 21 novembre 2022.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S114" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T114" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U114" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V114" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/contributions-aux-etudes-prealables-daide-a-la-decision/</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X114" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Service Instructeur et Référents
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Direction des Politiques Territoriales-Service Habitat-Territoires :
  &lt;a href="mailto:habitat&amp;#64;ladrome.fr"&gt;
   habitat&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nathalie BRUNET
  &lt;/strong&gt;
  – Gestionnaire de subventions –
  &lt;strong&gt;
   Tél :
  &lt;/strong&gt;
  &lt;strong&gt;
   04 75 79 26 91
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;strong&gt;
@@ -24520,352 +24591,352 @@
   Instruction des dossiers/ Demande dématérialisée
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Instruction du dossier par le Service Habitat-Territoires.
  &lt;/li&gt;
  &lt;li&gt;
   Délibération de la Commission permanente.
  &lt;/li&gt;
  &lt;li&gt;
   Les demandes de subvention s&amp;#039;effectuent sur la plate-forme dématérialisée en se connectant à
   &lt;a href="https://mesdemarches.ladrome.fr/" rel="noopener" target="_blank"&gt;
    https://mesdemarches.ladrome.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Téléservice : Habitat (entité : Collectivité)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y114" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z114" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bc08-contributions-aux-etudes-prealables-daide-a-l/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC114" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF113" s="1" t="inlineStr">
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AG114" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>12/02/2026</t>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-      <c r="A114" s="1">
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
         <v>158021</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Développer une action pour accompagner les personnes en difficulté quant à la maîtrise des charges liées au logement afin de prévenir les situations d'une précarité énergétique</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Appel à projets 2024-2025- Fonds de solidarité pour le logement (FSL)- Accompagnement personnalisé à la maîtrise des énergies (APME)</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H115" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
+      <c r="K115" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L114" s="1" t="inlineStr">
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Si vous souhaitez développer une action pour accompagner les personnes en difficulté quant à la maîtrise des charges liées au logement afin de prévenir les situations d&amp;#039;une précarité énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de réponse le 31 janvier 2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette action se concrétise par un accompagnement individuel, à domicile, axé sur le développement des connaissances « énergétiques » logement et de leur maîtrise.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action se déclinera par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un diagnostic sociotechnique du logement
  &lt;/li&gt;
  &lt;li&gt;
   une sensibilisation des ménages aux économies d&amp;#039;énergie
  &lt;/li&gt;
  &lt;li&gt;
   un accompagnement des ménages dans la maîtrise de leur consommation
  &lt;/li&gt;
  &lt;li&gt;
   une réorientation du ménage vers un travailleur social, lorsque la situation le nécessite
  &lt;/li&gt;
  &lt;li&gt;
   une évaluation de la prestation par la personne
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets porte sur tout le département de la Manche.
 &lt;/p&gt;
 &lt;p&gt;
  Chaque porteur de projet peut se porter candidat, étant ou non associé à d&amp;#039;autres partenaires, sur l&amp;#039;ensemble du territoire de la Manche ou bien sur une partie. Cela implique que la structure, ou celle qui fédère l&amp;#039;action, s&amp;#039;engage à favoriser un fonctionnement de l&amp;#039;action permettant l&amp;#039;accès aux locataires et propriétaires occupants positionnés sur l&amp;#039;action résidant sur le ou les territoires concernés.
 &lt;/p&gt;
 &lt;p&gt;
  Dans l&amp;#039;hypothèse où l&amp;#039;action présentée serait réalisée avec d&amp;#039;autres partenaires, le projet comprendra les relations entre les différents partenaires notamment financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T115" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V115" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/appel-a-projets-2024-2025-fonds-de-solidarite-pour-le-logement-fsl-accompagnement-personnalise-a-la-maitrise-des-energies-apme/</t>
         </is>
       </c>
-      <c r="W114" s="1" t="inlineStr">
+      <c r="W115" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/GESTION/jsp/nouveauContexte.action?codeAction=M42-ACCUEIL</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sabrina Lair - Insertion sociale : 06 10 98 60 31
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b039-appel-a-projets-2024-2025-fonds-de-solidarite/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF114" s="1" t="inlineStr">
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AG115" s="1" t="inlineStr">
         <is>
           <t>07/01/2024</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/02/2026</t>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="115" spans="1:34" customHeight="0">
-      <c r="A115" s="1">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
         <v>120362</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Produire logements locatifs sociaux adaptés aux personnes âgées et/ou handicapées entrant dans la dépendance « expérimentation entre domicile et établissement</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D116" s="1" t="inlineStr">
         <is>
           <t>PRODUCTION DE LOGEMENTS LOCATIFS SOCIAUX FINANCES PAR UN PLUS EN ACQUISITION AMELIORATION</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
+      <c r="H116" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J115" s="1" t="inlineStr">
+      <c r="J116" s="1" t="inlineStr">
         <is>
           <t>2 400 € par logement</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;objectif est :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider à la production de logements locatifs sociaux et adaptés aux personnes âgées et/ou handicapées entrant dans la dépendance.
  &lt;/li&gt;
  &lt;li&gt;
   Offrir un bouquet de services, une veille bienveillante aux locataires.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N116" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS ÉLIGIBLES
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations d&amp;#039;acquisition-amélioration de bâtis existants avec un financement PLUS (prêt locatif à usage social) et agréées par l&amp;#039;État.
   &lt;/li&gt;
   &lt;li&gt;
    Programmation agréée par l&amp;#039;État.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces constitutives du dossier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Note de présentation du projet précisant notamment l&amp;#039;adresse des travaux, complétée par un plan de situation
   &lt;/li&gt;
   &lt;li&gt;
@@ -24886,425 +24957,572 @@
    Versement
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Un acompte de 50% peut-être versé au démarrage des travaux : pas d&amp;#039;acomptes inférieurs à 10 000€ et sur justificatifs : ordre de service de démarrage des travaux
  &lt;/p&gt;
  &lt;p&gt;
   &lt;span&gt;
    Le solde (50%) sera versé à l&amp;#039;achèvement des travaux, sur justificatifs :
   &lt;/span&gt;
   &lt;br /&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Attestation de mise en service certifiant une réalisation conforme de l&amp;#039;opération subventionnée établie par le Maître d&amp;#039;Ouvrage, ou à titre exceptionnel une attestation de logement construit établie par le Maître d&amp;#039;Ouvrage,
    &lt;/li&gt;
    &lt;li&gt;
     un état de la dépense totale payée (montant HT et TTC), signé en original par le Maître d&amp;#039;Ouvrage
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;p&gt;
   &lt;br /&gt;
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S116" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T115" s="1" t="inlineStr">
+      <c r="T116" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U116" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V116" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/production-de-logements-locatifs-sociaux-finances-par-un-plus-en-acquisition-amelioration/</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Direction des Politiques Territoriales – Service Habitat-Territoires : habitat&amp;#64;ladrome.fr
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Nathalie BRUNET – Gestionnaire de subventions – Tél : 04 75 79 26 91
    &lt;/strong&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Véronique REYNAUD – Gestionnaire de subventions – Tél : 04 75 79 82 12
    &lt;/strong&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Aurélie BONNET – Responsable administratif, budgétaire et financier – Tél : 04 75 79 27 68
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y116" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z116" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/731d-production-de-logements-locatifs-sociaux-adap/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC115" s="1" t="inlineStr">
+      <c r="AC116" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF115" s="1" t="inlineStr">
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG115" s="1" t="inlineStr">
+      <c r="AG116" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH115" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>12/02/2026</t>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="116" spans="1:34" customHeight="0">
-      <c r="A116" s="1">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>166154</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets d’habitats regroupés à visée inclusive</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département des Landes souhaite s&amp;#039;engager dans le développement d&amp;#039;une
+ offre d&amp;#039;habitat partagé, au titre de laquelle figure l&amp;#039;habitat 
+inclusif. En effet, l&amp;#039;habitat inclusif constitue un mode d&amp;#039;habitation 
+complémentaire au domicile et à l&amp;#039;accueil en établissement. Cette 
+solution d&amp;#039;habitat est un symbole de la capacité du logement à s&amp;#039;adapter
+ aux problématiques des personnes. Elle offre une réponse, parmi 
+d&amp;#039;autres, qui associe un bâti de qualité, un accompagnement adapté aux 
+besoins de vie commune et de socialisation et des modalités de 
+financement particulières.&lt;/p&gt;
+            &lt;p&gt;Pour la création de logements :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;construction neuve : aide forfaitaire de 5 000 € par logement,&lt;/li&gt;&lt;li&gt;acquisition-amélioration : aide forfaitaire de 5 000 € bonifiée de 5 000 €, soit 10 000 € par logement,&lt;/li&gt;&lt;li&gt;réhabilitation de logements sociaux : aide forfaitaire de 10 000 € par logement.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Par dérogation à l&amp;#039;article 10 de la partie générale du règlement, les
+ dossiers de demande de subvention pourront être déposés tout au long de
+ l&amp;#039;année.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;communes,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;établissements publics de coopération intercommunale,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;autres établissements publics liés aux collectivités locales : CCAS/CIAS.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles :
+Projets d&amp;#039;investissements immobiliers, rénovation, construction, mises aux normes.
+Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux ou structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;dépenses d&amp;#039;acquisition et de construction pour les logements neufs,&lt;/li&gt;&lt;li&gt;travaux de construction, d&amp;#039;amélioration et de réhabilitation pour les logements anciens,&lt;/li&gt;&lt;li&gt;études et prestation de maîtrise d&amp;#039;œuvre,&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ne sont pas éligibles les travaux de rafraîchissement seuls sans amélioration du logement.&lt;/p&gt;
+&lt;p&gt;Critères obligatoires :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;agrément logement social,&lt;/li&gt;&lt;li&gt;avis favorable de la 
+Conférence des financeurs de la prévention de la perte d&amp;#039;autonomie et de
+ l&amp;#039;habitat inclusif (CFPPAHI) sur le projet pour la création ou la 
+réhabilitation.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/accompagnement-des-projets-dhabitats-regroupes-visee-inclusive</t>
+        </is>
+      </c>
+      <c r="W117" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;solidarite&amp;#64;landes.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-projets-d-habitats-regroupes-a-visee-inclusive/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>165376</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Redynamiser les communes via des démarches participatives : logements collectifs innovants, concertation nouvelles formes urbaines, éco mobilité</t>
         </is>
       </c>
-      <c r="C116" s="1" t="inlineStr">
+      <c r="C118" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>FA1_(Re)dynamiser les centralités via des démarches participatives et innovantes</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>GAL LEADER Ardèche</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I116" s="1" t="inlineStr">
+      <c r="I118" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J116" s="1" t="inlineStr">
+      <c r="J118" s="1" t="inlineStr">
         <is>
           <t>de Taux d'Aides Publiques max</t>
         </is>
       </c>
-      <c r="K116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;1.1/ Création et développement de nouvelles
 formes d&amp;#039;habitat pour des logements collectifs innovants :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude, expertise, projet de recherche,
 action d&amp;#039;animation, de communication pour accroitre le nombre de logements
 collectifs innovants&lt;/li&gt;&lt;li&gt;Mission de maîtrise d’œuvre, travaux et
 aménagements, acquisition d’équipements et de matériels pour la création de
 nouveaux logements collectifs innovants&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2/ Démarches participatives visant à développer de nouvelles formes
 urbaines concertées et/ ou visant à favoriser l&amp;#039;intégration et l&amp;#039;implication
 des jeunes et des habitants :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;    Etude, expertise, projet de recherche&lt;/li&gt;&lt;li&gt;     Action d&amp;#039;animation et de communication pour et
 par les habitants autour des projets de réaménagement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3/ Mise en place de mobilités durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Action d&amp;#039;animation et de communication en
 matière d&amp;#039;éco mobilité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4/ Montée en compétence des acteurs du territoire :
 développer des actions démonstratives et pédagogiques en direction des élus,
 habitants et acteurs privés pour faciliter le changement de comportements en
 matière d’urbanisme et de préservation des paysages :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;
 Action d&amp;#039;animation, de communication, de promotion, de
 valorisation, de formation visant à favoriser le changement de comportement de
 tout public en matière de construire, de rénover, d’habiter et d’aménager
 l’espace et de préserver les paysages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Revitalisation</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P116" s="1" t="inlineStr">
+      <c r="P118" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q116" s="1" t="inlineStr">
+      <c r="Q118" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T116" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>Ardèche</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://leader-ardeche.fr/</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;leader&amp;#64;archeagglo.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>m.chapron@archeagglo.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/redynamiser-les-communes-via-des-demarches-participatives-logements-collectifs-innovants-concertation-nouvelles-formes-urbaines-eco-mobilite/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB116" s="1" t="inlineStr">
+      <c r="AB118" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC116" s="1" t="inlineStr">
+      <c r="AC118" s="1" t="inlineStr">
         <is>
           <t>ACHE Agglo</t>
         </is>
       </c>
-      <c r="AE116" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG116" s="1" t="inlineStr">
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
         <is>
           <t>06/08/2025</t>
         </is>
       </c>
-      <c r="AH116" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/02/2026</t>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="117" spans="1:34" customHeight="0">
-      <c r="A117" s="1">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>74203</v>
       </c>
-      <c r="B117" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Créer une offre d'accession sociale à la propriété de qualité en centre-ville</t>
         </is>
       </c>
-      <c r="C117" s="1" t="inlineStr">
+      <c r="C119" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Action Logement</t>
         </is>
       </c>
-      <c r="G117" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J117" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Prêt</t>
+        </is>
+      </c>
+      <c r="J119" s="1" t="inlineStr">
         <is>
           <t>Jusqu'à 15 000 € par logement produit</t>
         </is>
       </c>
-      <c r="K117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement mixte (prêt et subvention) accordé dans le cadre du Programme national Action Cœur de Ville pour la
  production d&amp;#039;une offre d&amp;#039;accession sociale à la propriété,
  s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques du financement varient selon les modes de production (VEFA/VIR ; PSLA ; BRS ; Démembrement Accession ; SCI APP) et le type d&amp;#039;opérations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisition-amélioration d&amp;#039;immeubles entiers.
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition de locaux ou d&amp;#039;immeubles entiers en
  vue de leur transformation en logements.
  &lt;/li&gt;
  &lt;li&gt;
   Démolition-reconstruction de logements ou de
  locaux en vue de leur transformation en logements.
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;immeubles de logements dans des
  dents creuses, suite à une démolition antérieure.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M117" s="1" t="inlineStr">
+      <c r="M119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Exemple d&amp;#039;opérations financées :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   maisons de ville en PSLA à Compiègne par Clésence ;
  &lt;/li&gt;
  &lt;li&gt;
   Habitat participatif en BRS et PSLA à Pau par le COL.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Friche
 Egalité des chances
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q117" s="1" t="inlineStr">
+      <c r="Q119" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
+      <c r="R119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires personnes morales titulaires d&amp;#039;un
  droit réel (titre de propriété, bail à réhabilitation,
  usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
  opérations financées.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Organismes d&amp;#039;habitat social :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Sociétés coopératives d&amp;#039;HLM (SA COOP).
 &lt;/p&gt;
 &lt;p&gt;
  – Etablissements publics locaux
 &lt;/p&gt;
 &lt;ul&gt;
@@ -25356,599 +25574,599 @@
  &lt;li&gt;
   En location accession (financement PSLA), en bail
  réel solidaire (BRS), en SCI d&amp;#039;accession progressive
  à la propriété (SCI APP) ou en démembrement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La subvention forfaitaire, complémentaire obligatoirement du prêt, est plafonnée à 15 000 € TTC par
  logement produit, et versée au maître d&amp;#039;ouvrage.
 &lt;/p&gt;
 &lt;p&gt;
  En contrepartie, le maître d&amp;#039;ouvrage devra s&amp;#039;engager à promouvoir la commercialisation d&amp;#039;au moins 75% des logements de l&amp;#039;opération auprès de salariés du secteur privé.
 &lt;/p&gt;
 &lt;p&gt;
  Le versement sera effectué au maître d&amp;#039;ouvrage
  après vérification de l&amp;#039;éligibilité de l&amp;#039;accédant en justifiant son statut de salarié et l&amp;#039;obligation faite
  à l&amp;#039;accédant d&amp;#039;occupation du bien subventionné au
  titre de résidence principale durant une période
  minimale de 5 ans.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;objectif de 75% n&amp;#039;est pas atteint, la subvention sera réajustée à la baisse en fonction du nombre de logements manquants.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V117" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
         <is>
           <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez nous contacter en joignant votre interlocuteur habituel ou par l&amp;#039;
  &lt;a href="https://www.actionlogement.fr/implantations"&gt;
   agence Action Logement la plus proche
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>chloe.ribelles@actionlogement.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0a96-creer-une-offre-de-logements-locatifs-sociaux/</t>
         </is>
       </c>
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC117" s="1" t="inlineStr">
+      <c r="AC119" s="1" t="inlineStr">
         <is>
           <t>Action Logement Services</t>
         </is>
       </c>
-      <c r="AE117" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG117" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
         <is>
           <t>15/01/2021</t>
         </is>
       </c>
-      <c r="AH117" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="118" spans="1:34" customHeight="0">
-      <c r="A118" s="1">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
         <v>162530</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Adapter le bâti existant</t>
         </is>
       </c>
-      <c r="C118" s="1" t="inlineStr">
+      <c r="C120" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Coutances</t>
         </is>
       </c>
-      <c r="F118" s="1" t="inlineStr">
+      <c r="F120" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I118" s="1" t="inlineStr">
+      <c r="I120" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J118" s="1" t="inlineStr">
+      <c r="J120" s="1" t="inlineStr">
         <is>
           <t>1 € de co-financement public appelle 4 € de LEADER</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M118" s="1" t="inlineStr">
+      <c r="M120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;-&lt;/font&gt;&lt;font face="Times New Roman" size="1"&gt; &lt;/font&gt;Etudes et
 l’ingénierie, ainsi que les actions collectives, sur l’adaptation des
 logements, leur amélioration ou l’identification des logements vacants et des
 freins pour une remise sur le marché. : OPAH, PLH&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt; &lt;/span&gt;Etudes,
 actions collectives et expérimentations exemplaires d’un point de vue
 énergétique et/ ou sur la gestion des eaux.&lt;/p&gt;&lt;p&gt;-&lt;span&gt; &lt;/span&gt;Rénovation
 thermique de bâtiments professionnels et/ou actions de production d’énergies
 renouvelables et/ou actions de gestion des eaux, pour les entreprises.&lt;/p&gt;&lt;p&gt;-&lt;span&gt; &lt;/span&gt;Etudes,
 actions collectives et expérimentations sur les nouvelles formes d’habitats,
 tant dans le choix des matériaux que sur la forme de l’habitat, collectifs ou
 partagés, avec une prise en compte des problématiques
 environnementales et énergétiques.&lt;/p&gt;&lt;p&gt;
 - Aménagement de l’environnement
 proche du bâti, améliorant le bien-être des habitants, favorisant le
 vivre-ensemble et les liens intergénérationnels : jardins partagés, ... &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Foncier
 Transition énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P118" s="1" t="inlineStr">
+      <c r="P120" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q118" s="1" t="inlineStr">
+      <c r="Q120" s="1" t="inlineStr">
         <is>
           <t>12/12/2027</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
+      <c r="R120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;offre de
 logements n&amp;#039;est pas suffisamment en adéquation avec la demande et attentes des habitants : logements surdimensionnés et offre locative faible. Ce déficit
 dégrade la capacité du territoire à accueillir des nouveaux habitants ou
 salariés. &lt;/p&gt;&lt;p&gt;Pour y remédier, des
 actions sur la résorption des logements vacants, sur l’adaptation des logements
 existants à la typologie de la population (composition des ménages), sur le
 développement de nouvelles formes d’habitats ou sur l’amélioration des
 performances énergétiques et de gestion des eaux sont attendues et soutenues
 par cette fiche-action. Ces actions poursuivent en même temps un objectif de
 réduction d&amp;#039;artificialisation des sols et de consommation foncière pour
 l’habitat et les activités humaines.&lt;/p&gt;&lt;p&gt;Cette fiche-action vise également à encourager les solutions qui réduiront
 la consommation énergétique des bâtiments et/ou qui favoriseront la production
 d’énergies renouvelables en autoconsommation.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T120" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances
 est présent à vos côtés pour vous aider à constituer le dossier et vous
 accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
 et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
 &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dynamiser-et-accompagner-lagricultutre-et-lalimentation-locales-fiche-action-3/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB118" s="1" t="inlineStr">
+      <c r="AB120" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AC118" s="1" t="inlineStr">
+      <c r="AC120" s="1" t="inlineStr">
         <is>
           <t>Coutances mer et bocage</t>
         </is>
       </c>
-      <c r="AD118" s="1" t="inlineStr">
+      <c r="AD120" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG118" s="1" t="inlineStr">
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
         <is>
           <t>26/04/2024</t>
         </is>
       </c>
-      <c r="AH118" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="119" spans="1:34" customHeight="0">
-      <c r="A119" s="1">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
         <v>165467</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un soutien financier pour l'archéologie préventive (FNAP)</t>
         </is>
       </c>
-      <c r="D119" s="1" t="inlineStr">
+      <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Fonds national pour l&amp;apos;archéologie préventive (FNAP)</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Fonds national pour l&amp;#039;archéologie préventive (FNAP)&lt;/p&gt;&lt;p&gt;Dans le cadre de la réalisation d&amp;#039;un projet d&amp;#039;aménagement, la fouille préventive vise, par des études, des travaux de terrain et de laboratoire, à recueillir les données archéologiques présentes sur le site, à en faire l&amp;#039;analyse, à en assurer la compréhension et à présenter l&amp;#039;ensemble des résultats dans un rapport. L&amp;#039;aménageur est le maître d&amp;#039;ouvrage de la fouille et en assure le financement.&lt;/p&gt;&lt;p&gt;Pour certaines fouilles préventives, les aménageurs peuvent bénéficier du soutien financier de l&amp;#039;État, sous la forme de prises en charge ou le cas échéant de subventions, via le Fonds national pour l&amp;#039;archéologie préventive (FNAP).&lt;/p&gt;&lt;p&gt;Présentation du dispositif&lt;/p&gt;&lt;p&gt;Qu&amp;#039;est-ce que le Fonds national pour l&amp;#039;archéologique préventive (FNAP) ?&lt;/p&gt;&lt;p&gt;Le FNAP est un fonds qui a pour objet de financer, en totalité ou en partie, certaines opérations de fouilles d&amp;#039;archéologie préventive.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Il se décline en deux types d&amp;#039;aide : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les prises en charge, attribuées par les préfets de région, sont de droit pour les fouilles mises en œuvre à l&amp;#039;occasion de la construction de certains types de logements. Les prises en charge financent intégralement ou partiellement la part du coût des fouilles induites par ces aménagements.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les subventions peuvent être attribuées par le ministère de la Culture pour les aménagements qui ne sont pas éligibles à une prise en charge, en vue de faciliter la conciliation entre la préservation du patrimoine et le développement des territoires.&lt;/p&gt;&lt;p&gt;Une prise en charge et une subvention ne peuvent pas être cumulées pour un même projet d&amp;#039;aménagement.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M119" s="1" t="inlineStr">
+      <c r="M121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prise en charge &lt;/p&gt;&lt;p&gt;Pour un particulier construisant un logement pour lui-même, le montant de la prise en charge représente 100% de la dépense éligible prévisionnelle.&lt;/p&gt;&lt;p&gt;Pour l&amp;#039;aménageur qui construit un logement dans le cadre de la politique sociale, le montant de la prise en charge représente 75% de la dépense éligible prévisionnelle et est calculée au prorata de la surface de plancher de la construction éligible.&lt;/p&gt;&lt;p&gt;Pour l&amp;#039;aménageur d&amp;#039;une ZAC ou d&amp;#039;un lotissement à permis d&amp;#039;aménager, le montant de la prise en charge représente 50% de la dépense éligible et est calculée au prorata de la surface de plancher de la construction éligible.&lt;/p&gt;&lt;p&gt;Subvention&lt;/p&gt;&lt;p&gt;Le taux de subvention dépend de l&amp;#039;aménagement réalisé et des disponibilités financières du FNAP.&lt;/p&gt;&lt;p&gt;Le montant de la subvention est réglementairement plafonné à 50% du prix prévisionnel de la fouille convenu entre l&amp;#039;aménageur et l&amp;#039;opérateur de la fouille.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R119" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Qui peut déposer un dossier ?&lt;/p&gt;&lt;p&gt;Il peut s&amp;#039;agir de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Départements &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises privées &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises publiques locales &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI à fiscalité propre &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements de recherche&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics / Services de l&amp;#039;État &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Particuliers &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Régions&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Prises en charge &lt;/p&gt;&lt;p&gt;Peut bénéficier d&amp;#039;une prise en charge au titre du FNAP :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;un particulier construisant un logement pour lui-même : le logement doit être la résidence principale ou secondaire du particulier, non destinée à la location ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;l&amp;#039;aménageur qui construit un logement dans le cadre de la politique sociale et bénéficie, à ce titre, d&amp;#039;un soutien financier de l&amp;#039;État ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;l&amp;#039;aménageur d&amp;#039;une ZAC ou d&amp;#039;un lotissement à permis d&amp;#039;aménager, en application du troisième alinéa de l&amp;#039;article R.421-19 du code de l&amp;#039;urbanisme, destiné à recevoir de futures constructions de particuliers pour eux-mêmes et/ou des logements sociaux.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Subvention&lt;/p&gt;&lt;p&gt;Tout aménageur, maitre d&amp;#039;ouvrage d&amp;#039;une fouille, ne pouvant prétendre à une prise en charge.Critères d&amp;#039;éligibilité du projet&lt;/p&gt;&lt;p&gt;Prise en charge&lt;/p&gt;&lt;p&gt;Le bénéfice de la prise en charge est lié à la nature du projet d&amp;#039;aménagement à l&amp;#039;origine de la fouille préventive. Seules deux catégories d&amp;#039;aménagement ouvrent droit à une prise en charge :&lt;/p&gt;&lt;p&gt;la construction d&amp;#039;un logement réalisée par une personne physique pour elle-même ;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;la construction de logements réalisée dans le cadre de la politique sociale et bénéficiant à ce titre d&amp;#039;un soutien financier de l&amp;#039;État.&lt;/p&gt;&lt;p&gt;Ces mêmes constructions ouvrent droit à une prise en charge y compris lorsqu&amp;#039;elles sont réalisées dans le cadre d&amp;#039;une zone d&amp;#039;aménagement concertée (ZAC) ou d&amp;#039;un lotissement.&lt;/p&gt;&lt;p&gt;Subvention&lt;/p&gt;&lt;p&gt;La subvention au titre du FNAP peut être attribuée à tout type d&amp;#039;aménageur, maître d&amp;#039;ouvrage d&amp;#039;une fouille préventive et ne pouvant prétendre à une prise en charge de droit.&lt;/p&gt;&lt;p&gt;Les éléments suivants constituent des critères d&amp;#039;appréciation indicatifs des demandes de subventions par le ministère de la Culture :&lt;/p&gt;&lt;p&gt;aménagements dont la finalité relève de l&amp;#039;intérêt général ; &lt;/p&gt;&lt;p&gt;impact de l&amp;#039;opération archéologique sur l&amp;#039;équilibre économique du projet d&amp;#039;aménagement ; &lt;/p&gt;&lt;p&gt;localisation de l&amp;#039;aménagement dans une zone bénéficiant d&amp;#039;aides publiques ; &lt;/p&gt;&lt;p&gt;efforts de l&amp;#039;aménageur pour limiter l&amp;#039;impact de l&amp;#039;aménagement sur les vestiges archéologiques ;&lt;/p&gt;&lt;p&gt;découverte d&amp;#039;importance exceptionnelle survenant pendant l&amp;#039;opération de fouille préventive et générant un surcoût de cette dernière.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V121" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/fonds-national-pour-l-archeologie-preventive-fnap</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aménageur, maître d&amp;#039;ouvrage d&amp;#039;une fouille préventive, doit faire sa demande auprès du préfet de région (DRAC/DAC/DCJS) ou du Département des recherches archéologiques subaquatiques et sous-marines (DRASSM) concomitamment à sa demande d&amp;#039;autorisation de fouille.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z121" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fonds-national-pour-l-apos-archeologie-preventive-fnap/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB119" s="1" t="inlineStr">
+      <c r="AB121" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF119" s="1" t="inlineStr">
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG119" s="1" t="inlineStr">
+      <c r="AG121" s="1" t="inlineStr">
         <is>
           <t>07/10/2025</t>
         </is>
       </c>
-      <c r="AH119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/02/2026</t>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="120" spans="1:34" customHeight="0">
-[...3 lines deleted...]
-      <c r="B120" s="1" t="inlineStr">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>77077</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Développer les lieux de vie collectifs s'adressant à des retraités autonomes</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="F120" s="1" t="inlineStr">
+      <c r="F122" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
+      <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
+      <c r="H122" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I120" s="1" t="inlineStr">
+      <c r="I122" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J120" s="1" t="inlineStr">
+      <c r="J122" s="1" t="inlineStr">
         <is>
           <t>Le montant maximum de la subvention qui peut être accordé est de 100 000 euros. Les investissements</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
+      <c r="K122" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L120" s="1" t="inlineStr">
+      <c r="L122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide poursuit 3 objectifs. A noter que les EHPAD ne relèvent pas des financements de l&amp;#039;Assurance Retraite.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Aider les structures permettant l&amp;#039;amélioration de la vie sociale
   &lt;/strong&gt;
   et la prévention de la perte d&amp;#039;autonomie, grâce à des actions d&amp;#039;animation culturelle et sociale ou des activités physiques..
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Favoriser les modes d&amp;#039;accueil intermédiaires
   &lt;/strong&gt;
   entre l&amp;#039;habitat individuel et l&amp;#039;hébergement collectif en institution, par la création de différentes formes de logements individuels regroupés autour d&amp;#039;un projet de vie sociale, tels que, par exemple, les domiciles services, les béguinages, les appartements d&amp;#039;accueil...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Soutenir le développement d&amp;#039;un cadre de vie de qualité
   &lt;/strong&gt;
   au sein des établissements d&amp;#039;hébergement pour personnes âgées (EHPA), notamment en participant aux actions visant à amplifier la rénovation des résidence autonomie.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N122" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R120" s="1" t="inlineStr">
+      <c r="R122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Structures visées
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 1 Aider les structures permettant l&amp;#039;amélioration de la vie sociale et la prévention de la perte d&amp;#039;autonomie pour les personnes retraitées :
   &lt;/strong&gt;
   L&amp;#039;ensemble des structures, à destination des personnes retraitées relevant des Gir 5 et 6, sont éligibles à une aide financière de l&amp;#039;Assurance Retraite, au titre de l&amp;#039;axe 1. Du fait des compétences incombant légalement au département, les EHPAD ne relèvent pas des financements de l&amp;#039;Assurance Retraite.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 2 Favoriser les modes d&amp;#039;accueil intermédiaires entre l&amp;#039;habitat individuel et l&amp;#039;hébergement collectif en institution :
   &lt;/strong&gt;
   Structures destinées à l&amp;#039;accueil des personnes retraitées relevant des Gir 5 et 6 et proposant des logements, avec ou sans services intégrés, constituant une alternative attractive à l&amp;#039;hébergement en institution, tels que les logements individuels regroupés autour d&amp;#039;un projet de vie collective, les béguinages, les appartements d&amp;#039;accueils, les résidences sociales, les Marpa...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 3 Soutenir le développement d&amp;#039;un cadre de vie de qualité au sein des établissements d&amp;#039;hébergement pour personnes âgées (EHPA) :
   &lt;/strong&gt;
   Structures entrant dans la catégorie des EHPA, c&amp;#039;est à dire les maisons de retraite non médicalisées et les logements-foyers pour personnes âgées ainsi que des structures d&amp;#039;hébergement temporaire. Les logements-foyers, ayant obtenu une aide financiére de l&amp;#039;Assurance retraite devront s&amp;#039;engager conventionnellement à évoluer, afin de répondre aux exigences des « résidences autonomie ».
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S120" s="1" t="inlineStr">
+      <c r="S122" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T120" s="1" t="inlineStr">
+      <c r="T122" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U122" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V120" s="1" t="inlineStr">
+      <c r="V122" s="1" t="inlineStr">
         <is>
           <t>https://www.partenairesactionsociale.fr/sites/ppas/home.html</t>
         </is>
       </c>
-      <c r="W120" s="1" t="inlineStr">
+      <c r="W122" s="1" t="inlineStr">
         <is>
           <t>https://www.partenairesactionsociale.fr/files/live/sites/ppas/files/base%20documentaire/Actualités/Circulaire%20CNAV%20n°2015-32%20du%2028%20mai%202015%20LVC.pdf</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="X122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Prenez contact avec votre caisse locale :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Alsace-Moselle	Moselle (57), Bas-Rhin (67), Haut-Rhin (68)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Hubert MOSSER - 03.88.25.25.07 - hubert.mosser&amp;#64;carsat-am.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Aquitaine	Dordogne (24), Gironde (33), Landes (40), Lot-et-Garonne (47), Pyrénées-Atlantiques (64)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nelly GIVRAN - 05 56 11 64 62 - nelly.givran&amp;#64;carsat-aquitaine.fr
  &lt;/li&gt;
@@ -25998,52 +26216,55 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Arnaud POIRIER, chargé de développement - 02 38 81 54 35 - 
 arnaud.poirier&amp;#64;carsat-centre.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Centre-Ouest	Charente (16), Charente-Maritime (17), Corrèze (19), Creuse (23), Deux-Sèvres (79), Vienne (86), Haute-Vienne (87)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Marie Christine JUDE - 05 55 45 39 61 - marie-christine.jude&amp;#64;carsat-centreouest.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cnav Ile-de-France	Paris (75), Seine-et-Marne (77), Yvelines (78), Essonne (91), Hauts-de-Seine (92), Seine-Saint-Denis (93), Val-de-Marne (94), Val-d&amp;#039;Oise (95)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Joachim Da Silva, Chargé d&amp;#039;études aides collectives - Dasif-lvc&amp;#64;cnav.fr - 01.55.45.51.88.
-  &lt;br /&gt;
+  Richard GUSTON
+  Chargé d&amp;#039;études aides collectives - Dasif-lvc&amp;#64;cnav.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clémence LE MARREC Responsable des actions collectives de prévention - 01 55 45 79 29 - clemence.le-marrec&amp;#64;cnav.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Languedoc-Roussillon	Aude (11), Gard (30), Hérault (34), Lozère (48) Pyrénées Orientales (66)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Corinne CLAVEL Chargée de Conseils et Développement en Action Sociale - 04 67 12 94 45 - corinne.clavel&amp;#64;carsat-lr.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Midi-Pyrénées	Ariège (09), Aveyron (12), Haute-Garonne (31), Gers (32), Lot (46), Hautes-Pyrénées (65), Tarn (81), Tarn-et-Garonne (82)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Catherine LATAPIE Chargée d&amp;#039;Action Sociale Collective Service Action Sociale - 05 62 14 88 25 - Catherine.LATAPIE&amp;#64;carsat-mp.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Nord-Est	Ardennes (08), Aube (10), Marne (51), Haute-Marne (52), Meurthe-et-Moselle (54), Meuse (55), Vosges (88)
@@ -26070,51 +26291,51 @@
   Damien Vitel (sup) - damien.vitel&amp;#64;carsat-nordpicardie.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Normandie	Calvados
  (14), Eure (27), Manche (50), Orne (61), Seine-Maritime (76)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sophie NOBLET - Sophie.noblet&amp;#64;carsat-normandie.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Pays de la Loire	L
  &lt;/strong&gt;
  &lt;strong&gt;
   oire-Atlantique
  (44), Maine-et-Loire (49), Mayenne (53), Sarthe (72), Vendée (85)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Nathalie GIRAUD - 02.51.72.81.83 - nathalie.giraud&amp;#64;carsat-pl.fr
+  Pôle Action Sociale Collective - nantesbalactionsocialecollective&amp;#64;carsat-pl.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Rhône-Alpes	Ain (01), Ardèche (07), Drôme (26), Isère (38), Loire (42), Rhône (69), Savoie (73), Haute-Savoie (74)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mme Nathalie VOGE Responsable du Département Accompagnement de projets et Relations Partenariales –Direction de l&amp;#039;Action Sociale - nathalie.voge&amp;#64;carsat-ra.fr - 04.72.91.96.84
  &lt;/li&gt;
  &lt;li&gt;
   Mme Nadia BASSET Responsable Adjointe du Département Accompagnement de Projets et Relations Partenariales - 04.72.91.96.48 - nadia.basset&amp;#64;carsat-ra.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Sud-Est	Alpes de Haute-Provence
  &lt;/strong&gt;
  &lt;strong&gt;
   (04), Hautes-Alpes (05), Alpes-Maritimes (06), Bouches-du-Rhône (13), Corse-du-Sud (2a), Haute-Corse (2b), Var(83), Vaucluse (84)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -26137,238 +26358,228 @@
   Franciane MASSINA - 0590 90 50 77 - franciane.massina&amp;#64;cgss-guadeloupe.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CGSS Martinique	Martinique (972)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Patricia CHEVON - 05 96 66 50 5 - Patricia.chevon&amp;#64;cgss-martinique.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CGSS Réunion	Réunion (974)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Hélène MERCADIER - 02 62 40 35 34 - Helene.mercadier&amp;#64;cgss.re
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf5e-developper-les-lieux-de-vie-collectifs-sadres/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC120" s="1" t="inlineStr">
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>34662</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Développer les lieux de vie collectifs s'adressant à des retraités autonomes</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="AE120" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="F121" s="1" t="inlineStr">
+      <c r="F123" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I121" s="1" t="inlineStr">
+      <c r="I123" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J121" s="1" t="inlineStr">
+      <c r="J123" s="1" t="inlineStr">
         <is>
           <t>Le montant maximum de la subvention qui peut être accordé est de 100 000 euros. Les investissements</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L121" s="1" t="inlineStr">
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide poursuit 3 objectifs. A noter que les EHPAD ne relèvent pas des financements de l&amp;#039;Assurance Retraite.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Aider les structures permettant l&amp;#039;amélioration de la vie sociale
   &lt;/strong&gt;
   et la prévention de la perte d&amp;#039;autonomie, grâce à des actions d&amp;#039;animation culturelle et sociale ou des activités physiques..
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Favoriser les modes d&amp;#039;accueil intermédiaires
   &lt;/strong&gt;
   entre l&amp;#039;habitat individuel et l&amp;#039;hébergement collectif en institution, par la création de différentes formes de logements individuels regroupés autour d&amp;#039;un projet de vie sociale, tels que, par exemple, les domiciles services, les béguinages, les appartements d&amp;#039;accueil...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Soutenir le développement d&amp;#039;un cadre de vie de qualité
   &lt;/strong&gt;
   au sein des établissements d&amp;#039;hébergement pour personnes âgées (EHPA), notamment en participant aux actions visant à amplifier la rénovation des résidence autonomie.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Structures visées
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 1 Aider les structures permettant l&amp;#039;amélioration de la vie sociale et la prévention de la perte d&amp;#039;autonomie pour les personnes retraitées :
   &lt;/strong&gt;
   L&amp;#039;ensemble des structures, à destination des personnes retraitées relevant des Gir 5 et 6, sont éligibles à une aide financière de l&amp;#039;Assurance Retraite, au titre de l&amp;#039;axe 1. Du fait des compétences incombant légalement au département, les EHPAD ne relèvent pas des financements de l&amp;#039;Assurance Retraite.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 2 Favoriser les modes d&amp;#039;accueil intermédiaires entre l&amp;#039;habitat individuel et l&amp;#039;hébergement collectif en institution :
   &lt;/strong&gt;
   Structures destinées à l&amp;#039;accueil des personnes retraitées relevant des Gir 5 et 6 et proposant des logements, avec ou sans services intégrés, constituant une alternative attractive à l&amp;#039;hébergement en institution, tels que les logements individuels regroupés autour d&amp;#039;un projet de vie collective, les béguinages, les appartements d&amp;#039;accueils, les résidences sociales, les Marpa...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 3 Soutenir le développement d&amp;#039;un cadre de vie de qualité au sein des établissements d&amp;#039;hébergement pour personnes âgées (EHPA) :
   &lt;/strong&gt;
   Structures entrant dans la catégorie des EHPA, c&amp;#039;est à dire les maisons de retraite non médicalisées et les logements-foyers pour personnes âgées ainsi que des structures d&amp;#039;hébergement temporaire. Les logements-foyers, ayant obtenu une aide financiére de l&amp;#039;Assurance retraite devront s&amp;#039;engager conventionnellement à évoluer, afin de répondre aux exigences des « résidences autonomie ».
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T123" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>https://www.partenairesactionsociale.fr/sites/ppas/home.html</t>
         </is>
       </c>
-      <c r="W121" s="1" t="inlineStr">
+      <c r="W123" s="1" t="inlineStr">
         <is>
           <t>https://www.partenairesactionsociale.fr/files/live/sites/ppas/files/base%20documentaire/Actualités/Circulaire%20CNAV%20n°2015-32%20du%2028%20mai%202015%20LVC.pdf</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Prenez contact avec votre caisse locale :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Alsace-Moselle	Moselle (57), Bas-Rhin (67), Haut-Rhin (68)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Hubert MOSSER - 03.88.25.25.07 - hubert.mosser&amp;#64;carsat-am.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Aquitaine	Dordogne (24), Gironde (33), Landes (40), Lot-et-Garonne (47), Pyrénées-Atlantiques (64)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nelly GIVRAN - 05 56 11 64 62 - nelly.givran&amp;#64;carsat-aquitaine.fr
  &lt;/li&gt;
@@ -26418,55 +26629,52 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Arnaud POIRIER, chargé de développement - 02 38 81 54 35 - 
 arnaud.poirier&amp;#64;carsat-centre.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Centre-Ouest	Charente (16), Charente-Maritime (17), Corrèze (19), Creuse (23), Deux-Sèvres (79), Vienne (86), Haute-Vienne (87)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Marie Christine JUDE - 05 55 45 39 61 - marie-christine.jude&amp;#64;carsat-centreouest.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cnav Ile-de-France	Paris (75), Seine-et-Marne (77), Yvelines (78), Essonne (91), Hauts-de-Seine (92), Seine-Saint-Denis (93), Val-de-Marne (94), Val-d&amp;#039;Oise (95)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Richard GUSTON
-[...3 lines deleted...]
-  Clémence LE MARREC Responsable des actions collectives de prévention - 01 55 45 79 29 - clemence.le-marrec&amp;#64;cnav.fr
+  Joachim Da Silva, Chargé d&amp;#039;études aides collectives - Dasif-lvc&amp;#64;cnav.fr - 01.55.45.51.88.
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Languedoc-Roussillon	Aude (11), Gard (30), Hérault (34), Lozère (48) Pyrénées Orientales (66)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Corinne CLAVEL Chargée de Conseils et Développement en Action Sociale - 04 67 12 94 45 - corinne.clavel&amp;#64;carsat-lr.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Midi-Pyrénées	Ariège (09), Aveyron (12), Haute-Garonne (31), Gers (32), Lot (46), Hautes-Pyrénées (65), Tarn (81), Tarn-et-Garonne (82)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Catherine LATAPIE Chargée d&amp;#039;Action Sociale Collective Service Action Sociale - 05 62 14 88 25 - Catherine.LATAPIE&amp;#64;carsat-mp.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Nord-Est	Ardennes (08), Aube (10), Marne (51), Haute-Marne (52), Meurthe-et-Moselle (54), Meuse (55), Vosges (88)
@@ -26493,51 +26701,51 @@
   Damien Vitel (sup) - damien.vitel&amp;#64;carsat-nordpicardie.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Normandie	Calvados
  (14), Eure (27), Manche (50), Orne (61), Seine-Maritime (76)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sophie NOBLET - Sophie.noblet&amp;#64;carsat-normandie.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Pays de la Loire	L
  &lt;/strong&gt;
  &lt;strong&gt;
   oire-Atlantique
  (44), Maine-et-Loire (49), Mayenne (53), Sarthe (72), Vendée (85)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Pôle Action Sociale Collective - nantesbalactionsocialecollective&amp;#64;carsat-pl.fr
+  Nathalie GIRAUD - 02.51.72.81.83 - nathalie.giraud&amp;#64;carsat-pl.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Rhône-Alpes	Ain (01), Ardèche (07), Drôme (26), Isère (38), Loire (42), Rhône (69), Savoie (73), Haute-Savoie (74)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mme Nathalie VOGE Responsable du Département Accompagnement de projets et Relations Partenariales –Direction de l&amp;#039;Action Sociale - nathalie.voge&amp;#64;carsat-ra.fr - 04.72.91.96.84
  &lt;/li&gt;
  &lt;li&gt;
   Mme Nadia BASSET Responsable Adjointe du Département Accompagnement de Projets et Relations Partenariales - 04.72.91.96.48 - nadia.basset&amp;#64;carsat-ra.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Sud-Est	Alpes de Haute-Provence
  &lt;/strong&gt;
  &lt;strong&gt;
   (04), Hautes-Alpes (05), Alpes-Maritimes (06), Bouches-du-Rhône (13), Corse-du-Sud (2a), Haute-Corse (2b), Var(83), Vaucluse (84)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -26560,325 +26768,335 @@
   Franciane MASSINA - 0590 90 50 77 - franciane.massina&amp;#64;cgss-guadeloupe.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CGSS Martinique	Martinique (972)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Patricia CHEVON - 05 96 66 50 5 - Patricia.chevon&amp;#64;cgss-martinique.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CGSS Réunion	Réunion (974)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Hélène MERCADIER - 02 62 40 35 34 - Helene.mercadier&amp;#64;cgss.re
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>magalie.raimbault@cnav.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc47-lieuxdeviecollectifs/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE121" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>17/04/2020</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="122" spans="1:34" customHeight="0">
-      <c r="A122" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>154580</v>
       </c>
-      <c r="B122" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover et réhabiliter de bâtiments à usage d’habitats locatifs à vocation non touristique</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Habitat locatif (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G122" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I122" s="1" t="inlineStr">
+      <c r="I124" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 40</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L122" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout projet visant à la création, rénovation et réhabilitation de bâtiments à usage d&amp;#039;habitats locatifs à vocation non touristique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Logements dans du patrimoine public
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Reconversion d&amp;#039;un patrimoine communal ou communautaire à des fins de création de logement locatif ou travaux liés à la rénovation et/ou réhabilitation de logements locatifs existants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Construction de logements locatifs
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Construction de logements locatifs dans le cadre de la valorisation de friches existantes en cœur de bourg (à proximité des commerces et des services) ou de dents creuses (en urbanisme, il s&amp;#039;agit d&amp;#039;un espace non construit situé en cœur de bourg et entouré de parcelles bâties, sont donc exclues les zones en extension urbaine), déconstruction, remise en état du terrain et réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Foyers de jeunes travailleurs (FJT)
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les foyers de jeunes travailleurs sont des institutions à but non lucratif qui mettent à la disposition des jeunes de 16 à 30 ans (étudiants, apprentis, stagiaires ou en situation de précarité) qui vivent hors de leur famille un hébergement (chambre et/ou studio) comprenant un ensemble d&amp;#039;installations matérielles, une restauration, ainsi que des moyens qui permettent, directement ou indirectement, de favoriser leur insertion dans la vie sociale.
 &lt;/p&gt;
 &lt;p&gt;
  Ils ont pour mission de favoriser la socialisation des jeunes par l&amp;#039;habitat et par différentes formes d&amp;#039;incitations et d&amp;#039;actions dans des domaines où se forge leur qualification sociale : vie quotidienne, mobilité, emploi, formation, loisirs, culture, etc.
 &lt;/p&gt;
 &lt;p&gt;
  Dans cette phase de transition, il s&amp;#039;agit de rendre possible un parcours résidentiel en créant les conditions d&amp;#039;apprentissage de la vie sociale conduisant à l&amp;#039;autonomie et à la citoyenneté. Le passage en FJT doit donc, par définition, être conçu comme quelque chose de temporaire.
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les seuls travaux préparatoires (démolition, dépollution...) sont éligibles avec engagement de la collectivité pour un projet d&amp;#039;habitat public dans un délai de 5 ans.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N122" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R122" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Respect de la réglementation en vigueur, en matière de performance énergétique et d&amp;#039;accessibilité ;
 &lt;/p&gt;
 &lt;p&gt;
  - Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
 &lt;/p&gt;
 &lt;p&gt;
  - A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
 &lt;/p&gt;
 &lt;p&gt;
  - Bouquet de deux types de travaux énergétiques obligatoire dont un poste de dépenses sur l&amp;#039;enveloppe du bâti (isolation, menuiseries...) ;
 &lt;/p&gt;
 &lt;p&gt;
  - Pour les logements dans du patrimoine public : gain de 2 étiquettes énergétiques entre avant et après travaux pour les logements classés initialement F/G/E et gain de 1 étiquette énergétique pour les logements classés D ou moins ;
 &lt;/p&gt;
 &lt;p&gt;
  - Pour les projets de construction neuve : uniquement dans des friches existantes en cœur de bourg (proximité des services) ou des dents creuses ;
 &lt;/p&gt;
 &lt;p&gt;
  - Pour les FJT : production d&amp;#039;un projet socio-éducatif d&amp;#039;établissement en lien avec la réalisation d&amp;#039;un diagnostic local* intégrant une dimension inclusive (situation de handicap, mixité femmes-hommes...) et présence d&amp;#039;un local permettant d&amp;#039;accueillir des permanences de partenaires dans le domaine de l&amp;#039;insertion ;
 &lt;/p&gt;
 &lt;p&gt;
  *Diagnostic local sur les besoins de logement des jeunes de 16 à 30 ans qu&amp;#039;ils soient en activité professionnelle, demandeurs d&amp;#039;emploi ou en formation (apprenti, alternance, étudiant...)
 &lt;/p&gt;
 &lt;p&gt;
  - Pour les projets d&amp;#039;habitat inclusif : production du projet de vie sociale.
 &lt;/p&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V122" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/habitat-locatif-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W122" s="1" t="inlineStr">
+      <c r="W124" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.33.05.97.79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6c27-habitat-locatif-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB122" s="1" t="inlineStr">
+      <c r="AB124" s="1" t="inlineStr">
         <is>
           <t>Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AE122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF122" s="1" t="inlineStr">
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG122" s="1" t="inlineStr">
+      <c r="AG124" s="1" t="inlineStr">
         <is>
           <t>19/11/2023</t>
         </is>
       </c>
-      <c r="AH122" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/02/2026</t>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="123" spans="1:34" customHeight="0">
-      <c r="A123" s="1">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
         <v>120435</v>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Favoriser la diffusion de technologies utilisant l'énergie solaire à des fins thermiques</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>ENERGIES RENOUVELABLES DEVELOPPEMENT DE L'ENERGIE SOLAIRE THERMIQUE</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G123" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L123" s="1" t="inlineStr">
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Favoriser la diffusion de technologies utilisant l&amp;#039;énergie solaire à des fins thermiques (eau chaude sanitaire).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type d&amp;#039;aide et montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Type : Subvention d&amp;#039;Investissement
 &lt;/p&gt;
 &lt;p&gt;
  Montant de l&amp;#039;aide :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Maîtres d&amp;#039;ouvrage publics
   &lt;/strong&gt;
   : communes : taux du règlement d&amp;#039;aide aux territoires drômois en vigueur, majoré de 10%,  appliqué sur le montant HT
  &lt;/li&gt;
@@ -27041,216 +27259,216 @@
   &lt;/em&gt;
  &lt;/strong&gt;
  sont pour les bénéficiaires de droit public,  les suivants :
 &lt;/p&gt;
 &lt;p&gt;
  – attestation d&amp;#039;achèvement ou de mise en service, établie par le Maître d&amp;#039;Ouvrage, et certifiant une réalisation conforme à l&amp;#039;opération subventionnée (cette attestation peut-être intégrée dans le certificat justificatif de dépenses).
 &lt;/p&gt;
 &lt;p&gt;
  – justificatifs des dépenses (signés en original)
 &lt;/p&gt;
 &lt;p&gt;
  – certificat du maire ou du président – (ordonnateur des dépenses du bénéficiaire de droit public) indiquant le montant total HT et TTC des dépenses réalisées éligibles pour l&amp;#039;opération subventionnée, ainsi que la liste détaillée des justificatifs de dépenses correspondantes (références des factures ou décomptes – date – prestataires – objet – montant HT et TTC).
 &lt;/p&gt;
 &lt;p&gt;
  NB : les factures et décomptes ne sont pas à transmettre au Département, mais doivent être tenus à sa disposition pour consultation éventuelle sur sa demande.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a&gt;
   [1]
  &lt;/a&gt;
  la facturation doit être postérieure à la date de réception du dossier complet par le Département.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M123" s="1" t="inlineStr">
+      <c r="M125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chauffe-Eau Solaires Collectifs (surface efficace de capteurs &amp;gt; 7 m 2 ).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses subventionnables
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant HT ou TTC selon le régime de TVA du maître d&amp;#039;ouvrage.
 &lt;/p&gt;
 &lt;p&gt;
  A noter :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Obligation de pose du matériel par un installateur qualité RGE « Reconnu Garant de l&amp;#039;Environnement »
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     nécessité d&amp;#039;une étude de faisabilité pour les installations collectives,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Mise en place d&amp;#039;un comptage (équipements) et mise en place d&amp;#039;un plan de suivi et analyse (interne ou externe).
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Transition énergétique</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Exclusions / Ne sont pas éligibles :
  &lt;/strong&gt;
  Programmes neufs des promoteurs immobiliers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maîtres d&amp;#039;ouvrage public du secteur du logement social.
  &lt;/li&gt;
  &lt;li&gt;
   Maîtres d&amp;#039;ouvrage publics.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/energies-renouvelables-developpement-de-lenergie-solaire-thermique/</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Environnement – Service Environnement Sports Nature
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chef de Service Mme
  &lt;strong&gt;
   Isabelle POCHELON
   &lt;br /&gt;
  &lt;/strong&gt;
  Chargée de l&amp;#039;instruction
  &lt;strong&gt;
   Monique VOLLE
  &lt;/strong&gt;
  –
  &lt;strong&gt;
   Tél : 04.75.79.81.76
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9e1a-energies-renouvelables-developpement-de-lener/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB123" s="1" t="inlineStr">
+      <c r="AB125" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC123" s="1" t="inlineStr">
+      <c r="AC125" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF123" s="1" t="inlineStr">
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG123" s="1" t="inlineStr">
+      <c r="AG125" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH123" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>12/02/2026</t>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>