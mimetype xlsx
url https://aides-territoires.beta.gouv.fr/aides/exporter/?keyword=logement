--- v1 (2026-04-15)
+++ v2 (2026-09-03)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH125"/>
+  <dimension ref="A1:AH127"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -395,2613 +395,1252 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>142694</v>
+        <v>133055</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Accompagner l’évaluation des besoins en logement dans les territoires avec OTELO</t>
+          <t>Être accompagné pour créer un observatoire de l’habitat et du foncier (OHF)</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Agences d'urbanisme</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
-        <is>
-[...187 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La loi Climat et résilience du 22 août 2021 prévoit de faire évoluer les anciens dispositifs d&amp;#039;observation de l&amp;#039;habitat, en observatoires de l&amp;#039;habitat et du foncier (OHF). Ces observatoires doivent être créé au plus tard dans les trois années après la mise en place d&amp;#039;un PLH. Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. La loi climat a renforcé leur rôle ainsi que celui des EPF pour aider les collectivités dans la mise en place de ces outils.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les observatoires de l&amp;#039;habitat et du foncier (OHF) ont pour mission de suivre la conjoncture des marchés fonciers et immobiliers et d&amp;#039;identifier les disponibilités foncières. Cette analyse s&amp;#039;appuie sur le recensement des friches constructibles, des locaux vacants, des secteurs à densifier, des secteurs à enjeux et des surfaces pour la surélévation, des surfaces non imperméabilisées ou éco-aménageables et des espaces non bâtis nécessaires au maintien des continuités écologiques dans les secteurs urbanisés et sur un inventaire des zones d&amp;#039;activités économiques et sur le suivi du parc de logements (privés, sociaux, en accession à la propriété, l&amp;#039;habitat dégradé).
 &lt;/p&gt;
 &lt;p&gt;
  Les observatoires doivent rendre compte annuellement du nombre de logement construits sur des espaces déjà urbanisés et sur des zones ouvertes à l&amp;#039;urbanisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Addrn, l&amp;#039;agence d&amp;#039;urbanisme de la région de Saint-Nazaire a réalisé un Observatoire du Foncier, de l&amp;#039;habitat et économique.
   &lt;a href="https://addrn.fr/page-mosaique/foncier_habitat_economie/" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;Epures, l&amp;#039;agence d&amp;#039;urbanisme de la région Stéphanoise a réalisé un Observatoire des marchés fonciers de la Loire.
   &lt;a href="https://www.epures.com/index.php/publications/epures/foncier" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;Aurg, l&amp;#039;agence d&amp;#039;urbanisme de la region Grenobloise a réalisé l&amp;#039;observatoire foncier partenarial de l&amp;#039;isere (Ofpi).
   &lt;a href="https://ofpi.aurg.org/#c&amp;#61;home" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Topos, l&amp;#039;agence d&amp;#039;urbanisme des territoires de l&amp;#039;orléannais a réalisé un observatoire des copropriétés de la métropole d&amp;#039;Orléans.
   &lt;a href="https://www.topos-urba.org/publications/focus-n4-lobservatoire-des-coproprietes-un-outil-pour-prevenir-les-situations-de-fragilite/" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également
   contacter la fédération nationale des agences d&amp;#039;urbanisme
  qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92de-etre-aide-pour-observer-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>142694</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’évaluation des besoins en logement dans les territoires avec OTELO</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;évaluation des besoins en logements est un sujet majeur pour tous les acteurs des politiques locales de l&amp;#039;habitat. Elle constitue en particulier un volet incontournable des démarches de PLH et PLUI-H. Face à une méthode complexe (guide méthodologique volumineux, 12 sources de données mobilisées, nombreux paramétrages et choix d&amp;#039;options possibles), l&amp;#039;appropriation de la méthode (hypothèses, articulation des étapes, limites, précautions d&amp;#039;utilisation), peut nécessiter un besoin d&amp;#039;accompagnement auquel le Cerema se propose de répondre.
+&lt;/p&gt;
+&lt;p&gt;
+ Les acteurs en charge des politiques locales du logement, en particulier les collectivités territoriales, pourront trouver auprès du Cerema un accompagnement au déploiement de la méthode, afin de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  S&amp;#039;approprier de manière approfondie la méthodologie déployée par l&amp;#039;Etat (hypothèses, articulation des étapes, limites, précautions d&amp;#039;usages, nombreux paramétrages et choix d&amp;#039;options possibles, test de sensibilité, alternatives...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;éclairages sur les interprétations des résultats,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tester par eux-mêmes différents scenarios de développement et évaluer leur impact sur leurs besoins en logements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pouvoir engager un dialogue constructif avec les services déconcentrés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Répartir le besoin à une échelle fine et selon les différents segments de l&amp;#039;offre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation le besoin avec l&amp;#039;offre, les capacités du territoire et les orientations politiques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a apporté son expertise à l&amp;#039;élaboration de la méthode d&amp;#039;évaluation des besoins en logements, à la constitution des packs de données sur lesquels elle s&amp;#039;appuie ainsi qu&amp;#039;à son déploiement auprès des services déconcentrés de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Aujourd&amp;#039;hui, le Cerema partage son expérience auprès des acteurs de terrain et les fait bénéficier de son expérience. Il propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des formations techniques pour maîtriser la méthodologie et apprendre à manipuler OTELO. La formation, composée de deux modules indicatifs ( module théorique sur la méthodologie d&amp;#039;évaluation des besoins en logements et module pratique sur l&amp;#039;outil OTELO), peut toutefois être adaptée en fonction des attentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cette offre de formation est destinée aux techniciens et chargés d&amp;#039;études, ainsi qu&amp;#039;aux services d&amp;#039;ingénierie amenés à travailler sur l&amp;#039;évaluation des besoins en logements dans le cadre de documents de planification, d&amp;#039;études, ou de réflexions stratégiques au sein des collectivités territoriales, établissements publics fonciers, bailleurs sociaux, agences d&amp;#039;urbanisme, ADIL ou bureaux d&amp;#039;études.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;accompagnement pour l&amp;#039;évaluation des besoins en logements : aide à la définition des paramétrages, remplacement éventuel de certaines données par défaut par des données locales jugées plus fiables ou plus riche (etc).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des développements « premium » de l&amp;#039;outil OTELO  : création de modules complémentaires, développement d&amp;#039;une interface permettant d&amp;#039;évaluer le besoin sur des territoires « à façon » (EPCI, SCOT...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations de conseil pour aider les acteurs locaux à exploiter les résultats, comparer différents scénarios, analyser l&amp;#039;impact des différents paramètres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;animation auprès des techniciens, élus et partenaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;études incluant des analyses en aval sur les conséquences en matière de politiques publiques locales de l&amp;#039;habitat et les documents de planification.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/otelo-accompagner-evaluation-besoins-logement-territoires</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
-          <t>fnau@fnau.org</t>
+          <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/92de-etre-aide-pour-observer-les-territoires/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3756-accompagner-levaluation-des-besoins-en-logeme/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
-          <t>FNAU</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
-          <t>06/04/2023</t>
+          <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>111735</v>
+        <v>117558</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
-[...4 lines deleted...]
-          <t>France Relance</t>
+          <t>Financer le transfert de patrimoine dans l'habitat locatif social</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PTP : financer des transferts de patrimoine</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>Ministère des Outre-mer</t>
-[...4 lines deleted...]
-          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) La Réunion</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
-        <is>
-[...1354 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoire propose Prêt Transfert, une solution pour financer le transfert de patrimoine et de rachat des baux au sein des habitats locatifs sociaux. Le projet peut concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les logements locatifs sociaux qui sont transférés entre opérateurs (collectivités territoriales et organismes d&amp;#039;habitation à loyer modéré par exemple) et qui sont éligibles à un financement sur fonds d&amp;#039;épargne ;
  &lt;/li&gt;
  &lt;li&gt;
   Les logements-foyers tels que définis à l&amp;#039;article R351-55 du Code de la construction et de l&amp;#039;habitation ;
  &lt;/li&gt;
  &lt;li&gt;
   Plusieurs autres types d&amp;#039;habitats spécifiques, à condition d&amp;#039;être éligibles à un prêt sur fonds d&amp;#039;épargne.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  À noter : le Prêt Transfert permet de financer des projets de transfert et de cession hors travaux. Les travaux font l&amp;#039;objet d&amp;#039;un prêt travaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prêt réhabilitation (PAM) ;
  &lt;/li&gt;
  &lt;li&gt;
   Prêt Habitat Amélioration Restructuration Extension (PHARE).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transfert-de-patrimoine-ptp?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pret_ptp_psat</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ca9f-financer-le-transfert-de-patrimoine-dans-lhab/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>06/05/2022</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>117555</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Financer la réhabilitation des logements sociaux avec l'Éco-prêt</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose Éco-prêt, une offre de prêts visant à financer la réhabilitation des logements sociaux les plus énergivores.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   En métropole : il s&amp;#039;adresse aux logements disposant d&amp;#039;un audit énergétique TH-C-E ex ou d&amp;#039;un DPE location et dont la consommation énergétique en énergie primaire est d&amp;#039;au moins 151 kWh/m2/an.
  &lt;/li&gt;
  &lt;li&gt;
   Dans les DOM : le prêt s&amp;#039;adresse aux logements construits avant le 1er mai 2010 en Guadeloupe, en Guyane, à la Réunion et en Martinique, mais aussi à ceux construits avant le 1er juillet 2014 à Mayotte.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Découvrez les caractéristiques de l&amp;#039;Éco-prêt :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un montant maximal de 22 000 € par logement ;
  &lt;/li&gt;
  &lt;li&gt;
   Une majoration de 2 000 € par logement pour les opérations labélisées HPE rénovation (Haute Performance Énergétique) ou BBC rénovation (Bâtiment Basse Consommation Effinergie) ;
  &lt;/li&gt;
  &lt;li&gt;
   Une majoration de 3 000 € par logement pour les projets visant un bâtiment contenant de l&amp;#039;amiante ;
  &lt;/li&gt;
  &lt;li&gt;
   La possibilité de le compléter avec le prêt PAM Taux Fixe Éco-prêt afin de couvrir 100 % du besoin de financement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_psat</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/908f-financer-la-rehabilitation-des-logements-soci/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>06/05/2022</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>117553</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Financer la construction et l'acquisition de logements locatifs sociaux</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Prêt PLS</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;offre de prêts PLS (Prêt Locatif Social) de la Banque des Territoires permet de financer les projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construire des logements locatifs sociaux, et ce, avec ou sans acquisition du terrain ;
  &lt;/li&gt;
  &lt;li&gt;
   Acquérir des logements avec ou sans travaux d&amp;#039;amélioration ;
  &lt;/li&gt;
  &lt;li&gt;
   Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser des opérations de logements collectifs pour les personnes handicapées, les personnes âgées, les jeunes actifs et les étudiants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les prêts PLS sont des prêts sur fonds d&amp;#039;épargne de la Caisse des Dépôts. Leur montant doit représenter a minima la moitié du prix de revient de l&amp;#039;opération. Un prêt complémentaire au PLS peut être accordé.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Handicap
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=locatif_social_psat</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5880-financer-la-construction-et-lacquisition-de-l/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>117552</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Financer des logements sociaux avec le Prêt haut de bilan (PHB 2.0)</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Prêt haut de bilan (PHB 2.0) : constructions vertes</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt haut de bilan deuxième génération (Prêt PHB 2.0) vise à soutenir les investissements des bailleurs sociaux, qu&amp;#039;ils soient des organismes de logement social ou des organismes agréés pour la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion.
 &lt;/p&gt;
 &lt;p&gt;
  En partenariat avec Action Logement et l&amp;#039;État, la Banque des Territoires met à votre disposition cette offre de prêt à long-terme, aux caractéristiques financières avantageuses. Pendant les 20 premières années, le taux d&amp;#039;intérêt est à 0% avec un différé total d&amp;#039;amortissement du capital. Puis, pour les 10 à 20 années suivantes selon votre projet, votre taux d&amp;#039;intérêt sera aligné sur celui du livret A &amp;#43;0,60% et appliqué avec un amortissement constant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les organismes de logement social (OLS)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les trois tranches de PHB 2.0 portent uniquement sur la production nouvelle (construction, acquisition, VEFA, acquisition-amélioration) de logements agréés PLAI, PLUS et PLS. Il existe une particularité pour la tranche de PHB 2.0 dédiée aux constructions vertes : les acquisitions simples et acquisitions-améliorations, non soumises à la RE 2020, ne sont pas éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les maîtrises d&amp;#039;ouvrage d&amp;#039;insertion (MOI)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les 3 tranches de PHB 2.0 permettent de financer la production nouvelle de logements familiaux agréés PLAI, PLUS, PLS, de logements conventionnés Anah très sociaux et sociaux signés et de tout type de logements-foyers hors médico-social (résidences sociales, foyers de travailleurs migrants, foyers de jeunes travailleurs, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phb-20?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phb_20_psat</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4dbf-pret-phb-20/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>105107</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Soutenir la production de logements sociaux et très sociaux en acquisition-amélioration par les bailleurs publics et les collectivités</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bailleurs publics
  &lt;/li&gt;
  &lt;li&gt;
   Communes et communautés de communes&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;Soutenir la production en Charente, de
 logements sociaux, très sociaux en acquisition-amélioration et sous forme
 d’opérations de recyclage foncier, par les bailleurs publics (dont les
 collectivités), en programme Prêt locatif aidé d&amp;#039;intégration (PLA-I) ou en Prêt
 locatif à usage social (PLUS) en bourgs centres et centres villes.&lt;/p&gt;
 &lt;p&gt;Objectif : offrir un habitat attractif, permettant :&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de favoriser les échanges, le lien social
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser la proximité des services, transports, commerces
  &lt;/li&gt;
  &lt;li&gt;
   de réinvestir les bourgs centres
  &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aide forfaitaire par logement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I en acquisition–amélioration et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLUS en acquisition–amélioration, acquisition-démolition-reconstruction et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) :   8 000 €&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier sollicitant le concours du Département de la Charente
  &lt;/li&gt;
  &lt;li&gt;
   un dossier de description de l&amp;#039;opération : plans, situation dans la commune, échéancier de réalisation...
  &lt;/li&gt;
  &lt;li&gt;
   le plan de financement
  &lt;/li&gt;
  &lt;li&gt;
@@ -3031,731 +1670,1537 @@
 présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
 regard des crédits disponibles, des priorités départementales et de l’avis de
 la commission, l’individualisation des subventions sera soumise à l’adoption de
 la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
 de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
 de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
 % du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
 paiement de la subvention interviendra dans le cadre d’une Autorisation de
 programme/crédit de paiement, dans la limite des crédits de paiement inscrits
 par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
 à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
 Acomptes : &lt;/p&gt;&lt;p&gt;o   
 un état récapitulatif des factures, certifié
 par le comptable&lt;/p&gt;&lt;p&gt;·        
 Solde :&lt;/p&gt;&lt;p&gt;o   
 un état récapitulatif des factures, certifié
 par le comptable &lt;/p&gt;&lt;p&gt;o   
 le décompte général et définitif de
 l’opération&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
 l’opération doit être achevée et la demande de versement du solde doit intervenir
 dans un délai maximal de quatre ans à compter de la date de notification de la
 décision attributive. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/amelioration_logements_locatifs_PLUS_et_PLA-I.pdf</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
 &lt;p&gt;
  Secteur cohésion territoriale ; Tél. : 05 16 09 74 15
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c97-soutenir-la-production-de-logements-sociaux-e/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>25/11/2021</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>111735</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) La Réunion</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J10" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévu</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40 % du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de La Réunion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2 rue Juliette-Dodu
+ &lt;br /&gt;
+ 97706 Saint-Denis Messag Cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;262 2 62 40 26 26
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Courriel
+ &lt;/strong&gt;
+ :
+ &lt;a href="mailto:deal-reunion&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  deal-reunion&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.reunion.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.reunion.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/383c-copie-15h01-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>111734</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F11" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement  (DEAL) Martinique</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Martinique</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Martinique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pointe de Jaham
+ &lt;br /&gt;
+ BP 7212
+ &lt;br /&gt;
+ 97274 Schœlcher Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;596 5 96 59 57 00
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire" rel="noopener" target="_blank"&gt;
+  http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/00be-copie-14h59-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>111733</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Mayotte</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Mayotte</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Mayotte
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ BP 109
+ &lt;br /&gt;
+ 97600 Mamoudzou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;269 2 69 61 12 54
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web :
+ &lt;/strong&gt;
+ &lt;a href="http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL" rel="noopener" target="_blank"&gt;
+  http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6900-copie-14h58-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>111732</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Guadeloupe</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Guadeloupe</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Guadeloupe
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DEAL Guadeloupe
+ &lt;br /&gt;
+ BP 54
+ &lt;br /&gt;
+ 97102 Basse-Terre Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;590 5 90 99 46 46
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;590 5 90 99 43 43
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.guadeloupe.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.guadeloupe.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c325-copie-14h55-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>104024</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Financer des opérations de réhabilitation de logements</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Aide - « Prêt PAM Taux Fixe »</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Financer des opérations de réhabilitation de logements locatifs sociaux conventionnés à l&amp;#039;aide personnalisée au logement dans le cadre du Plan logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  organismes de logement social (OPH, ESH, SEM immobilière, Coopérative).
  &lt;br /&gt;
  &lt;strong&gt;
   Actions éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prêts à la réhabilitation sont destinés à des logements locatifs sociaux et/ou logements-foyers conventionnés à l&amp;#039;APL pour des travaux de r
  éhabilitation qui n&amp;#039;atteignent pas les critères de performance énergétique requis pour pouvoir bénéficier de l&amp;#039;Eco-prêt, et dont le prix de revient est supérieur ou égal à 15 000 € par logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accompagnement :
  &lt;/strong&gt;
  6 000 € par logement maximum - le PAM à taux fixe peut être complété du PAM à TLA &amp;#43; 60 pb.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/pret-pam-taux-fixe</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la banque des territoires
  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire/produit/46925" rel="noopener" target="_blank"&gt;
   &lt;strong&gt;
    via leur formulaire en ligne
   &lt;/strong&gt;
  &lt;/a&gt;
  pour candidater ou en savoir plus sur ce dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>sylviane.philippe@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/88c9-financer-des-operations-de-rehabilitation-de-/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>DDT58</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>05/11/2021</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-[...373 lines deleted...]
-      <c r="A18" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>103339</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Soutenir la production de résidences pour jeunes, apprentis et étudiants</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Soutien à la production de logements pour jeunes, apprentis et étudiants</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la création nette de logements  pour les jeunes et les étudiants, par construction neuve ou transformation d&amp;#039;immeubles après changement de destination.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Résidences conventionnées pour étudiants,
   &lt;/li&gt;
   &lt;li&gt;
    Résidences universitaires au sens de l&amp;#039;article L.631-12 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Foyers de jeunes travailleurs au sens de l&amp;#039;article L.312-1 du code de l&amp;#039;action sociale et des familles et de résidences conventionnées exclusivement dédiées à l&amp;#039;accueil de jeunes actifs et/ou en formation de moins de 30 ans.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sont exclues du bénéfice des aides régionales les acquisitions de patrimoines déjà conventionnés, que le conventionnement soit ou non encore en cours, et les opérations de réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
@@ -3808,287 +3253,660 @@
  &lt;p&gt;
   &lt;strong&gt;
    &lt;em&gt;
     Qui peut déposer la demande ?
    &lt;/em&gt;
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
    &lt;/li&gt;
    &lt;li&gt;
     L&amp;#039;organisme désigné par le bénéficiaire (AMO...),
    &lt;/li&gt;
    &lt;li&gt;
     Les dossiers doivent être déposés sur mesdemarches.iledefrance.fr
    &lt;/li&gt;
    &lt;li&gt;
     La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Les sociétés d&amp;#039;économie mixte de construction,
   &lt;/li&gt;
   &lt;li&gt;
    Les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
   &lt;/li&gt;
   &lt;li&gt;
    Ls collectivités territoriales ainsi que leurs groupements et les établissements publics, dont les universités.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    À noter
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Les critères d&amp;#039;éligibilité sont à consulter dans le règlement d&amp;#039;invervention de la délibération n° CR 2017-02 ou bien dans la fiche du dispositif sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux pour jeunes, apprentis et étudiants », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-pour-jeunes-apprentis-et-etudiants</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:melissa.lhostis&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   melissa.lhostis&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 55 46 (chargée de mission)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 57 53 (chef du service)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d41-soutien-a-la-production-de-residences-pour-je/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>27/04/2021</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>98476</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations de réhabilitation de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Prêts long terme</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose une offre de financement en prêt sur fonds d&amp;#039;épargne avec les prêts PAM Taux Fixe, pour la réhabilitation de logements locatifs sociaux ou de logements-foyers conventionnés à l&amp;#039;APL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de prêts, les travaux ne doivent pas permettre d&amp;#039;atteindre des performances énergétiques qui pourraient être éligibles à l&amp;#039;Eco-prêt. Par ailleurs, leur prix de revient ne doit pas être supérieur ou égal à 15 000 € par logement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rehabilitation_logements_locatifs_sociaux_psat</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6863-trouver-une-offre-dediee-au-financement-doper/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>97734</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Construire et réhabiliter des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude,
+ en proposant ses aides,
+ a pour objectifs de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant l&amp;#039;accueil de nouveaux habitants ou le maintien des habitants actuels dans de bonnes conditions de logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participer à l&amp;#039;effort de construction et au dynamisme économique de l&amp;#039;Aude.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une offre locative sociale et très sociale de qualité par l&amp;#039;aide à la construction ou à la réhabilitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider au maintien dans le logement dans de bonnes conditions.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Construction, réhabilitation et maintien des logements sociaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aides à la construction sont destinées aux bailleurs sociaux et, à défaut, pour certains programmes spécifiques, aux opérateurs du secteur social après évaluation de leur capacité à porter une opération d&amp;#039;investissement immobilier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides à la réhabilitation sont destinées aux bailleurs sociaux pour l&amp;#039;amélioration de logements sociaux communaux existants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides au maintien dans le logement dans de bonnes conditions sont destinées aux propriétaires occupants aux ressources modestes pour adapter le logement à la perte d&amp;#039;autonomie ou diminuer la facture énergétique, et aux locataires du parc privé relevant du public du PDALPD pour réaliser de menus travaux sans toutefois se substituer aux obligations du bailleur. Ces aides à l&amp;#039;investissement visent à limiter la nécessité du recours aux aides que le Conseil départemental peut attribuer à des ménages modestes dans le cadre du Fonds Unique Logement ou d&amp;#039;autres dispositifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aides aux propriétaires occupants aux ressources modestes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux pour la sécurité et la salubrité de l&amp;#039;habitat. Ils doivent permettre de traiter l&amp;#039;insalubrité ou un péril d&amp;#039;ampleur limitée dont la résolution ne nécessite pas des travaux lourds, ou de répondre à une procédure liée à la mise en sécurité des équipements communs ou liée au risque saturnin.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux pour l&amp;#039;autonomie de la personne. Ils doivent permettre d&amp;#039;adapter le logement et ses accès aux besoins spécifiques d&amp;#039;une personne en situation de handicap ou de perte d&amp;#039;autonomie liée au vieillissement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/logement</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tel : 04.68.11.69.81
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:richard.cane&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+   richard.cane&amp;#64;aude.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f9bc-construire-et-rehabiliter-les-logements-socia/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>103274</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Produire des logements locatifs sociaux, très sociaux et intermédiaire</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Soutien à la production de logements locatifs sociaux, très sociaux et intermédiaire</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la création nette de logements locatifs sociaux par construction neuve ou transformation d&amp;#039;immeubles après changement de destination permettant la production de logements locatifs sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  Les critères d&amp;#039;éligibilité figurent dans le règlement d&amp;#039;intervention de la délibération n° CR 2017-02.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez aussi consulter la fiche du dispositif d&amp;#039;aide accessible sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux  Logements familiaux et résidences sociales non spécifiques », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est calculée selon un pourcentage des dépenses subventionnables définis par le réglement d&amp;#039;intervention. Son montant est plafonné par logement.
 &lt;/p&gt;
 &lt;p&gt;
  Consulter le réglement d&amp;#039;intervention fixé par la délibération cadre CR 2017-02
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de calcul décrites dans la délibération correspondent aux aides maximales mobilisables. L&amp;#039;intervention régionale s&amp;#039;inscrivant dans le cadre d&amp;#039;un budget annuel, les aides potentiellement mobilisables sont par conséquent susceptibles d&amp;#039;être ajustées notamment en fonction des disponibilités de crédits.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     logements familiaux agréés en PLS, PLUS, PLAI, ou Anah très social,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     foyers (résidences sociales, maisons-relais, pensions de famille) financés en PLAI, non dédiés à un public spécifique.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Sont exclues:
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     l&amp;#039;acquisition de patrimoines déjà conventionnés,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les structures d&amp;#039;hébergement d&amp;#039;urgence (centres de stabilisation, d&amp;#039;hébergement et de réinsertion sociale, d&amp;#039;accueil pour demandeurs d&amp;#039;asile...),
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les structures dédiées à une population spécifique (personnes âgées, handicapés, jeunes travailleurs, travailleurs migrants, étudiants...).
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
  &lt;/li&gt;
  &lt;li&gt;
   les sociétés d&amp;#039;économie mixte de construction,
  &lt;/li&gt;
  &lt;li&gt;
   les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
  &lt;/li&gt;
  &lt;li&gt;
   les collectivités territoriales ainsi que leurs groupements et les établissements publics.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Quand déposer la demande de subvention ?
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de travaux : après validation de l&amp;#039;APD et avant finalisation du DCE,
@@ -4096,118 +3914,273 @@
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de conception-réalisation : après validation de l&amp;#039;APD réalisé par le groupement et avant validation de la version PRO,
  &lt;/li&gt;
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en VEFA : après signature du contrat de réservation et avant de conclure l&amp;#039;acte de vente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Qui peut déposer la demande ?
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;organisme désigné par le bénéficiaire (AMO,....).
   &lt;br /&gt;
   Les dossiers doivent être déposés sur la plateforme des aides régionales (mesdemarches.iledefrance.fr)
   &lt;br /&gt;
   La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-locatifs-sociaux-tres-sociaux-et-intermediaire</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;span&gt;
  cyrielle.lavrador&amp;#64;iledefrance.fr
 &lt;/span&gt;
 - 01 53 85 56 82
 &lt;br /&gt;
 christine.malvaut&amp;#64;iledefrance.fr - 01 53 85 71 89
 &lt;br /&gt;
 sandrine.promenzio&amp;#64;iledefrance.fr - 01 53 85 75 37 (référente opérations réalisées en maîtrise d&amp;#039;ouvrage d&amp;#039;insertion)
 &lt;br /&gt;</t>
         </is>
       </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73cd-soutien-a-la-production-de-logements-locatifs/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>19/09/2019</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>166497</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les opérations de recyclage urbain avec des solutions techniques innovantes, expérimentales en production de logements</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Appel A Projet Innovant et Exemplaire / Logements</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>EPCI Agglo Montelimar</t>
+        </is>
+      </c>
+      <c r="F19" s="1" t="inlineStr">
+        <is>
+          <t>EPCI Agglo Montelimar</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 25</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’édition 2026 de l’appel à projet a pour objectif de valoriser des opérations de recyclage urbain, en valorisant les solutions techniques innovantes, expérimentales ou architecturales et des modes de faire pour créer des logements faciles et agréables à habiter pour tous, adaptés aux évolutions constatées des modes de vies et aux défis d&amp;#039;une communauté d’agglomération sobre, résiliente, inclusive et productive.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des friches industrielles, artisanales, commerciales ou publiques&lt;/li&gt;&lt;li&gt;Des bâtiments vacants, sous-occupés, dégradés…&lt;/li&gt;&lt;li&gt;Des terrains nécessitant démolition, désamiantage ou dépollution (bâtis ou non) &lt;/li&gt;&lt;li&gt;Des terrains nus en &amp;#34;dent creuse&amp;#34;, c’est-à-dire inclus dans des espaces urbanisés déjà bien desservis en réseaux, équipements et services.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;Les projets attendus devront répondre aux enjeux du Programme Local de l&amp;#039;Habitat et notamment au minimum à 3 axes parmi ces 5 axes, l’axe 1 étant obligatoire :&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Axe 1&lt;/strong&gt; : Lutter contre la vacance structurelle, les friches dans le tissu urbain mixte au sein de l’enveloppe urbaine, tout en inscrivant les logements dans le quartier / le centre bourg par l’accessibilité à l’offre commerciale, aux services ; l’accessibilité aux mobilités ; une couture avec les quartiers environnants ; une connexion des modes doux notamment les centralités en revalorisant le bâti existant.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 2 &lt;/strong&gt;: Répondre aux objectifs de densité « heureuse » en jouant sur les formes urbaines et la taille des logements.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 3 &lt;/strong&gt;: Répondre à la qualité d’usage des logements et prendre en compte le facteur santé.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 4 &lt;/strong&gt;: Répondre aux enjeux économiques.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 5&lt;/strong&gt; : Répondre aux enjeux de transformation des modes de vie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt; : 25 % du coût de l’opération, dans la limite d’un montant global de dépenses éligibles plafonné à 240 000 € HT. Soit une subvention maximale de 60 000 € par opération. Montélimar Agglomération prévoit de soutenir au maximum 3 projets lors de cette édition 2026. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les dépenses directes et induites relatives à la maîtrise du foncier (acquisition), au traitement du bâti ou terrain en amont de l’opération (démolition, dépollution et désamiantage) et aux travaux de construction et/ou réhabilitation, de même que les dépenses de maîtrise d’œuvre liées à l’opération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La subvention de l’appel à projet peut être cumulée avec l’ensemble des aides Habitat de la Communauté d’Agglomération Montélimar Agglomération, sous réserve d’éligibilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Toutefois, la collectivité se réserve le droit d’écrêter le montant global de la subvention dans le cas où le projet bénéficierait d’un taux d’aides global supérieur à 80 % du montant HT dans le respect des règles nationales applicables en matière de cofinancements des projets.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Edition 2025&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Volet 1&lt;/strong&gt; : aide à l&amp;#039;ingénierie, pour la mission d’étude et de programmation urbaine du secteur Nocaze Nord.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Volet 2&lt;/strong&gt; : Soutien à la réalisation du projet (phase opérationnelle), 3 projets ont été lauréats:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;restructuration complète de l’immeuble situé au 14 rue Pierre Julien, centre ancien de Montélimar, 8 logements à loyers modérés et 1 commerce.&lt;/li&gt;&lt;li&gt;restructuration lourde d’une friche bâtie et de réaménagement d’une friche non bâtie, sise Ilot Jean Jaurès à Montélimar, 10 logements et commerces.&lt;/li&gt;&lt;li&gt;restructuration de l’ilot des Halles en centre ancien de Montélimar avec 18 logements dont 1 habitat partagé et modulable et commerces en rdc.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2026</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;Bénéficiaires : Les promoteurs – propriétaires privés, les propriétaires bailleurs publics (article L422-2 du Code de la Construction et de l&amp;#039;Habitation), les opérateurs publics ou privés de type SPL, foncière, SEM, EPL, GIE, Coopératives, les associations, collectif d’habitants, les communes.&lt;br /&gt;&lt;br /&gt;Le présent appel à projets est ouvert aux projets situés sur toutes les communes membres de la CAMA.&lt;br /&gt;&lt;br /&gt;Cependant seront priorisés Montélimar au titre du dispositif Action Cœur de Ville et du déficit de production de logements par rapport aux objectifs du PLH, le pôle touristique (Marsanne) et celles identifiées comme déficitaires en logements à la suite du bilan PLH 2024 (Espeluche, Saulce sur Rhône, Savasse, Puygiron, Roynac, Condillac et La Touche).&lt;br /&gt;&lt;br /&gt;Les projets pourront concerner :&lt;br /&gt;&lt;br /&gt;- Les logements par démolition reconstruction, ceux produits par la réhabilitation du bâti existant ou de friches et ceux construits dans une dent creuse ;&lt;br /&gt;- Les logements en typologie collective ou intermédiaire (construction libre exclue) ;&lt;br /&gt;- Les logements destinés à la location (hors location touristique), l’accession ou mixte.&lt;br /&gt;- Les projets devront permettre la production de minimum 4 (quatre) logements&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>CA Montélimar Agglomération</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.montelimar-agglo.fr/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent appel à projets est ouvert du 1&lt;sup&gt;er&lt;/sup&gt;
+septembre au 31 octobre 2026, &lt;/p&gt;&lt;p&gt;Les candidatures devront obligatoirement être transmises
+par voie électronique avant le 31 octobre 2026 à 19h à l’adresse suivante : &lt;a href="mailto:service.habitat&amp;#64;montelimar-agglo.fr" target="_self"&gt;service.habitat&amp;#64;montelimar-agglo.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Un accusé de réception de la candidature sera
+transmis à chacun des candidats.&lt;/p&gt;&lt;p&gt;Renseignements : &lt;a href="mailto:service.habitat&amp;#64;montelimar-agglo.fr" target="_self"&gt;service.habitat&amp;#64;montelimar-agglo.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y19" s="1" t="inlineStr">
         <is>
-          <t>guidedesaides@iledefrance.fr</t>
+          <t>nelly.lantheaume@montelimar-agglo.fr</t>
         </is>
       </c>
       <c r="Z19" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/73cd-soutien-a-la-production-de-logements-locatifs/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-operations-de-recyclage-urbain-avec-des-solutions-techniques-innovantes-experimentales-en-production-de-logements/</t>
         </is>
       </c>
       <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>EPCI Agglo Montelimar</t>
+        </is>
+      </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
-          <t>19/09/2019</t>
+          <t>11/07/2026</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>120979</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Prêt social</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4430,51 +4403,51 @@
 Création d’une crèche</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>03/11/2022</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>163727</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Soutenir la rénovation énergétique des logements sociaux</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>La rénovation énergétique des logements sociaux</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4560,126 +4533,128 @@
         </is>
       </c>
       <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Isolation du bâtiment</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
-        <v>148614</v>
+        <v>144546</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Élaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Voir le bouton plus d&amp;#039;information en bas de page.
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
@@ -4698,202 +4673,209 @@
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U22" s="1" t="inlineStr">
         <is>
-          <t>Lot et Garonne hors CA Agen</t>
+          <t>Charente</t>
         </is>
       </c>
       <c r="V22" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
       <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nicolas Proust
-[...14 lines deleted...]
- &lt;br /&gt;
+ &lt;span&gt;
+  Arnaud Herry
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
       <c r="Z22" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
       <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
-          <t>30/08/2023</t>
+          <t>30/06/2023</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
-        <v>144546</v>
+        <v>144545</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ https://www.epfna.fr/
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
@@ -4911,206 +4893,212 @@
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U23" s="1" t="inlineStr">
         <is>
-          <t>Charente</t>
+          <t>Dordogne</t>
         </is>
       </c>
       <c r="V23" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
       <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
-  Arnaud Herry
+  Nicolas Proust
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  arnaud.herry&amp;#64;epfna.fr
+  nicolas.proust&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;span&gt;
-  05 49 62 66 94
+  05 49 62 98 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
       <c r="Z23" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
       <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
-        <v>144545</v>
+        <v>144543</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (86)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
-[...2 lines deleted...]
- Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- https://www.epfna.fr/
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
@@ -5131,215 +5119,211 @@
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U24" s="1" t="inlineStr">
         <is>
-          <t>Dordogne</t>
+          <t>Vienne</t>
         </is>
       </c>
       <c r="V24" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
       <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
-  Nicolas Proust
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;span&gt;
-  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+  05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  nicolas.proust&amp;#64;epfna.fr
-[...6 lines deleted...]
-  05 49 62 98 94
+  louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
       <c r="Z24" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
       <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
-          <t>30/06/2023</t>
+          <t>29/06/2023</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
-        <v>144543</v>
+        <v>144542</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (86)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H25" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
-[...2 lines deleted...]
- Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
@@ -5357,211 +5341,201 @@
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U25" s="1" t="inlineStr">
         <is>
-          <t>Vienne</t>
+          <t>Corrèze</t>
         </is>
       </c>
       <c r="V25" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
       <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...23 lines deleted...]
- &lt;/span&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
       <c r="Z25" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
       <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
-        <v>144542</v>
+        <v>144541</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
@@ -5579,189 +5553,199 @@
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U26" s="1" t="inlineStr">
         <is>
-          <t>Corrèze</t>
+          <t>Haute-Vienne</t>
         </is>
       </c>
       <c r="V26" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
       <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nicolas Proust
-[...14 lines deleted...]
- &lt;br /&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
       <c r="Z26" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
       <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
-        <v>144541</v>
+        <v>144540</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
@@ -5791,211 +5775,202 @@
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U27" s="1" t="inlineStr">
         <is>
-          <t>Haute-Vienne</t>
+          <t>Deux-Sèvres</t>
         </is>
       </c>
       <c r="V27" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
       <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...23 lines deleted...]
- &lt;/span&gt;
+ Arnaud Herry
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+&lt;/p&gt;
+&lt;p&gt;
+ arnaud.herry&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 66 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
       <c r="Z27" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
       <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
-        <v>144540</v>
+        <v>144539</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
@@ -6013,183 +5988,192 @@
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U28" s="1" t="inlineStr">
         <is>
-          <t>Deux-Sèvres</t>
+          <t>Gironde</t>
         </is>
       </c>
       <c r="V28" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
       <c r="X28" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...16 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Grégoire Gilger
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur opérationnel, directeur territorial Gironde
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 18 19
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  gregoire.gilger&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
         </is>
       </c>
       <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
       <c r="Z28" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
       <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
-        <v>144539</v>
+        <v>144538</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H29" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
@@ -6226,460 +6210,238 @@
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U29" s="1" t="inlineStr">
         <is>
-          <t>Gironde</t>
+          <t>Charente-Maritime</t>
         </is>
       </c>
       <c r="V29" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
       <c r="X29" s="1" t="inlineStr">
-        <is>
-[...220 lines deleted...]
-      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  &lt;span&gt;
   Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   arnaud.herry&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>144509</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Dotation de revitalisation</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J31" s="1" t="inlineStr">
+      <c r="J30" s="1" t="inlineStr">
         <is>
           <t>Dotation de revitalisation allouée au plan d'actions : de 250 à 350.000 euros</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour
 solliciter l’aide du Département dans le cadre du dispositif « revitalisation,
 dynamisation ou restructuration de son centre-ville ou centre-bourg », la
 commune, ou son EPCI, devra réaliser préalablement une étude globale de son
 centre-ville ou centre-bourg de type « Plan de référence » qui
 définira un plan d’action global et pluriannuel.&lt;/p&gt;
 &lt;p&gt;&lt;u&gt;Typologies
 d’opérations/ de projets éligibles&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt; Au regard du plan d&amp;#039;action, après accord avec
 la commune, les projets retenus devront concerner au minimum 2 thématiques sur
 les 4 suivantes :&lt;/p&gt;
 &lt;p&gt;·        
 habitat et logement social,&lt;/p&gt;
 &lt;p&gt;·        
 commerce et services,&lt;/p&gt;
 &lt;p&gt;·        
 cadre de vie et l’environnement,
 notamment la transition énergétique et écologique et les espaces publics en
 lien avec les mobilités,&lt;/p&gt;
 &lt;p&gt;·        
 équipements à destination de la
 population.&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Les
 projets devront être localisés aux centres-bourgs ou centres-villes et
 justifier d’effets directs de revitalisation, dynamisation ou restructuration
 des centres-bourgs ou centres-Villes. Ils doivent démontrer un effet de
 centralité par leurs incidences sur les services ou les habitants des communes
 rurales périphériques.&lt;/p&gt;
 &lt;p&gt;Les
 aides s’inscrivent dans une poli􀆟que prioritaire départementale, ce sont
 des projets structurants pouvant relever de l’intérêt départemental.  &lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les
 centralités devront : &lt;/p&gt;
 &lt;p&gt;-       
 présenter
 un plan de référence ou une étude globale d’aménagement intégrant des
 dimensions économiques, sociales, environnementales, de services et
 d’aménagement du centre-bourg ou centre-ville, &lt;/p&gt;
 &lt;p&gt;-       
 établir
 une liste des projets envisagés pour le développement du centre-ville ou centre-bourg
 à 10 15 ans.&lt;/p&gt;
 &lt;p&gt;-       
 définir
 avec les élus départementaux et services les projets proposés à la dotation de
 revitalisation et soumettre leur demande au Président du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;&lt;u&gt;Bénéficiaires&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt;·        
 commune ayant des fonctions de centralité,
 &lt;/p&gt;
 &lt;p&gt;·        
 établissement public de coopération
 intercommunale (en accord avec la commune pour tout ou partie des projets
 retenus) &lt;/p&gt;
@@ -6693,778 +6455,989 @@
 &lt;p&gt;• ville moyenne : 350 000 €,&lt;/p&gt;
 &lt;p&gt;• moyens et petits pôles :
 300 000 €,&lt;/p&gt;
 &lt;p&gt;• pôle de proximité : 250 000
 €.&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;La
 dotation est susceptible d’être augmentée à hauteur de 20 % dans le cas d’une
 mise en œuvre effective d’un programme ambitieux de création de logements
 sociaux, à loyers modérés dans le centre-bourg. &lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Ce
 programme devra être établi en cohérence avec le schéma départemental de
 l’Habitat et contribuer au plan « Bien vieillir dans les Landes » en
 intégrant des logements sociaux et/ ou en favorisant le maintien des personnes
 âgées à leur domicile.&lt;/p&gt;
 &lt;p&gt;L’aide aux projets retenus ne pourra dépasser
 40 % des dépenses éligibles. &lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;p&gt;Une
 centralité ne pourra être bénéficiaire de l’aide de revitalisation, restructuration
 ou dynamisation de son centre-ville ou centre-bourg qu’une seule fois sur la
 période 2019-2027. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Développement Territorial Intégré et Ingénierie de Projets
 &lt;/p&gt;
 &lt;p&gt;
  Secrétariat : 05 58 05 40 40&lt;/p&gt;
 &lt;p&gt;
  Courriel :
  &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
   developpement.territorial&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel du Département
 &lt;/p&gt;
 &lt;p&gt;
  23 rue Victor Hugo
 &lt;/p&gt;
 &lt;p&gt;
  40025 MONT-DE-MARSAN CEDEX
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/86c0-favoriser-la-revitalisation-dynamisation-ou-r/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-[...433 lines deleted...]
-      <c r="E34" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>148614</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
-[...4 lines deleted...]
- &lt;/a&gt;
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>131816</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (23)</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Creuse</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>139435</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier en renouvellement urbain pour mes projets (résidentiels, tertiaires, de développement économique, pour créer un équipement..)</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Etablissement Public Foncier Hauts de France facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, pré-verdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tous types de territoires.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •    Négociation, acquisition et portage foncier
+ &lt;br /&gt;
+ •    Études préalables (faisabilité, techniques...)
+ &lt;br /&gt;
+ •    Traitement des déchets et des sources de pollution concentrées
+ &lt;br /&gt;
+ •    Travaux de déconstruction
+ &lt;br /&gt;
+ •    Renaturation
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ •    Ingénierie prise en charge à 100%
+ &lt;br /&gt;
+ •    Etudes préalables jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ •    Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
+ &lt;br /&gt;
+ •    Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
+ &lt;br /&gt;
+ •    Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
+ &lt;br /&gt;
+ •    Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel de plusieurs hectares
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e51-acquerir-du-foncier-en-renouvellement-urbain-/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>139430</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;EPF Hauts de France contribue à répondre aux besoins en logements en recyclant le foncier nécessaire à leur production.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement intervient autant sur les marchés tendus pour mobiliser rapidement des fonciers notamment pour la production d&amp;#039;une offre de logements sociaux, sur les marchés détendus pour recréer les conditions d&amp;#039;une meilleure attractivité pour les opérateurs, au sein des quartiers anciens dégradés et paupérisés en requalifiant l&amp;#039;habitat obsolète et insalubre et en restructurant l&amp;#039;offre et aussi sur des fonciers pollués où les coûts de traitement des pollutions obèrent la faisabilité économique pour des acteurs du secteur privé.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF engage donc les acquisitions nécessaires à la maîtrise foncière de l&amp;#039;assiette définie, assure le traitement des éventuelles sources de pollution et si nécessaire déconstruit les biens. Il peut également accompagner et conseiller la collectivité dans l&amp;#039;élaboration d&amp;#039;un cahier des charges de consultation destiné à sélectionner le futur opérateur. Dans certains cas, l&amp;#039;EPF peut minorer le prix de vente des sites sur lesquels il est intervenu au titre de la production de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Sont éligibles à l&amp;#039;intervention de l&amp;#039;EPF les opérations des collectivités dédiées à la production de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition et portage foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes préalables (capacité, techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des pollutions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie prise en charge à 100%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût des études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût de l&amp;#039;opération travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décote additionnelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site Lincrusta, Seclin ( Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le site d&amp;#039;une ancienne filature avait été démoli puis laissé à l&amp;#039;abandon de nombreuses années. Sa localisation stratégique au cœur du tissu urbain et à proximité des services et transports en commun ont amené un opérateur à proposer un programme mixte (200 logements et commerces). Cependant la crise de 2008 et l&amp;#039;ampleur des travaux de dépollution à réaliser ont compromis la réalisation du projet. Par son intervention, l&amp;#039;EPF a apporté la solution technique (traitement des sources de pollution et purge sélective des fondations au vu du projet) et financière (financement d&amp;#039;une partie des travaux et minoration foncière) sans pour autant prendre en charge les responsabilités de l&amp;#039;opérateur dans la mise en œuvre du plan de gestion du site.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rue de Boschepe, Godewarsvelde (Nord)
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En 2010, au départ en retraite des exploitants du magasin Proxi situé en centre-bourg de Godewaersvelde et faute de repreneur, cette commune de 2000 habitants a souhaité acquérir le site afin d&amp;#039;y construire de nouveaux logements. L&amp;#039;EPF s&amp;#039;est rendu propriétaire du site et a procédé aux travaux de démolition du bâtiment et du parking. L&amp;#039;EPF a accompagné la commune pour la consultation d&amp;#039;opérateurs et la mise en œuvre du projet. Il a cédé le foncier à un prix minoré au bailleur social retenu lequel a réalisé un projet comprenant un immeuble de 13 appartements locatifs sociaux et de 8 maisons en location-accession et accession sociale.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ancien mareyage, Grand Fort Philippe (Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ La commune de Grand-Fort-Philippe est marquée par un tissu urbain dense, composé d&amp;#039;un habitat traditionnel de « maisons de pêcheurs » et d&amp;#039;ateliers de transformation des produits de la pêche. Pour répondre à l&amp;#039;enjeu de résorption des sites artisanaux déclassés et aux besoins de logements du territoire, l&amp;#039;EPF est intervenu pour l&amp;#039;acquisition et la démolition d&amp;#039;un ancien mareyage. Après démolition, le foncier a été cédé, aux prix des domaines, à la communauté urbaine qui a procédé entre temps à un appel à projets multisite. Le bailleur retenu réalisera sur le site un programme de 14 logements locatifs sociaux alliant densité (R&amp;#43;3) et gestion des volumes, afin que ce dernier s&amp;#039;intègre aux constructions existantes tout en proposant des jardins pour les résidents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c78-produire-des-logements/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
       <c r="AC34" s="1" t="inlineStr">
         <is>
-          <t>EPFNA</t>
+          <t>EPF Hauts-de-France</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
-          <t>16/03/2023</t>
+          <t>25/04/2023</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
         <v>98477</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Financer les opérations de rénovation thermique</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
@@ -7597,85 +7570,85 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
         <v>56454</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Valoriser le patrimoine bâti</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H36" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Autre aide financière
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
+Autre aide financière</t>
         </is>
       </c>
       <c r="I36" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
       <c r="J36" s="1" t="inlineStr">
         <is>
           <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier)</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Le bâti d&amp;#039;intérêt patrimonial peut difficilement accueillir de nouveaux usages du fait des surcoûts engendrés par son adaptation. L&amp;#039;attribution d&amp;#039;une minoration foncière au titre du patrimoine bâti peut favoriser des projets optimisant l&amp;#039;existant, contribuant ainsi à limiter l&amp;#039;étalement urbain, tout en valorisant le patrimoine, facteur d&amp;#039;attractivité et de qualité du cadre de vie.
 &lt;/p&gt;
@@ -7784,83 +7757,83 @@
 Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>11/08/2020</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
         <v>56453</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Recycler le foncier et les friches</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H37" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière
-Ingénierie Juridique / administrative
+          <t>Subvention
+Autre aide financière
+Ingénierie technique
 Ingénierie financière
-Subvention
-Ingénierie technique</t>
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
       <c r="J37" s="1" t="inlineStr">
         <is>
           <t>100% du coût des travaux, dans la limite de 50% du prix de revient</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à  faciliter la résorption des friches et le recyclage foncier, pour valoriser l&amp;#039;existant et limiter l&amp;#039;étalement urbain
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  Travaux et études éligibles : tout travaux et études engagés par l&amp;#039;EPFLO et liés à la préparation du site (dépollution, démolition, diagnostics techniques liés aux travaux préparatoires,..),
@@ -7953,85 +7926,85 @@
 Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
       <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>11/08/2020</t>
         </is>
       </c>
       <c r="AH37" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
         <v>44406</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Soutenir le logement locatif social et l'accession aidée par l'attribution de minoration foncière</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H38" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie Juridique / administrative
+          <t>Subvention
+Autre aide financière
+Ingénierie financière
 Ingénierie technique
-Autre aide financière
-Subvention</t>
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
       <c r="J38" s="1" t="inlineStr">
         <is>
           <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier) pouvant</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à soutenir le logement locatif social et l&amp;#039;accession aidée par l&amp;#039;attribution de minoration foncière sur les logements locatifs sociaux (PLUS, PLAI, PLS), logements locatif intermédiaire (PLI) et les logements en accession aidée (PSLA, Bail Réel Solidaire ou autre dispositif destiné à des ménages dont les revenus ne dépassent pas les plafonds de ressources du PSLA)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités :
@@ -8139,51 +8112,51 @@
 Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>03/06/2020</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>120921</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités qui s’engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter plutôt que construire</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8315,51 +8288,51 @@
       </c>
       <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Création d’une crèche
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
         <v>166258</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Contrat Chaleur Renouvelable</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>CCR</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
@@ -8455,83 +8428,83 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Syane</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>10/04/2026</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>14/04/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
         <v>139428</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
-Autre aide financière
-Ingénierie financière</t>
+Ingénierie financière
+Autre aide financière</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
@@ -8698,51 +8671,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>24/04/2023</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
         <v>162637</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8853,51 +8826,51 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
         <v>139916</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9091,1297 +9064,1118 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
       <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
       <c r="AH43" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
-        <v>162945</v>
+        <v>163959</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
-[...177 lines deleted...]
-        <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
-[...2 lines deleted...]
-Office Français de la Biodiversité (OFB)
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agences de l'eau
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Bretonne de la Biodiversité (ARBE)
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-[...4 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>163896</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
-[...3 lines deleted...]
-Agence Bretonne de la Biodiversité (ARBE)
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-[...3 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Gestion d'une base nautique
 Isolation du bâtiment
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>139936</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>141290</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un café / bistrot
 Mise en place d’un réseau de chaleur
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>144547</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -10424,571 +10218,571 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>128958</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>163728</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'offre de logement social en ruralité</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Logement social en ruralité</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la création d&amp;#039;une offre nouvelle de logements communaux conventionnés ou sociaux, en recyclage immobilier, dans les territoires qualifiés de ruraux au sens de l&amp;#039;Insee.  &lt;/p&gt;&lt;p&gt;Objectifs : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;S’inscrire dans l’armature territoriale déclinée dans le SRADDET et dans la stratégie d’aménagement portée par les contrats de développement et de transition &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les projets d’habitat dans les territoires (petites centralités et communes rurales),dans une dynamique de développement local, en luttant contre le mitage &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;S’inscrire dans une démarche de maîtrise de la consommation des ressources et des énergies pour diminuer le reste à charge : viser, par étape, un niveau cible 150 KWhep/m².an, sans dégrader l’étiquette climat ; encourager l’utilisation des filières locales, la &amp;#34;reuse&amp;#34;(réutilisation), le réemploi des matériaux, etc … &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Affirmer la sobriété foncière, la limitation de l’artificialisation des sols et la lutte contre le mitage urbain&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer une offre de service « logement » globale pour les territoires et faciliter les démarches (production, rénovation, etc …) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prioriser et programmer les interventions financières au regard de la stratégie régionale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;- Les logements communaux conventionnés, sous maîtrise d’ouvrage communale : 15 000 €/logement, dans la limite de 90 000 € par opération&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les logements sociaux sous maîtrise d’ouvrage des bailleurs sociaux (ou VEFA)/ Maîtrise d&amp;#039;Ouvrage d&amp;#039;Insertion (MOI), dans la limite de 80 000 € par opération :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;10 000 €/logement de niveau PLUS, LOC 2 (conventionnement Anah en MOI)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;13 000 €/logement de niveau PLAI, LOC 3 (conventionnement Anah en MOI)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Commune&lt;/span&gt;&lt;/li&gt;&lt;li&gt;EPCI&lt;/li&gt;&lt;li&gt;Opérateurs agissant pour le compte d’une commune ou d’un EPCI&lt;/li&gt;&lt;li&gt;Organismes de logements sociaux&lt;/li&gt;&lt;li&gt;SEM&lt;/li&gt;&lt;li&gt;Associations&lt;/li&gt;&lt;li&gt;Tout organisme, personne morale ou personne privée, habilitée à produire du logement conventionné&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;TERRITOIRES CIBLES :&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg rural, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;PROJETS CIBLES : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Création d’une offre nouvelle de logements en recyclage immobilier : à partir d’une empreinte foncière existante, en réhabilitation ou en construction-démolition lorsque la réhabilitation ne peut être envisagée ou au sein d’une dent creuse dans le tissu constitué&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Projet de 2 logements minimum de :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;logements communaux conventionnés&lt;br /&gt;&lt;/p&gt;&lt;p&gt;logements sociaux (PLUS, PLAI, conventionnés Anah portés par une Maîtrise d’ouvrage d’insertion (LOC2, LOC3))&lt;/p&gt;&lt;p&gt;selon étude en opportunité, projets d&amp;#039;habitat non conventionnés, répondant à un besoin spécifique et à des niveaux de loyers sociaux, à condition qu’ils soient inscrits dans un dispositif contractuel avec la Région&lt;/p&gt;&lt;p&gt;- Projets s&amp;#039;inscrivant dans une démarche de maîtrise de consommation des ressources et des énergies (viser, par étape, un niveau de 150 kWhep/m².an)&lt;/p&gt;&lt;p&gt;- Les projets soutenus relèvent en priorité d’une programmation élaborée avec les territoires.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; NOTA BENE : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Cette aide est à distinguer de l&amp;#039;aide à la &amp;#34;rénovation énergétique des logements sociaux&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique aux logements existants (sans création d&amp;#039;une offre nouvelle). &lt;/p&gt;&lt;p&gt;- L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/logement-social-en-ruralite</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>Le présent régime d&amp;#039;aide vise à soutenir la création d&amp;#039;une offre nouvelle de logements communaux conventionnés ou sociaux, en recyclage immobilier, dans les territoires qualifiés de ruraux au sens de l&amp;#039;Insee.  S’inscrire dans l’armature territoriale déclinée dans le SRADDET et dans la stratégie d’aménagement portée par les contrats de développement et de transition
 	Accompagner les projets d’habitat dans les territoires (petites centralités et communes rurales),dans une dynamique de développement local, en luttant contre le mitage
 	S’inscrire dans une démarche de maîtrise de la consommation des ressources et des énergies pour diminuer le reste à charge : viser, par étape, un niveau cible 150 KWhep/m².an, sans dégrader l’étiquette climat ; encourager l’utilisation des filières locales, la &amp;#34;reuse&amp;#34;(réutilisation), le réemploi des matériaux, etc …
 	Affirmer la sobriété foncière, la limitation de l’artificialisation des sols et la lutte contre le mitage urbain
 	Proposer une offre de service « logement » globale pour les territoires et faciliter les démarches (production, rénovation, etc …)
 	Prioriser et programmer les interventions financières au regard de la stratégie régionale</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/logement-social-en-ruralite/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF51" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>120718</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création nette de logements locatifs intermédiaires destinés aux travailleurs clés indispensables au bon fonctionnement de la société</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Logement locatif intermédiaire (LLI)</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
+      <c r="I51" s="1" t="inlineStr">
         <is>
           <t> Max : 5</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutien la création nette de logements locatifs intermédiaires destinés aux travailleurs clés
  &lt;span&gt;
   indispensables au bon fonctionnement de la société.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Pour quel type de projet ?
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Programmes visés par l&amp;#039;ordonnance n° 2014-159 du 20 février 2014 et le décret n° 2014-1102 du 30 septembre 2014 destiné à l&amp;#039;accueil de &amp;#34;travailleurs clés&amp;#34; notamment des secteur de la santé, de la sécurité, de l&amp;#039;éducation, des transports etc...
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Ce dispositif d&amp;#039;aide est par ailleurs pris en application de la décision 2012/21/UE du 20 décembre 2011 relative à l&amp;#039;application de l&amp;#039;article 106, paragraphe 2, du traité sur le fonctionnement de l&amp;#039;Union européenne aux aides d&amp;#039;État sous forme de compensations de service public octroyées à certaines entreprises chargées de la gestion de services d&amp;#039;intérêt économique général.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -11000,66 +10794,66 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   L&amp;#039;aide proposée s&amp;#039;établit à 5 % maximum de la dépense HT liée aux travaux et honoraires dans la limite d&amp;#039;un plafond de subvention de 5 000 € par logement.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Possibilité de primes pour les projets particulièrement performants sur le plan énergétique, qui recourent à l&amp;#039;éco-construction ou à la végétalisation.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Quelles démarches ?
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Dépôt des dossiers de demande de subvention sur la plateforme Mes démarches (mesdemarches.iledefrance.fr).
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P52" s="1" t="inlineStr">
+      <c r="P51" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les bénéficiaires des aides régionales sont :
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     les organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH ainsi que les SEM de construction ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les filiales des organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH créées en vertu des articles L.421-1, L.422-2 et L.422-3 dudit code pour construire et gérer des logements locatifs intermédiaires ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les SA de coordination entre les organismes d&amp;#039;HLM mentionnées à l&amp;#039;
     &lt;a href="http://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle&amp;#61;LEGIARTI000037668109&amp;amp;cidTexte&amp;#61;LEGITEXT000006074096&amp;amp;categorieLien&amp;#61;id&amp;amp;dateTexte&amp;#61;20181125" rel="noopener" target="_blank"&gt;
      article L. 423-1-1 du CCH
      &lt;span&gt;
       Ouvre une nouvelle fenêtre
@@ -11077,163 +10871,163 @@
       Ouvre une nouvelle fenêtre
      &lt;/span&gt;
     &lt;/a&gt;
     ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les organismes soumis au contrôle d&amp;#039;Action Logement Immobilier ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les personnes morales dont le capital est détenu en totalité par des personnes passibles de l&amp;#039;impôt sur les sociétés, des établissements publics administratifs ou des caisses de retraite et de prévoyance.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   À noter
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les critères d&amp;#039;éligibilité figurent dans le règlement d&amp;#039;intervention de la délibération n° CP 2020-356 du 1er juillet 2020.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/logement-locatif-intermediaire-lli</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Angelo Zagalolo :
  &lt;a href="mailto:angelo.zagalolo&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   angelo.zagalolo&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Jérôme de Viviés :
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6353-logement-locatif-intermediaire-lli/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF52" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>103340</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création 
 nette de logements locatifs intermédiaires destinés aux travailleurs clés indispensables au bon fonctionnement de la société.</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Logement locatif intermédiaire (LLI)</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutien la création nette de logements locatifs intermédiaires destinés aux travailleurs clés
  indispensables au bon fonctionnement de la société.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Programmes visés par l&amp;#039;ordonnance n° 2014-159 du 20 février 2014 et le décret n° 2014-1102 du 30 septembre 2014 destiné à l&amp;#039;accueil de &amp;#34;travailleurs clés&amp;#34; notamment des secteur de la santé, de la sécurité, de l&amp;#039;éducation, des transports etc...
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif d&amp;#039;aide est par ailleurs pris en application de la décision 2012/21/UE du 20 décembre 2011 relative à l&amp;#039;application de l&amp;#039;article 106, paragraphe 2, du traité sur le fonctionnement de l&amp;#039;Union européenne aux aides d&amp;#039;État sous forme de compensations de service public octroyées à certaines entreprises chargées de la gestion de services d&amp;#039;intérêt économique général.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH ainsi que les SEM de construction ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les filiales des organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH créées en vertu des articles L.421-1, L.422-2 et L.422-3 dudit code pour construire et gérer des logements locatifs intermédiaires ;
@@ -11242,823 +11036,1081 @@
   &lt;li&gt;
    les SA de coordination entre les organismes d&amp;#039;HLM mentionnées à l&amp;#039;article L. 423-1-1 du CCH ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les SEM visées à l&amp;#039;article L. 481-1 du CCH ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les organismes soumis au contrôle d&amp;#039;Action Logement Immobilier ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les personnes morales dont le capital est détenu en totalité par des personnes passibles de l&amp;#039;impôt sur les sociétés, des établissements publics administratifs ou des caisses de retraite et de prévoyance.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Dépôt des dossiers de demande de subvention sur la plateforme Mes démarches (
  &lt;a rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
  ).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide proposée s&amp;#039;établit à 5 % maximum de la dépense HT liée aux travaux et honoraires dans la limite d&amp;#039;un plafond de subvention de 5 000 € par logement.
 &lt;/p&gt;
 &lt;p&gt;
  Possibilité de primes pour les projets particulièrement performants sur le plan énergétique, qui recourent à l&amp;#039;éco-construction ou à la végétalisation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P53" s="1" t="inlineStr">
+      <c r="P52" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/logement-locatif-intermediaire-lli</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Angelo Zagalolo :
  &lt;a href="mailto:angelo.zagalolo&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   angelo.zagalolo&amp;#64;iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Jérôme de Viviés :
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7562-logement-locatif-intermediaire-lli/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>05/05/2021</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>117172</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J54" s="1" t="inlineStr">
+      <c r="J53" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W54" s="1" t="inlineStr">
+      <c r="W53" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>92106</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Obtenir une offre de prêt dédiée au financement de logements de fonction</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Prêt Logement de Fonction (PLF) : financer les logements de fonction</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires finance en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts vos projets de construction, d&amp;#039;acquisition-amélioration et de réhabilitation avec son offre de Prêt Logement de Fonction (PLF).
 &lt;/p&gt;
 &lt;p&gt;
  Le PLF peut ainsi permettre le financement de casernes de gendarmeries, de sapeurs-pompiers professionnels, de logements de policiers ou de personnels d&amp;#039;établissements hospitaliers, sociaux ou médico-sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plf?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=financement_dedie_plf_psat</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a7d1-obtenir-une-offre-de-pret-dediee-au-financeme/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>105106</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réalisation de terrains familiaux dans le cadre du développement d'un habitat adapté aux gens du voyage</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Logement public - terrains familiaux - gens du voyage</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Personnes morales gestionnaires du parc social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes et communautés de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations habilitées à réaliser des terrains familiaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Afin de conforter sa politique en faveur de l’hébergement et du logement des personnes défavorisées de la Charente, et conformément aux fiches actions n°16 relative au « développement de solutions d’habitat adapté pour les gens du voyage dans un cadre sécurisé pour les opérateurs » du PDALHPD 2025-2030 adopté par délibération du 17 octobre 2025, le Département est susceptible d’accorder son soutien à la réalisation de terrains familiaux adapté aux gens du voyage.&lt;/p&gt;&lt;p&gt;Le Département avait, par ailleurs, approuvé le Schéma départemental d&amp;#039;accueil des gens du voyage 2015–2020 (axe 2 action 2.2).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Subvention forfaitaire de 3.000 € par terrain familial comprenant du bâti.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Construction ou réhabilitation d&amp;#039;un bâti avec eau et électricité, bloc sanitaire, local et au moins une pièce de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ La procédure doit être initiée suite à un signalement de la situation par la cellule de recours animée par le GIP Charente Solidarités.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  dossier de description de l&amp;#039;opération (plans, situation dans la commune, échéancier de réalisation, nombre de projet, descriptif rapide)&lt;/li&gt;
+ &lt;li&gt;
+  plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  agrément de la Direction départementale des territoires (DDT)
+ &lt;/li&gt;
+ &lt;li&gt;
+  calendrier prévisionnel des demandes de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;&lt;li&gt;copie de la délibération autorisant l&amp;#039;opération (pour les collectivités et établissements publics de coopération intercommunale)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Modalités particulières d’instruction : &lt;/p&gt;&lt;p&gt;Le dépôt des demandes de subvention doit intervenir au plus tard au 1er juin de l’année.&lt;/p&gt;&lt;p&gt;Pour les besoins de l’instruction, vous disposez d’un délai de 15 jours pour répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les demandes de subvention complètes sont ensuite instruites et examinées par une commission d’élus du Département dans laquelle les porteurs de projet pourront présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au regard des crédits disponibles, des priorités départementales et de l’avis de la commission, l’individualisation des subventions sera soumise à l’adoption de la commission permanente.&lt;/p&gt;&lt;p&gt;Modalités de versement :&lt;/p&gt;&lt;p&gt;Maximum de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80 % du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le paiement de la subvention interviendra dans le cadre d’une Autorisation de programme/crédit de paiement, dans la limite des crédits de paiement inscrits par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;•	Acomptes : &lt;/p&gt;&lt;p&gt;o	un état récapitulatif des factures, certifié par le comptable&lt;/p&gt;&lt;p&gt;•	Solde :&lt;/p&gt;&lt;p&gt;o	un état récapitulatif des factures, certifié par le comptable &lt;/p&gt;&lt;p&gt;o	le décompte général et définitif de l’opération&lt;/p&gt;&lt;p&gt;Caducité : l’opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de quatre ans à compter de la date de notification de la décision attributive&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/terrains_familiaux_gens_du_voyage.pdf</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 75 15
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y55" s="1" t="inlineStr">
         <is>
-          <t>baptiste.girod@caissedesdepots.fr</t>
+          <t>subventions16@lacharente.fr</t>
         </is>
       </c>
       <c r="Z55" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a7d1-obtenir-une-offre-de-pret-dediee-au-financeme/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d29-soutenir-la-realisation-de-terrains-familiaux/</t>
         </is>
       </c>
       <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC55" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG55" s="1" t="inlineStr">
         <is>
-          <t>23/04/2021</t>
+          <t>25/11/2021</t>
         </is>
       </c>
       <c r="AH55" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:34" customHeight="0">
       <c r="A56" s="1">
-        <v>158480</v>
+        <v>546</v>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+          <t>Renforcer l’implantation de logements sociaux sur votre territoire avec le prêt Gaïa</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+          <t>Prêt Gaïa : favoriser l’implantation du logement social</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>Préfecture de l'Essonne
-Conseil départemental de l'Essonne</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
-          <t>Commune</t>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
         </is>
       </c>
       <c r="H56" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Prêt</t>
         </is>
       </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
-[...37 lines deleted...]
-&lt;/p&gt;</t>
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous accompagne dans le financement de vos acquisitions foncières et opérations de viabilisation dédiées aux logements sociaux sur votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre se décline à long et à court terme.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Gaia à court terme est destiné au portage et à la constitution de réserves foncières, afin d&amp;#039;y réaliser à terme des logements sociaux dans une proportion minimale de 25% du programme immobilier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Gaïa à long-terme sert à financer l&amp;#039;acquisition d&amp;#039;un terrain à condition que celui-ci soit mis à bail, au bénéfice d&amp;#039;organismes réalisant des logements sociaux ou des opérations d&amp;#039;accession sociale à la propriété, dans un délai maximal de 2 ans suite à la signature du contrat de prêt.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N56" s="1" t="inlineStr">
         <is>
-          <t>Eau potable
-[...44 lines deleted...]
-Equipement public
+          <t>Foncier
 Bâtiments et construction
 Réhabilitation
-Logement et habitat
-[...22 lines deleted...]
-Solutions d'adaptation fondées sur la nature (SafN)</t>
+Logement et habitat</t>
         </is>
       </c>
       <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P56" s="1" t="inlineStr">
-[...10 lines deleted...]
-      </c>
       <c r="S56" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-[...1 lines deleted...]
-Usage / valorisation</t>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U56" s="1" t="inlineStr">
         <is>
-          <t>Essonne</t>
-[...4 lines deleted...]
-          <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-gaia-acquisition-foncier-implantation-logement-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=gaia_ols_psat</t>
         </is>
       </c>
       <c r="X56" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
-[...2 lines deleted...]
-  pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y56" s="1" t="inlineStr">
         <is>
-          <t>thomas.perrono@essonne.gouv.fr</t>
+          <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z56" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9571-pret-gaia-long-terme/</t>
         </is>
       </c>
       <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB56" s="1" t="inlineStr">
         <is>
-          <t>Acquisition d'une parcelle
-[...33 lines deleted...]
-Végétalisation du cimetière</t>
+          <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AC56" s="1" t="inlineStr">
         <is>
-          <t>Préfecture de l'Essonne</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG56" s="1" t="inlineStr">
         <is>
-          <t>12/01/2024</t>
+          <t>07/03/2019</t>
         </is>
       </c>
       <c r="AH56" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:34" customHeight="0">
       <c r="A57" s="1">
+        <v>166434</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Financer le renouvellement urbain dans les quartiers Politique de la ville</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Habitat et logement : Politique de la ville</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Fonds pour le renouvellement urbain : 14 quartiers politique de la ville dont 8 classés en projet d&amp;#039;intérêt national (PRIN)  et 6 en projet d&amp;#039;intérêt régional (PRIR)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités et montant de l’aide :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Répartition des fonds au prorata du nombre d’habitants.&lt;/li&gt;&lt;li&gt;Bonification pour les quartiers n’ayant pas bénéficié du programme  départemental de rénovation urbaine précédent.&lt;/li&gt;&lt;li&gt;Possible fongibilité, sous certaines conditions, des crédits entre les PRIR et les PRIN à l’échelle de l‘intercommunalité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>Communes et EPCI</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.essonne.fr/votre-departement/ses-missions/aides-aux-collectivites</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>Direction de la cohésion territoriale Téléphone : 01 60 87 18 70</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>fdesserouer@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-le-renouvellement-urbain-dans-les-quartiers-politique-de-la-ville/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>101248</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -12069,1010 +12121,648 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...156 lines deleted...]
-      </c>
       <c r="AH58" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:34" customHeight="0">
       <c r="A59" s="1">
-        <v>105106</v>
+        <v>547</v>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la réalisation de terrains familiaux dans le cadre du développement d'un habitat adapté aux gens du voyage</t>
+          <t>Financer des centres d'hébergement et d'insertion en faveur des personnes démunies</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Logement public - terrains familiaux - gens du voyage</t>
+          <t>Prêt Logement d’Urgence (PLU) : financer des logements destinés aux plus démunis</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
-        <is>
-[...415 lines deleted...]
-      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous soutient financièrement dans vos projets en faveur des personnes démunies. Nous proposons un financement en prêt sur fonds d&amp;#039;épargne dédié avec le prêt PLU.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus peuvent concerner des travaux d&amp;#039;humanisation et de réhabilitation, voire la construction ou l&amp;#039;acquisition de foncier pour des centres d&amp;#039;hébergement et d&amp;#039;insertion (CHU, CHRS, CADA, LHSS, CPH, hôtels sociaux, centres de stabilisation, ...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Citoyenneté</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plu?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=hbg_insertion_plu_psat</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5055-pret-locatif-durgence/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>92352</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'offre de logements</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier d'Occitanie (EPF)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Établissement public foncier d&amp;#039;Occitanie intervient dans le cadre de projets d&amp;#039;intérêt public pour assurer une action foncière sur mesure, sans prétendre à aucune rémunération pour son action. Il peut :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  appuyer la collectivité locale dans la conception et l&amp;#039;étude de faisabilité (technique, économique et juridique) de son projet ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  acquérir à la demande et pour le compte de la collectivité locale, les biens nécessaires à la réalisation future du projet, puis les porter jusqu&amp;#039;au démarrage du projet avant de les céder à la collectivité ou directement à l&amp;#039;opérateur chargé de sa mise en œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF d&amp;#039;Occitanie met au service des collectivités son expertise pour bâtir une stratégie foncière sur-mesure qui prend en compte les spécificités du territoires, les besoins en logement de la population et le marché foncier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement intervient auprès des collectivités sur des projets d&amp;#039;aménagement sans critère de taille, dans le cadre de programmes variés (habitat, activités économiques, protection d&amp;#039;espaces naturels), avec des temporalités de portage adaptées (court, moyen, long terme), dans des situations urbaines contrastées (centre ancien à valeur patrimoniale, bourg à redynamiser, friches industrielles, dents creuses en secteur tendu, secteurs touristiques...), dès lors que ces opérations sont cohérentes avec les orientations d&amp;#039;aménagement durable du Programme Pluriannuel d&amp;#039;Intervention et nécessitent une maîtrise foncière publique pour les sécuriser.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF d&amp;#039;Occitanie vise alors selon les cas à :
+&lt;/p&gt;
+&lt;p&gt;
+ • accélérer les projets en sécurisant la maîtrise foncière,
+ &lt;br /&gt;
+ • débloquer des situations par le déploiement d&amp;#039;une offre de services sur-mesure,
+ &lt;br /&gt;
+ • avoir un effet levier sur la chaîne des acteurs de l&amp;#039;aménagement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réhabilitation de bâtiments dégradés en vue de créer des logements locatifs sociaux
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF d&amp;#039;Occitanie a été saisi dans le cadre d&amp;#039;un projet de revitalisation en
+ &lt;strong&gt;
+  centre ancien
+ &lt;/strong&gt;
+ d&amp;#039;une commune située dans le Tarn, porté par la commune et la communauté d&amp;#039;agglomération pour accompagner l&amp;#039;opération de restauration immobilière d&amp;#039;un îlot. Située en quartier prioritaire de la ville (QPV), cette opération complexe de réhabilitation lourde portait sur le traitement d&amp;#039;un îlot à valeur patrimoniale d&amp;#039;habitat fortement dégradé et vacant afin d&amp;#039;améliorer la qualité des logements existants et ainsi répondre aux besoins des habitants. Le projet étant inscrit dans une politique d&amp;#039;ensemble visant à
+ &lt;strong&gt;
+  redynamiser le centre-ville.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF a mis à disposition des collectivités son ingénierie pour accélérer la réalisation de 8 logements locatifs sociaux et de 4 maisons individuelles en accession sociale. Afin d&amp;#039;accélérer l&amp;#039;opération, le foncier a été cédé directement au bailleur social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation de 16 logements sociaux ayant bénéficié d&amp;#039;une minoration au titre de la compensation de la surcharge foncière
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF a préempté 2 parcelles bâties pour permettre la réalisation de 16 logements locatifs sociaux. Pour sécuriser la sortie de cette opération de production de logements, le conseil d&amp;#039;administraton de l&amp;#039;EPF d&amp;#039;Occitanie a accordé une minoration du prix de cession des biens qu&amp;#039;il a acquis et portés équivalent à
+ &lt;br /&gt;
+ 7 200€/logement.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation d&amp;#039;une opération d&amp;#039;aménagement à vocation principale de logements dont des logements locatifs sociaux
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF d&amp;#039;Occitanie a été saisi pour ce projet comprenant 1 300 logements dont au moins 25% de logements locatifs sociaux
+ &lt;br /&gt;
+ L&amp;#039;EPF a mené les acquisitions de de 2012 à 2015 sur ce site de 26 ha.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epf-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  EPF d&amp;#039;Occitanie
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Siège : 04 99 54 91 10
+ &lt;br /&gt;
+ contact&amp;#64;epf-occitanie.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>esra.gueuvin@epf-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eca2-developper-loffre-de-logements/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>95075</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Rénover les logements sociaux</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des logements sociaux</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de rénovation de logements non éligibles au FEDER, selon le Programme Opérationnel en vigueur sur le territoire où se situe l&amp;#039;opération. Les opérations éligibles sont ainsi :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les territoires alsacien et champardennais : opérations pour lesquelles l&amp;#039;étiquette énergétique avant travaux est D ou encore moins économe
  &lt;/li&gt;
  &lt;li&gt;
   Sur le territoire champardennais : opérations &amp;lt; 40 logements en habitat collectif et &amp;lt; à 10 en habitat individuel
  &lt;/li&gt;
  &lt;li&gt;
   Sur le territoire alsacien : opérations &amp;lt; 50 logements
  &lt;/li&gt;
  &lt;li&gt;
   Sur les territoires alsaciens, lorrains et champardennais : opérations d&amp;#039;acquisition-amélioration, ou dès épuisement des crédits FEDER.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -13089,416 +12779,203 @@
  &lt;/strong&gt;
  outre l&amp;#039;amélioration de la performance énergétique des logements, le recours à des matériaux biosourcés pour l&amp;#039;isolation permet de réduire l&amp;#039;impact énergétique et climatique des projets de rénovation tout en privilégiant le recours à des ressources renouvelables assurant par ailleurs la continuité de migration de la vapeur d&amp;#039;eau.
 Le recours à des isolants biosourcés pour l&amp;#039;isolation des parois opaques verticales ouvre droit à une bonification de 500 € par logement.
  &lt;strong&gt;
   Création de logements locatifs-sociaux
  &lt;/strong&gt;
  : Les opérations d&amp;#039;acquisition-amélioration donnant lieu à la création de logements locatifs conventionnés bénéficient d&amp;#039;une bonification d&amp;#039;aide de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   2 000 € par logement créé sans changement de destination de tout ou partie concernée du bâtiment rénové.
  &lt;/li&gt;
  &lt;li&gt;
   4 000 € par logement créé par changement de destination de tout ou partie concernée du bâtiment rénové.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond
  &lt;/strong&gt;
  : 40 logements en habitat collectif et 10 logements en habitat individuel sur le territoire champardennais avant épuisement des crédits FEDER, 50 logements après. 50 logements sur les territoires alsacien et lorrain. Pour les opérations d&amp;#039;acquisition-amélioration, plafond de 50 logements quelque soit la localisation.
 Cette aide est cumulable avec d&amp;#039;autres dispositifs régionaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P62" s="1" t="inlineStr">
+      <c r="P61" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bailleurs sociaux, au sens de l&amp;#039;article R323-1 du CCH.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/renovation-energetique-logements-sociaux/</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La demande d&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont invités à prendre contact le plus en amont possible des projets avec l&amp;#039;interlocuteur de la Région correspondant à la localisation du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Site de Strasbourg : 03 88 15 64 96
   &lt;/li&gt;
   &lt;li&gt;
    Site de Metz : 03 87 33 62 85
   &lt;/li&gt;
   &lt;li&gt;
    Site de Châlons : 03 26 70 66 08
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Consultez le règlement et les documents annexes sur
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-renovation-logements-sociaux" rel="noopener" target="_blank"&gt;
   Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8aad-renovation-energetique-des-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF62" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-[...213 lines deleted...]
-      <c r="A64" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>22827</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Financer la production de logements sociaux</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J64" s="1" t="inlineStr">
+      <c r="J62" s="1" t="inlineStr">
         <is>
           <t>Aide régionale totale plafonnée à 250 000 € par opération.</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer au financement d&amp;#039;opérations de création de logements sociaux locatifs familiaux, conventionnés avec l&amp;#039;État ou les collectivités locales délégataires des aides à la pierre (ou le cas échéant l&amp;#039;ANRU) répondant aux critères de loyer et de conditions de revenu des logements de type PLUS (prêt locatif à usage social) et PLAI (prêt locatif aidé d&amp;#039;intégration) ou produits équivalent agréés par l&amp;#039;ANRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développer une offre accessible sur l&amp;#039;ensemble du territoire régional et adaptée aux spécificités territoriales et aux types de bénéficiaires
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage, dans le cadre des règles d&amp;#039;éco-conditionnalités de la Région :
  &lt;/li&gt;
  &lt;ul&gt;
   &lt;li&gt;
    à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers ;
   &lt;/li&gt;
   &lt;li&gt;
@@ -13527,278 +13004,278 @@
 &lt;p&gt;
  Des bonifications et aides complémentaires sont mises en place afin de répondre aux enjeux territoriaux, énergétiques et d&amp;#039;accessibilité aux personnes en situation de handicap :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Logements situés en communes SRU :
  &lt;/strong&gt;
  1 000 €/logt PLAI - 500 €/logt PLUS Cette bonification sera accordée sous réserve d&amp;#039;une contrepartie de la commune d&amp;#039;implantation du projet à hauteur à minima de la bonification régionale (subvention et/ou cession foncière gratuite ou minorée).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition énergétique (bâtiments à énergie positive) :
  &lt;/strong&gt;
  1 500 €/logt en 2018 ; 1 000 €/logt en 2019 Cette majoration sera accordée, sous réserve au moment du dépôt du dossier de la synthèse de l&amp;#039;étude thermique réalisée par un bureau d&amp;#039;études, et de l&amp;#039;attribution du label à l&amp;#039;issue de la réalisation de l&amp;#039;opération. Aide non cumulable avec toute autre aide régionale à caractère environnemental.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité des logements :
  &lt;/strong&gt;
  Aide, lorsque la réglementation ne l&amp;#039;exige pas, à l&amp;#039;installation d&amp;#039;ascenseurs et d&amp;#039;équipements (portes d&amp;#039;entrée motorisées) permettant des circulations autonomes dans les accès et parties communes des Bâtiments d&amp;#039;Habitat Collectif (BHC) : 20% des dépenses subventionnables plafonnés à 5 000 € par opération. Par ailleurs, pour inciter à dépasser l&amp;#039;obligation règlementaire de logements accessibles par opération, une bonification forfaitaire de 1 000 € sera accordée pour chaque logement accessible au-delà de cette obligation.
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Cohésion sociale et inclusion
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations agréées par l&amp;#039;État (le cas échéant par ses délégataires ou l&amp;#039;ANRU) à partir de 2016 et non démarrées au moment de la demande
   &lt;/li&gt;
   &lt;li&gt;
    Contrepartie obligatoire (subvention et/ou cession foncière gratuite ou minorée) des collectivités infra-régionales (Conseil départemental, EPCI et/ou Communes). En cas de financement inférieur à celui de la collectivité régionale, cette dernière plafonnera son aide sur la base des contreparties locales (hors bonifications)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-a-la-production-de-logements-sociaux</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    04 67 22 93 96 (Départements 09 - 11 – 12 - 34)
   &lt;/li&gt;
   &lt;li&gt;
    04 67 22 98 33 (Départements 46 - 66 - 81 – 82 - 65)
   &lt;/li&gt;
   &lt;li&gt;
    04 67 22 93 80 (Départements 31 - 48)
   &lt;/li&gt;
   &lt;li&gt;
    04 67 22 98 73 (Départements 30 - 32)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c372-aide-a-la-production-de-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF64" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>18/01/2020</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>82915</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
-[...2 lines deleted...]
-CAUE de la Dordogne
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>CAUE des Pyrénées-Atlantiques
+CAUE de l'Yonne
+CAUE d'Alsace
+CAUE du Morbihan
+CAUE du Loiret
+CAUE du Loir-et-Cher
+CAUE de la Creuse
+CAUE de Corse
+CAUE des Hauts-de-Seine
+CAUE de la Côte-d'Or
+CAUE du Tarn-et-Garonne
+CAUE du Var
+CAUE de l'Île-de-la-Réunion
+CAUE de la Guyane
+CAUE de la Martinique
+CAUE de Guadeloupe
+CAUE du Val d'Oise
+CAUE du Val-de-Marne
+CAUE de la Charente-Maritime
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Haute-Vienne
+CAUE de la Vendée
+CAUE des Deux-Sèvres
+CAUE du Pas-de-Calais
+CAUE de la Somme
+CAUE de l'Orne
+CAUE de la Savoie
+CAUE de la Sarthe
+CAUE de Rhône-Métropole
+CAUE des Pyrénées-Orientales
+CAUE des Hautes-Pyrénées
+CAUE de la Seine-et-Marne
+CAUE de Mayotte
+CAUE de la Moselle
+CAUE de Meurthe-et-Moselle
+CAUE de la Mayenne
+CAUE de la Manche
+CAUE du Maine-et-Loire
+CAUE Lot-et-Garonne
+CAUE du Lot
+CAUE de la Haute-Loire
+CAUE de l'Ardèche
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Isère
+CAUE de l'Hérault
+CAUE de la Gironde
+CAUE de la Haute-Garonne
+CAUE du Gard
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône
+CAUE de l'Aveyron
+CAUE du Puy-de-Dôme
+CAUE des Landes
+CAUE de l'Ariège
+CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
 CAUE du Tarn
-CAUE de la Meuse
-[...70 lines deleted...]
-      <c r="G65" s="1" t="inlineStr">
+CAUE de la Dordogne</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H65" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -13840,88 +13317,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -13940,79 +13417,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -14484,127 +13961,441 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>162904</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réhabilitation globale des copropriétés en difficulté ayant préalablement fait l'objet d'une labellisation régionale</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Logement : Dispositif d'aide aux copropriétés en difficulté labellisées CDSR</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Particulier</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>La Région soutient la réhabilitation globale des copropriétés en difficulté ayant préalablement fait l&amp;#039;objet d&amp;#039;une labellisation régionale (CDSR).&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>Les syndicats des copropriétaires et leur mandataire, les particuliers-copropriétaires occupants ainsi que les collectivités territoriales d&amp;#039;implantation. &lt;br /&gt; &lt;p&gt;Les modalités de calcul décrites dans la délibération susvisée correspondent aux aides maximales mobilisables. &lt;/p&gt;&lt;p&gt;Le taux de subvention régionale est modulé en fonction :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des caractéristiques de l’opération, notamment de ses contraintes techniques et financières,&lt;/li&gt;&lt;li&gt;De la capacité d’autofinancement du demandeur,&lt;/li&gt;&lt;li&gt;Des dotations disponibles au budget régional.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;Ce dispositif, détaillé dans la délibération n° CR 09-11 du 10 février 2011, vise à accompagner les syndicats de copropriétaires dans la requalification globale de leur copropriété. &lt;br /&gt;&lt;br /&gt;Il permet de financer :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des mesures d&amp;#039;ingénierie pré opérationnelle et opérationnelle,&lt;/li&gt;&lt;li&gt;Des aides à la gestion et aux procédures juridiques et contentieuses,&lt;/li&gt;&lt;li&gt;Des aides aux travaux de réhabilitation et de rénovation thermique en parties communes,&lt;/li&gt;&lt;li&gt;Des aides individuelles aux travaux en parties privatives.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;strong&gt;Quand déposer la demande ?&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;La demande de subvention doit être déposée avant tout commencement d&amp;#039;exécution.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Où déposer la demande ?&lt;/strong&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le dépôt des demandes de subvention doit se faire sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;sélectionner le téléservice « Aides aux copropriétés en difficulté labellisées par la Région: ingénierie et travaux » &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui peut déposer la demande ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;opérateur chargé du suivi-animation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La collectivité d&amp;#039;implantation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le cas échéant , le mandataire de la copropriété (syndic, administrateur provisoire).&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/logement-dispositif-daide-aux-coproprietes-en-difficulte-labellisees-cdsr</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Loïc Gandais : &lt;a href="mailto:loic.gandais&amp;#64;iledefrance.fr" target="_blank"&gt;loic.gandais&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique Darras : &lt;a href="mailto:veronique.darras&amp;#64;iledefrance.fr" target="_blank"&gt;veronique.darras&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Michel Clem : &lt;a href="mailto:michel.clem&amp;#64;iledefrance.fr" target="_blank"&gt;michel.clem&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Marie Périvier-Fizazi : &lt;a href="mailto:marie.perivier-fizazi&amp;#64;iledefrance.fr" target="_blank"&gt;marie.perivier-fizazi&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/logement-dispositif-daide-aux-coproprietes-en-difficulte-labellisees-cdsr-1/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>158022</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Développer une action pour accompagner les personnes en difficultés quant à l'entretien et l’organisation de leur logement afin d'acquérir une autonomie et un mieux-être quotidien</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets 2024-2025 Fonds de solidarité pour le logement &amp;#8211; Accompagnement social à l&amp;rsquo;entretien du logement (ASEL)</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Si vous souhaitez développer une action pour accompagner les personnes en difficultés quant à l&amp;#039;entretien et l&amp;#039;organisation de leur logement afin d&amp;#039;acquérir une autonomie et un mieux-être au quotidien.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de réception des dossiers le 31 janvier 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets porte sur tout le département de la Manche.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action proposée aura pour objet de favoriser l&amp;#039;insertion par le logement des locataires et propriétaires occupants en difficultés, en les aidant à acquérir les bons réflexes pour l&amp;#039;entretien de leur logement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement peut être demandé dans deux cadres :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  D&amp;#039;une part, lorsque des difficultés liées à l&amp;#039;entretien du logement représentent un frein au relogement de la personne,
+ &lt;/li&gt;
+ &lt;li&gt;
+  D&amp;#039;autre part, lorsqu&amp;#039;un signalement de défaut d&amp;#039;entretien a été effectué et remet en cause le maintien dans le logement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action se concrétise par un accompagnement individuel, à domicile, axé sur le développement des savoir-faire et des acquisitions techniques de la personne.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action se déclinera par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une évaluation de l&amp;#039;état du logement et une définition des actions à mener,
+ &lt;/li&gt;
+ &lt;li&gt;
+  une transmission de conseils à la personne sur l&amp;#039;usage des produits et techniques d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  un accompagnement dans l&amp;#039;appropriation et la mise en application des conseils
+ &lt;/li&gt;
+ &lt;li&gt;
+  une évaluation du niveau d&amp;#039;autonomie de la personne et des résultats obtenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  une évaluation de la prestation par la personne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/appel-a-projets-2024-2025-fonds-de-solidarite-pour-le-logement-accompagnement-social-a-lentretien-du-logement-asel/</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/GESTION/jsp/nouveauContexte.action?codeAction=M42-ACCUEIL</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sabrina Lair - Insertion sociale : 06 10 98 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46cc-appel-a-projets-2024-2025-fonds-de-solidarite/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF65" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG65" s="1" t="inlineStr">
         <is>
-          <t>24/02/2021</t>
+          <t>07/01/2024</t>
         </is>
       </c>
       <c r="AH65" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
         <v>161508</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Localiser et s'informer sur les logements inoccupés</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Information sur les logements inoccupés</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>ENEDIS</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -14676,484 +14467,568 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Enedis</t>
         </is>
       </c>
       <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>20/02/2024</t>
         </is>
       </c>
       <c r="AH66" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:34" customHeight="0">
       <c r="A67" s="1">
-        <v>120360</v>
+        <v>166670</v>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Démolir les logements locatifs sociaux</t>
+          <t>DEMOLITION DE LOGEMENTS LOCATIFS SOCIAUX</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>DEMOLITION DE LOGEMENTS LOCATIFS SOCIAUX</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public dont services de l'Etat</t>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
         </is>
       </c>
       <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J67" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;
+          <t>&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;p&gt;Aider à la démolition de logements locatifs sociaux&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Opérations de démolition de logements locatifs sociaux du parc public conventionnés par l’Etat ou de logements privés détenus par un organisme HLM.&lt;/p&gt;
+&lt;p&gt;Opération validée par l’Etat et l’EPCI.&lt;/p&gt;
+&lt;p&gt;Cofinancement par l’EPCI ou la commune selon les modalités prévues par convention avec le Département.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...4 lines deleted...]
- &lt;/li&gt;
+&lt;li&gt;Les logements dont la démolition est prévue dans le cadre des opérations ANRU.&lt;/li&gt;
+&lt;li&gt; Les logements déjà démolis.&lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...4 lines deleted...]
-&lt;/h3&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Bailleurs sociaux.&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement.&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;1 500 € par logement.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...16 lines deleted...]
- &lt;/li&gt;
+&lt;li&gt;Note de présentation du projet précisant notamment l’adresse de l’opération de démolition, complétée par un plan de situation&lt;/li&gt;
+&lt;li&gt;Calendrier prévisionnel de démarrage et fin de travaux&lt;/li&gt;
+&lt;li&gt;Arrêté préfectoral portant autorisation de démolir&lt;/li&gt;
+&lt;li&gt;Attestation de non-financement par l’ANRU&lt;/li&gt;
+&lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT&lt;/li&gt;
+&lt;li&gt;RIB&lt;/li&gt;
 &lt;/ul&gt;
-&lt;h3&gt;
-[...1 lines deleted...]
-&lt;/h3&gt;
+&lt;h3&gt;Instruction des dossiers/Demande dématérialisée&lt;/h3&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...18 lines deleted...]
- &lt;/li&gt;
+&lt;li&gt;Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;/li&gt;
+&lt;li&gt;Délibération de la Commission permanente.&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Téléservice&lt;/strong&gt; : Habitat (entité : entreprise)&lt;br /&gt;&lt;strong&gt;Dispositif&lt;/strong&gt; : Démolition (aide territorialisée)&lt;/li&gt;
 &lt;/ul&gt;
-&lt;h3&gt;
-[...12 lines deleted...]
-&lt;/p&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Un acompte de 50% peut être versé au démarrage des travaux et sur justificatif d’un Ordre de service de démarrage des travaux.&lt;br /&gt;Pas d’’acompte &amp;lt; à 10 000€ .&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatif &lt;/strong&gt;:&lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...5 lines deleted...]
-&lt;/ul&gt;</t>
+&lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée, établie par le Maître d’Ouvrage,&lt;/li&gt;
+&lt;li&gt;Un état de la dépense totale payée, montant HT et TTC, signé en original par le Maître d’Ouvrage.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt; Règlement financier du Département en vigueur. &lt;/li&gt;
+&lt;li&gt;Délibération « &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de &lt;/a&gt;l’habitat » du 21 novembre 2022.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
       <c r="N67" s="1" t="inlineStr">
         <is>
-          <t>Bâtiments et construction
-Logement et habitat</t>
+          <t>Logement et habitat</t>
         </is>
       </c>
       <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Opérations de démolition de logements locatifs sociaux du parc public conventionnés par l’Etat ou de logements privés détenus par un organisme HLM.&lt;/p&gt;
+&lt;p&gt;Opération validée par l’Etat et l’EPCI.&lt;/p&gt;
+&lt;p&gt;Cofinancement par l’EPCI ou la commune selon les modalités prévues par convention avec le Département.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les logements dont la démolition est prévue dans le cadre des opérations ANRU.&lt;/li&gt;
+&lt;li&gt; Les logements déjà démolis.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Bailleurs sociaux.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
       <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
       <c r="V67" s="1" t="inlineStr">
         <is>
-          <t>https://collectivites.ladrome.fr/aidefinanciere/demolition-de-logements-locatifs-sociaux/</t>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/logements-locatifs-sociaux-demolition/</t>
         </is>
       </c>
       <c r="X67" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...31 lines deleted...]
-&lt;/p&gt;</t>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
         </is>
       </c>
       <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z67" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/fa6e-logements-locatifs-sociaux-demolition/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/demolition-de-logements-locatifs-sociaux/</t>
         </is>
       </c>
       <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF67" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG67" s="1" t="inlineStr">
         <is>
-          <t>16/09/2022</t>
+          <t>17/08/2026</t>
         </is>
       </c>
       <c r="AH67" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:34" customHeight="0">
       <c r="A68" s="1">
+        <v>166671</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>REHABILITATION DE LOGEMENTS LOCATIFS SOCIAUX</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>REHABILITATION DE LOGEMENTS LOCATIFS SOCIAUX</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;p&gt;Aider à la réhabilitation de logements locatifs existants, intégrant un volet rénovation énergétique&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Opérations de réhabilitation de logements locatifs sociaux conventionnés comportant un volet rénovation énergétique permettant d’atteindre les objectifs d’un DPE étiquette B après travaux.&lt;/p&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;p lang="fr-FR"&gt;&lt;span&gt;Les&lt;/span&gt; &lt;span&gt;logements&lt;/span&gt; &lt;span&gt;dont&lt;/span&gt; &lt;span&gt;la&lt;/span&gt; &lt;span&gt;réhabilitation&lt;/span&gt; &lt;span&gt;est&lt;/span&gt; &lt;span&gt;prévue&lt;/span&gt; &lt;span&gt;dans&lt;/span&gt; &lt;span&gt;le&lt;/span&gt; &lt;span&gt;cadre&lt;/span&gt; &lt;span&gt;des&lt;/span&gt; &lt;span&gt;opérations&lt;/span&gt; &lt;span&gt;ANRU&lt;/span&gt;&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Bailleurs sociaux&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement.&lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt;/&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;2 500 € par logement.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Note de présentation du projet précisant notamment l’adresse des travaux, complétée par un plan de situation.&lt;/li&gt;
+&lt;li&gt;Descriptif du projet permettant d’atteindre un DPE étiquette B.&lt;/li&gt;
+&lt;li&gt;Calendrier prévisionnel de démarrage et fin de travaux.&lt;/li&gt;
+&lt;li&gt;Décision de conventionnement de l’Etat lors de la construction ou de l’acquisition- amélioration du logement.&lt;/li&gt;
+&lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT.&lt;/li&gt;
+&lt;li&gt;RIB.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers/Demande dématérialisée&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Instruction du dossier par le Service Habitat-Territoires.&lt;/li&gt;
+&lt;li&gt;Délibération de la Commission permanente.&lt;/li&gt;
+&lt;li&gt;Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;br /&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;: Habitat (entité : entreprises)&lt;br /&gt;&lt;strong&gt;Dispositif &lt;/strong&gt;: Réhabilitation de logement social (aide territorialisée)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Un acompte de 50% peut-être versé au démarrage des travaux : pas d’acomptes inférieurs à 10 000€ et sur justificatifs : ordre de service de démarrage des travaux&lt;/p&gt;
+&lt;p&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatifs :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée établie par le Maître d’Ouvrage, ou à titre exceptionnel une attestation de logement construit établie par le Maître d’Ouvrage,&lt;/li&gt;
+&lt;li&gt;DPE attestant de l’étiquette B&lt;/li&gt;
+&lt;li&gt;un état de la dépense totale payée (montant HT et TTC), signé en original par le Maître d’Ouvrage&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Règlement financier du Département en vigueur. &lt;/li&gt;
+&lt;li&gt;Délibération « &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de l’habitat&lt;/a&gt;» du  du 21 novembre 2022.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Opérations de réhabilitation de logements locatifs sociaux conventionnés comportant un volet rénovation énergétique permettant d’atteindre les objectifs d’un DPE étiquette B après travaux.&lt;/p&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;p lang="fr-FR"&gt;&lt;span&gt;Les&lt;/span&gt; &lt;span&gt;logements&lt;/span&gt; &lt;span&gt;dont&lt;/span&gt; &lt;span&gt;la&lt;/span&gt; &lt;span&gt;réhabilitation&lt;/span&gt; &lt;span&gt;est&lt;/span&gt; &lt;span&gt;prévue&lt;/span&gt; &lt;span&gt;dans&lt;/span&gt; &lt;span&gt;le&lt;/span&gt; &lt;span&gt;cadre&lt;/span&gt; &lt;span&gt;des&lt;/span&gt; &lt;span&gt;opérations&lt;/span&gt; &lt;span&gt;ANRU&lt;/span&gt;&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Bailleurs sociaux&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/logements-locatifs-sociaux-rehabilitation/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rehabilitation-de-logements-locatifs-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>117554</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux de rénovation de votre parc de logements</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Le Prêt PAM : financez vos travaux de réhabilitation</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes une collectivité territoriale, un établissement public ou un organisme de logement social ? Vous portez un projet de réhabilitation de votre parc de logements afin d&amp;#039;améliorer la vie quotidienne des habitants, mettre vos habitats aux normes d&amp;#039;accessibilité ou effectuer une rénovation énergétique ? La Banque des territoires vous propose son prêt PAM pour accompagner vos besoins de financement concernant des travaux d&amp;#039;amélioration, de résidentialisation et de réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt PAM offre de nombreux avantages en garantissant des caractéristiques financières identiques quelle que soit l&amp;#039;opération financée ou en vous donnant la possibilité d&amp;#039;ajuster votre prêt selon vos besoins. Dans certains cas, vous pouvez également compléter votre emprunt par un PAM à Taux Fixe.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pam?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pam_psat</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/41d2-financer-la-rehabilitation-des-logements-soci/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>06/05/2022</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>92111</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Soutenir la construction de logements sociaux en zones tendues</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Prêt Locatif Social (PLS) : financer des logements</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous propose Tonus, une offre 2-en-1 visant à :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -15177,187 +15052,187 @@
   Vous êtes usufruitier des logements pendant 15 à 20 ans ;
  &lt;/li&gt;
  &lt;li&gt;
   Les organismes de logement social (OLS) font l&amp;#039;économie d&amp;#039;un apport en fonds propres d&amp;#039;environ 200 millions d&amp;#039;euros ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de l&amp;#039;usufruit peut être financée à 100 % par des prêts de la Banque des Territoires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sur l&amp;#039;ensemble du marché du logement social au très social (prêts PLAI, PLUS et PLS), l&amp;#039;offre Tonus va soutenir la construction de 7 000 logements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. La vente de logements de plus de 15 ans financés en Prêt locatif social (PLS)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En complément, vous pouvez céder à Tonus les logements de plus de 15 ans qui ont été financés en Prêt locatif social. Vous pouvez ainsi générer des fonds propres, en échange du réinvestissement des plus-values dans la construction neuve.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;offre Tonus ambitionne d&amp;#039;acquérir 2 000 logements sociaux, permettant la construction de 5 000 logements sociaux supplémentaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pls_tonus_psat</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c8af-etre-accompagne-dans-la-diversification-de-vo/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>23/04/2021</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>71871</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Financer la production de logements locatifs sociaux</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Prêt Booster : financer la production de logements</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  En complément des prêts PLUS, PLAI et PLS, la Banque des Territoires propose les prêts Booster : des solutions de financement pour les projets de production de logements locatifs sociaux dans le cadre du Plan logement. Les opérations éligibles sont celles visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construire des logements locatifs sociaux avec ou sans acquisition de terrain ;
  &lt;/li&gt;
  &lt;li&gt;
   Faire l&amp;#039;acquisition de logements avec ou sans travaux d&amp;#039;amélioration, y compris en VEFA ;
  &lt;/li&gt;
  &lt;li&gt;
   Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
@@ -15377,192 +15252,192 @@
   Un prêt à taux fixe offrant un différé d&amp;#039;amortissement du capital pendant 20 ans, puis un amortissement du capital pendant 20 à 40 ans au taux du Livret A &amp;#43; 0,60 % ;
  &lt;/li&gt;
  &lt;li&gt;
   Un prêt à taux fixe sans différé d&amp;#039;amortissement sur des durées de 15, 20, 25 ou 30 ans, en échéances constantes avec une possibilité de préfinancement de 3 à 12 mois ;
  &lt;/li&gt;
  &lt;li&gt;
   Un Booster BEI à long terme sur des durées de 35 ou 40 ans.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Prenant la forme d&amp;#039;un prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts, le Booster est :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Limité à 15 000 € par logement ;
  &lt;/li&gt;
  &lt;li&gt;
   Accordé en complément des autres financements de production de logements sociaux (PLUS, PLAI et PLS).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  À noter : un seul prêt Booster est possible par opération, qu&amp;#039;il soit avec ou sans différé d&amp;#039;amortissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-booster?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prod_ls_booster_psat</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b04-trouver-un-offre-de-pret-dediee-au-financemen/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>30635</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Développer l'offre de logement pour les jeunes</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soutenir le développement de l&amp;#039;offre nouvelle (opération de construction neuve ou opération en  acquisition-amélioration) de résidences sociales de type FJT pour des jeunes ayant un besoin en hébergement ou logement temporaire du fait, en particulier,  de leurs parcours de formation (notamment d&amp;#039;apprentis) et d&amp;#039;accès à un premier emploi.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner la restructuration et la réhabilitation lourde de sorte que les résidences dédiées aux jeunes soient adaptées à leurs besoins et améliorent les conditions d&amp;#039;usage et de gestion (économie des coûts de gestion) ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Organismes HLM au sens de l&amp;#039;article L.411.10 du Code de la Construction et de l&amp;#039;Habitation intervenant sur le territoire de la Région Occitanie / Pyrénées-Méditerranée.
  &lt;/li&gt;
@@ -15628,525 +15503,2167 @@
   &lt;/strong&gt;
   du prix de revient HT plafonnée à
   &lt;strong&gt;
    4 000€
   &lt;/strong&gt;
   /logement,
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Amélioration (mise aux normes de sécurité, d&amp;#039;accessibilité ou thermique) :
   &lt;strong&gt;
    10%
   &lt;/strong&gt;
   plafonnée à
   &lt;strong&gt;
    1 000€
   &lt;/strong&gt;
   par logement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Egalité des chances
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour tous types d&amp;#039;opérations :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Public accueilli :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    un minimum de 30% de jeunes en formation professionnelle notamment apprenti.e.s (hors étudiant.e.s) ;
   &lt;/li&gt;
   &lt;li&gt;
    une attention particulière sera portée sur la part de jeunes hébergés en séjour fractionné du fait d&amp;#039;une formation éloignée de leur lieu de formation ou d&amp;#039;apprentissage.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Contrepartie obligatoire (subvention et/ou cession foncière gratuite ou minorée) des collectivités infra-régionales (Conseil départemental, EPCI et/ou Communes).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les opérations de production nouvelle :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Opération de résidence sociale-FJT ou foyer soleil rattaché à une RS-FJT
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cas d&amp;#039;une mise à disposition de foncier via un bail emphytéotique, construction ou réhabilitation ou autres, la durée de celui-ci devra être au moins égale à celle du prêt foncier 50 ans (&amp;#43; 3 ans de sortie de bail) soit minimum 53 ans.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les opérations de restructuration et d&amp;#039;amélioration
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Conventionnement APL, le cas échéant après travaux
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cas d&amp;#039;une mise à disposition de foncier renouvelée via un bail emphytéotique, (réhabilitation ou autre), la durée de celui-ci devra être au moins égale à celle du prêt contracté (&amp;#43; 3 ans de sortie de bail).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-au-logement-des-jeunes</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Solidarités et de l&amp;#039;Égalité
 &lt;/p&gt;
 &lt;p&gt;
  Service Habitat et Logement
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission : 04 67 22 79 13
 &lt;/p&gt;
 &lt;p&gt;
  Gestionnaire : 04 67 22 93 96
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b08b-aide-au-logement-des-jeunes/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF71" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G72" s="1" t="inlineStr">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>166672</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>CREATION DE LOGEMENTS COMMUNAUX OU INTERCOMMUNAUX CONVENTIONNES</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>CREATION DE LOGEMENTS COMMUNAUX OU INTERCOMMUNAUX CONVENTIONNES</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;p&gt;Aider à la réhabilitation et à l’aménagement du bâti existant dans les communes en vue de créer un ou plusieurs logements sociaux conventionnés avec l’État pour une durée d’au moins 15 ans.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Opérations de création de logement conventionné (à partir de logement non conventionné ou un local changeant d’usage), à financement aidé (PALULOS), nécessitant une réhabilitation pour obtenir l’étiquette C minimum, et dans des communes identifiées a minima comme pôle de centralité.&lt;/p&gt;
+&lt;p&gt;Limité à 3 logements communaux (ou intercommunaux) dans la même commune, pour la durée de la convention entre Département et EPCI.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les logements en construction neuve.&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Commune ou EPCI.&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement.&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;En conventionnement avec intermédiation locative &amp;#61; 8 000 € par logement.&lt;/li&gt;
+&lt;li&gt;En conventionnement en gestion directe par la collectivité &amp;#61; 5 000€ par logement&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Note de présentation du projet précisant notamment l’adresse des travaux, complétée par un plan de situation,&lt;/li&gt;
+&lt;li&gt;Descriptif du projet permettant d’atteindre l’étiquette C&lt;/li&gt;
+&lt;li&gt;Calendrier prévisionnel de démarrage et fin de travaux&lt;/li&gt;
+&lt;li&gt;« Décision de Financement » de l’Etat,&lt;/li&gt;
+&lt;li&gt;Le cas échéant, pièce justifiant du projet de gestion en intermédiation locative,&lt;/li&gt;
+&lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT&lt;/li&gt;
+&lt;li&gt;RIB&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers/ Demande dématérialisée &lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Instruction du dossier par le Service Habitat-Territoires.&lt;/li&gt;
+&lt;li&gt;Délibération de la Commission permanente.&lt;/li&gt;
+&lt;li&gt; Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;br /&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;: Habitat (entité : collectivité).&lt;br /&gt;&lt;strong&gt;Dispositif &lt;/strong&gt;: Offre nouvelle (aide Territorialisée) – logements communaux ou intercommunaux&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Un acompte de 50% peut-être versé au démarrage des travaux : pas d’acomptes inférieurs à 10 000€ et sur justificatifs : ordre de service de démarrage des travaux&lt;/p&gt;
+&lt;p&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatifs :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée établie par le Maître d’Ouvrage, ou à titre exceptionnel une attestation de logement construit établie par le Maître d’Ouvrage,&lt;/li&gt;
+&lt;li&gt;Le cas échéant, convention de gestion en intermédiation locative&lt;/li&gt;
+&lt;li&gt;DPE attestant d’une étiquette C&lt;/li&gt;
+&lt;li&gt;un état de la dépense totale payée (montant HT et TTC), signé en original par le Maître d’Ouvrage&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Délibération « &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de l’habitat&lt;/a&gt; » du 21 novembre 2022.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Opérations de création de logement conventionné (à partir de logement non conventionné ou un local changeant d’usage), à financement aidé (PALULOS), nécessitant une réhabilitation pour obtenir l’étiquette C minimum, et dans des communes identifiées a minima comme pôle de centralité.&lt;/p&gt;
+&lt;p&gt;Limité à 3 logements communaux (ou intercommunaux) dans la même commune, pour la durée de la convention entre Département et EPCI.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les logements en construction neuve.&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Commune ou EPCI.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/logement-communaux/</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creation-de-logements-communaux-ou-intercommunaux-conventionnes/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>105108</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de foyers jeunes travailleurs et résidences étudiantes / jeunes actifs</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Logement public - foyers jeunes travailleurs et résidences étudiantes / jeunes actifs</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bailleurs publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de conforter sa politique menée en faveur de la jeunesse et de l&amp;#039;enseignement supérieur, le Département est susceptible d&amp;#039;accorder son soutien aux projets de foyers jeunes travailleurs et logements étudiants ou jeunes actifs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aide forfaitaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  6.000 € par logement pour les foyers jeunes travailleurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  6.000 € par logement pour l&amp;#039;acquisition / amélioration ou transformation de grands logements
+ &lt;/li&gt;
+ &lt;li&gt;
+  5.500 € par logement pour les résidences étudiants / jeunes actifs
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Emploi</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets de création, d&amp;#039;extension et de réhabilitation ou division d&amp;#039;appartements préexistants. Les loyers doivent être compatibles avec les plafonds du logement social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  dossier de description de l&amp;#039;opération (plans, situation dans la commune, échéancier de réalisation, nombre de logement, descriptifs rapide, coûts des loyers et des charges envisagés, caractéristiques)
+ &lt;/li&gt;&lt;li&gt;justificatif de propriété ou l’attestation par le notaire que la démarche est en cours&lt;/li&gt;
+ &lt;li&gt;
+  plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  calendrier prévisionnel des demandes de paiement&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le
+dépôt des demandes de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt;
+juin de l’année.&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les
+demandes de subvention complètes sont ensuite instruites et examinées par une
+commission d’élus du Département dans laquelle les porteurs de projet pourront
+présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
+regard des crédits disponibles, des priorités départementales et de l’avis de
+la commission, l’individualisation des subventions sera soumise à l’adoption de
+la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement&lt;/u&gt; : &lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit
+intervenir dans un délai maximal de quatre ans à compter de la date de
+notification de la décision attributive&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/fjt_et_residence_etudiants_jeunes_actifs.pdf</t>
+        </is>
+      </c>
+      <c r="W74" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches» :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. 05 16 09 74 15
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3b50-soutenir-les-projets-de-foyers-jeunes-travail/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>163726</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production d'offre de logements et d'hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;apos;offre de logements et d&amp;apos;hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H72" s="1" t="inlineStr">
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les jeunes et la rénovation globale des résidences jeunes.
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Poursuivre le développement  d’une offre inclusive d’hébergements et logements Jeunes optimisant les outils et les moyens et favoriser sa reconversion &lt;/p&gt;&lt;p&gt;Conforter le maillage de l’offre d’hébergement au plus près des besoins en formation, et d’emploi&lt;/p&gt;&lt;p&gt;Encourager  les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc….) et démontrant un impact positif sur le reste à charge des locataires&lt;/p&gt;&lt;p&gt;Développer des solutions favorisant la mobilité des jeunes néo-aquitains  &lt;/p&gt;&lt;p&gt;Veiller à la maitrise des restes à charges pour le public accueilli&lt;/p&gt;&lt;p&gt;Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;UNE AIDE SOCLE TERRITORIALISEE (investissement)&lt;/p&gt;&lt;p&gt;Pour la rénovation globale des résidences jeunes, concourant à l’objectif visé : 4 000€ par place (nombre de places après réhabilitation), dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel en métropole&lt;/p&gt;&lt;p&gt;et de 500 000€ de subvention par opération&lt;/p&gt;&lt;p&gt;Pour l’offre nouvelle concourant aux objectifs visés, y compris celle produite par recyclage immobilier :&lt;/p&gt;&lt;p&gt;• Pour les structures (Foyer de jeunes travailleurs, Résidence Habitat jeunes, etc….) :&lt;/p&gt;&lt;p&gt;5 000€ par place sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;6 000€ par place sur le reste du territoire  &lt;/p&gt;&lt;p&gt;• Pour l’offre en diffus à caractère social (respect des loyers-plafonds, accueil de jeunes  sous plafond de ressources), notamment dans le cadre de l’article 109 de la loi ELAN&lt;/p&gt;&lt;p&gt;4000€ par place à caractère social (niveaux PLUS/PLAI) sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;5000€ par place à caractère social (niveau PLUS/PLAI) sur le reste du territoire&lt;/p&gt;&lt;p&gt;• Dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;br /&gt;&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel dans la métropole&lt;/p&gt;&lt;p&gt;et de de 500 000 € par opération&lt;/p&gt;&lt;p&gt; UNE BONIFICATION &amp;#34;OFFRE INNOVANTE&amp;#34; (sur analyse du dossier)&lt;/p&gt;&lt;p&gt;Pour impulser des usages et des modes de gestion innovants, coopératifs, réversibles…(captation de logement dans le parc privé, intermédiation locative dédiée, colocations, amorçage de services d’hébergement chez l’habitant dans le cadre du dispositif régional 1,2,Toit…..)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les innovations foncières, innovation sociales, économiques (lien avec les entreprises du secteur…), opérations multi-usages, ambition environnementale (niveau argent ou Or du label BDNA),&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En investissement : &amp;#43; 1000€/place dédiée à caractère social dans une opération innovante, dans la limite des plafonds&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En fonctionnement : 50% du coût de l’ingénierie d’amorçage, dans une limite de 15 000  € répartie sur les 3 premières années du dispositif (par exemple année 1 : 60%, année 2 : 25%, année 3 : 15%)&lt;/p&gt;&lt;p&gt;ASSIETTE ELIGIBLE&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous travaux liés à l’Habitat, y compris les frais de maitrise d’œuvre&lt;/p&gt;&lt;p&gt;Les coûts sont entendus HT.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat
+Emploi</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Organismes de logements sociaux&lt;/p&gt;&lt;p&gt;SEM&lt;/p&gt;&lt;p&gt;Associations&lt;/p&gt;&lt;p&gt;Collectivités territoriales et EPCI&lt;/p&gt;&lt;p&gt;Tout organisme œuvrant dans le champ du logement social et de l’habitat jeunes (FJT, RHJ, Auberges de Jeunesse….)&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;PROJETS CIBLES :&lt;/p&gt;&lt;p&gt;L’offre de logement ou d’hébergement des jeunes peut être plurielle :&lt;/p&gt;&lt;p&gt;en structure : FJT, Résidence Sociale Jeunes actifs, auberge de jeunesse&lt;/p&gt;&lt;p&gt;en diffus : colocation, cohabitation, logement social diffus fléchés « jeunes » (art 109 loi ELAN)…  &lt;/p&gt;&lt;p&gt;Les opérations sont dédiées au public jeune, prennent en compte les besoins de mobilité et favorisent l’inclusion. &lt;/p&gt;&lt;p&gt;NB : l’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/loffre-de-logements-et-dhebergements-pour-les-jeunes</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Le porteur de projet dépose son dossier de demande de subvention (à télécharger dans le présent guide des aides) complété et accompagné des pièces requises auprès des services de la Région Nouvelle-Aquitaine à l&amp;#039;adresse suivante : logement-jeunes&amp;#64;nouvelle-aquitaine.fr. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/loffre-de-logements-et-dhebergements-pour-les-jeunes/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>163212</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'offre de logements locatifs communaux et intercommunaux</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Soutien financier à l’offre de logements locatifs communaux et intercommunaux</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Doubs</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N72" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DE l’OPERATION &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette mesure destinée à favoriser, sous maîtrise d’ouvrage communale, l’émergence d’une offre de logements qui réponde aux besoins des ménages, permet le maintien des populations dans des secteurs ruraux, participe à l’aménagement du territoire par la conservation du patrimoine, et contribue à soutenir l’activité artisanale du secteur BTP en zone rurale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Communes et groupements de communes inférieurs à 10 000 habitants, pour la mise en œuvre d’opérations de rénovation ou de construction de logements locatifs à vocation sociale, dans du bâti existant, dont elles sont propriétaires et dont le niveau de loyer plafonné vise à permettre à des personnes disposant de revenus modestes ou très modestes d’avoir accès à une offre de logement répondant à leurs besoins et à leur capacité contributive.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Doubs</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://mademat.doubs.fr/</t>
+        </is>
+      </c>
+      <c r="W76" s="1" t="inlineStr">
+        <is>
+          <t>https://mademat.doubs.fr/catalogue/soutien-financier-a-loffre-de-logements-locatifs-communaux-et-intercommunaux/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Habitat et Territoires&lt;br /&gt;☏ : 03.81.25.86.84  ou &lt;a href="mailto:habitat&amp;#64;doubs.fr" target="_self"&gt;habitat&amp;#64;doubs.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>aide.mademat@doubs.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-loffre-de-logements-locatifs-communaux-et-intercommunaux/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Département du Doubs</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2024</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>117578</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'achat en viager des logements de personnes âgées</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PHARE : financer des projets d’habitat en faveur des personnes fragilisées</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose Prêt Viager Social, une solution de financement des projets d&amp;#039;achat en viager des logements de propriétaires âgés à revenus modestes. Ses avantages :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une durée de remboursement maximale de 30 ans ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un différé d&amp;#039;amortissement jusqu&amp;#039;à 20 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Prêt Viager Social répond aux besoins des opérateurs sociaux souhaitant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Permettre aux propriétaires âgés et autonomes d&amp;#039;occuper leur logement le plus longtemps possible ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le maintien de l&amp;#039;autonomie et améliorer le cadre de vie des personnes âgées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Leur garantir un maintien à domicile dans de bonnes conditions matérielles et financières via l&amp;#039;acquisition de leur logement en viager.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phare?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phare_populations_fragilisees_psat</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3297-financer-lachat-en-viager-des-logements-de-pe/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2022</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>92600</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements locatifs communaux sociaux</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Produire des logements locatifs communaux sociaux financés en prêts locatifs à usage social (PLUS), prêts locatifs d&amp;#039;intégration (PLAI), ou prime à l&amp;#039;amélioration des logements à usage locatif et occupation sociale (PALULOS) ou conventionnés avec des niveaux de loyers équivalents aux loyers PALULOS, PLUS AA, ou PLAI AA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif s&amp;#039;applique aux opérations de 10 logements maximum soit financés en Prêts Locatifs à Usage Social (PLUS), en Prêts Locatifs Aidés Intégration (PLAI) ou en Prime à l&amp;#039;Amélioration des Logements à Usage Locatif et Occupation Sociale (PALULOS), soit conventionnés avec l&amp;#039;Etat à un niveau de loyer équivalent à
+celui appliqué aux logements financés en PLUS, en PLAI ou en PALULOS communales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Bâtiments et construction
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 5 000 habitants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI compétents, à condition que l&amp;#039;opération concerne une commune de moins de 5 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide du Département est calculée sur la base de 5 logements maximum subventionnés.
+L&amp;#039;attribution de ces aides sera déterminée par le Département en fonction de l&amp;#039;intérêt que pourra présenter chacune des opérations au regard des objectifs propres du Département en terme d&amp;#039;aménagement du territoire, de mixité et d&amp;#039;équilibre de l&amp;#039;habitat et en fonction de l&amp;#039;équilibre financier de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est
+proposé de favoriser le financement d&amp;#039;opérations à caractère innovant et bénéficiant d&amp;#039;une certification environnementale.
+L&amp;#039;aide pourra s&amp;#039;élever à 15 % du prix de revient de l&amp;#039;opération (acquisition &amp;#43; travaux).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;assiette maximale sera de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les T2 : 45 000 € / logement avec un plafond de subvention de 6 750 € /logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les T3 : 55 000 € / logement avec un plafond de subvention de 8 250 € /logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les T4, T5 et Plus : 80 000 € / logement avec un plafond de subvention de 12 000 € /logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations de plus de 5 logements, le calcul de la subvention est établi au prorata de la typologie des logements de l&amp;#039;ensemble de l&amp;#039;opération.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 5000 habitants</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d179-produire-des-logements-locatifs-communaux-soc/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>92108</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation thermique et la production de logement sociaux</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Prêts court et moyen terme</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous propose le prêt PHBB (Prêt de haut de bilan bonifié). Il vous permet de financer les opérations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les logements sociaux et logements-foyers conventionnés APL ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Débutées à partir du 1er janvier 2019 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De réhabilitation dont l&amp;#039;objectif est de gagner au moins une étiquette énergétique, et ce, selon la grille du DPE en vigueur jusqu&amp;#039;au 1er juillet 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S72" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-court-et-moyen-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_cmt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=renovation_thermique_prod_ls_psat</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ce6e-une-offre-de-pret-dedie-a-lacceleration-des-p/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>95071</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des projets collaboratifs pour la rénovation énergétique des logements</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux du Climat de l&amp;#039;Air et de l&amp;#039;Energie en matière d&amp;#039;efficacité énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer des offres d&amp;#039;accompagnement complet des ménages (technique et financier) dans le cadre de projets de rénovation globale et performante, comme par exemple le Service Intégré de Rénovation Energétique Oktave ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimenter de nouveaux outils et services destinés à être mis en oeuvre et diffusés au travers d&amp;#039;un réseau de Plateformes Locales de Rénovation Energétique de l&amp;#039;Habitat.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer à la structuration d&amp;#039;écosystèmes d&amp;#039;acteurs organisés, capables de répondre aux enjeux de la rénovation en s&amp;#039;adaptant à l&amp;#039;évolution de la demande.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités locales (EPCI, territoires de projet), les associations comme les Agences Locales de l&amp;#039;Energie (ALE), Société d&amp;#039;économie mixte (SEM) ou Société publique locale (SPL) mandatées
+par une ou plusieurs collectivités et, d&amp;#039;une manière générale, tout acteur impliqué dans des partenariats public/privé, comme une structure relevant de l&amp;#039;Economie Sociale et Solidaire
+spécialisée dans l&amp;#039;écoconstruction (exemple SCIC).
+Les projets portés par l&amp;#039;État, les Départements et leurs opérateurs sont exclus des dispositifs
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  de l&amp;#039;action
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces outils et services nouveaux profiteront directement aux ménages souhaitant rénover leur logement et apporteront un avantage aux entreprises et aux territoires qui les mettront en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Nature des projets
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;accompagner des projets collaboratifs menés en lien avec une ou plusieurs plateformes locales de rénovation énergétique de l&amp;#039;habitat du territoire en vue d&amp;#039;une mutualisation des résultats.
+Ces projets devront s&amp;#039;inscrire a minima dans l&amp;#039;un des champs d&amp;#039;expérimentation suivant :
+1. La dimension « collective » permettant de fédérer les ménages, mutualiser et optimiser les coûts de la rénovation (par exemple les coûts d&amp;#039;ingénierie) par le traitement d&amp;#039;ensembles de
+logements,
+2. La possibilité d&amp;#039;apporter une réponse technique « pré-fabriquée », par des acteurs locaux au travers de solutions de rénovation dédiées à des typologies d&amp;#039;habitat ciblées représentant un
+volume important de logements aux caractéristiques techniques similaires. Ces offres permettant d&amp;#039;envisager une rationalisation des coûts de rénovation, une rénovation de qualité,
+une massification des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région porte sur l&amp;#039;ensemble des dépenses d&amp;#039;investissement ou de fonctionnement qui concourent directement à l&amp;#039;aboutissement du projet déposé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Taux maxi : dans le respect des règles d&amp;#039;encadrement communautaire
+• Plafond : Le taux d&amp;#039;intervention sera défini selon le plan de financement du projet, le niveau de risque pris par le maître d&amp;#039;ouvrage, la complexité de l&amp;#039;opération.
+Remarque : Intervention complémentaire Région-ADEME. L&amp;#039;ADEME intervient directement selon ses systèmes d&amp;#039;aide conformément à l&amp;#039;AMI « Plateformes Locales de Rénovation Energétique de l&amp;#039;Habitat ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/developpement-de-loffre-de-service-renovation-energetique-globale-performante/</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rapprochez-vous du Service Transition Energétique de la Région Grand Est rattaché à votre département :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Départements 67, 68 : Strasbourg
+  &lt;/li&gt;
+  &lt;li&gt;
+   Départements 54, 55, 57, 88 : Metz
+  &lt;/li&gt;
+  &lt;li&gt;
+   Départements 08, 10, 51, 52 : Chalons-en-Champagne.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f06-developpement-de-loffre-de-service-pour-la-re/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>97335</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de logement social en réutilisant le foncier</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à offrir des solutions de logement locatifs sociaux en centre-ville/centre-bourg à proximité des services en réutilisant des bâtis ou en démolissant des bâtis inexploitables et/ou sans intérêt architectural afin de réutiliser le foncier.
+&lt;/p&gt;&lt;p&gt;L&amp;#039;aide vient soutenir les projets visant à réutiliser du bâti ou du foncier en vue de créer du logement locatif social.&lt;/p&gt;
+&lt;p&gt;
+ Opération située sur le territoire de délégation des aides à la pierre du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de réutilisation de bâti : une aide départementale de 5 000 € maximum par logement dans la limite de 50 000 € par opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de démolition-construction : une aide départementale de 2 500 € maximum par logement dans la limite de 25 000€ par opération.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Accès aux services
+Cohésion sociale et inclusion
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;Sont éligibles les opérations situées dans le territoire de délégation des aides à la pierre du Département de la Vendée et situées en centre-bourg ou centre-ville à proximité des services et commerces.&lt;/p&gt;
+&lt;p&gt;
+ Les opérations devront être agréées par le Département de la Vendée via un agrément logement social (PLUS, PLAI ou PLS).&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;opération doit viser à réutiliser un bâti de plus de 15 ans pour produire du logement locatif social ordinaire ou démolir un bâti inexploitable et recycler le foncier en réalisant du logement locatif social ordinaire de type PLUS, PLAI et/ou PLS.&lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations de réutilisation de bâti, le niveau de consommation énergétique du logement après travaux devra être inférieur ou égal à 230 kWh/m2/an (étiquettes énergétiques A, B, C et D).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://vendee.fr</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>karine.desaintmichel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b79-soutenir-la-production-de-logement-social-en-/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>97336</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement de l'offre de logements locatifs très sociaux</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à offrir à un public en difficulté financière et sociale une solution de logement locatif social très abordable, dans le diffus - hors structure spécifique - situé en centre-ville, couplé avec un accompagnement social.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération située sur le territoire de délégation des aides à la pierre du Département.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Une aide départementale est accordée aux bénéficiaires réalisant un logement locatif social agréé en tant que PLAI Classique hors structure spécifique, avec un accompagnement social et un loyer encadré. Un logement social identifié PLAI Classique est destiné à des personnes cumulant difficultés financières et sociales et qui se trouvent souvent exclues des filières classiques d&amp;#039;attribution de logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations éligibles devront être situées sur le territoire de délégation du Département de la Vendée et en centre-ville, dans des villes disposant des services publics, commerces, transports, commerces de proximité ainsi qu&amp;#039;être agréées par le Département de la Vendée.&lt;/p&gt;
+&lt;p&gt;
+ Enfin, les projets devront concerner les logements ordinaires en diffus (hors structure spécifique).
+&lt;/p&gt;
+&lt;p&gt;Le nombre de logements éligibles à l&amp;#039;aide du Département est limité à trois par opération.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://vendee.fr</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>karine.desaintmichel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/688b-soutenir-le-developpement-de-loffre-de-logeme/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>63650</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Adapter les logements à la perte d'autonomie</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F83" s="1" t="inlineStr">
+        <is>
+          <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 50</t>
+        </is>
+      </c>
+      <c r="J83" s="1" t="inlineStr">
+        <is>
+          <t>Plafonds de dépenses subventionnables variables</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez sur votre territoire une population en perte d&amp;#039;autonomie (personnes âgées, personnes en situation de handicap) qui souhaite rester vivre chez elle dans les meilleures conditions. Vous souhaitez donc développer un parc de logements adaptés.
+ &lt;br /&gt;
+ Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention pertinent, pour calibrer les besoins d&amp;#039;adaptation du parc privé sur votre territoire et convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
+ &lt;br /&gt;
+ Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le montant de votre aide
+ &lt;/em&gt;
+ : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Choisir un outil d&amp;#039;intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;&lt;strong&gt;Le pacte territorial France Rénov’ est signé entre les délégations locales de l’Anah (Préfet ou collectivité délégataire le cas échéant), de l’Etat et la collectivité maître d’ouvrage du pacte territorial (les collectivités territoriales et leurs groupements compétents en matière d’habitat, de politique du logement et du cadre de vie). Il a vocation à regrouper en un seul dispositif conventionnel la déclinaison locale du service public de la rénovation de l’habitat sur l’ensemble des champs d’intervention  de l’Anah (rénovation énergétique, adaptation des logements au vieillissement ou au handicap, lutte contre l’habitat indigne ou dégradé, rénovation des copropriétés).&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le pacte territorial est signé pour une durée de 3 à 5 ans renouvelable et se décline autour de trois volets d’interventions :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- le volet dynamique territorial: &lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des ménages : &lt;/strong&gt;L’animation du 
+dispositif réalisée par la collectivité maître d’ouvrage du pacte 
+territorial a pour enjeu de faire connaître aux ménages la marque 
+« France Rénov’ »  dans l’objectif que cela devienne une marque 
+référence lorsqu’il y a un besoin de rénovation. L’enjeu est ainsi de 
+pouvoir informer tous les ménages de cette capacité à s’informer et à 
+être conseillés gratuitement avant de lancer leurs projets de travaux. 
+Il s’agit également de s’adresser de manière proactive aux ménages. &lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des publics prioritaires - « Aller-vers »  :  &lt;/strong&gt;Au-delà
+ de la mobilisation de tous les ménages, le pacte territorial vise à 
+cibler plus précisément les ménages prioritaires pour lesquels des 
+dispositifs spécifiques d’accompagnement peuvent être mis en place. 
+Peuvent être mises en place des actions spécifiques « d’aller vers »,  
+en complément des actions généralistes de mobilisation des ménages.&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des professionnels :&lt;/strong&gt;  dans 
+l’objectif d’avoir sur le territoire une offre professionnelle 
+quantitative et qualitative à destination des ménages, il est important 
+de parvenir à mobiliser l’ensemble des parties prenantes de l’écosystème
+ de la rénovation de l’habitat et donc tous les professionnels qui 
+participent à cette politique de rénovation&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;-le volet information,conseil&lt;/p&gt;&lt;p&gt;Ce service d&amp;#039;information, conseil et d&amp;#039;orientation doit être 
+accessible pour tous les publics et sur l&amp;#039;ensemble des thématiques de la
+ rénovation de l’habitat (rénovation énergétique, adaptation des 
+logements au vieillissement ou au handicap, lutte contre l’habitat 
+indigne ou dégradé, traitement des copropriétés, parc locatif privé..). 
+Il se traduit notamment par :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Mise en œuvre d’un &lt;strong&gt;point d’accueil téléphonique ;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Mise en place de &lt;strong&gt;points d&amp;#039;accueils physiques périodiques&lt;/strong&gt;
+ par EPCI pour la fourniture d’une information de premier niveau, des 
+conseils personnalisés et l’orientation des ménages vers des dispositifs
+ ou des assistants à maîtrise d’ouvrage (AMO) adaptés à leurs besoins ;&lt;/li&gt;&lt;li&gt;L’&lt;strong&gt;orientation de ménages &lt;/strong&gt;vers l’interlocuteur
+ adéquat pour poursuivre son projet : obtenir d’autres sources 
+d’information selon la thématique abordée (ADIL, CAUE, etc.), obtenir de
+ l’aide administrative (France services) ou être accompagné dans son 
+projet de travaux (assistants à maîtrise d’ouvrage).  &lt;/li&gt;&lt;/ul&gt;
+    &lt;p&gt;-le volet accompagnement (facultatif)&lt;/p&gt;&lt;p&gt;Financement:&lt;/p&gt;&lt;p&gt;Mission d&amp;#039;information, de conseil et d&amp;#039;orientation (obligatoire)&lt;br /&gt;Subvention de 50 % des dépenses éligibles.&lt;br /&gt;Le plafond annuel de dépenses varie selon la taille du parc privé de résidences principales de la collectivité :&lt;br /&gt;&lt;br /&gt;Mission de dynamique territoriale (obligatoire)&lt;br /&gt;Également financée à hauteur de 50 % des dépenses éligibles, avec des plafonds définis par la délibération de l&amp;#039;Anah.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4. Évaluer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+ &lt;br /&gt;
+ L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Association de la rénovation énergétique et de l&amp;#039;adaptation au handicap/vieillissement dans le Calvados :
+ &lt;a href="https://www.anah.fr/dossiers/calvados-aide-a-lautonomie-et-habiter-mieux-une-association-efficace/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Handicap
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
-[...180 lines deleted...]
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
-[...22 lines deleted...]
-  https://www.manche.fr/contacter-le-departement/
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/adapter-les-logements-a-la-perte-dautonomie/preparer-votre-intervention/</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/62f3-adapter-les-logements-a-la-perte-dautonomie/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>120377</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Aider à la réhabilitation de logements locatifs sociaux</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E74" s="1" t="inlineStr">
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>INVESTIR DANS MON EXPLOITATION D'ELEVAGE - Dispositif 201 du Feader</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H74" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Aider à la réhabilitation de logements locatifs existants, intégrant un volet rénovation énergétique
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type d&amp;#039;aide :
  &lt;/strong&gt;
  Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant/Taux de l&amp;#039;aide
  &lt;/strong&gt;
  : 2 500 € par logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Versement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -16159,73 +17676,74 @@
  &lt;li&gt;
   Attestation de mise en service certifiant une réalisation conforme à de l&amp;#039;opération subventionnée établie par le Maître d&amp;#039;Ouvrage ou à titre exceptionnel une attestation de logement construit établie par le Maître d&amp;#039;Ouvrage
  &lt;/li&gt;
  &lt;li&gt;
   DPE attestant de l&amp;#039;étiquette B
  &lt;/li&gt;
  &lt;li&gt;
   un état de la dépense totale payée (montant HT et TTC) signé par le maître d&amp;#039;ouvrage
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bases réglementaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Règlement financier du Département en vigueur.
  &lt;/li&gt;
  &lt;li&gt;
   Délibération « Aides à la Pierre » du  du 27 avril 2020.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles :
  &lt;/strong&gt;
  Opérations de réhabilitation de logements locatifs sociaux conventionnés comportant un volet rénovation énergétique permettant d&amp;#039;atteindre les objectifs d&amp;#039;un DPE étiquette B après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
+Agriculture et agroalimentaire
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  bailleurs sociaux
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces constitutives du dossier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Note de présentation du projet précisant notamment l&amp;#039;adresse des travaux complétée par un plan de situation
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Descriptif du projet permettant d&amp;#039;atteindre un DPE étiquette B
    &lt;/span&gt;
    &lt;br /&gt;
@@ -16236,72 +17754,72 @@
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Décision de conventionnement de l&amp;#039;Etat lors de la construction ou acquisition-amélioration du logement
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Plan de financement prévisionnel mentionnant le montant subventionnable HT
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     RIB
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X74" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/investir-dans-mon-exploitation-delevage-dispositif-201-du-feader/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales-Service Habitat-Territoires :
  &lt;a href="mailto:habitat&amp;#64;ladrome.f"&gt;
   habitat&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nathalie BRUNET
  &lt;/strong&gt;
  – Gestionnaire de subventions –
  &lt;strong&gt;
   Tél :
  &lt;/strong&gt;
  &lt;strong&gt;
   04 75 79 26 91
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Véronique REYNAUD
  &lt;/strong&gt;
  – Gestionnaire de subventions –
  &lt;strong&gt;
   Tél :
@@ -16331,2376 +17849,375 @@
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Délibération de la Commission permanente.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Les demandes de subvention s&amp;#039;effectuent sur la plate-forme dématérialisée en se connectant à
     &lt;a href="https://mesdemarches.ladrome.fr/" rel="noopener" target="_blank"&gt;
      https://mesdemarches.ladrome.fr/
      &lt;span&gt;
       Ouvre une nouvelle fenêtre
      &lt;/span&gt;
     &lt;/a&gt;
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/548a-logements-locatifs-sociaux-rehabilitation/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC84" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF74" s="1" t="inlineStr">
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="H75" s="1" t="inlineStr">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>166683</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>PRODUCTION DE LOGEMENTS ADAPTES POUR LES GENS DU VOYAGE</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>PRODUCTION DE LOGEMENTS ADAPTES POUR LES GENS DU VOYAGE</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...10 lines deleted...]
-&lt;/p&gt;
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;p&gt;Aider à la production de logements locatifs sociaux agréés par l’État en PLAi adaptés aux gens du voyage, dans le cadre des enjeux de sédentarisation des Gens du voyage inscrits dans le schéma départemental d’accueil des gens du voyage.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Opérations de construction et de terrains familiaux, financées en PLAi adapté, dont la programmation a été agréée par l’Etat.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les places en aire d’accueil&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Associations agréées par l’État pour la Maîtrise d’Ouvrage ou bailleurs sociaux&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement&lt;/p&gt;
+&lt;h3&gt;Montant de l’aide/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;12 500€ par logement.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...1 lines deleted...]
- &lt;/li&gt;
+&lt;li&gt;Note de présentation du projet précisant notamment l’adresse des travaux, complétée par un plan de situation,&lt;/li&gt;
+&lt;li&gt;Calendrier prévisionnel de démarrage et fin de travaux&lt;/li&gt;
+&lt;li&gt;« Décision de Financement » de l’Etat,&lt;/li&gt;
+&lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT&lt;/li&gt;
+&lt;li&gt;RIB&lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...14 lines deleted...]
-&lt;/p&gt;
+&lt;h3&gt;Instruction des dossiers _ Demande dématérialisée&lt;/h3&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...20 lines deleted...]
-      <c r="O75" s="1" t="inlineStr">
+&lt;li&gt; Instruction du dossier par le Service Habitat-Territoires. &lt;/li&gt;
+&lt;li&gt;Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;/li&gt;
+&lt;li&gt; &lt;strong&gt;Téléservice&lt;/strong&gt; : Habitat (entité : entreprise)&lt;/li&gt;
+&lt;li&gt; &lt;strong&gt;Dispositif &lt;/strong&gt;: Offre nouvelle (aide territorialisée)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Un acompte de 50% peut-être versé au démarrage des travaux (pas d’acomptes inférieurs à 10 000€) et sur justificatifs : ordre de service de démarrage des travaux.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatifs :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée établie par le Maître d’Ouvrage, ou à titre exceptionnel une attestation de logement construit établie par le Maître d’Ouvrage,&lt;/li&gt;
+&lt;li&gt;un état de la dépense totale payée (montant HT et TTC), signé en original par le Maître d’Ouvrage&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de l’Habitat (DIH)&lt;/a&gt; du 21 novembre 2022&lt;/li&gt;
+&lt;li&gt;Règlement financier du Département en vigueur.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
-[...65 lines deleted...]
-      <c r="S75" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Opérations de construction et de terrains familiaux, financées en PLAi adapté, dont la programmation a été agréée par l’Etat.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les places en aire d’accueil&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Associations agréées par l’État pour la Maîtrise d’Ouvrage ou bailleurs sociaux&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...73 lines deleted...]
-      <c r="AA75" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/production-de-logements-adaptes-pour-les-gens-du-voyage/</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/production-de-logements-adaptes-pour-les-gens-du-voyage/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>165907</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Soutenir la production et la réhabilitation énergétique de logements sociaux</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Soutien régional à l'habitat</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La Région peut soutenir dans le cadre des contrats Nos territoires d’abord la production et la réhabilitation énergétique de logements sociaux. A ce titre, elle vient appuyer les collectivités qui portent des projets de requalification de centre-ancien ou développent des projets d’aménagement d’ensemble via notamment l’intervention de l’Etablissement public foncier, pour concrétiser ces projets en sortie de portage. Les EPCI signataires des contrats Nos territoires d&amp;#039;abord sont les interlocuteurs privilégiés des organismes de logement social pour inscrire leur opération dans la programmation du contrat avec la Région.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt; &lt;br /&gt; La Région souhaite promouvoir la qualité environnementale dans les bâtiments et les logements et permettre ainsi de diminuer la consommation d’énergie, de favoriser le mix énergétique par la production d’énergie renouvelable et d’améliorer le confort des usagers notamment par le confort d’été.&lt;br /&gt; &lt;br /&gt; La Région portera une attention particulière aux aspects suivants pour l’ensemble des dossiers de demande de subvention :
 &lt;ul&gt; 	&lt;li&gt;Favoriser le confort d’été sans avoir recours à la climatisation dans une logique d’architecture bioclimatique ;&lt;/li&gt; 	&lt;li&gt;Intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire ;&lt;/li&gt; 	&lt;li&gt;Comporter des éco matériaux et des matériaux biosourcés ;&lt;/li&gt; 	&lt;li&gt;Favoriser l’intégration des opérations dans un projet d’aménagement d’ensemble prenant en compte les questions d’énergies renouvelables (réseau de chaleur chaud/ froid notamment), la prévention, la gestion et le traitement des déchets, la nature en ville et la transition vers une mobilité décarbonée (stations de ravitaillement vélos, scooters et voitures en carburant propre, stationnements vélo sécurisés en pied d’immeuble, services d’autopartage, nombre de stationnements réduits et potentiellement mutualisés) ;&lt;/li&gt; 	&lt;li&gt;Favoriser la création de logements évolutifs.&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P76" s="1" t="inlineStr">
+      <c r="P86" s="1" t="inlineStr">
         <is>
           <t>27/09/2024</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Organismes de logement social&lt;/p&gt;&lt;p&gt;Seuls les logements conventionnés PLUS et PLAI sont éligibles. Le dossier doit être déposé après avoir obtenu la décision de financement du délégataire des aides à la pierre et avant tout commencement d&amp;#039;exécution.&lt;/p&gt; &lt;p&gt;Seules les opérations incluses dans les contrats Nos territoires d&amp;#039;abord sont éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-regional-a-lhabitat</t>
         </is>
       </c>
-      <c r="W76" s="1" t="inlineStr">
+      <c r="W86" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENHABIT/depot/simple</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-l-habitat/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF76" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1894 lines deleted...]
-      </c>
       <c r="AH86" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:34" customHeight="0">
       <c r="A87" s="1">
         <v>149102</v>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Mener à bien un projet de plateforme LOJ’Toît Jeunes</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>LOJ’Toît Jeunes - Accès au logement pour les jeunes en mobilité professionnelle</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
@@ -18799,929 +18316,150 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/029f-lojtoit-jeunes-acces-au-logement-pour-les-jeu/</t>
         </is>
       </c>
       <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF87" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>05/09/2023</t>
         </is>
       </c>
       <c r="AH87" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:34" customHeight="0">
       <c r="A88" s="1">
-        <v>143378</v>
+        <v>162563</v>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les bailleurs publics dans l’amélioration de la conformité réglementaire de leurs logements</t>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Villyz</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
-        <is>
-[...782 lines deleted...]
-      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I92" s="1" t="inlineStr">
+      <c r="I88" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J92" s="1" t="inlineStr">
+      <c r="J88" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -19760,227 +18498,1552 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB92" s="1" t="inlineStr">
+      <c r="AB88" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>143378</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les bailleurs publics dans l’amélioration de la conformité réglementaire de leurs logements</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ En tant que bailleur public, vous gérez un nombre important de logements et vous souhaitez :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une assistance réglementaire et/ou une expertise lors de vos opérations de construction ou de réhabilitation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  être accompagné(e) dans la réception de vos acquisitions en VEFA,
+ &lt;/li&gt;
+ &lt;li&gt;
+  former vos collaborateurs aux exigences réglementaires de la construction de logements.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dans le cadre des réglementations thermique, acoustique, sécurité incendie, accessibilité aux personnes handicapées et ventilation, le Cerema, fort de son expérience dans le contrôle des règles de construction, vous propose :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &amp;gt;  De vous accompagner dans vos opérations de construction ou de réhabilitation
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse sur dossiers et plans de la conformité réglementaire des projets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et avis sur les opérations de réhabilitation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertises de conformité aux règles de construction des opérations achevées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; De vous assister dans la réception de vos acquisitions en vente en l&amp;#039;état futur d&amp;#039;achèvement (VEFA)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit de conformité préalable à la réception de l&amp;#039;opération (analyse des plans et des DOE, visite et mesures sur site).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Des formations courtes à l&amp;#039;adresse de vos chargés d&amp;#039;opération sur les exigences réglementaires du Code de la Construction et de l&amp;#039;Habitation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/accompagner-bailleurs-publics-amelioration-conformite</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3516-accompagner-les-bailleurs-publics-dans-lameli/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>117556</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation des logements conventionnés APL dans l'habitat spécifique</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PAM (Prêt à l’Amélioration) : financer vos travaux de réhabilitation</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose PAM Taux Fixe, un prêt visant à financer la rénovation des logements conventionnés APL (Aide Personnalisée au Logement) dans l&amp;#039;habitat spécifique. Il concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements médico-sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les résidences pour étudiants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les foyers de jeunes travailleurs (FJT) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les foyers de travailleurs migrants (FTM) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les résidences sociales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les maisons relais ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les pensions de famille.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le montant du prêt PAM Taux Fixe représente au maximum la moitié du coût total de l&amp;#039;opération. Il peut être complété par un prêt PAM au taux du Livret A &amp;#43; 0,6 %.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pam?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pam_specifique_psat</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f61-financer-la-renovation-des-logements-conventi/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>93153</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Restructurer les logements locatifs sociaux en centre-ville</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Action Logement</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Subvention</t>
+        </is>
+      </c>
+      <c r="J91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention possible si obtention d'un label BBC Rénovation ou équivalent</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financement mixte (prêt/subvention) accordé par Action Logement dans le cadre du programme national Action Coeur de Ville pour accompagner des opérations de restructuration lourde et d&amp;#039;adaptation globale de logements locatifs sociaux existants, en vue d&amp;#039;une remise sur le marché d&amp;#039;une
+ &lt;strong&gt;
+  offre équivalente à une production neuve
+ &lt;/strong&gt;
+ et s&amp;#039;inscrivant dans le projet d&amp;#039;ensemble porté par la commune éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Le  financement  maximum  en  prêt  long  terme  et  subvention  est  plafonné  au  montant  des  travaux  éligibles,  y  compris  honoraires  y  afférents,  dans  la  limite de 500 € TTC par m2 de surface habitable.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P91" s="1" t="inlineStr">
+        <is>
+          <t>24/03/2021</t>
+        </is>
+      </c>
+      <c r="Q91" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires personnes morales titulaires d&amp;#039;un
+  droit réel (titre de propriété, bail à réhabilitation,
+  usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
+  opérations financées.
+&lt;/p&gt;
+&lt;p&gt;
+ Organismes d&amp;#039;habitat social :
+&lt;/p&gt;
+&lt;p&gt;
+ – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
+&lt;/p&gt;
+&lt;p&gt;
+ – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
+&lt;/p&gt;
+&lt;p&gt;
+ – Sociétés coopératives d&amp;#039;HLM (SA COOP).
+&lt;/p&gt;
+&lt;p&gt;
+ – Établissements Publics Locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  – Organismes agréés « maîtrise d&amp;#039;ouvrage d&amp;#039;insertion ».
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Localisation : le projet immobilier doit se situer dans un centre-ville éligible au programme Action Coeur de Ville et dans le périmètre de l&amp;#039;ORT (sans dérogation possible).
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Logements concernés : logements déjà conventionnés APL sous plafonds de ressources PLUS, PLAI et PLS.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations devront justifier le respect des conditions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ne pas avoir démarré au moment du dépôt de dossier de demande de financement;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter en intégralité les logements, les parties communes et les espaces extérieurs communs le cas échéant;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;un accord préalable de la ville;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Représenter un patrimoine maximum de 40 logements;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Attester à l&amp;#039;issue des travaux de l&amp;#039;atteinte d&amp;#039;un niveau minimal de performance énergétique C, et niveau BBC rénovation pour pouvoir bénéficier d&amp;#039;une part de subvention;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Représenter une amélioration notable de la qualité de vie des locataires (confort, réduction des charges, amélioration acoustique et de la qualité de l&amp;#039;air, ...) et d&amp;#039;adaptation typologique au besoin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il est précisé que les travaux éligibles portent sur les parties communes de l&amp;#039;immeuble et les parties privatives  des  logements,  à  l&amp;#039;exception  des  parties  privatives  liées  aux  locaux  commerciaux  qui  ne  sont  pas  éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez nous contacter en joignant votre interlocuteur habituel ou par l&amp;#039;
+ &lt;a href="https://www.actionlogement.fr/implantations" rel="noopener" target="_blank"&gt;
+  agence Action Logement la plus proche
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="https://www.actionlogement.fr/implantations" rel="noopener" target="_blank"&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>chloe.ribelles@actionlogement.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2ec1-restructurer-les-logements-locatifs-sociaux-e/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Action Logement Services</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2021</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>92107</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction ou l'acquisition de logements sociaux à loyer modéré</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Locatif Intermédiaire classique ou pour les investisseurs institutionnels (Prêt PLI)</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des prêts PLI (Prêt Locatif Intermédiaire) pour financer en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts les projets de construction et d&amp;#039;acquisition de logements locatifs intermédiaires avec ou sans travaux d&amp;#039;amélioration.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts PLI sont destinés aux ménages dont les ressources sont comprises entre 1,4 et 1,8 fois les plafonds du Prêt locatif à usage social (PLUS), selon les régions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Le PLI classique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les opérations en zone A et B, il permet de financer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de logements à usage locatif, avec ou sans acquisition de terrains ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de logements à usage locatif, avec ou sans travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de locaux afin de les transformer en logements locatifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Le PLI investisseur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les opérations en zone A et B1, il permet de financer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de logement, y compris en VEFA ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transformation d&amp;#039;immeubles de bureaux existants en logements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pli?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pli_loyers_moderes_psat</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/33f4-trouver-une-offre-de-pret-dediee-au-financeme/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AC92" s="1" t="inlineStr">
         <is>
-          <t>Villyz</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE92" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AF92" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG92" s="1" t="inlineStr">
         <is>
-          <t>29/04/2024</t>
+          <t>23/04/2021</t>
         </is>
       </c>
       <c r="AH92" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:34" customHeight="0">
       <c r="A93" s="1">
-        <v>120374</v>
+        <v>166674</v>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Aider à la réhabilitation des logements locatifs communaux (ou intercommunaux) conventionnés</t>
+          <t>REHABILITATION DE LOGEMENTS LOCATIFS COMMUNAUX (OU INTERCOMMUNAUX) CONVENTIONNES</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>REHABILITATION DE LOGEMENTS LOCATIFS COMMUNAUX (OU INTERCOMMUNAUX) CONVENTIONNES</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J93" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;p&gt;Aider à la réhabilitation de logements communaux ou intercommunaux déjà conventionnés depuis au moins 10 ans.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Logements communaux ou intercommunaux conventionnés depuis au moins 10 ans.&lt;br /&gt;Logements qui feront l’objet d’un engagement de conventionnement pour une nouvelle période de 15 ans minimum.&lt;br /&gt;Opérations de réhabilitation incluant un volet énergie permettant d’atteindre au moins l’étiquette C.&lt;/p&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;p&gt;Les logements non conventionnés ou conventionnés depuis moins de 10 ans.&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Commune ou EPCI&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement.&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;2 500 € par logement.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Note de présentation du projet précisant notamment l’adresse des travaux, complétée par un plan de situation,&lt;/li&gt;
+&lt;li&gt;Descriptif du projet permettant d’atteindre l’étiquette C,&lt;/li&gt;
+&lt;li&gt;Calendrier prévisionnel de démarrage et fin de travaux,&lt;/li&gt;
+&lt;li&gt;Décision de renouvellement d’agrément » de l’Etat et convention avec l’Etat en cours&lt;/li&gt;
+&lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT&lt;/li&gt;
+&lt;li&gt;RIB&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers/Demande dématérialisée&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Instruction du dossier par le Service Habitat-Territoires.&lt;/li&gt;
+&lt;li&gt;Dépôt en ligne via &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;br /&gt;&lt;strong&gt;TELESERVICE&lt;/strong&gt; : HABITAT (entité : collectivité)&lt;br /&gt;&lt;strong&gt;DISPOSITIF&lt;/strong&gt; : Réhabilitation de logements communaux ou intercommunaux (aide territorialisée)&lt;/li&gt;
+&lt;li&gt;Délibération de la Commission permanente.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Le solde (100%) sera versé à l’achèvement des travaux au vu des justificatifs suivants :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée établie par le Maître d’Ouvrage&lt;/li&gt;
+&lt;li&gt;DPE attestant de l’étiquette après travaux, minimum C&lt;/li&gt;
+&lt;li&gt;Un état de la dépense totale payée, montant HT et TTC, signé en original par le Maître d’Ouvrage&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt; Règlement financier du Département en vigueur. &lt;/li&gt;
+&lt;li&gt;Délibération « Dispositif départemental d’intervention en faveur de l’habitat » du 21 novembre 2022. &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Logements communaux ou intercommunaux conventionnés depuis au moins 10 ans.&lt;br /&gt;Logements qui feront l’objet d’un engagement de conventionnement pour une nouvelle période de 15 ans minimum.&lt;br /&gt;Opérations de réhabilitation incluant un volet énergie permettant d’atteindre au moins l’étiquette C.&lt;/p&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;p&gt;Les logements non conventionnés ou conventionnés depuis moins de 10 ans.&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Commune ou EPCI&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/rehabilitation-du-parc-locatif-prive-tres-social-dans-le-cadre-du-programme-social-thematique-pst/</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rehabilitation-de-logements-locatifs-communaux-ou-intercommunaux-conventionnes/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>71876</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la reprise des chantiers de logements sociaux affectés par la crise sanitaire</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux chantiers touchés par la crise sanitaire</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous propose une offre visant à financer la reprise des chantiers de construction et de réhabilitation de logements sociaux, et ce, suite à la crise sanitaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Assimilable à des quasi-fonds propres, ce financement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prend la forme d&amp;#039;un forfait accordé par logement, dans la limite de 3 500 €/logement pour la construction et de 2 000 €/ logement pour la réhabilitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Est versé en une seule fois et distribué à l&amp;#039;opérateur du projet sous forme de prêt (enveloppe de 400 millions d&amp;#039;euros) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Est accordé sans droits de réservation demandés par Action Logement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-chantiers-touches-par-la-crise-sanitaire?pk_campaign=Aides_Territoires&amp;pk_kwd=soutien_chantiers_touches_par_la_crise&amp;pk_source=Affiliation</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/268e-appuyer-les-territoires-aux-problematiques-sp/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>21131</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer et rénover des logements de communes à vocation sociale</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer au financement d&amp;#039;opérations d&amp;#039;amélioration et de rénovation de logements communaux locatifs à vocation sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer et requalifier l&amp;#039;offre en logements communaux, dans les territoires ruraux, afin de répondre aux besoins des populations et aux enjeux environnementaux, sociaux, patrimoniaux et d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   25%
+  &lt;/strong&gt;
+  maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 5 000 € par logement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations situées en zones de montagne, le taux est majoré à
+  &lt;strong&gt;
+   30%
+  &lt;/strong&gt;
+  maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 6 000 € par logement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Aides complémentaires :
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Trois bonifications sont également mises en place afin de prendre en compte le cas échéant, un conventionnement social du/des logement(s) ; des travaux spécifiques de valorisation patrimoniale ou d&amp;#039;accessibilité aux personnes en situation de handicap :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Logement social conventionné :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification de 2 000 € (par logement) sera accordée si le logement fait l&amp;#039;objet d&amp;#039;un conventionnement avec l&amp;#039;État (logement PLAI, PLUS, PLS, PALULOS, PAM ou équivalent)
+&lt;/p&gt;
+&lt;h3&gt;
+ Valorisation patrimoniale :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification sera accordée en cas de travaux spécifiques liés aux caractéristiques architecturales et/ou patrimoniales des bâtiments  représentatifs d&amp;#039;une architecture traditionnelle (édifice ancien qui présente des caractères architecturaux typiques du lieu de son implantation, au niveau de ses façades, toitures, ouvertures, etc...).
+ 25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification sera accordée pour les travaux de mise en accessibilité des logements, et ce dans le respect de la règlementation en vigueur (largeur des circulations et des portes, organisation des espaces, équipements...).
+ 25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif
+&lt;/p&gt;
+&lt;p&gt;
+ Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux de rénovation et d&amp;#039;amélioration devront permettre pour les logements réalisés, un gain énergétique de 30% minimum et d&amp;#039;atteindre la classe énergétique C (DPE avant et après travaux à l&amp;#039;appui).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les logements situés en zones de montagne, les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-de-soutien-a-l-amelioration-et-a-la-renovation-de</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ae2-dispositif-de-soutien-a-lamelioration-et-a-la/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2020</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>120374</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la réhabilitation des logements locatifs communaux (ou intercommunaux) conventionnés</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>INVESTIR POUR AMELIORER LES CONDITIONS DES ELEVEURS EN ESPACE PASTORAL - Dispositif 207 du Feader</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J96" s="1" t="inlineStr">
         <is>
           <t>2500€ par logement</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aider à la réhabilitation de logements communaux ou intercommunaux déjà conventionnés depuis au moins 10 ans.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type d&amp;#039;aide :
  &lt;/strong&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant/Taux de l&amp;#039;aide
  &lt;/strong&gt;
  : 2500€ par logement
 &lt;/p&gt;
 &lt;h3&gt;
  Pièces constitutives du dossier
 &lt;/h3&gt;
 &lt;ul&gt;
@@ -20025,131 +20088,132 @@
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Un état de la dépense totale payée, montant HT et TTC, signé en original par le Maître d&amp;#039;Ouvrage
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bases réglementaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Règlement financier du Département en vigueur.
  &lt;/li&gt;
  &lt;li&gt;
   Dispositif départemental d&amp;#039;intervention en faveur de l&amp;#039;habitat du 21 novembre 2022
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Logements communaux ou intercommunaux conventionnés depuis au moins 10 ans Logements qui feront l&amp;#039;objet d&amp;#039;un engagement de conventionnement pour une nouvelle période de 15 ans minimum.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Opérations de réhabilitation incluant un volet énergie permettant d&amp;#039;atteindre au moins l&amp;#039;étiquette C.
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Exclusions / Ne sont pas éligibles :
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Les logements non conventionnés ou conventionnés depuis moins de 10 ans.
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
+Agriculture et agroalimentaire
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  Commune ou EPCI
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X93" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/investir-pour-ameliorer-les-conditions-des-eleveurs-en-espace-pastoral-dispositif-207-du-feader/</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales-Service Habitat-Territoires :
  &lt;a href="mailto:habitat&amp;#64;ladrome.fr"&gt;
   habitat&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nathalie BRUNET
  &lt;/strong&gt;
  – Gestionnaire de subventions
  –
  &lt;strong&gt;
   Tél : 04 75 79 26 91 –
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Véronique REYNAUD
  &lt;/strong&gt;
  – Gestionnaire de subventions –
  &lt;strong&gt;
   Tél : 04 75 79 82 12
  &lt;/strong&gt;
  –
@@ -20167,562 +20231,338 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Instruction du dossier par le Service Habitat-Territoires.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Dépôt en ligne via
    &lt;a href="https://mesdemarches.ladrome.fr/" rel="noopener" target="_blank"&gt;
     https://mesdemarches.ladrome.fr/
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Délibération de la Commission permanente.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1dce-rehabilitation-du-parc-locatif-prive-tres-soc/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF93" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-[...22 lines deleted...]
-Etablissement public dont services de l'Etat
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>166669</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>PRODUCTION DE LOGEMENTS LOCATIFS SOCIAUX FINANCES PAR UN PLUS EN ACQUISITION AMELIORATION</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>PRODUCTION DE LOGEMENTS LOCATIFS SOCIAUX FINANCES PAR UN PLUS EN ACQUISITION AMELIORATION</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
-[...28 lines deleted...]
-&lt;/p&gt;
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif &lt;/h3&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...11 lines deleted...]
-      <c r="N94" s="1" t="inlineStr">
+&lt;li&gt;Aider à la production de logements locatifs sociaux, en acquisition-amélioration, afin de contribuer à la revitalisation des centres anciens et la création de logements à partir de bâtis existants.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Opérations d’acquisition-amélioration de bâtis existants avec un financement PLUS (prêt locatif à usage social) et agréées par l’État.&lt;/p&gt;
+&lt;p&gt;Programmation agréée par l’État.&lt;/p&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;p&gt;Les logements en construction neuve&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Bailleurs sociaux &lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;3 500 € par logement.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier &lt;br /&gt;(Pièces complémentaires au dossier PLAI et/ou PLUS)&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Note de présentation du projet précisant notamment l’adresse des travaux, complétée par un plan de situation&lt;/li&gt;
+&lt;li&gt;Calendrier prévisionnel de démarrage et de fin de travaux&lt;/li&gt;
+&lt;li&gt;« Décision de financement » de l’État&lt;/li&gt;
+&lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT&lt;/li&gt;
+&lt;li&gt;RIB&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers/Demande dématérialisée&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Instruction du dossier par le Service Habitat – Territoires.&lt;/li&gt;
+&lt;li&gt;Délibération de la Commission permanente.&lt;/li&gt;
+&lt;li&gt; Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;br /&gt;&lt;strong&gt;Téléservice&lt;/strong&gt; : Habitat (entités : Entreprise)&lt;br /&gt;&lt;strong&gt;Dispositif&lt;/strong&gt; : offre nouvelle (aide territorialisée)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;NB&lt;/strong&gt; : En cas de financement multiple pour une même opération  d’acquisition/amélioration de logement locatif social comportant du PLAI (aide socle) et du PLUS (aide territorialisée), l’opérateur devra déposer autant de demandes distinctes que de financements possibles et se verra attribuer les subventions distinctement.&lt;/p&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Un acompte de 50% peut-être versé au démarrage des travaux (pas d’acomptes inférieurs à 10 000€) et sur justificatifs : ordre de service de démarrage des travaux.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatifs &lt;/strong&gt;:&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée établie par le Maître d’Ouvrage, ou à titre exceptionnel une attestation de logement construit établie par le Maître d’Ouvrage,&lt;/li&gt;
+&lt;li&gt;un état de la dépense totale payée (montant HT et TTC), signé en original par le Maître d’Ouvrage&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt; Règlement financier du Département en vigueur. &lt;/li&gt;
+&lt;li&gt;Délibération « &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de l’habitat&lt;/a&gt; » du 21 novembre 2022.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
-[...63 lines deleted...]
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Opérations d’acquisition-amélioration de bâtis existants avec un financement PLUS (prêt locatif à usage social) et agréées par l’État.&lt;/p&gt;
+&lt;p&gt;Programmation agréée par l’État.&lt;/p&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;p&gt;Les logements en construction neuve&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Bailleurs sociaux &lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/production-de-logements-locatifs-sociaux-adaptes-aux-personnes-agees-et-ou-handicapees-entrant-dans-la-dependance-experimentation-entre-domicile-et-etablissement-veille-bienveillante/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/production-de-logements-locatifs-sociaux-finances-par-un-plus-en-acquisition-amelioration/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-[...211 lines deleted...]
-      <c r="A96" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>111709</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Soutenir la production de logements PLUS et PLA-I en acquisition - amélioration pour les personnes âgées</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs PLUS PLA-I pour les personnes âgées</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Réaliser des logements individuels en petits collectifs, avec parties communes et propositions d&amp;#039;accompagnement des personnes âgées dans l&amp;#039;objectif du maintien de leur autonomie, en bourg centre et centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs : offrir une formule d&amp;#039;habitat attractive, alternative au domicile individuel et à l&amp;#039;accueil en hébergement collectif en permettant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;occuper un logement adapté en confort, espace et équipements
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser l&amp;#039;autonomie de vie et anticiper son évolution
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser les échanges, le lien social pour rompre l&amp;#039;isolement
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser la proximité des services, transports, commerces
  &lt;/li&gt;
  &lt;li&gt;
   de réinvestir les bourgs centres
  &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Public visé : personnes âgées de plus de 65 ans, dont les revenus correspondent aux plafonds de ressources pour l&amp;#039;accès aux logements sociaux et très sociaux et aux personnes âgées de plus de 65 ans dont les revenus sont trop élevés pour pouvoir prétendre aux HLM mais trop faibles pour se loger dans le privé. 
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;Aide forfaitaire par logement :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I et PLUS en acquisition–amélioration, opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLS en acquisition–amélioration, opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 6 000 €&lt;/li&gt;&lt;li&gt;Ces aides forfaitaires sont applicables, selon les mêmes termes aux projets de construction et les projets neufs de requalification et / ou de changement de destination faisant l’objet d’un examen au cas par cas.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette subvention est cumulable uniquement avec le programme de reconstitution de logements locatifs des quartiers PNRU - PRIR.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bailleurs publics&lt;/li&gt;&lt;li&gt;Communes et communautés de communes&lt;/li&gt;&lt;li&gt;Associations habilitées à réaliser une acquisition-amélioration au titre des PLA-I et des PLUS&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;Sont éligibles : les acquisitions-amélioration et les opérations de recyclage foncier (qualifiées comme telles par les services de l’Etat) de logements en PLA-I ou en PLUS (ou le cas échéant bénéficiant d’autres financements : ANAH) ou en Prêt locatif social (PLS) en centre bourg et centre-ville, sous la forme d’une production en habitat groupé (au minimum 4 logements) favorisant, par leur équipement et l&amp;#039;environnement, le maintien à domicile des personnes âgées y compris en perte d’autonomie.&lt;/p&gt;&lt;p&gt;Au cas par cas (au regard de besoins avérés et le cas échéant d’éléments tels que l’équilibre financier de l’opération), seront examinés les projets de construction et les projets neufs de requalification et / ou de changement de destination.&lt;/p&gt;&lt;p&gt;Situation en bourgs centres et centre-ville et à proximité immédiate des services et des transports collectifs en ville.&lt;/p&gt;&lt;p&gt;Des propositions de partenariat en termes d&amp;#039;offres de services, d&amp;#039;accompagnement, d&amp;#039;animation en complément du projet de logements seront appréciées.&lt;/p&gt;&lt;p&gt;La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;un courrier sollicitant le concours du Département de la Charente&lt;br /&gt;&lt;/li&gt;
  &lt;li&gt;le dossier de description de l’opération : plans, situation dans la commune, échéancier de réalisation, nombre de logements, descriptif rapide, coût des loyers et des charges envisagées, caractéristiques)&lt;/li&gt;
  &lt;li&gt;
   le plan de financement&lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;agrément de la Direction départementale des territoires (DDT)
  &lt;/li&gt;
  &lt;li&gt;
   le justificatif de propriété ou l&amp;#039;attestation par le notaire que la démarche est en cours.
  &lt;/li&gt;
  &lt;li&gt;
   si nécessaire le justificatif du permis de construire (ou l&amp;#039;attestation du dépôt de demande)
@@ -20747,261 +20587,261 @@
 leurs projets.&lt;/p&gt;&lt;p&gt;Au regard des crédits
 disponibles, des priorités départementales et de l’avis de la commission,
 l’individualisation des subventions sera soumise à l’adoption de la commission
 permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
 de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
 de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
 % du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
 paiement de la subvention interviendra dans le cadre d’une Autorisation de
 programme/crédit de paiement, dans la limite des crédits de paiement inscrits
 par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
 à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
 Acomptes : &lt;/p&gt;&lt;p&gt;o   
 un état récapitulatif des factures, certifié
 par le comptable&lt;/p&gt;&lt;p&gt;·        
 Solde :&lt;/p&gt;&lt;p&gt;o   
 un état récapitulatif des factures, certifié
 par le comptable &lt;/p&gt;&lt;p&gt;o   
 le décompte général et définitif de
 l’opération&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
 l’opération doit être achevée et la demande de versement du solde doit intervenir
 dans un délai maximal de quatre ans à compter de la date de notification de la
 décision attributive. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W96" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/1411_CREATION_LOGEMENT_PUBLIC_PERSONNES_AGEES_PLUS_PLAI_PLS_01.pdf</t>
+        </is>
+      </c>
+      <c r="W98" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale Tél. : 05 16 09 74 15
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2fc8-soutenir-la-production-de-logements-plus-et-p/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>93278</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
         </is>
       </c>
-      <c r="C97" s="1" t="inlineStr">
+      <c r="C99" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J97" s="1" t="inlineStr">
+      <c r="J99" s="1" t="inlineStr">
         <is>
           <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
 &lt;/p&gt;
 &lt;p&gt;
  La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;accès pour les personnes à mobilité réduite ;
   &lt;/li&gt;
   &lt;li&gt;
    Des montants de loyers maîtrisés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Règles de financement :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Le montant de la subvention est plafonné à 20.000€ par logement.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
   &lt;/li&gt;
   &lt;li&gt;
    La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
   &lt;/li&gt;
   &lt;li&gt;
    Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Logements éligibles
  &lt;/strong&gt;
  : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
   &lt;/li&gt;
   &lt;li&gt;
    Volume de travaux au minimum de 20 000 € par logement (réhabilitations lourdes) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux démarrant avant le 30 juin 2022 ;
@@ -21042,214 +20882,214 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Rénovation énergétique
  &lt;/strong&gt;
  : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concertation avec les locataires
  &lt;/strong&gt;
  : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
   &lt;/li&gt;
   &lt;li&gt;
    Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Guyane</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction Générale des Territoires et de la Mer / DGTM de Guyane
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Rue Friedmond
  &lt;br /&gt;
  BP 7008
  &lt;br /&gt;
  97307 Cayenne Cedex
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;594 5 94 39 45 00
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Courriel
  &lt;/strong&gt;
  :
  &lt;a href="mailto:courrier&amp;#64;guyane.pref.gouv.fr" rel="noopener" target="_blank"&gt;
   courrier&amp;#64;guyane.pref.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Site web
  &lt;/strong&gt;
  :
  &lt;a href="http://www.guyane.pref.gouv.fr" rel="noopener" target="_blank"&gt;
   http://www.guyane.pref.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4c22-favoriser-la-restructuration-lourde-et-la-ren/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>MINISTERE DES OUTRE-MER</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>20/05/2021</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-      <c r="A98" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>74662</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans l’amélioration, la rénovation et la création de logements locatifs à vocation sociale</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Contribuer au financement d&amp;#039;opérations de construction, d&amp;#039;amélioration et de rénovation de logements locatifs à vocation sociale communaux ou intercommunaux
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Développer, améliorer et requalifier l&amp;#039;offre en logements communaux ou intercommunaux, dans les territoires ruraux, afin de répondre aux besoins des populations et aux enjeux environnementaux, sociaux, patrimoniaux et d&amp;#039;accessibilité (préservation de l&amp;#039;espace, recherche de densité notamment).
  &lt;/li&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers
  &lt;/li&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Modalités d&amp;#039;intervention et conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Amélioration et rénovation:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif.
  &lt;/li&gt;
  &lt;li&gt;
   Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de rénovation et d&amp;#039;amélioration devront permettre pour les logements réalisés, un gain énergétique de 30% minimum et d&amp;#039;atteindre la classe énergétique C (DPE avant et après travaux à l&amp;#039;appui).
  &lt;/li&gt;
  &lt;li&gt;
   Pour les logements situés en zones de montagne , les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -21271,158 +21111,158 @@
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 Création (construction neuve)
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
  &lt;/li&gt;
  &lt;li&gt;
   Pour les logements situés en zones de montagne, les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
  &lt;/li&gt;
 &lt;/ul&gt;
 Modalités d&amp;#039;intervention
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide forfaitaire de 5 000 € par logement créé
  &lt;/li&gt;
  &lt;li&gt;
   Aide forfaitaire de 6 000 € par logement créé pour les communes situées en zones de montagne
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-de-soutien-a-l-amelioration-et-a-la-renovation-de-logements-des-communes</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction des Solidarités et de l&amp;#039;Égalité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Service Habitat et Logement
 &lt;/p&gt;
 &lt;p&gt;
  Pôle Gestion :
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4c43-dispositif-daide-au-logement-des-communes-a-v/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF98" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-      <c r="A99" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>10301</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Développer l'offre de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I99" s="1" t="inlineStr">
+      <c r="I101" s="1" t="inlineStr">
         <is>
           <t> Max : 3</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soutenir le développement de l&amp;#039;offre nouvelle (opération de construction neuve ou opération en  acquisition-amélioration) de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses.
  &lt;/li&gt;
  &lt;li&gt;
   S&amp;#039;inscrire dans les règles d&amp;#039;éco-conditionnalités de la Région, à savoir :
   &lt;ul&gt;
    &lt;li&gt;
     Inciter les opérateurs à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers ;
    &lt;/li&gt;
    &lt;li&gt;
     Inciter les opérateurs à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
@@ -21462,1988 +21302,2491 @@
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Opération en Acquisition-Amélioration réalisée en Maîtrise d&amp;#039;ouvrage directe
   &lt;strong&gt;
    3%
   &lt;/strong&gt;
   du Prix de Revient HT plafonnée à
   &lt;strong&gt;
    2000€
   &lt;/strong&gt;
   par logement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   VEFA (Vente en l&amp;#039;État Futur d&amp;#039;Achèvement) :
   &lt;strong&gt;
    500 €
   &lt;/strong&gt;
   par logement (aide forfaitaire)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Jeunesse
 Egalité des chances
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations en construction neuve ou en acquisition amélioration, agréées en Prêt Locatif Social (PLS) par l&amp;#039;Etat ou les délégataires des aides à la pierre,
 &lt;/p&gt;
 &lt;p&gt;
  Opérations ayant obtenu un agrément PLS Etat à partir de 2018.
 &lt;/p&gt;
 &lt;p&gt;
  Contrepartie de l&amp;#039;Etat, des Départements, des EPCI et/ou des communes
 &lt;/p&gt;
 &lt;p&gt;
  Sous forme de foncier mis à disposition ou cédé dont les conditions financières permettant de valoriser une aide au moins équivalente à celle de la Région et/ou
 &lt;/p&gt;
 &lt;p&gt;
  une aide directe équivalente a minima à celle de la Région.
 &lt;/p&gt;
 &lt;p&gt;
  Attribution à minima de 50% des logements à des étudiant.e.s bénéficiaires de bourses.
 &lt;/p&gt;
 &lt;p&gt;
  Application d&amp;#039;une modulation du plafond de loyer maximum préconisé par l&amp;#039;avis du Ministère (convention APL), à hauteur a minima de :
 &lt;/p&gt;
 &lt;p&gt;
  17% en zone A
 &lt;/p&gt;
 &lt;p&gt;
  4 % en zone B1
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-au-logement-des-etudiants-Hors-CPER</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission : 04 67 22 79 13
 &lt;/p&gt;
 &lt;p&gt;
  Gestionnaire : 04 67 22 93 96
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d3a-aide-au-logement-des-etudiants-hors-cper/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF99" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG99" s="1" t="inlineStr">
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH99" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="100" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G100" s="1" t="inlineStr">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>166554</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Constructions de logements locatifs destinés à un large public (familles, personnes âgées, personnes à mobilité réduite…)
+ 	Restauration de bâtiments dans les centres anciens
+ 	Implantation en pied de bâtiment de locaux commerciaux et tertiaires ou d’équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche…)&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique, mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite des sites&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur la réglementation, les enjeux, les procédures et le périmètre financier associé&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Aide à la définition des besoins, des objectifs et des priorités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyse des contraintes et opportunités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Identification des ressources financières disponibles ou mobilisables&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la définition du programme&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la rédaction des missions préliminaires (étude…)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement de la commune ou de l’EPCI dans le processus&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Réalisation des études préalables au projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Etablissement des documents d’engagement du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide au montage de l’ensemble des phases du projet (organisation des actions, calendrier, gouvernance, suivi et évaluation)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Mise en place du cadre réglementaire et financier propre au projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Fourniture d’une réponse technique, architecturale, économique au programme défini et validé avec les communes / intercommunalités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réalisation de l’ouvrage dans les conditions de délais, de qualité, et de coûts fixés dans le cadre d’un contrat avec la collectivité maître d’ouvrage&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Responsabilité des choix techniques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Intervention en qualité de mandataire du maître d’ouvrage :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;élaboration et signature des différents contrats&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;choix des entreprises et des fournisseurs&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;préparation et gestion des marchés&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;gestion administrative et financière de l’opération&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Friche
+Foncier
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Alimentation
+Commerces et services
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>Drôme Aménagement Habitat (DAH)
+04 75 81 78 09 • &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;gisele.grasset&amp;#64;dromeamenagementhabitat.fr&lt;/a&gt;
+&lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;www.dromeamenagementhabitat.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>166668</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>PRODUCTION DE LOGEMENTS LOCATIFS SOCIAUX ADAPTES A LA PERTE D'AUTONOMIE</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>PRODUCTION DE LOGEMENTS LOCATIFS SOCIAUX ADAPTES A LA PERTE D'AUTONOMIE</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;p&gt;Aider à la production de logements locatifs sociaux destinés à répondre aux besoins des personnes en situation de perte ou de manque d’autonomie.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Opérations de construction ou d’acquisition-amélioration de logements locatifs sociaux adaptés aux besoins spécifiques d’une personne en situation de perte d’autonomie liée au vieillissement et financés avec PLAi, ou PLUS, agréés par l’Etat. Programmation agréée par l’Etat&lt;/p&gt;
+&lt;p&gt;L’opération doit satisfaire au cahier des charges de la MDA selon le label Cœur de Quartier Cœur de Village ou Veille Bienveillante ou Habitat Inclusif ou autres dispositifs à venir (cf Cahiers des charges annexés : &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;Le projet doit s’inscrire dans une vision élargie des besoins dans le territoire et doit justifier de l’opportunité de la localisation dans la commune (niveau d’équipement et services).&lt;/p&gt;
+&lt;h3&gt;Exclusion&lt;/h3&gt;
+&lt;p&gt;Logements déjà financés au titre de l’aide socle en PLAi ou de l’aide territorialisée en PLUS.&lt;br /&gt;Opération non conforme au cahier des charges de la MDA.&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Associations agréées par l’État pour la Maîtrise d’Ouvrage ou bailleurs sociaux&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement.&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;Production en PLUS, en neuf, pour les ménages modestes &amp;#61; 2 000 € par logement.&lt;br /&gt;Si en acquisition-amélioration &amp;#61; 5 500 € par logement&lt;br /&gt;&lt;br /&gt;Production en PLAI, en neuf, pour les ménages très modestes &amp;#61; 4 000 € par logement.&lt;br /&gt;Si en acquisition-amélioration &amp;#61; 8 000 € par logement&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier &lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Note de présentation du projet incluant un plan de situation.&lt;/li&gt;
+&lt;li&gt;Notification de la labellisation du projet par la MDA.&lt;/li&gt;
+&lt;li&gt;Echéancier prévisionnel de l’opération.&lt;/li&gt;
+&lt;li&gt;Décision financement de l’État.&lt;/li&gt;
+&lt;li&gt;Plan de financement prévisionnel.&lt;/li&gt;
+&lt;li&gt;RIB.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers/ Demande dématérialisée &lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Instruction du dossier par le Service Habitat – Territoires&lt;/li&gt;
+&lt;li&gt;Dépôt des dossiers en ligne via la plateforme &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt; :&lt;br /&gt;&lt;strong&gt;Téléservice&lt;/strong&gt; : Habitat (entité : entreprise ou association )&lt;br /&gt;&lt;strong&gt;Dispositif&lt;/strong&gt; : Offre nouvelle PLAI PLUS (aide territorialisée)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Un acompte de 50% peut être versé au démarrage des travaux. Pas d’acompte &amp;lt; à 10 000€ et sur justificatif de l’ordre de service de démarrage des travaux ou attestation d’avancement des travaux si VEFA Le solde (50%) sera versé à l’achèvement des travaux, sur justificatifs :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée, établie par le Maître d’Ouvrage, ou à titre exceptionnel une attestation de logement construit établie par le Maître d’Ouvrage,&lt;/li&gt;
+&lt;li&gt;Attestation de l’inscription du ou des logements sur la base de données ADALOGIS&lt;/li&gt;
+&lt;li&gt;Un état de la dépense totale payée, montant HT et TTC, signé en original par le Maître d’Ouvrage.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Délibération « &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de l’habitat&lt;/a&gt; » du 21 novembre 2022.&lt;/li&gt;
+&lt;li&gt;Réglement financier du Département en vigueur.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Opérations de construction ou d’acquisition-amélioration de logements locatifs sociaux adaptés aux besoins spécifiques d’une personne en situation de perte d’autonomie liée au vieillissement et financés avec PLAi, ou PLUS, agréés par l’Etat. Programmation agréée par l’Etat&lt;/p&gt;
+&lt;p&gt;L’opération doit satisfaire au cahier des charges de la MDA selon le label Cœur de Quartier Cœur de Village ou Veille Bienveillante ou Habitat Inclusif ou autres dispositifs à venir (cf Cahiers des charges annexés : &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/&lt;/a&gt;).&lt;/p&gt;
+&lt;p&gt;Le projet doit s’inscrire dans une vision élargie des besoins dans le territoire et doit justifier de l’opportunité de la localisation dans la commune (niveau d’équipement et services).&lt;/p&gt;
+&lt;h3&gt;Exclusion&lt;/h3&gt;
+&lt;p&gt;Logements déjà financés au titre de l’aide socle en PLAi ou de l’aide territorialisée en PLUS.&lt;br /&gt;Opération non conforme au cahier des charges de la MDA.&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Associations agréées par l’État pour la Maîtrise d’Ouvrage ou bailleurs sociaux&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/production-de-logements-locatifs-sociaux-adaptes-aux-personnes-agees-et-ou-handicapees-coeurs-de-village-coeurs-de-quartier/</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/production-de-logements-locatifs-sociaux-adaptes-a-la-perte-d-autonomie/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>131801</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Faire de la prévention sur conditions de logement et le cadre de vie - L'appart 100% décent</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Caisse d'allocations familiales (CAF) de l'Isère
+SOLIHA Isère Savoie</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ C&amp;#039;est une structure mobile de 9m2  développée par la Caf de l&amp;#039;Isère et Soliha Isère Savoie. Elle figure l&amp;#039;extérieur et l&amp;#039;intérieur d&amp;#039;un habitat, en bon état au premier regard, mais qui se révèle néfaste pour la santé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;enjeu est d&amp;#039;expliquer la notion de « non décence » des logements de manière éducative et ludique. L&amp;#039;appart 100% décent permet d&amp;#039;informer et de mobiliser sur le respect des caractéristiques de décence des logements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le visiteur déambule dans L&amp;#039;appart 100 % décent accompagné par un animateur de Soliha Isère Savoie qui explique en quoi ce logement n&amp;#039;est pas décent et explique comment le mettre en conformité. Si un visiteur se pense concerné par la non-décence de son logement, il peut le signaler directement auprès de l&amp;#039;animateur.
+&lt;/p&gt;
+&lt;p&gt;
+ Des ateliers auprès des familles peuvent être proposés en complément  avec le jeu : «Mon Logement et moi ». C&amp;#039;est outil pédagogique polyvalent permettant d&amp;#039;animer des ateliers collectifs sur l&amp;#039;appropriation du logement : à travers une mise en scène de situations problématiques, les participants sont invités à identifier des solutions collectivement. 5 thématiques sont abordées : Les économies d&amp;#039;énergie (eau, chauffage, électricité), l&amp;#039;environnement (bonne pratiques écologiques), la perte d&amp;#039;autonomie (maintien à domicile des personnes âgées), la santé et la sécurité (risques domestiques, sanitaires), et les droits et devoirs (rapports locatifs, rapports avec le voisinage).
+&lt;/p&gt;
+&lt;p&gt;
+ Un conseiller juriste de l&amp;#039;ADIL (agence départementale d&amp;#039;information sur le logement) peut être présent lors de certaines manifestations.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les animations sont adaptées à tous les publics: Elus, professionnels, propriétaires et locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appart 100% décent est proposé gratuitement aux collectivités et aux associations, pour des manifestations ou en complément de formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Son installation nécessite un accès à l&amp;#039;électricité, elle peut être faite en extérieur ou en intérieur (sous réserve d&amp;#039;une hauteur sous plafond suffisante).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Isère</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://caf.fr/partenaires/caf-de-l-isere/partenaires-locaux/logement-et-cadre-de-vie</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;informations, vous pouvez contacter:
+&lt;/p&gt;
+&lt;p&gt;
+ La Caf de l&amp;#039;Isère :  logement-actionsociale&amp;#64;caf38.caf.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Soliha Isère Savoie au 04 76 47 82 45  ou sur la page de contact du site :
+ &lt;a href="https://iseresavoie.auvergnerhonealpes.soliha.fr/" target="_self"&gt;
+  https://iseresavoie.auvergnerhonealpes.soliha.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>helene.aurel@cafisere.cnafmail.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/24cb-lappart-100-decent/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>Caf Isère</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2023</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>120331</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Construire des logements locatifs, restaurer des bâtiments, implanter des locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Drôme Aménagement Habitat (DAH)</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
-[...29 lines deleted...]
- Le projet subventionné sera limité à cinq chambres ou logements.
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique, mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite des sites
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur la réglementation, les enjeux, les procédures et le périmètre financier associé
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la définition des besoins, des objectifs et des priorités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des contraintes et opportunités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des ressources financières disponibles ou mobilisables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la définition du programme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction des missions préliminaires (étude...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de la commune ou de l&amp;#039;EPCI dans le processus
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation des études préalables au projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissement des documents d&amp;#039;engagement du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au montage de l&amp;#039;ensemble des phases du projet (organisation des actions, calendrier, gouvernance, suivi et évaluation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place du cadre réglementaire et financier propre au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fourniture d&amp;#039;une réponse technique, architecturale, économique au programme défini et validé avec les communes / intercommunalités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;ouvrage dans les conditions de délais, de qualité, et de coûts fixés dans le cadre d&amp;#039;un contrat avec la collectivité maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Responsabilité des choix techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Intervention en qualité de mandataire du maître d&amp;#039;ouvrage :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  élaboration et signature des différents contrats
+ &lt;/li&gt;
+ &lt;li&gt;
+  choix des entreprises et des fournisseurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  préparation et gestion des marchés
+ &lt;/li&gt;
+ &lt;li&gt;
+  gestion administrative et financière de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ OPÉRATIONS CONCERNÉES
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Constructions de logements locatifs destinés à un large public (familles, personnes âgées, personnes à mobilité réduite...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restauration de bâtiments dans les centres anciens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implantation en pied de bâtiment de locaux commerciaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  et tertiaires ou d&amp;#039;équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires/</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Drôme Aménagement Habitat (DAH)
+ &lt;/li&gt;
+ &lt;li&gt;
+  04 75 81 78 09 •
+  &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;
+   gisele.grasset&amp;#64;dromeamenagementhabitat.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;
+   www.dromeamenagementhabitat.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/330b-construction-de-logements-locatifs-restaurati/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>117416</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Faire appel à un Atelier et Chantier d’Insertion : aménagement d'intérieur (locaux et logements)</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="F106" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'insertion - Initiatives77</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
-[...2 lines deleted...]
-Personnes âgées
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A propos d&amp;#039;Initiatives77 :
+&lt;/p&gt;
+&lt;p&gt;
+ Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Notre offre de service : Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 rénove des locaux et des logements (mise aux normes d&amp;#039;accessibilité, installation salle d&amp;#039;eau/ cuisine, peinture, revêtements intérieurs, cloisonnage, doublage...).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces chantiers vous permettent de valoriser
+ votre engagement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement et la formation des personnes éloignées du marché du travail,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rénovation ou l&amp;#039;embellissement de votre patrimoine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Comment préparer l&amp;#039;intervention d&amp;#039;un ACI avec Initiatives77 ?
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier et Chantier d&amp;#039;Insertion s&amp;#039;organise en 4 étapes :
+&lt;/p&gt;
+&lt;p&gt;
+ 1.    La co-construction du projet avec Initiatives77,
+ &lt;br /&gt;
+ 2.    La validation des estimatifs et signature d&amp;#039;une convention,
+ &lt;br /&gt;
+ 3.    Le lancement du chantier assuré par un Chef de chantier (salarié d&amp;#039;Initiatives77),
+ &lt;br /&gt;
+ 4.    Le suivi du chantier et bilan de fin d&amp;#039;intervention.
+&lt;/p&gt;
+&lt;p&gt;
+ Quelles sont les modalités d&amp;#039;accueil d&amp;#039;un ACI avec Initatives77 ?
+&lt;/p&gt;
+&lt;p&gt;
+ En règle générale, la collectivité achète les matériaux et prend à sa charge l&amp;#039;accueil du chantier d&amp;#039;insertion à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de stockage d&amp;#039;outils et des matériaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
+&lt;p&gt;
+ Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1.001€ par semaine (hors matériaux, matériels et logistique
+ &lt;br /&gt;
+ d&amp;#039;accueil).
+&lt;/p&gt;
+&lt;p&gt;
+ Si la collectivité locale ne peut pas fournir les repas, ils lui seront facturés à hauteur de 8€00 par personne et par repas.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
 Cohésion sociale et inclusion
 Bâtiments et construction
 Réhabilitation
-Logement et habitat</t>
-[...2 lines deleted...]
-      <c r="O100" s="1" t="inlineStr">
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
-[...27 lines deleted...]
- Les travaux devront être réalisés par des professionnels.
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
+        </is>
+      </c>
+      <c r="W106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/08be-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>97333</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création de logements pour les saisonniers, les apprentis, les étudiants et les jeunes en insertion professionnelle (Première partie)</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I107" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à inciter la création de logements locatifs pour les travailleurs saisonniers, les apprentis, les étudiants et les jeunes de moins de 30 ans afin de leur permettre de se loger décemment et à un coût modéré.
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de logement indépendant, l&amp;#039;aide est de 25% du coût des travaux  et plafonnée selon conditions.&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide sera plafonnée à cinq logements/chambres par opération.
+&lt;/p&gt;&lt;p&gt;L&amp;#039;opération doit se situer en Vendée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Propriétaires bailleurs privés, sociétés civiles immobilières, société par action simplifiée, associations, collectivités ou leur groupement...&lt;/p&gt;
+&lt;p&gt;
+ Seront financés les travaux de construction d&amp;#039;un logement neuf, les travaux de réhabilitation et d&amp;#039;aménagement d&amp;#039;un logement existant ou d&amp;#039;extension d&amp;#039;un logement existant.&lt;/p&gt;
+&lt;p&gt;
+ Les travaux devront être réalisés par des professionnels.&lt;/p&gt;&lt;p&gt;Le loyer est encadré.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T107" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V107" s="1" t="inlineStr">
         <is>
           <t>https://vendee.fr</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Habitat
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 28 85 86 02
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   habitat&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>karine.desaintmichel@vendee.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/50c3-soutenir-la-creation-de-logements-pour-les-sa/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC100" s="1" t="inlineStr">
+      <c r="AC107" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-[...14 lines deleted...]
-      <c r="G101" s="1" t="inlineStr">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>97334</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création de logements pour les saisonniers, les apprentis, les étudiants et les jeunes en insertion professionnelle (Deuxième partie)</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
-[...606 lines deleted...]
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H108" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I104" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="N104" s="1" t="inlineStr">
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise la production de logements à destination des travailleurs saisonniers, des apprentis, des jeunes en insertion professionnelle de moins de 30 ans (contrat à durée déterminée, contrat de professionnalisation, intérim...), des jeunes en formation ou en recherche d&amp;#039;emploi.
+&lt;/p&gt;&lt;p&gt;La subvention peut s&amp;#039;élever à 2.000 € par logement dans la limite de 50.000 € par opération.&lt;/p&gt;&lt;p&gt;L&amp;#039;opération doit se situer sur le territoire de délégation des aides à la pierre du Département.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S104" s="1" t="inlineStr">
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets de création ou d&amp;#039;extension de résidence sociale jeunes actifs ou foyer de jeunes travailleurs.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département sera associé en amont à l&amp;#039;évaluation des besoins actuels et à venir en logements pour les publics visés, à la définition du projet notamment dans le cadre de la délégation des aides à la pierre et à l&amp;#039;élaboration du projet social.&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses liées au mobilier sont exclues.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T108" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
         <is>
           <t>https://vendee.fr</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Habitat
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 28 85 86 02
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   habitat&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>karine.desaintmichel@vendee.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a09c-soutenir-la-creation-de-logements-pour-les-sa/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
+      <c r="AC108" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G105" s="1" t="inlineStr">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>74162</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Créer une offre de logements locatifs sociaux et intermédiaires de qualité en centre-ville</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Action Logement</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Subvention</t>
+        </is>
+      </c>
+      <c r="J109" s="1" t="inlineStr">
+        <is>
+          <t>En fonction du label énergétique et/ou des caractéristiques et de l'équilibre de l'opération</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financement accordé dans le cadre du Programme national Action Cœur de Ville pour la
+ production d&amp;#039;une offre locative nouvelle conventionnée dans le parc social et intermédiaire,
+ s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Les caractéristiques du financement varient selon le type d&amp;#039;opération :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Acquisition-amélioration d&amp;#039;immeubles entiers;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Acquisition de locaux ou d&amp;#039;immeubles entiers en vue de leur transformation en logements;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Démolition-reconstruction de logements ou de locaux en vue de leur transformation en logements;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;immeubles de logements dans des dents creuses, suite à une démolition antérieure.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réhabilitation d&amp;#039;immeubles emblématiques à caractère patrimonial (ex : ancienne Ecole des Beaux Arts à Dôle ; immeuble La Nationale à Pointe-à-Pitre...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction neuve sur dents creuses (exemple à Gap suite à une démolition) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation de bureaux ou de bâtiments industriels en logements (ex : garage Rédélé à Dieppe)...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Exemple en
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;CrB3UOjV0_A&amp;amp;list&amp;#61;PLHeZWaaRJmkQLDIzPaDAkmBMikr_pfMCc&amp;amp;index&amp;#61;2"&gt;
+  vidéo
+ &lt;/a&gt;
+ d&amp;#039;une belle opération à Moulins (63) par Evoléa.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Egalité des chances
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q109" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Les bénéficiaires personnes morales titulaires d&amp;#039;un
+ droit réel (titre de propriété, bail à réhabilitation,
+ usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
+ opérations financées.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes d&amp;#039;habitat social :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
+&lt;/p&gt;
+&lt;p&gt;
+ – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
+&lt;/p&gt;
+&lt;p&gt;
+ – Sociétés coopératives d&amp;#039;HLM (SA COOP).
+&lt;/p&gt;
+&lt;p&gt;
+ – Etablissements publics locaux
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes agréés « maîtrise d&amp;#039;ouvrage d&amp;#039;insertion ».
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toute personne morale bénéficiaire du régime fiscal du logement intermédiaire (art 279-0 bis A du CGI).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Les opérations devront justifier le respect des conditions suivantes :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  acquisition-amélioration
+ &lt;/strong&gt;
+ d&amp;#039;immeubles entiers ou acquisition de locaux ou d&amp;#039;immeubles entiers en vue de leur transformation en logements  : atteinte d&amp;#039;une performance énergétique minimale équivalente à une étiquette C;
+&lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  démolition-reconstruction
+ &lt;/strong&gt;
+ de logements ou de locaux en vue de leur transformation en logements : justification de l&amp;#039;impossibilité technique de réhabiliter le bâti existant, preuve du réemploi et/ou de la revalorisation des matériaux issus de la démolition initiale et avance de phase par rapport à la réglementation environnementale en vigueur;
+&lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  construction
+ &lt;/strong&gt;
+ d&amp;#039;immeubles de logements dans des dents creuses, suite à une démolition antérieure : avance de phase par rapport à la réglementation environnementale en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est précisé que les travaux éligibles portent sur les
+ parties communes de l&amp;#039;immeuble et parties privatives
+ des logements, à l&amp;#039;exception des parties privatives
+ liées aux locaux commerciaux qui ne sont pas éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations ne devront pas avoir démarré au
+ moment du dépôt de dossier de demande de financement (date de l&amp;#039;ordre de service).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez nous contacter
+ par
+  mail en joignant votre interlocuteur habituel ou par l&amp;#039;
+ &lt;a href="https://www.actionlogement.fr/implantations"&gt;
+  agence Action Logement la plus proche
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>chloe.ribelles@actionlogement.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b0a3-creer-une-offre-de-logements-locatifs-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Action Logement Services</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>50276</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou acquérir des logements sociaux avec le prêt Locatif à Usage Social</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Locatif à Usage Social (PLUS) : financer les opérations de production et construction de logements</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association</t>
-[...2 lines deleted...]
-      <c r="H105" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires finance vos projets de construction et d&amp;#039;acquisition de logements locatifs sociaux avec ou sans travaux d&amp;#039;amélioration avec son offre de prêt PLUS.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt PLUS permet le financement de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de logements sociaux à usage locatif ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de logements avec ou sans travaux d&amp;#039;amélioration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de locaux en vue de leur transformation en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition par la formule de vente en état futur d&amp;#039;achèvement (VEFA) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;opérations de logements en structure collective destinés à des personnes âgées, des personnes handicapées, des étudiants et des jeunes actifs.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Handicap
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plus?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ope_prod_plus_psat</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d74-trouver-une-offre-de-pret-dediee-au-financeme/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>50274</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une offre de prêt dédiée au financement des opérations de production de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PLAI</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose aux organismes de logements sociaux, aux collectivités territoriales et aux organismes à gestion désintéressée le prêt PLAI.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt PLAI, soit Le Prêt Locatif Aidé d&amp;#039;Intégration, est une offre de prêt dédiée au financement des opérations de production de logements locatifs sociaux. Cette offre permet le financement de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de logements locatifs sociaux  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de logements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de locaux pour les transformer en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition par la formule VEFA (vente en état futur d&amp;#039;achèvement) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;opérations de logements en structure collective destinés à des personnes âgées, des personnes handicapées, des étudiants ou des jeunes actifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction et l&amp;#039;acquisition-amélioration de centres d&amp;#039;hébergements d&amp;#039;urgence et d&amp;#039;insertion (CHU, CHRS et CADA) qui répondent aux normes du logement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Handicap
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plai?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ope_prod_plai_psat</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/78aa-financer-des-operations-de-production-de-loge/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>166686</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>PRODUCTION DE LOGEMENTS LOCATIFS SOCIAUX FINANCES PAR UN PRET LOCATIF AIDE D'INTEGRATION (PLAI)</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>PRODUCTION DE LOGEMENTS LOCATIFS SOCIAUX FINANCES PAR UN PRET LOCATIF AIDE D'INTEGRATION (PLAI)</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="O105" s="1" t="inlineStr">
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;p&gt;Aider à la production de logements locatifs sociaux agréés en PLAi par l’État, s’inscrivant dans les orientations du PDALHPD. Les logements concernés sont des logements à loyer social minoré, à destination d’un public à faibles revenus.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Opérations de construction ou d’acquisition-amélioration de logements locatifs sociaux financés avec PLAi, ou PLAi adapté, agréées par l’État.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Territoire non-conventionné&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Bailleurs sociaux&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement&lt;/p&gt;
+&lt;h3&gt;Montant de l’aide/Taux de l’aide&lt;/h3&gt;
+&lt;figure&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;Production de PLAI standard, dans des opérations en neuf&lt;/td&gt;&lt;td&gt;3 500€/logement&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;Production de PLAI en acquisition amélioration&lt;/td&gt;&lt;td&gt;7 500 €/logement&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;Production de PLAI adapté&lt;/td&gt;&lt;td&gt;7 500 €/logement&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Note de présentation du projet précisant notamment l’adresse des travaux, la typologie des logements, complétée par un plan de situation&lt;/li&gt;
+&lt;li&gt;Calendrier prévisionnel de démarrage et de fin de travaux&lt;/li&gt;
+&lt;li&gt;« Décision de financement » de l’État&lt;/li&gt;
+&lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT global du projet et le montant subventionnable HT des logements à financer par catégorie de logements&lt;/li&gt;
+&lt;li&gt;RIB&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers _ Demande dématérialisée&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt; Instruction du dossier par le Service Habitat-Territoires. &lt;/li&gt;
+&lt;li&gt;Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;/li&gt;
+&lt;li&gt; &lt;strong&gt;Téléservice&lt;/strong&gt; : Habitat (entité : entreprise)&lt;/li&gt;
+&lt;li&gt; &lt;strong&gt;Dispositif &lt;/strong&gt;: Offre nouvelle (aide socle) – PLAI, &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Un acompte de 50% peut-être versé au démarrage des travaux (pas d’acomptes inférieurs à 10 000€) sur justificatif de l’ordre de service de démarrage des travaux&lt;/p&gt;
+&lt;p&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatifs :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée établie par le Maître d’Ouvrage, ou à titre exceptionnel une attestation de logement construit établie par le Maître d’Ouvrage&lt;/li&gt;
+&lt;li&gt;un état de la dépense totale payée (montant HT et TTC), signé en original par le Maître d’Ouvrage&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Dispositif départemental d’intervention en faveur de l’Habitat (DIH) du 21 novembre 2022&lt;/li&gt;
+&lt;li&gt;Règlement financier du Département en vigueur.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="S105" s="1" t="inlineStr">
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Opérations de construction ou d’acquisition-amélioration de logements locatifs sociaux financés avec PLAi, ou PLAi adapté, agréées par l’État.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Territoire non-conventionné&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Bailleurs sociaux&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/production-de-logements-locatifs-sociaux-finances-par-un-pret-locatif-aide-dintegration-plai/</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/production-de-logements-locatifs-sociaux-finances-par-un-pret-locatif-aide-d-integration-plai/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>97337</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création d'habitat intergénérationnel ou solidaire en faveur des personnes âgées</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin d&amp;#039;encourager le développement des formes d&amp;#039;habitat innovantes pouvant répondre à la diversité des besoins des personnes âgées et ainsi offrir un mode d&amp;#039;habitat intermédiaire entre le domicile personnel et l&amp;#039;hébergement institutionnel, le Département apporte son soutien financier aux projets de création de &amp;#34;logement kangourous&amp;#34;, de logement solidaires pour seniors ou intergénérationnels ou toute autre forme innovante d&amp;#039;habitat intergénérationnel ou solidaire en faveur des personnes âgées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit se situer dans le département de la Vendée.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide sera plafonnée à 5 000 € par logement en cas de construction d&amp;#039;un logement neuf ou d&amp;#039;une extension et à 3 000 € par logement en cas d&amp;#039;aménagement d&amp;#039;un logement existant.
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet comporte plusieurs chambres avec des parties communes, l&amp;#039;aide sera plafonnée à 3 000 € par chambre en cas de construction neuve ou d&amp;#039;une extension et à 1 500 € par chambre dans le cas d&amp;#039;une rénovation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet subventionné sera limité à cinq chambres ou logements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Personnes âgées
+Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : propriétaire occupant d&amp;#039;un logement à titre de résidence principale, propriétaire bailleur privé, société civile immobilière, société par action simplifiée, associations, collectivités territoriales ou leurs groupements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles sont les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;habitat kangourou consiste à scinder une maison unifamiliale en deux logements (ou plus), autonomes mais groupés, pour y loger une ou plusieurs personnes âgées de plus de 60 ans autonomes, à côté d&amp;#039;un ménage plus jeune, de la même famille ou non. Le ou les logements peuvent être loués ou mis à disposition à titre gratuit.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;habitat solidaire pour seniors ou intergénérationnel désigne un habitat où vivent des personnes, dont un ou des seniors, qui n&amp;#039;ont pas forcément un lien de parenté. Il s&amp;#039;agit d&amp;#039;un mode de vie en commun, chacun a sa chambre et sanitaires et bénéficie d&amp;#039;espaces communs. Il s&amp;#039;agit de logements locatifs privés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Seront financés les travaux d&amp;#039;aménagement d&amp;#039;un logement existant, d&amp;#039;extension d&amp;#039;un logement existant ou de construction d&amp;#039;un logement neuf.&lt;/p&gt;
+&lt;p&gt;
+ Pour les logements locatifs, le loyer ne devra pas dépasser le loyer intermédiaire  de l&amp;#039;Agence national de l&amp;#039;habitat selon le zonage applicable à la commune où se situe le logement.
+&lt;/p&gt;
+&lt;p&gt;
+ La classe énergétique après travaux devra être au minimum D.
+&lt;/p&gt;
+&lt;p&gt;
+ En l&amp;#039;absence de lien de parenté, les occupants devront organiser leur cohabitation dans un engagement écrit ou une charte.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux devront être réalisés par des professionnels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
         <is>
           <t>https://vendee.fr</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Habitat
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 28 85 86 02
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   habitat&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
         <is>
           <t>karine.desaintmichel@vendee.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9153-soutenir-la-creation-dhabitat-intergeneration/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
+      <c r="AC113" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-[...625 lines deleted...]
-      <c r="A109" s="1">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
         <v>104542</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Revitaliser votre centre-bourg : améliorer l'offre de logement et l'accès aux services et aux activités marchandes.</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Fonds régional de reconquête des centres-villes des villes moyennes et des centres-bourgs</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
+      <c r="H114" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I109" s="1" t="inlineStr">
+      <c r="I114" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J109" s="1" t="inlineStr">
+      <c r="J114" s="1" t="inlineStr">
         <is>
           <t>Plafond de subvention par projet : 20 000 € étude 200 000€ investissement</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conforter leur rôle de centralité des villes moyennes, renforcer le maillage du territoire et leur permettre de faire face à des enjeux démographiques, économiques ou sociaux à venir.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est destinée à soutenir les communes ayant un rôle de centralité souhaitant revitaliser leur centre-bourg dans le but d&amp;#039;y améliorer l&amp;#039;offre de logement et l&amp;#039;accès aux services et aux activités marchandes.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles concernent les études stratégiques de revitalisation de centres bourgs ainsi que les investissements concernant des opérations de reconquête de centres bourgs;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Exigences énergétiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Opérations de rénovation de bâtiments : gain de 40% minimum d&amp;#039;énergie primaires par rapport à la situation avant travaux et atteinte de la classe C minimum pour les bâtiments à usage de logements;
  &lt;/li&gt;
  &lt;li&gt;
   Opérations de constructions de bâtiments : atteinte du niveau passif minimum;
  &lt;/li&gt;
  &lt;li&gt;
   Intégration de 4 critères de développement durable pour les opérations de construction et pour les opérations de réhabilitation parmi les dix critères listés dans le règlement d&amp;#039;intervention.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N114" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Revitalisation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O114" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P109" s="1" t="inlineStr">
+      <c r="P114" s="1" t="inlineStr">
         <is>
           <t>13/11/2020</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Liste des communes éligibles :
  &lt;a href="https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs" rel="noopener" target="_blank"&gt;
   https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt se fera par voie postale à :
  &lt;br /&gt;
  Mme la Présidente de la Région des Pays de la Loire
  &lt;br /&gt;
  Hôtel de Région
  &lt;br /&gt;
  1, rue de la Loire
  &lt;br /&gt;
  44 966 NANTES CEDEX 9
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -23458,73 +23801,73 @@
  &lt;/li&gt;
  &lt;li&gt;
   La présentation détaillée du projet (intitulé, descriptif, objectifs, etc.) de type avant-projet sommaire (APS)
  &lt;/li&gt;
  &lt;li&gt;
   Les engagements du niveau de performance énergétique envisagé et critères de développement durable retenus ou étude thermique préalable
  &lt;/li&gt;
  &lt;li&gt;
   Le budget prévisionnel de l&amp;#039;opération et son plan de financement
  &lt;/li&gt;
  &lt;li&gt;
   Les loyers ou redevances qui seront exigés des occupants
  &lt;/li&gt;
  &lt;li&gt;
   Les décisions de financement Etat (ou délégataire), les agréments règlementaires
  &lt;/li&gt;
  &lt;li&gt;
   Le calendrier prévisionnel des travaux
  &lt;/li&gt;
  &lt;li&gt;
   La délibération du porteur de projet approuvant le programme
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S114" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T109" s="1" t="inlineStr">
+      <c r="T114" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U114" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V114" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des territoires et de la ruralité
  &lt;br /&gt;
  Service Relations aux collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Loire-Atlantique
  &lt;/strong&gt;
  &lt;br /&gt;
  Tanguy RIOU
  &lt;br /&gt;
  Tél. 02 28 20 62 86
  &lt;br /&gt;
  tanguy.riou&amp;#64;paysdelaloire.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Maine-et-Loire
  &lt;/strong&gt;
  &lt;br /&gt;
  Christelle Touchais-Pinon
  &lt;br /&gt;
  Tél. 02 41 68 70 78
@@ -23544,1985 +23887,1570 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sarthe
  &lt;/strong&gt;
  &lt;br /&gt;
  Dominique Chanteau-Nogues
  &lt;br /&gt;
  Tél. 02 43 67 22 80
  &lt;br /&gt;
  dominique.chanteau-nogues&amp;#64;paysdelaloire.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vendée
  &lt;/strong&gt;
  &lt;br /&gt;
  Tanguy RIOU
  &lt;br /&gt;
  Tél. 02 28 20 62 86
  &lt;br /&gt;
  tanguy.riou&amp;#64;paysdelaloire.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y114" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z114" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5c9e-fonds-regional-de-reconquete-des-centres-vill/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB109" s="1" t="inlineStr">
+      <c r="AB114" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AE109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF109" s="1" t="inlineStr">
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG109" s="1" t="inlineStr">
+      <c r="AG114" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH109" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="110" spans="1:34" customHeight="0">
-      <c r="A110" s="1">
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
         <v>73058</v>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Engager des démarches de contrat de territoires (ECLAT - Engagement Commun pour le Logement et l'Autonomie sur les Territoires)</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="F110" s="1" t="inlineStr">
+      <c r="F115" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie technique
-Subvention</t>
-[...7 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    NB :
   &lt;/strong&gt;
   l&amp;#039;ingénierie de cette démarche est assurée par des partenaires de la Cnav (SOLIHA et la Fédération des Centres Sociaux) et financée par elle. Le pilotage est réalisé par le binôme Carsat/Collectivité.
  &lt;/em&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ECLAT
  &lt;/strong&gt;
  est une démarche visant à faire émerger, à une échelle infra-départementale, un cadre favorable à la prévention de la perte d&amp;#039;autonomie des personnes retraitées.
  &lt;br /&gt;
 &lt;/p&gt;
 Cette démarche prend la forme d&amp;#039;un contrat de territoire : assise sur un diagnostic partagé des besoins, elle mobilise des partenariats locaux, identifie des priorités d&amp;#039;action et soutient financièrement leur concrétisation.
 &lt;br /&gt;
 &lt;p&gt;
  Elle repose sur 3 étapes principales qui se succèdent sur une période de 12 mois environ (du lancement public de la démarche au soutien financier des actions) :
  &lt;br /&gt;
  ✓ Réaliser un diagnostic (dont une consultation des habitants retraités)
  &lt;br /&gt;
  ✓ Lancer un appel à projets dédié au territoire afin de soutenir financièrement les solutions issues du diagnostic ; puis valoriser l&amp;#039;engagement des parties prenantes (signature d&amp;#039;une convention)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M110" s="1" t="inlineStr">
+      <c r="M115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A titre d&amp;#039;exemples, une démarche ECLAT peut venir soutenir : la rénovation d&amp;#039;une résidence autonomie, un programme coordonné d&amp;#039;actions collectives de prévention / de maintien du lien social, des actions favorisant l&amp;#039;inclusion numérique des habitants du territoire, l&amp;#039;organisation de bilan de prévention pour les retraités, l&amp;#039;adaptation de logements dans le parc social, etc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Logement et habitat
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P110" s="1" t="inlineStr">
+      <c r="P115" s="1" t="inlineStr">
         <is>
           <t>16/12/2020</t>
         </is>
       </c>
-      <c r="R110" s="1" t="inlineStr">
+      <c r="R115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivité :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - volontaire pour s&amp;#039;inscrire dans la démarche, en partenariat avec la Carsat du territoire
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - dont le nombre d&amp;#039;habitants est compris entre 50 000 et 100 000 (recommandation)
 &lt;/p&gt;
 &lt;p&gt;
  Un premier niveau d&amp;#039;analyse d&amp;#039;indicateurs statistiques (notamment issus des observatoires des situations de fragilités - https://www.observatoires-fragilites-national.fr) permettra d&amp;#039;approfondir l&amp;#039;opportunité de s&amp;#039;engager dans la démarche.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T110" s="1" t="inlineStr">
+      <c r="T115" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Benjamin Leroux
  &lt;br /&gt;
  Responsable animation &amp;amp; développement du territoire
  &lt;br /&gt;
  Direction nationale de l&amp;#039;action sociale - Cnav
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  benjamin.leroux&amp;#64;cnav.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>magalie.raimbault@cnav.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0792-engager-des-demarches-de-contrat-de-territoir/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC110" s="1" t="inlineStr">
+      <c r="AC115" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="AE110" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG110" s="1" t="inlineStr">
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
         <is>
           <t>16/12/2020</t>
         </is>
       </c>
-      <c r="AH110" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="111" spans="1:34" customHeight="0">
-      <c r="A111" s="1">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>166684</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>SOUTIEN A LA RENOVATION DE RESIDENCES SOCIALES</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>SOUTIEN A LA RENOVATION DE RESIDENCES SOCIALES</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;p&gt;Aider à la réhabilitation de logements conventionnés en PLAi, au titre de résidence sociale, intégrant un volet énergétique garantissant un niveau de redevance adaptée pour les résidents..&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Opérations de réhabilitation de logements sociaux loués en résidence sociale, comportant un volet énergétique permettant d’atteindre au moins une étiquette C après travaux. Programmation agréée par l’Etat&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les logements utilisés pour faire de l’hébergement d’urgence, en CHRS, de transition et les logements faisant l’objet d’une Allocation de Logement Temporaire (ALT)&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Associations agréées par l’Etat pour la maîtrise d’ouvrage ou bailleurs sociaux.&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;2 500€ par logement.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Note de présentation du projet précisant notamment l’adresse des travaux, complétée par un plan de situation,&lt;/li&gt;
+&lt;li&gt;Descriptif du projet permettant d’atteindre l’étiquette C,&lt;/li&gt;
+&lt;li&gt;Calendrier prévisionnel de démarrage et fin de travaux,&lt;/li&gt;
+&lt;li&gt;Décision d’agrément de l’État délivrées lors de la construction ou acquisition-amélioration,&lt;/li&gt;
+&lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT,&lt;/li&gt;
+&lt;li&gt;RIB&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers _  Demande dématérialisée&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Instruction du dossier par le Service Habitat-Territoires.&lt;/li&gt;
+&lt;li&gt;Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Téléservice&lt;/strong&gt; : Habitat (entités : entreprise ou association)&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Dispositif &lt;/strong&gt;: Rénovation de résidences sociales (aide territorialisée)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Un acompte de 50% peut-être versé au démarrage des travaux (pas d’acomptes inférieurs à 10 000€) sur justificatif de l’ordre de service de démarrage des travaux&lt;/p&gt;
+&lt;p&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatifs :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;d’une attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée établie par le Maître d’Ouvrage&lt;/li&gt;
+&lt;li&gt;DPE attestant de l’étiquette après travaux, minimum C&lt;/li&gt;
+&lt;li&gt;Un état de la dépense totale payée, montant HT et TTC, signé en original par le Maître d’Ouvrage&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt; Délibération « &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur d&lt;/a&gt;e l’habitat » du 21 novembre 2022.&lt;/li&gt;
+&lt;li&gt;Règlement financier du Département en vigueur. &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Opérations de réhabilitation de logements sociaux loués en résidence sociale, comportant un volet énergétique permettant d’atteindre au moins une étiquette C après travaux. Programmation agréée par l’Etat&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les logements utilisés pour faire de l’hébergement d’urgence, en CHRS, de transition et les logements faisant l’objet d’une Allocation de Logement Temporaire (ALT)&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Associations agréées par l’Etat pour la maîtrise d’ouvrage ou bailleurs sociaux.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/soutien-a-la-renovation-de-residences-sociales/</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-renovation-de-residences-sociales/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>92597</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des biens fonciers ou immobilier destinés à la production de logements locatifs sociaux et conventionnés</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I117" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide financière plafonnée à 10 % du montant de l&amp;#039;acquisition (acquisition &amp;#43; frais notariés) avec une dépense subventionnable maximale de 183 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant calculé en fonction de l&amp;#039;estimation des Domaines en cas d&amp;#039;acquisition à l&amp;#039;amiable et sur le montant fixé par le juge en cas d&amp;#039;expropriation. La commune ou l&amp;#039;EPCI s&amp;#039;engage à réaliser le programme de logements sociaux avant 4 ans et à ne pas destiner les immeubles acquis à une autre destination.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Acquisition d&amp;#039;un bien immobilier en vue de la réalisation de logements locatifs sociaux de type PLUS, PLAI et Palulos.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Bâtiments et construction
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 5 000 habitants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI compétents, à condition que l&amp;#039;opération concerne une commune de moins de 5 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 5000 habitants</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b8b9-acquerir-des-biens-fonciers-ou-immobilier-des/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>158021</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Développer une action pour accompagner les personnes en difficulté quant à la maîtrise des charges liées au logement afin de prévenir les situations d'une précarité énergétique</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets 2024-2025- Fonds de solidarité pour le logement (FSL)- Accompagnement personnalisé à la maîtrise des énergies (APME)</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Si vous souhaitez développer une action pour accompagner les personnes en difficulté quant à la maîtrise des charges liées au logement afin de prévenir les situations d&amp;#039;une précarité énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de réponse le 31 janvier 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action se concrétise par un accompagnement individuel, à domicile, axé sur le développement des connaissances « énergétiques » logement et de leur maîtrise.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action se déclinera par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un diagnostic sociotechnique du logement
+ &lt;/li&gt;
+ &lt;li&gt;
+  une sensibilisation des ménages aux économies d&amp;#039;énergie
+ &lt;/li&gt;
+ &lt;li&gt;
+  un accompagnement des ménages dans la maîtrise de leur consommation
+ &lt;/li&gt;
+ &lt;li&gt;
+  une réorientation du ménage vers un travailleur social, lorsque la situation le nécessite
+ &lt;/li&gt;
+ &lt;li&gt;
+  une évaluation de la prestation par la personne
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets porte sur tout le département de la Manche.
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque porteur de projet peut se porter candidat, étant ou non associé à d&amp;#039;autres partenaires, sur l&amp;#039;ensemble du territoire de la Manche ou bien sur une partie. Cela implique que la structure, ou celle qui fédère l&amp;#039;action, s&amp;#039;engage à favoriser un fonctionnement de l&amp;#039;action permettant l&amp;#039;accès aux locataires et propriétaires occupants positionnés sur l&amp;#039;action résidant sur le ou les territoires concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans l&amp;#039;hypothèse où l&amp;#039;action présentée serait réalisée avec d&amp;#039;autres partenaires, le projet comprendra les relations entre les différents partenaires notamment financières.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/appel-a-projets-2024-2025-fonds-de-solidarite-pour-le-logement-fsl-accompagnement-personnalise-a-la-maitrise-des-energies-apme/</t>
+        </is>
+      </c>
+      <c r="W118" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/GESTION/jsp/nouveauContexte.action?codeAction=M42-ACCUEIL</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sabrina Lair - Insertion sociale : 06 10 98 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b039-appel-a-projets-2024-2025-fonds-de-solidarite/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2024</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>120359</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Construire des logements locatifs sociaux adaptés aux personnes âgées et/ou handicapées (cœurs de village – cœurs de quartier)</t>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E111" s="1" t="inlineStr">
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>REGLEMENT DEPARTEMENTAL D'AIDE SOCIALE</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
+Particulier
 Association</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J111" s="1" t="inlineStr">
+      <c r="J119" s="1" t="inlineStr">
         <is>
           <t>1 700 € par logement ou 1 900 € s'il y a une participation financière de la Commune ou de l'EPCI</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;objectif est d&amp;#039;aider à la production de logements locatifs sociaux agréés par l&amp;#039;État (en PLAI et/ou en PLUS) et adaptés aux personnes âgées et/ou handicapées.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles sont  les  opérations de construction ou d&amp;#039;acquisition-amélioration de logements locatifs sociaux adaptés aux personnes âgées et/ou handicapées.
   &lt;/li&gt;
   &lt;li&gt;
    Le caractère « cœur de village – cœur de quartier » est apprécié en amont par la Maison Départementale de l&amp;#039;Autonomie (MDA) au vu des éléments qui lui sont fournis par l&amp;#039;opérateur concerné. Sont notamment appréciés : la mixité de l&amp;#039;opération, sa proximité aux  services et sa desserte en transports...
   &lt;/li&gt;
   &lt;li&gt;
    Les bénéficiaires sont les bailleurs sociaux ayant conventionné avec le Département et dont le siège social est situé en Drôme / Ardèche et associations agréées par l&amp;#039;État pour la Maîtrise d&amp;#039;Ouvrage.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MONTANT/TAUX DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Production en PLUS, en neuf, pour les ménages modestes &amp;#61; 2 000 € par logement.
   &lt;/li&gt;
   &lt;li&gt;
    Si en acquisition-amélioration &amp;#61; 5 500 € par logement
   &lt;/li&gt;
   &lt;li&gt;
    Production en PLAI, en neuf, pour les ménages très modestes &amp;#61; 4 000 € par logement.
   &lt;/li&gt;
   &lt;li&gt;
    Si en acquisition-amélioration &amp;#61; 8 000 € par logement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un acompte de 50% peut être versé au démarrage des travaux. Pas d&amp;#039;acompte &amp;lt; à 10 000€ et sur justificatif de l&amp;#039;ordre de service de démarrage des travaux ou attestation d&amp;#039;avancement des travaux si VEFA Le solde (50%) sera versé à l&amp;#039;achèvement des travaux, sur justificatifs :
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
-[...195 lines deleted...]
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
-[...152 lines deleted...]
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
-[...265 lines deleted...]
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T119" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
-[...66 lines deleted...]
-   https://mesdemarches.ladrome.fr/
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/reglement-departemental-daide-sociale/</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a href="mailto:edelatour&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
- &lt;/li&gt;
-[...6 lines deleted...]
-      <c r="Y114" s="1" t="inlineStr">
+  Direction des Politiques Territoriales-Service Habitat-Territoires : habitat&amp;#64;ladrome.fr
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nathalie BRUNET – Gestionnaire de subventions – Tél : 04 75 79 26 91
+&lt;/p&gt;
+&lt;p&gt;
+ Véronique REYNAUD – Gestionnaire de subventions – Tél : 04 75 79 82 12
+&lt;/p&gt;
+&lt;p&gt;
+ Aurélie BONNET – Responsable administratif, budgétaire et  financier –
+ &lt;span&gt;
+  Tél : 04 75 79 27 68
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c89c-production-de-logements-locatifs-sociaux-adap/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC114" s="1" t="inlineStr">
+      <c r="AC119" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF114" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG114" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="115" spans="1:34" customHeight="0">
-[...563 lines deleted...]
-      <c r="A118" s="1">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
         <v>165376</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Redynamiser les communes via des démarches participatives : logements collectifs innovants, concertation nouvelles formes urbaines, éco mobilité</t>
         </is>
       </c>
-      <c r="C118" s="1" t="inlineStr">
+      <c r="C120" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D120" s="1" t="inlineStr">
         <is>
           <t>FA1_(Re)dynamiser les centralités via des démarches participatives et innovantes</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>GAL LEADER Ardèche</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I118" s="1" t="inlineStr">
+      <c r="I120" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J118" s="1" t="inlineStr">
+      <c r="J120" s="1" t="inlineStr">
         <is>
           <t>de Taux d'Aides Publiques max</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;1.1/ Création et développement de nouvelles
 formes d&amp;#039;habitat pour des logements collectifs innovants :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude, expertise, projet de recherche,
 action d&amp;#039;animation, de communication pour accroitre le nombre de logements
 collectifs innovants&lt;/li&gt;&lt;li&gt;Mission de maîtrise d’œuvre, travaux et
 aménagements, acquisition d’équipements et de matériels pour la création de
 nouveaux logements collectifs innovants&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2/ Démarches participatives visant à développer de nouvelles formes
 urbaines concertées et/ ou visant à favoriser l&amp;#039;intégration et l&amp;#039;implication
 des jeunes et des habitants :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;    Etude, expertise, projet de recherche&lt;/li&gt;&lt;li&gt;     Action d&amp;#039;animation et de communication pour et
 par les habitants autour des projets de réaménagement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3/ Mise en place de mobilités durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Action d&amp;#039;animation et de communication en
 matière d&amp;#039;éco mobilité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4/ Montée en compétence des acteurs du territoire :
 développer des actions démonstratives et pédagogiques en direction des élus,
 habitants et acteurs privés pour faciliter le changement de comportements en
 matière d’urbanisme et de préservation des paysages :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;
 Action d&amp;#039;animation, de communication, de promotion, de
 valorisation, de formation visant à favoriser le changement de comportement de
 tout public en matière de construire, de rénover, d’habiter et d’aménager
 l’espace et de préserver les paysages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Revitalisation</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P118" s="1" t="inlineStr">
+      <c r="P120" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q118" s="1" t="inlineStr">
+      <c r="Q120" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T120" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>Ardèche</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>https://leader-ardeche.fr/</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;leader&amp;#64;archeagglo.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>m.chapron@archeagglo.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/redynamiser-les-communes-via-des-demarches-participatives-logements-collectifs-innovants-concertation-nouvelles-formes-urbaines-eco-mobilite/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB118" s="1" t="inlineStr">
+      <c r="AB120" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC118" s="1" t="inlineStr">
+      <c r="AC120" s="1" t="inlineStr">
         <is>
           <t>ACHE Agglo</t>
         </is>
       </c>
-      <c r="AE118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG118" s="1" t="inlineStr">
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
         <is>
           <t>06/08/2025</t>
         </is>
       </c>
-      <c r="AH118" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="119" spans="1:34" customHeight="0">
-      <c r="A119" s="1">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>166666</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>PRODUCTION DE RESIDENCES SOCIALES</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>PRODUCTION DE RESIDENCES SOCIALES</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;p&gt;Aider à la production de résidences sociales, au sens du code de la construction et de l’Habitation (CCH), s’inscrivant dans le cadre du PDALHPD et du développement de solutions d’accueil et d’hébergement adaptées aux populations les plus précaires.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Opérations de construction ou d’acquisition-amélioration de résidences sociales ou pensions de famille, agréées par l’État (DDETS), financées avec du PLAi&lt;/p&gt;
+&lt;p&gt;Programmation agréée par l’Etat&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les logements utilisés pour faire de l’hébergement d’urgence, en CHRS, de transition et les logements faisant l’objet d’une Allocation de Logement Temporaire (ALT). &lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Associations agréées par l’État pour la Maîtrise d’Ouvrage ou bailleurs sociaux.&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;Forfait de 5 000 € par logement.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Note de présentation du projet précisant notamment l’adresse des travaux, complétée par un plan de situation&lt;/li&gt;
+&lt;li&gt;Calendrier prévisionnel de démarrage et de fin de travaux&lt;/li&gt;
+&lt;li&gt;« Décision de financement » de l’État&lt;/li&gt;
+&lt;li&gt;Plan de financement prévisionnel mentionnant le montant subventionnable HT&lt;/li&gt;
+&lt;li&gt;RIB&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers _  Demande dématérialisée&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Instruction du dossier par le Service Habitat-Territoires.&lt;/li&gt;
+&lt;li&gt;Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Téléservice&lt;/strong&gt; : Habitat (entités : entreprise ou association)&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Dispositif &lt;/strong&gt;: Résidences sociales&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Un acompte de 50% peut-être versé au démarrage des travaux : pas d’acomptes inférieurs à 10 000€ et sur justificatifs : ordre de service de démarrage des travaux&lt;/p&gt;
+&lt;p&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatifs :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée établie par le Maître d’Ouvrage, ou à titre exceptionnel une attestation de logement construit établie par le Maître d’Ouvrage,&lt;/li&gt;
+&lt;li&gt;un état de la dépense totale payée (montant HT et TTC), signé en original par le Maître d’Ouvrage&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt; &lt;a href="https://collectivites.ladrome.fr/1-heure-pour-le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de l’Habitat (DI&lt;/a&gt;H) du 21 novembre 2022&lt;/li&gt;
+&lt;li&gt;Règlement financier du Département en vigueur. &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Opérations de construction ou d’acquisition-amélioration de résidences sociales ou pensions de famille, agréées par l’État (DDETS), financées avec du PLAi&lt;/p&gt;
+&lt;p&gt;Programmation agréée par l’Etat&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les logements utilisés pour faire de l’hébergement d’urgence, en CHRS, de transition et les logements faisant l’objet d’une Allocation de Logement Temporaire (ALT). &lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Associations agréées par l’État pour la Maîtrise d’Ouvrage ou bailleurs sociaux.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/production-de-residences-sociales-et-maisons-relais-en-accompagnement-du-plan-departemental-daction-pour-le-logement-et-lhebergement-des-personnes-defavorisees-pdalhpd/</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/production-de-residences-sociales/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>166154</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets d’habitats regroupés à visée inclusive</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département des Landes souhaite s&amp;#039;engager dans le développement d&amp;#039;une
+ offre d&amp;#039;habitat partagé, au titre de laquelle figure l&amp;#039;habitat 
+inclusif. En effet, l&amp;#039;habitat inclusif constitue un mode d&amp;#039;habitation 
+complémentaire au domicile et à l&amp;#039;accueil en établissement. Cette 
+solution d&amp;#039;habitat est un symbole de la capacité du logement à s&amp;#039;adapter
+ aux problématiques des personnes. Elle offre une réponse, parmi 
+d&amp;#039;autres, qui associe un bâti de qualité, un accompagnement adapté aux 
+besoins de vie commune et de socialisation et des modalités de 
+financement particulières.&lt;/p&gt;
+            &lt;p&gt;Pour la création de logements :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;construction neuve : aide forfaitaire de 5 000 € par logement,&lt;/li&gt;&lt;li&gt;acquisition-amélioration : aide forfaitaire de 5 000 € bonifiée de 5 000 €, soit 10 000 € par logement,&lt;/li&gt;&lt;li&gt;réhabilitation de logements sociaux : aide forfaitaire de 10 000 € par logement.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Par dérogation à l&amp;#039;article 10 de la partie générale du règlement, les
+ dossiers de demande de subvention pourront être déposés tout au long de
+ l&amp;#039;année.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;communes,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;établissements publics de coopération intercommunale,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;autres établissements publics liés aux collectivités locales : CCAS/CIAS.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles :
+Projets d&amp;#039;investissements immobiliers, rénovation, construction, mises aux normes.
+Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux ou structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;dépenses d&amp;#039;acquisition et de construction pour les logements neufs,&lt;/li&gt;&lt;li&gt;travaux de construction, d&amp;#039;amélioration et de réhabilitation pour les logements anciens,&lt;/li&gt;&lt;li&gt;études et prestation de maîtrise d&amp;#039;œuvre,&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ne sont pas éligibles les travaux de rafraîchissement seuls sans amélioration du logement.&lt;/p&gt;
+&lt;p&gt;Critères obligatoires :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;agrément logement social,&lt;/li&gt;&lt;li&gt;avis favorable de la 
+Conférence des financeurs de la prévention de la perte d&amp;#039;autonomie et de
+ l&amp;#039;habitat inclusif (CFPPAHI) sur le projet pour la création ou la 
+réhabilitation.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/accompagnement-des-projets-dhabitats-regroupes-visee-inclusive</t>
+        </is>
+      </c>
+      <c r="W122" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;solidarite&amp;#64;landes.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-projets-d-habitats-regroupes-a-visee-inclusive/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>74203</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Créer une offre d'accession sociale à la propriété de qualité en centre-ville</t>
         </is>
       </c>
-      <c r="C119" s="1" t="inlineStr">
+      <c r="C123" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Action Logement</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Prêt</t>
         </is>
       </c>
-      <c r="J119" s="1" t="inlineStr">
+      <c r="J123" s="1" t="inlineStr">
         <is>
           <t>Jusqu'à 15 000 € par logement produit</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement mixte (prêt et subvention) accordé dans le cadre du Programme national Action Cœur de Ville pour la
  production d&amp;#039;une offre d&amp;#039;accession sociale à la propriété,
  s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques du financement varient selon les modes de production (VEFA/VIR ; PSLA ; BRS ; Démembrement Accession ; SCI APP) et le type d&amp;#039;opérations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisition-amélioration d&amp;#039;immeubles entiers.
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition de locaux ou d&amp;#039;immeubles entiers en
  vue de leur transformation en logements.
  &lt;/li&gt;
  &lt;li&gt;
   Démolition-reconstruction de logements ou de
  locaux en vue de leur transformation en logements.
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;immeubles de logements dans des
  dents creuses, suite à une démolition antérieure.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M119" s="1" t="inlineStr">
+      <c r="M123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Exemple d&amp;#039;opérations financées :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   maisons de ville en PSLA à Compiègne par Clésence ;
  &lt;/li&gt;
  &lt;li&gt;
   Habitat participatif en BRS et PSLA à Pau par le COL.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Friche
 Egalité des chances
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q119" s="1" t="inlineStr">
+      <c r="Q123" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R119" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires personnes morales titulaires d&amp;#039;un
  droit réel (titre de propriété, bail à réhabilitation,
  usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
  opérations financées.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Organismes d&amp;#039;habitat social :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Sociétés coopératives d&amp;#039;HLM (SA COOP).
 &lt;/p&gt;
 &lt;p&gt;
  – Etablissements publics locaux
 &lt;/p&gt;
 &lt;ul&gt;
@@ -25574,599 +25502,599 @@
  &lt;li&gt;
   En location accession (financement PSLA), en bail
  réel solidaire (BRS), en SCI d&amp;#039;accession progressive
  à la propriété (SCI APP) ou en démembrement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La subvention forfaitaire, complémentaire obligatoirement du prêt, est plafonnée à 15 000 € TTC par
  logement produit, et versée au maître d&amp;#039;ouvrage.
 &lt;/p&gt;
 &lt;p&gt;
  En contrepartie, le maître d&amp;#039;ouvrage devra s&amp;#039;engager à promouvoir la commercialisation d&amp;#039;au moins 75% des logements de l&amp;#039;opération auprès de salariés du secteur privé.
 &lt;/p&gt;
 &lt;p&gt;
  Le versement sera effectué au maître d&amp;#039;ouvrage
  après vérification de l&amp;#039;éligibilité de l&amp;#039;accédant en justifiant son statut de salarié et l&amp;#039;obligation faite
  à l&amp;#039;accédant d&amp;#039;occupation du bien subventionné au
  titre de résidence principale durant une période
  minimale de 5 ans.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;objectif de 75% n&amp;#039;est pas atteint, la subvention sera réajustée à la baisse en fonction du nombre de logements manquants.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez nous contacter en joignant votre interlocuteur habituel ou par l&amp;#039;
  &lt;a href="https://www.actionlogement.fr/implantations"&gt;
   agence Action Logement la plus proche
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>chloe.ribelles@actionlogement.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0a96-creer-une-offre-de-logements-locatifs-sociaux/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC119" s="1" t="inlineStr">
+      <c r="AC123" s="1" t="inlineStr">
         <is>
           <t>Action Logement Services</t>
         </is>
       </c>
-      <c r="AE119" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG119" s="1" t="inlineStr">
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
         <is>
           <t>15/01/2021</t>
         </is>
       </c>
-      <c r="AH119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="120" spans="1:34" customHeight="0">
-      <c r="A120" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>162530</v>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Adapter le bâti existant</t>
         </is>
       </c>
-      <c r="C120" s="1" t="inlineStr">
+      <c r="C124" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D120" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Coutances</t>
         </is>
       </c>
-      <c r="F120" s="1" t="inlineStr">
+      <c r="F124" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I120" s="1" t="inlineStr">
+      <c r="I124" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J120" s="1" t="inlineStr">
+      <c r="J124" s="1" t="inlineStr">
         <is>
           <t>1 € de co-financement public appelle 4 € de LEADER</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M120" s="1" t="inlineStr">
+      <c r="M124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;-&lt;/font&gt;&lt;font face="Times New Roman" size="1"&gt; &lt;/font&gt;Etudes et
 l’ingénierie, ainsi que les actions collectives, sur l’adaptation des
 logements, leur amélioration ou l’identification des logements vacants et des
 freins pour une remise sur le marché. : OPAH, PLH&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt; &lt;/span&gt;Etudes,
 actions collectives et expérimentations exemplaires d’un point de vue
 énergétique et/ ou sur la gestion des eaux.&lt;/p&gt;&lt;p&gt;-&lt;span&gt; &lt;/span&gt;Rénovation
 thermique de bâtiments professionnels et/ou actions de production d’énergies
 renouvelables et/ou actions de gestion des eaux, pour les entreprises.&lt;/p&gt;&lt;p&gt;-&lt;span&gt; &lt;/span&gt;Etudes,
 actions collectives et expérimentations sur les nouvelles formes d’habitats,
 tant dans le choix des matériaux que sur la forme de l’habitat, collectifs ou
 partagés, avec une prise en compte des problématiques
 environnementales et énergétiques.&lt;/p&gt;&lt;p&gt;
 - Aménagement de l’environnement
 proche du bâti, améliorant le bien-être des habitants, favorisant le
 vivre-ensemble et les liens intergénérationnels : jardins partagés, ... &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Foncier
 Transition énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P120" s="1" t="inlineStr">
+      <c r="P124" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q120" s="1" t="inlineStr">
+      <c r="Q124" s="1" t="inlineStr">
         <is>
           <t>12/12/2027</t>
         </is>
       </c>
-      <c r="R120" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;offre de
 logements n&amp;#039;est pas suffisamment en adéquation avec la demande et attentes des habitants : logements surdimensionnés et offre locative faible. Ce déficit
 dégrade la capacité du territoire à accueillir des nouveaux habitants ou
 salariés. &lt;/p&gt;&lt;p&gt;Pour y remédier, des
 actions sur la résorption des logements vacants, sur l’adaptation des logements
 existants à la typologie de la population (composition des ménages), sur le
 développement de nouvelles formes d’habitats ou sur l’amélioration des
 performances énergétiques et de gestion des eaux sont attendues et soutenues
 par cette fiche-action. Ces actions poursuivent en même temps un objectif de
 réduction d&amp;#039;artificialisation des sols et de consommation foncière pour
 l’habitat et les activités humaines.&lt;/p&gt;&lt;p&gt;Cette fiche-action vise également à encourager les solutions qui réduiront
 la consommation énergétique des bâtiments et/ou qui favoriseront la production
 d’énergies renouvelables en autoconsommation.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S120" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T120" s="1" t="inlineStr">
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V120" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances
 est présent à vos côtés pour vous aider à constituer le dossier et vous
 accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
 et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
 &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dynamiser-et-accompagner-lagricultutre-et-lalimentation-locales-fiche-action-3/</t>
         </is>
       </c>
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB120" s="1" t="inlineStr">
+      <c r="AB124" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AC120" s="1" t="inlineStr">
+      <c r="AC124" s="1" t="inlineStr">
         <is>
           <t>Coutances mer et bocage</t>
         </is>
       </c>
-      <c r="AD120" s="1" t="inlineStr">
+      <c r="AD124" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE120" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG120" s="1" t="inlineStr">
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
         <is>
           <t>26/04/2024</t>
         </is>
       </c>
-      <c r="AH120" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="121" spans="1:34" customHeight="0">
-      <c r="A121" s="1">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
         <v>165467</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un soutien financier pour l'archéologie préventive (FNAP)</t>
         </is>
       </c>
-      <c r="D121" s="1" t="inlineStr">
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Fonds national pour l&amp;apos;archéologie préventive (FNAP)</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Fonds national pour l&amp;#039;archéologie préventive (FNAP)&lt;/p&gt;&lt;p&gt;Dans le cadre de la réalisation d&amp;#039;un projet d&amp;#039;aménagement, la fouille préventive vise, par des études, des travaux de terrain et de laboratoire, à recueillir les données archéologiques présentes sur le site, à en faire l&amp;#039;analyse, à en assurer la compréhension et à présenter l&amp;#039;ensemble des résultats dans un rapport. L&amp;#039;aménageur est le maître d&amp;#039;ouvrage de la fouille et en assure le financement.&lt;/p&gt;&lt;p&gt;Pour certaines fouilles préventives, les aménageurs peuvent bénéficier du soutien financier de l&amp;#039;État, sous la forme de prises en charge ou le cas échéant de subventions, via le Fonds national pour l&amp;#039;archéologie préventive (FNAP).&lt;/p&gt;&lt;p&gt;Présentation du dispositif&lt;/p&gt;&lt;p&gt;Qu&amp;#039;est-ce que le Fonds national pour l&amp;#039;archéologique préventive (FNAP) ?&lt;/p&gt;&lt;p&gt;Le FNAP est un fonds qui a pour objet de financer, en totalité ou en partie, certaines opérations de fouilles d&amp;#039;archéologie préventive.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Il se décline en deux types d&amp;#039;aide : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les prises en charge, attribuées par les préfets de région, sont de droit pour les fouilles mises en œuvre à l&amp;#039;occasion de la construction de certains types de logements. Les prises en charge financent intégralement ou partiellement la part du coût des fouilles induites par ces aménagements.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les subventions peuvent être attribuées par le ministère de la Culture pour les aménagements qui ne sont pas éligibles à une prise en charge, en vue de faciliter la conciliation entre la préservation du patrimoine et le développement des territoires.&lt;/p&gt;&lt;p&gt;Une prise en charge et une subvention ne peuvent pas être cumulées pour un même projet d&amp;#039;aménagement.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M121" s="1" t="inlineStr">
+      <c r="M125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prise en charge &lt;/p&gt;&lt;p&gt;Pour un particulier construisant un logement pour lui-même, le montant de la prise en charge représente 100% de la dépense éligible prévisionnelle.&lt;/p&gt;&lt;p&gt;Pour l&amp;#039;aménageur qui construit un logement dans le cadre de la politique sociale, le montant de la prise en charge représente 75% de la dépense éligible prévisionnelle et est calculée au prorata de la surface de plancher de la construction éligible.&lt;/p&gt;&lt;p&gt;Pour l&amp;#039;aménageur d&amp;#039;une ZAC ou d&amp;#039;un lotissement à permis d&amp;#039;aménager, le montant de la prise en charge représente 50% de la dépense éligible et est calculée au prorata de la surface de plancher de la construction éligible.&lt;/p&gt;&lt;p&gt;Subvention&lt;/p&gt;&lt;p&gt;Le taux de subvention dépend de l&amp;#039;aménagement réalisé et des disponibilités financières du FNAP.&lt;/p&gt;&lt;p&gt;Le montant de la subvention est réglementairement plafonné à 50% du prix prévisionnel de la fouille convenu entre l&amp;#039;aménageur et l&amp;#039;opérateur de la fouille.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Qui peut déposer un dossier ?&lt;/p&gt;&lt;p&gt;Il peut s&amp;#039;agir de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Départements &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises privées &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises publiques locales &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI à fiscalité propre &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements de recherche&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics / Services de l&amp;#039;État &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Particuliers &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Régions&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Prises en charge &lt;/p&gt;&lt;p&gt;Peut bénéficier d&amp;#039;une prise en charge au titre du FNAP :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;un particulier construisant un logement pour lui-même : le logement doit être la résidence principale ou secondaire du particulier, non destinée à la location ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;l&amp;#039;aménageur qui construit un logement dans le cadre de la politique sociale et bénéficie, à ce titre, d&amp;#039;un soutien financier de l&amp;#039;État ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;l&amp;#039;aménageur d&amp;#039;une ZAC ou d&amp;#039;un lotissement à permis d&amp;#039;aménager, en application du troisième alinéa de l&amp;#039;article R.421-19 du code de l&amp;#039;urbanisme, destiné à recevoir de futures constructions de particuliers pour eux-mêmes et/ou des logements sociaux.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Subvention&lt;/p&gt;&lt;p&gt;Tout aménageur, maitre d&amp;#039;ouvrage d&amp;#039;une fouille, ne pouvant prétendre à une prise en charge.Critères d&amp;#039;éligibilité du projet&lt;/p&gt;&lt;p&gt;Prise en charge&lt;/p&gt;&lt;p&gt;Le bénéfice de la prise en charge est lié à la nature du projet d&amp;#039;aménagement à l&amp;#039;origine de la fouille préventive. Seules deux catégories d&amp;#039;aménagement ouvrent droit à une prise en charge :&lt;/p&gt;&lt;p&gt;la construction d&amp;#039;un logement réalisée par une personne physique pour elle-même ;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;la construction de logements réalisée dans le cadre de la politique sociale et bénéficiant à ce titre d&amp;#039;un soutien financier de l&amp;#039;État.&lt;/p&gt;&lt;p&gt;Ces mêmes constructions ouvrent droit à une prise en charge y compris lorsqu&amp;#039;elles sont réalisées dans le cadre d&amp;#039;une zone d&amp;#039;aménagement concertée (ZAC) ou d&amp;#039;un lotissement.&lt;/p&gt;&lt;p&gt;Subvention&lt;/p&gt;&lt;p&gt;La subvention au titre du FNAP peut être attribuée à tout type d&amp;#039;aménageur, maître d&amp;#039;ouvrage d&amp;#039;une fouille préventive et ne pouvant prétendre à une prise en charge de droit.&lt;/p&gt;&lt;p&gt;Les éléments suivants constituent des critères d&amp;#039;appréciation indicatifs des demandes de subventions par le ministère de la Culture :&lt;/p&gt;&lt;p&gt;aménagements dont la finalité relève de l&amp;#039;intérêt général ; &lt;/p&gt;&lt;p&gt;impact de l&amp;#039;opération archéologique sur l&amp;#039;équilibre économique du projet d&amp;#039;aménagement ; &lt;/p&gt;&lt;p&gt;localisation de l&amp;#039;aménagement dans une zone bénéficiant d&amp;#039;aides publiques ; &lt;/p&gt;&lt;p&gt;efforts de l&amp;#039;aménageur pour limiter l&amp;#039;impact de l&amp;#039;aménagement sur les vestiges archéologiques ;&lt;/p&gt;&lt;p&gt;découverte d&amp;#039;importance exceptionnelle survenant pendant l&amp;#039;opération de fouille préventive et générant un surcoût de cette dernière.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/fonds-national-pour-l-archeologie-preventive-fnap</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aménageur, maître d&amp;#039;ouvrage d&amp;#039;une fouille préventive, doit faire sa demande auprès du préfet de région (DRAC/DAC/DCJS) ou du Département des recherches archéologiques subaquatiques et sous-marines (DRASSM) concomitamment à sa demande d&amp;#039;autorisation de fouille.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-national-pour-l-archeologie-preventive-fnap/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB121" s="1" t="inlineStr">
+      <c r="AB125" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF121" s="1" t="inlineStr">
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG121" s="1" t="inlineStr">
+      <c r="AG125" s="1" t="inlineStr">
         <is>
           <t>07/10/2025</t>
         </is>
       </c>
-      <c r="AH121" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="122" spans="1:34" customHeight="0">
-      <c r="A122" s="1">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
         <v>77077</v>
       </c>
-      <c r="B122" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Développer les lieux de vie collectifs s'adressant à des retraités autonomes</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="F122" s="1" t="inlineStr">
+      <c r="F126" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
-      <c r="G122" s="1" t="inlineStr">
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
+      <c r="H126" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I122" s="1" t="inlineStr">
+      <c r="I126" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J122" s="1" t="inlineStr">
+      <c r="J126" s="1" t="inlineStr">
         <is>
           <t>Le montant maximum de la subvention qui peut être accordé est de 100 000 euros. Les investissements</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
+      <c r="K126" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L122" s="1" t="inlineStr">
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide poursuit 3 objectifs. A noter que les EHPAD ne relèvent pas des financements de l&amp;#039;Assurance Retraite.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Aider les structures permettant l&amp;#039;amélioration de la vie sociale
   &lt;/strong&gt;
   et la prévention de la perte d&amp;#039;autonomie, grâce à des actions d&amp;#039;animation culturelle et sociale ou des activités physiques..
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Favoriser les modes d&amp;#039;accueil intermédiaires
   &lt;/strong&gt;
   entre l&amp;#039;habitat individuel et l&amp;#039;hébergement collectif en institution, par la création de différentes formes de logements individuels regroupés autour d&amp;#039;un projet de vie sociale, tels que, par exemple, les domiciles services, les béguinages, les appartements d&amp;#039;accueil...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Soutenir le développement d&amp;#039;un cadre de vie de qualité
   &lt;/strong&gt;
   au sein des établissements d&amp;#039;hébergement pour personnes âgées (EHPA), notamment en participant aux actions visant à amplifier la rénovation des résidence autonomie.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N122" s="1" t="inlineStr">
+      <c r="N126" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R122" s="1" t="inlineStr">
+      <c r="R126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Structures visées
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 1 Aider les structures permettant l&amp;#039;amélioration de la vie sociale et la prévention de la perte d&amp;#039;autonomie pour les personnes retraitées :
   &lt;/strong&gt;
   L&amp;#039;ensemble des structures, à destination des personnes retraitées relevant des Gir 5 et 6, sont éligibles à une aide financière de l&amp;#039;Assurance Retraite, au titre de l&amp;#039;axe 1. Du fait des compétences incombant légalement au département, les EHPAD ne relèvent pas des financements de l&amp;#039;Assurance Retraite.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 2 Favoriser les modes d&amp;#039;accueil intermédiaires entre l&amp;#039;habitat individuel et l&amp;#039;hébergement collectif en institution :
   &lt;/strong&gt;
   Structures destinées à l&amp;#039;accueil des personnes retraitées relevant des Gir 5 et 6 et proposant des logements, avec ou sans services intégrés, constituant une alternative attractive à l&amp;#039;hébergement en institution, tels que les logements individuels regroupés autour d&amp;#039;un projet de vie collective, les béguinages, les appartements d&amp;#039;accueils, les résidences sociales, les Marpa...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 3 Soutenir le développement d&amp;#039;un cadre de vie de qualité au sein des établissements d&amp;#039;hébergement pour personnes âgées (EHPA) :
   &lt;/strong&gt;
   Structures entrant dans la catégorie des EHPA, c&amp;#039;est à dire les maisons de retraite non médicalisées et les logements-foyers pour personnes âgées ainsi que des structures d&amp;#039;hébergement temporaire. Les logements-foyers, ayant obtenu une aide financiére de l&amp;#039;Assurance retraite devront s&amp;#039;engager conventionnellement à évoluer, afin de répondre aux exigences des « résidences autonomie ».
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V122" s="1" t="inlineStr">
+      <c r="V126" s="1" t="inlineStr">
         <is>
           <t>https://www.partenairesactionsociale.fr/sites/ppas/home.html</t>
         </is>
       </c>
-      <c r="W122" s="1" t="inlineStr">
+      <c r="W126" s="1" t="inlineStr">
         <is>
           <t>https://www.partenairesactionsociale.fr/files/live/sites/ppas/files/base%20documentaire/Actualités/Circulaire%20CNAV%20n°2015-32%20du%2028%20mai%202015%20LVC.pdf</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Prenez contact avec votre caisse locale :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Alsace-Moselle	Moselle (57), Bas-Rhin (67), Haut-Rhin (68)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Hubert MOSSER - 03.88.25.25.07 - hubert.mosser&amp;#64;carsat-am.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Aquitaine	Dordogne (24), Gironde (33), Landes (40), Lot-et-Garonne (47), Pyrénées-Atlantiques (64)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nelly GIVRAN - 05 56 11 64 62 - nelly.givran&amp;#64;carsat-aquitaine.fr
  &lt;/li&gt;
@@ -26358,228 +26286,228 @@
   Franciane MASSINA - 0590 90 50 77 - franciane.massina&amp;#64;cgss-guadeloupe.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CGSS Martinique	Martinique (972)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Patricia CHEVON - 05 96 66 50 5 - Patricia.chevon&amp;#64;cgss-martinique.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CGSS Réunion	Réunion (974)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Hélène MERCADIER - 02 62 40 35 34 - Helene.mercadier&amp;#64;cgss.re
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
+      <c r="Z126" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cf5e-developper-les-lieux-de-vie-collectifs-sadres/</t>
         </is>
       </c>
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE122" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG122" s="1" t="inlineStr">
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
         <is>
           <t>04/02/2021</t>
         </is>
       </c>
-      <c r="AH122" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="123" spans="1:34" customHeight="0">
-      <c r="A123" s="1">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
         <v>34662</v>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Développer les lieux de vie collectifs s'adressant à des retraités autonomes</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="F123" s="1" t="inlineStr">
+      <c r="F127" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
-      <c r="G123" s="1" t="inlineStr">
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H127" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I123" s="1" t="inlineStr">
+      <c r="I127" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J123" s="1" t="inlineStr">
+      <c r="J127" s="1" t="inlineStr">
         <is>
           <t>Le montant maximum de la subvention qui peut être accordé est de 100 000 euros. Les investissements</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
+      <c r="K127" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L123" s="1" t="inlineStr">
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide poursuit 3 objectifs. A noter que les EHPAD ne relèvent pas des financements de l&amp;#039;Assurance Retraite.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Aider les structures permettant l&amp;#039;amélioration de la vie sociale
   &lt;/strong&gt;
   et la prévention de la perte d&amp;#039;autonomie, grâce à des actions d&amp;#039;animation culturelle et sociale ou des activités physiques..
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Favoriser les modes d&amp;#039;accueil intermédiaires
   &lt;/strong&gt;
   entre l&amp;#039;habitat individuel et l&amp;#039;hébergement collectif en institution, par la création de différentes formes de logements individuels regroupés autour d&amp;#039;un projet de vie sociale, tels que, par exemple, les domiciles services, les béguinages, les appartements d&amp;#039;accueil...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Soutenir le développement d&amp;#039;un cadre de vie de qualité
   &lt;/strong&gt;
   au sein des établissements d&amp;#039;hébergement pour personnes âgées (EHPA), notamment en participant aux actions visant à amplifier la rénovation des résidence autonomie.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N127" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Structures visées
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 1 Aider les structures permettant l&amp;#039;amélioration de la vie sociale et la prévention de la perte d&amp;#039;autonomie pour les personnes retraitées :
   &lt;/strong&gt;
   L&amp;#039;ensemble des structures, à destination des personnes retraitées relevant des Gir 5 et 6, sont éligibles à une aide financière de l&amp;#039;Assurance Retraite, au titre de l&amp;#039;axe 1. Du fait des compétences incombant légalement au département, les EHPAD ne relèvent pas des financements de l&amp;#039;Assurance Retraite.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 2 Favoriser les modes d&amp;#039;accueil intermédiaires entre l&amp;#039;habitat individuel et l&amp;#039;hébergement collectif en institution :
   &lt;/strong&gt;
   Structures destinées à l&amp;#039;accueil des personnes retraitées relevant des Gir 5 et 6 et proposant des logements, avec ou sans services intégrés, constituant une alternative attractive à l&amp;#039;hébergement en institution, tels que les logements individuels regroupés autour d&amp;#039;un projet de vie collective, les béguinages, les appartements d&amp;#039;accueils, les résidences sociales, les Marpa...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 3 Soutenir le développement d&amp;#039;un cadre de vie de qualité au sein des établissements d&amp;#039;hébergement pour personnes âgées (EHPA) :
   &lt;/strong&gt;
   Structures entrant dans la catégorie des EHPA, c&amp;#039;est à dire les maisons de retraite non médicalisées et les logements-foyers pour personnes âgées ainsi que des structures d&amp;#039;hébergement temporaire. Les logements-foyers, ayant obtenu une aide financiére de l&amp;#039;Assurance retraite devront s&amp;#039;engager conventionnellement à évoluer, afin de répondre aux exigences des « résidences autonomie ».
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S127" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T127" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U127" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V127" s="1" t="inlineStr">
         <is>
           <t>https://www.partenairesactionsociale.fr/sites/ppas/home.html</t>
         </is>
       </c>
-      <c r="W123" s="1" t="inlineStr">
+      <c r="W127" s="1" t="inlineStr">
         <is>
           <t>https://www.partenairesactionsociale.fr/files/live/sites/ppas/files/base%20documentaire/Actualités/Circulaire%20CNAV%20n°2015-32%20du%2028%20mai%202015%20LVC.pdf</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Prenez contact avec votre caisse locale :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Alsace-Moselle	Moselle (57), Bas-Rhin (67), Haut-Rhin (68)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Hubert MOSSER - 03.88.25.25.07 - hubert.mosser&amp;#64;carsat-am.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Aquitaine	Dordogne (24), Gironde (33), Landes (40), Lot-et-Garonne (47), Pyrénées-Atlantiques (64)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nelly GIVRAN - 05 56 11 64 62 - nelly.givran&amp;#64;carsat-aquitaine.fr
  &lt;/li&gt;
@@ -26768,707 +26696,85 @@
   Franciane MASSINA - 0590 90 50 77 - franciane.massina&amp;#64;cgss-guadeloupe.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CGSS Martinique	Martinique (972)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Patricia CHEVON - 05 96 66 50 5 - Patricia.chevon&amp;#64;cgss-martinique.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CGSS Réunion	Réunion (974)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Hélène MERCADIER - 02 62 40 35 34 - Helene.mercadier&amp;#64;cgss.re
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y127" s="1" t="inlineStr">
         <is>
           <t>magalie.raimbault@cnav.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z127" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bc47-lieuxdeviecollectifs/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC123" s="1" t="inlineStr">
+      <c r="AC127" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="AE123" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG123" s="1" t="inlineStr">
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
         <is>
           <t>17/04/2020</t>
         </is>
       </c>
-      <c r="AH123" s="1" t="inlineStr">
-[...623 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>