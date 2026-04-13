--- v1 (2026-01-31)
+++ v2 (2026-04-13)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA56"/>
+  <dimension ref="A1:AH55"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,399 +225,347 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165221</v>
+        <v>119706</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir les investissements de stockage, de traitement et d’acheminement des eaux de pluie</t>
-[...119 lines deleted...]
-        <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...9 lines deleted...]
-      <c r="I3" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J2" s="0" t="inlineStr">
         <is>
           <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - cours d&amp;#039;école
 &lt;/p&gt;
 &lt;p&gt;
  - zones d&amp;#039;activité industrielle
 &lt;/p&gt;
 &lt;p&gt;
  - parkings
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau pluviale
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - projet en zone urbaine
 &lt;/p&gt;
 &lt;p&gt;
  - réduction des volumes collectés par les réseaux
 &lt;/p&gt;
 &lt;p&gt;
  - gestion à ciel ouvert
 &lt;/p&gt;
 &lt;p&gt;
  - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
 &lt;/p&gt;
 &lt;p&gt;
  - si toiture végétalisée, épaisseur supérieure à 8 cm
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  http://www.eau-seine-normandie.fr/formulaires_aides
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-      <c r="A4" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>155570</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Favoriser la récupération et l'utilisation des eaux pluviales des bâtiments publics existants</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>RÉCUPÉRATION ET UTILISATION DES EAUX PLUVIALES DES BÂTIMENTS PUBLICS EXISTANTS</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J4" s="1" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les investissements nécessaires à la récupération des eaux de pluie des toitures des bâtiments publics existants afin de favoriser les économies d&amp;#039;eau par une utilisation à l&amp;#039;extérieur et/ou l&amp;#039;intérieur des bâtiments (usages autorisés selon les dispositions réglementaires en vigueur).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Structures intercommunales et autres groupements de collectivités compétents (hors Métropole et communauté urbaine)&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;
  Dépenses éligibles :
 &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables, outils de communication associés
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de terrassement
  &lt;/li&gt;
  &lt;li&gt;
   Dispositifs de récupération des eaux de pluie aériens ou enterrés normalisés (cuves PEHD, bétons, citernes...) y compris accessoires de collecte et de filtration
@@ -635,495 +583,842 @@
 &lt;ul&gt;
  &lt;li&gt;
   Dispositifs de récupération non normalisés ou collectant des eaux de pluie des toitures composées d&amp;#039;amiante ciment ou de plomb
  &lt;/li&gt;
  &lt;li&gt;
   Réserves incendie (autre dispositif d&amp;#039;aide)
  &lt;/li&gt;
  &lt;li&gt;
   Mares et bassins
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;
  Plancher/plafond :
 &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses éligibles : 1.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses éligibles : 50.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;
 NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses devront répondre à la réglementation et aux règles de l’art en vigueur (recommandations techniques).&lt;/li&gt;&lt;li&gt;Vérification de l’adéquation entre les ressources et les besoins (ou formulaire simplifié à renseigner) :&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Éléments techniques justifiant le dimensionnement par rapport aux besoins d’utilisation des eaux de pluie : surfaces et type de toiture collectées, volumes d’eau de pluie récupérables, volume de stockage… ,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Estimation de l’économie annuelle d’eau potable prévisionnelle,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Modalités de surveillance et d’entretien des équipements.&lt;/span&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;L’avis technique de la Direction de l’Environnement pourra être sollicité concernant les aspects touchant à la conception et à la mise en œuvre des équipements.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/recuperation-et-utilisation-des-eaux-pluviales-des-batiments-existants/</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5c2f-modele/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-      <c r="A5" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>441</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Réaliser des branchements pour les réseaux d’assainissement (domaine privé)</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Réseaux d&amp;#039;assainissement - Branchements (domaine privé)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La mise en conformité des branchements ne peut bénéficier d&amp;#039;aides que dans les cas suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   actions groupées sur la partie privative des branchements particuliers conduites soit directement ou indirectement par la collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   action portant sur un nombre significatif de logements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Branchement d&amp;#039;une habitation au(x) réseau(x) public(s) : 3 000 €
 &lt;/p&gt;
 &lt;p&gt;
  Immeuble et bâtiment public : 300 €/EH
 &lt;/p&gt;
 &lt;p&gt;
  Déconnexion des eaux de pluie: 1 000 €
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez vos relais locaux : http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9585-branchements-domaine-prive/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>116535</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser la ressource en eau non conventionnelle</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Réutilisation d’eaux traitées issues de station de traitement d’eaux usées, récupération de l’eau de pluie, toute opération en lien avec l’objectif, éventuellement expérimentale, à finalité fonctionnelle, ….&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
-          <t>camilleri.jean-louis@aesn.fr</t>
+          <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/9585-branchements-domaine-prive/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bec1-copie-06h40-optimisation-des-reserves-deau/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
+    <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
+        <v>165906</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement durable - volet aménagement</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement durable - volet aménagement</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région souhaite promouvoir la renaturation d’espaces publics intégrant les enjeux d’aménagement durable et d’adaptation au changement climatique afin d’améliorer le cadre de vie et les conforts d’usage pour les habitants (lutte contre les îlots de chaleur, développement des modes actifs notamment), de protéger et renforcer la biodiversité et ses services, ainsi que d’accompagner la transition vers une mobilité décarbonée. Ce soutien se décline sur trois types d’opérations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La renaturation d’espaces publics dans le cadre de projets de revitalisation de centres-villes et de quartiers en reconversion ;&lt;/li&gt; 	&lt;li&gt;La requalification des espaces publics dans les zones d’activités économiques ;&lt;/li&gt; 	&lt;li&gt;Les projets d’aménagement en faveur des modes actifs (hors schéma régional des véloroutes).&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent nécessairement figurer dans les contrats Nos territoires d’abord.&lt;/p&gt;&lt;p&gt;EPCI, communes, établissements publics, syndicats mixtes, SPL&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Sur le volet renaturation d’espaces publics en centre-ville ou quartiers en reconversion : prioritairement les projets dans les centralités du SRADDET, les quartiers de gares ou en lien avec les démarches structurantes portées par la Région et construits sur une réflexion globale des enjeux de l’aménagement (îlots de chaleurs, biodiversité, eaux de pluie, déchets, mobilité, etc.) ;&lt;/li&gt; 	&lt;li&gt;Sur le volet requalification des zones d’activités : uniquement les projets en zones d’activités économiques existantes et d’intérêt communautaire, construits sur une réflexion globale des enjeux de l’aménagement (îlots de chaleurs, biodiversité, eaux de pluie, déchets, mobilité, etc.). L’inscription dans la démarche PARC&amp;#43; est valorisée ;&lt;/li&gt; 	&lt;li&gt;Sur le volet aménagements favorables aux modes actifs : créations, améliorations ou sécurisations d’aménagements cyclables (pistes cyclables, bandes cyclables, voies vertes, etc.) et justifiant d’un intérêt en termes de desserte, d’interconnexion, d’accessibilité ou de report modal. L’inscription dans un document de planification est valorisée.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-lamenagement-durable-volet-amenagement</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENAME/depot/simple</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-amenagement-durable-volet-amenagement/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>164137</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Substituer les prélèvements vers des ressources moins fragiles</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H6" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M6" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les actions de substitution de prélèvement visant un impact substantiellement moindre du 
 prélèvement dans la nouvelle ressource que dans la ressource initiale : &lt;br /&gt;• Dans la plupart des cas, la substitution de prélèvements en rivière (ou en nappe alluviale avec une forte 
 incidence sur le débit de la rivière) vers une ressource en eau souterraine moins fragile mais d’autres cas 
 peuvent se présenter (exemple : le cas inverse de substitution entre deux nappes, entre deux cours 
 d’eau, …) ;
 &lt;br /&gt;• Substitution de prélèvements sur le réseau d’eau potable par une autre ressource locale (prélèvement 
 en milieu naturel, recyclage d’eau de process ou d’eaux usées traitées, stockage d’eaux de ruissellement et d’eaux de pluie ou plus largement d’eaux non conventionnelles, …) pour des usages ne nécessitant 
 pas une qualité d’eau potable.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les projets mettant en 
 évidence un impact substantiellement 
 moindre du prélèvement dans la nouvelle 
 ressource que dans la ressource initiale. &lt;/p&gt;&lt;p&gt;Pour le cas particulier des ouvrages de 
 récupération des eaux de pluie en 
 contexte urbain, sont éligibles les 
 opérations entrant dans le cadre de 
 programmes globaux d’économie d’eau 
 favorisant le déraccordement de surfaces 
 actives du réseau pluvial ou 
 d’assainissement, ou dans le cadre de 
 projets urbains durables (se référer à la 
 fiche thématique « Eau et nature en ville 
 et village »).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>152459</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Aider tous travaux et solutions qui participent à une gestion intégrée des eaux pluviales</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>GESTION INTEGRÉE DES EAUX PLUVIALES ET DISPOSITIFS DE LUTTE CONTRE LES INONDATIONS ET LE RUISSELLEMENT</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 57</t>
         </is>
       </c>
-      <c r="J7" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 15 %)</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider tous travaux et solutions qui participent à une gestion intégrée des eaux pluviales et qui visent à limiter et retarder l&amp;#039;écoulement des eaux pluviales notamment dans les réseaux de collecte, tout en favorisant l&amp;#039;épuration naturelle, la recharge des nappes et la création de nouvelles trames vertes lorsque cela est possible.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux et solutions éligibles devront viser à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   retarder les écoulements de manière à limiter les débits et les débordements de réseau, et donc les inondations urbaines et de contenir les crues ;
  &lt;/li&gt;
  &lt;li&gt;
   infiltrer les eaux pluviales au plus près de leur point de chute, ce qui permet de soulager les réseaux de collecte et d&amp;#039;éviter la concentration des flux de pollution. La faible quantité de polluants des eaux avant ruissellement peut alors souvent être épurée par le sol lors de l&amp;#039;infiltration. Ce principe participe aussi à la recharge des nappes phréatiques ;
  &lt;/li&gt;
  &lt;li&gt;
   récupérer l&amp;#039;eau pour des usages qui ne nécessitent pas d&amp;#039;utiliser de l&amp;#039;eau potable (arrosage, nettoyage...), ce qui conduit alors à des économies d&amp;#039;eau.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Désimperméabilisation des trottoirs rue des Sources (VC)
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement des berges du Ru d&amp;#039;Orval à Cannectancourt
  &lt;/li&gt;
  &lt;li&gt;
   Protection contre les coulées de boue à la rue d&amp;#039;Annel
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement hydraulique des eaux pluviales dans la rue du Val (RD 607)
  &lt;/li&gt;
  &lt;li&gt;
   Études relatives à la gestion des eaux pluviales et aux coulées de boue
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de maîtrise des ruissellements à l&amp;#039;échelle des sous-bassins-versant de Pontpoint
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la berge du Ru Soyer à Passel
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parking végétalisé à Villers-sous-Saint-Leu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espace public
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Dépenses éligibles
       &lt;/strong&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Taux de financement
       &lt;/strong&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Observations
       &lt;/strong&gt;
      &lt;/p&gt;
@@ -1250,1675 +1545,1825 @@
       (&amp;#43; 15 %)
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       Dépense subventionnable plafonnée à 700 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1921-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>155562</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la végétalisation des cours d’écoles</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>VÉGÉTALISATION DES COURS D'ÉCOLES</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...10 lines deleted...]
-      <c r="H8" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K8" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J9" s="1" t="inlineStr">
+        <is>
+          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N8" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les communes pour le réaménagement des cours d&amp;#039;écoles existantes en vue de l&amp;#039;adaptation au changement climatique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre en place des îlots de fraîcheur, en désimperméabilisant les sols, végétalisant les cours d&amp;#039;écoles et en créant des zones d&amp;#039;ombrages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Infiltrer les eaux pluviales à la source pour limiter le ruissellement et récupérer les eaux de pluie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la reconquête de la biodiversité en plantant des espèces végétales locales et en aménageant des refuges pour la faune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer le cadre de vie et le bien-être des enfants, en proposant des espaces multifonctionnels et de détente.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
-Eau souterraine
-[...3 lines deleted...]
-      <c r="O8" s="1" t="inlineStr">
+Sols
+Espaces verts
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;aides à la décision et de faisabilité de projets de réaménagement et végétalisation de cours d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  La désimperméabilisation de la cour de récréation et la mise en place de revêtements naturels perméables (ex : sols enherbés, copeaux de bois et paillis, sable, platelage en bois...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La plantation d&amp;#039;espèces végétales diversifiées et locales favorisant la biodiversité et la création de zones d&amp;#039;ombre et d&amp;#039;îlots de fraîcheur (utilisation d&amp;#039;espèces locales nécessitant peu d&amp;#039;entretien et une faible consommation d&amp;#039;eau, plantation d&amp;#039;arbres et arbustes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;aménagements favorables à la biodiversité : nichoirs et/ou perchoirs à oiseaux, hôtels à insectes, gîtes pour petits mammifères
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;ombrières végétalisées (pergolas) ou toutes protections solaires (auvents, voilage, extension de préau et équipements rafraîchissants (points d&amp;#039;eau, brumisateurs,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La récupération et réutilisation d&amp;#039;eau de pluie des bâtiments, notamment pour l&amp;#039;arrosage des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations :
+  Aménagements ludiques et sportifs (espaces multifonctionnels), création d&amp;#039;espace contribuant à l&amp;#039;organisation d&amp;#039;ateliers pédagogiques (ex : jardins potagers, carrés d&amp;#039;herbes aromatiques...), Études et dépenses d&amp;#039;ingénierie et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, outils de communication et supports pédagogiques liés à l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les plantations hors-sols d&amp;#039;éléments végétalisés de type bacs et potées fleuris, jardinières...,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses d&amp;#039;entretien et de maintenance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de rénovation globale des bâtiments,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements liés à la création de bâtiments scolaires (constructions neuves).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La désimperméabilisation et la végétalisation constituent des dépenses obligatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux devront permettre de réduire les surfaces imperméabilisées d&amp;#039;au moins 25 % par rapport à l&amp;#039;existant. Il conviendra de privilégier des revêtements clairs pour les surfaces restants imperméables. Le réemploi des matériaux devra être privilégié.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les espèces végétales sauvages et locales seront à privilégier. Pour les arbres et arbustes, ils devront respecter la liste départementale des essences locales (liste disponible auprès de la direction de l&amp;#039;environnement).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets devront être menés dans le cadre d&amp;#039;une démarche participative impliquant l&amp;#039;ensemble des usagers de l&amp;#039;établissement (équipe pédagogique, personnel d&amp;#039;entretien, élèves et leurs représentants,...) afin d&amp;#039;aboutir à un projet d&amp;#039;aménagement co-conçu et partagé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond de
+ dépenses éligibles :
+ &lt;/strong&gt;
+ 600.000€ HT
+&lt;/p&gt;
+&lt;p&gt;
+ NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage peut présenter plusieurs demandes de subvention dans la limite de ce plafond.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/vegetalisation-des-cours-decoles/</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- aidesfinancieres&amp;#64;eaureunion.fr
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/89af-modele/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-      <c r="A9" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>164305</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Economiser et recycler l’eau des activités industrielles et de l'artisanat</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre les pressions des activités  économiques hors agriculture (réduction des  pollutions, économies d’eau et eaux pluviales)</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’eau encourage les entreprises à économiser l’eau, à développer des solutions de recyclage dans leurs activités et à installer des systèmes en circuit fermé pour limiter les prélèvements en eau. &lt;br /&gt;Elle incite les entreprises à adopter des démarches prospectives de sobriété et développement durable. &lt;br /&gt;Elle soutient également des études de connaissance des enjeux quantitatifs des prélèvements intégrant les impacts du changement climatique sur la ressource en eau.&lt;br /&gt;Enfin, l’Agence finance des projets de réutilisation des eaux non conventionnelles comme les eaux usées traitées, eaux de pluie ou eaux de piscine.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/activites-industrielles-artisanat"&gt;Activités industrielles et artisanat | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Démarches prospectives et diagnostics, 
+études avant travaux &lt;/li&gt;&lt;li&gt;Travaux d’efficience et économie d’eau 
+(mise en circuit fermé, collecte et 
+recyclage des eaux pluviales…) &lt;/li&gt;&lt;li&gt;Travaux de transfert de prélèvements 
+vers des ressources moins sensibles&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires sont des personnes publiques ou privées 
+exerçant une activité économique à caractère industriel, 
+commercial et artisanal ou en lien avec de telles activités 
+(hors secteur agricole et élevage sauf aquaculture). &lt;/p&gt;&lt;p&gt;Les projets devront permettre une économie de prélèvement 
+d’eau d’au moins 10% du volume total annuel moyen prélevé 
+dès lors que celui-ci est supérieur à 5 000 m3 ou une économie supérieure à 500 000 m3.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/Fiche%20th%C3%A9matique_Industries_Economiser%20et%20recycler%20l%27eau.pdf</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Secteurs d’activité : Papier/ Blanchisserie / Cuir / Hôtellerie plein air / Opérations collectives TPME : Olivier RODRIGO - Chargé d’intervention industries Tel direct : 05.61.36.37.55 - olivier.rodrigo&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Chimie / Traitement de surface / Aéronautique / Métallurgie : Franck THOMAS - Chargé d’intervention industries Tel direct : 05 61 36 37 54 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;franck.thomas&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Agro-Alimentaires / Golf / Activités commerciales : Marc PINEL - Chargé d’intervention industries Tel direct : 05 61 36 82 19 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;marc.pinel&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/collecter-et-traiter-les-eaux-usees-et-les-eaux-pluviales-2/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>162512</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements nécessaires à la réalisation d'économies d'eau</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>INVESTISSEMENTS NECESSAIRES A LA REALISATION D'ECONOMIES D'EAU</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 30</t>
         </is>
       </c>
-      <c r="J9" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les investissements nécessaires au suivi et à la réduction des consommations d’eau potable des services et bâtiments publics existants. Il encourage également la réalisation d’actions de sensibilisation des usagers aux économies d’eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes de moins de 10 000 habitants&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités (hors Métropole et Communauté Urbaine)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Compteurs divisionnaires (sous-compteurs), compteurs intelligents, détecteurs de fuites, disjoncteurs d’eau, système de télé-relève et outil numérique associé, etc.&lt;/li&gt;&lt;li&gt;Équipements hydro-économes : réducteurs ou régulateurs de pression, limiteurs de débit, robinetterie temporisée, aérateurs d’eau / mousseurs, chasses d’eau à chasse temporisée (ou mécanisme double-commande), douchettes économiques, etc.&lt;/li&gt;&lt;li&gt;Optimisation des systèmes d’arrosage visant à économiser l’eau&lt;/li&gt;&lt;li&gt;Actions et outils de communication visant la sensibilisation des usagers de l’eau aux économies d’eau&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le renouvellement des canalisations d’eau potable,&lt;/li&gt;&lt;li&gt;Le remplacement de matériel existant,&lt;/li&gt;&lt;li&gt;Les équipements liés à la récupération et l’utilisation des eaux de pluie (cf fiche spécifique “récupération et utilisation des eaux de pluie des bâtiments publics existants),&lt;/li&gt;&lt;li&gt;Les projets de rénovation globale, d’extension ou de création de bâtiments,&lt;/li&gt;&lt;li&gt;Les dépenses de fonctionnement, d’entretien et de maintenance.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères: &lt;/strong&gt;L’installation des équipements devra être préconisée par une étude ou un diagnostic des consommations d’eau des bâtiments et services publics.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plancher des dépenses &lt;/strong&gt;&lt;strong&gt;éligibles : &lt;/strong&gt;1 000 € HT&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plafond de dépenses éligibles : &lt;/strong&gt;100 000 € HT&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT des travaux s’ils sont non plafonnés.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/investissements-necessaires-a-la-realisation-deconomie-deau/</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
 Seine-Maritime &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Direction de la Cohésion des
 Territoires &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
 &lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-investissements-necessaires-a-la-realisation-deconomies-deau/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...227 lines deleted...]
-      <c r="A11" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>164140</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Financer des actions de réutilisation des eaux non-conventionnelles</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H11" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Encadrement des aides de l'état</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M11" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions de réutilisation de l’eau au sein d’un même site, y compris pour un usage différent sont considérées 
 comme du recyclage. &lt;br /&gt;Les actions de réutilisation des eaux traitées et plus largement d’eaux non conventionnelles destinées à un autre 
 usage en dehors du site initial sont éligibles dès lors qu’elles respectent les réglementations en vigueur et 
 démontrent un bénéfice environnemental global positif.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R11" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour être éligible, les projets devront : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Intervenir en substitution de 
 prélèvements sur des milieux fragiles, en 
 particulier pour privilégier l’usage 
 d’alimentation en eau potable ; &lt;/li&gt;&lt;li&gt;Respecter la réglementation en vigueur ; &lt;/li&gt;&lt;li&gt;Ne pas engendrer d’impact négatif sur 
 l’ancien milieu récepteur (balance entre la 
 contribution du rejet au soutien d’étiage et 
 la qualité de l’eau rejetée), s’il s’agit de 
 réutilisation d’eaux usées traitées ; &lt;/li&gt;&lt;li&gt;Présenter un bilan écologique global
 positif (y compris par exemple sur le volet 
 énergétique) ; 
 Suite à une approche coût/efficacité 
 même succincte, avoir démontré qu’il n’y 
 a pas d’autre option plus pertinente d’un 
 point de vue environnemental (exemple
 prélèvement direct d’eau non potable 
 dans le milieu naturel, possibilité de 
 stockage des eaux de pluie, …)
 &lt;/li&gt;&lt;li&gt;S’intégrer dans une démarche globale de 
-sobriété&lt;/li&gt;&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="S11" s="1" t="inlineStr">
+sobriété&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X11" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-partage-des-ressources-en-eau-stockage/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-[...135 lines deleted...]
-    <row r="13" spans="1:27" customHeight="0">
+    <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
-        <v>119762</v>
+        <v>119761</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Lutte contre la pollution des activités économiques hors agricole</t>
+          <t>Gestion des eaux pluviales et de ruissellement hors activités économiques</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
-        <is>
-[...186 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H14" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 70</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence peut attribuer une participation financière aux collectivités territoriales ou à leurs groupements, aux établissements publics et aux associations qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  De manière hiérarchique, l&amp;#039;Agence incite :
  &lt;br /&gt;
  - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de
  &lt;br /&gt;
  biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
  &lt;br /&gt;
  -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour des opérations de renouvellement urbain associées à une déconnexion des eaux pluviales du réseau d&amp;#039;assainissement :
 &lt;/p&gt;
 &lt;p&gt;
  Création de noues plantées en bordure de voirie
 &lt;/p&gt;
 &lt;p&gt;
  Création de toitures végétalisées
 &lt;/p&gt;
 &lt;p&gt;
  Création de chaussées à struture réservoir
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  Lien vers plaquette : La gestion durable et intégrée des eaux pluviales au service de la Biodiversité en ville :
  &lt;a href="https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf" rel="noopener" target="_blank"&gt;
   https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf
  &lt;/a&gt;
  &lt;br /&gt;
  Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
  &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
   https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Déconnexion des eaux pluviales :
 &lt;/p&gt;
 &lt;p&gt;
  - du réseau unitaire d&amp;#039;assainissement
 &lt;/p&gt;
 &lt;p&gt;
  - ou d&amp;#039;un réseau pluvial impactant le milieu aquatique (pollution avérée à l&amp;#039;exutoire)
 &lt;/p&gt;
 &lt;p&gt;
  - ou d&amp;#039;un réseau pluvial dysfonctionnant et engendrant des inondations
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Montant de dépenses finançables supérieur à 10 000 €HT
 &lt;/p&gt;
 &lt;p&gt;
  Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
 &lt;/p&gt;
 &lt;p&gt;
  Pour les Entreprises privées / Entreprises publiques locales (Sem, Spl, SemOp) concernent celles intervenants dans le cadre d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage publique.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-049_eaux_pluviales.pdf</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>Jean-Philippe KARPINSKI
 &lt;br /&gt;
 Chef de la Mission Mer du Nord
 &lt;br /&gt;
 jp.karpinski&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 &lt;br /&gt;
 François BLIN
 &lt;br /&gt;
 Chef de la Mission Picardie
 &lt;br /&gt;
 f.blin&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 &lt;br /&gt;
 Ludovic LEMAIRE
 &lt;br /&gt;
 Chef de la Mission Littoral
 &lt;br /&gt;
 l.lemaire&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 &lt;br /&gt;
 Hervé CANLER
 &lt;br /&gt;
 Chargé d&amp;#039;études Pluvial
 &lt;br /&gt;
 h.canler&amp;#64;eau-artois-picardie.fr</t>
         </is>
       </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>p.branger@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60f7-realiser-des-etudes-et-travaux-de-gestion-int/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>119762</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre la pollution des activités économiques hors agricole</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 35</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence peut attribuer une participation financière aux activités économiques hors agricoles qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ De manière hiérarchique, l&amp;#039;Agence incite :
+ &lt;br /&gt;
+ - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur réutilisation, tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
+ &lt;br /&gt;
+ -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
+ &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
+  https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Friche
+Voirie et réseaux
+Commerces et services
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etablissements éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - usagers non domestiques de l&amp;#039;eau (hors activités agricoles), redevables de l&amp;#039;Agence depuis au moins 5
+&lt;/p&gt;
+&lt;p&gt;
+ ans pour détérioration de la qualité de l&amp;#039;eau à la date de la décision d&amp;#039;attribution de la participation
+&lt;/p&gt;
+&lt;p&gt;
+ financière,
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites et très Petites Entreprises, artisans,
+&lt;/p&gt;
+&lt;p&gt;
+ - chambres consulaires ou tout autre organisme représentatif d&amp;#039;activité économique industrielle (centres
+&lt;/p&gt;
+&lt;p&gt;
+ techniques, syndicats professionnels ... ), commerciale ou artisanale.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les surfaces imperméabilisées
+&lt;/p&gt;
+&lt;p&gt;
+ existantes traitées dans le cadre de l&amp;#039;opération doivent être supérieures ou égales à la surface d&amp;#039;éventuelles
+&lt;/p&gt;
+&lt;p&gt;
+ nouvelles imperméabilisations.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Montant de dépenses finançables supérieur à 10 000 €HT
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-048_activites_economiques.pdf</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>Philippe LESAINT
+&lt;br /&gt;
+p.lesaint&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+Chargé d&amp;#039;interventions spécialisé
+&lt;br /&gt;
+&lt;br /&gt;
+Hervé Canler
+&lt;br /&gt;
+Chargé d&amp;#039;études Pluvial
+&lt;br /&gt;
+h.canler&amp;#64;eau-artois-picardie.fr</t>
+        </is>
+      </c>
       <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>p.branger@eau-artois-picardie.fr</t>
         </is>
       </c>
       <c r="Z14" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/60f7-realiser-des-etudes-et-travaux-de-gestion-int/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6723-realiser-des-etudes-et-travaux-de-gestion-int/</t>
         </is>
       </c>
       <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
+    <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
+        <v>143287</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la gestion de vos eaux pluviales et leurs interactions avec les réseaux d'assainissement en ville</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez en charge la gestion des eaux pluviales et devez l&amp;#039;adapter aux contraintes de pollution des sols, de dissolution du gypse, de faible perméabilité, tout en gérant le risque d&amp;#039;inondation par ruissellement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne pour la conception et le dimensionnement de solutions de gestion innovantes et appropriées comme par exemple le traitement ou la reperméabilisation.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment élaborer un diagnostic de l&amp;#039;écoulement et du devenir des eaux pluviales et des réseaux d&amp;#039;assainissement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment éviter le ruissellement des eaux de pluie ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions innovantes de reperméabilisation des sols mettre en oeuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment se former à la gestion des eaux pluviales ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des compétences et moyens matériels dans le domaine de l&amp;#039;eau : hydrologie quantitative, hydrogéologie, approche qualitative, hydrobiologie, écologie urbaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des analyses depuis l&amp;#039;amont (ruissellement, sources de pollution) jusqu&amp;#039;au milieu récepteur (cours d&amp;#039;eau, nappe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des outils développés pour évaluer les services écosystémiques rendus par les ouvrages, leurs performances        hydrauliques et épuratoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises entre ingénierie et recherche pour des solutions innovantes, adaptées aux contextes locaux et aux caractéristiques des sols et du sous-sol
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner l&amp;#039;élaboration d&amp;#039;un diagnostic de l&amp;#039;existant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser le diagnostic de territoire et de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les services écosystémiques rendus par les aménagements en place
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Expertiser les enjeux, déterminer des critères
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluer le potentiel de reperméabilisation à l&amp;#039;échelle du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Exploiter les résultats du diagnostic
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer des solutions d&amp;#039;amélioration de la qualité de l&amp;#039;eau, la prévention des inondations, la régulation de l&amp;#039;îlot de chaleur urbain, le développement de paysages naturels, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer la gestion intégrée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser le zonage pluvial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir des recommandations concrètes pour une stratégie de reperméabilisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Assister la construction de nouveaux projets d&amp;#039;aménagement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appuyer la maîtrise d&amp;#039;ouvrage dans l&amp;#039;élaboration d&amp;#039;un cahier des charges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser les scénarios d&amp;#039;aménagement et de modalités d&amp;#039;exploitation associées (gestion différenciée, gestion naturelle, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Examiner, étudier les problématiques locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Grand Paris Seine &amp;amp; Oise
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude de faisabilité d&amp;#039;une politique d&amp;#039;infiltration des eaux pluviales dans des contextes hydrogéologiques sensibles (risque de dissolution du gypse).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Grand Narbonne Communauté d&amp;#039;Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des solutions pour la désimperméabilisation des sols du Grand Narbonne
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Toulouse Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toulouse Métropole lance une étude sur la débitumisation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/ameliorer-gestion-vos-eaux-pluviales-leurs-interactions</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be77-ameliorer-la-gestion-de-vos-eaux-pluviales-et/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>164228</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>LEADER - Fiche Action 4 : Devenir un territoire exemplaire qui consomme moins et mieux</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>GAL SUD 77 / LEADER  2023-2027</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne Attractivité
 Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H15" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J15" s="1" t="inlineStr">
+      <c r="J16" s="1" t="inlineStr">
         <is>
           <t>Taux de subvention variable en fonction du projet</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qu’est-ce que le LEADER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LEADER (Liaison Entre Actions de Développement de l’Economie
 Rurale)&lt;/strong&gt; est un programme Européen qui s’inscrit dans le second pilier de la
 Politique Agricole Commune / Fonds FEADER.&lt;/p&gt;&lt;p&gt;Son objectif est de &lt;strong&gt;soutenir le développement de projets en
 milieu rural qui dynamisent le territoire&lt;/strong&gt;. Les territoires éligibles au
 programme LEADER sont appelés GAL (Groupe d’Action Locale). Seine-et-Marne
 Attractivité anime et gère le programme LEADER du GAL SUD 77. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le GAL est l’interlocuteur de proximité des porteurs de
 projets &lt;/strong&gt;: il assure l’accompagnement technique et administratif de leur
 dossier. C’est une instance de concertation qui rassemble des acteurs publics
 et privés représentatifs du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les critères d’attribution de l’aide du
 programme LEADER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit s’inscrire dans l’une des fiches-actions du
 programme LEADER.&lt;/p&gt;&lt;p&gt;L’attribution d’une aide LEADER est soumise à l’obtention
 d’un co-financement public (Etat, Région, commune …) : 20% minimum du montant
 éligible. Un projet peut être subventionné dans la limite du taux d’aide
 publique défini pour l’opération. Les frais et les travaux ne doivent pas être
 engagés avant que l’autorité de gestion (Région IDF) délivre un accusé de
 réception de dossier complet.&lt;/p&gt;&lt;p&gt;Les projets susceptibles d’être financés par d’autres
 dispositifs du FEADER en Île-de-France ne pourront pas l’être par le LEADER
 (cela concerne majoritairement les projets agricoles).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les différentes étapes qui suivent le dépôt
 d’un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;ol start="5" type="1"&gt;
  &lt;li&gt;Le dossier passe devant
      deux comités pour être voté en opportunité&lt;/li&gt;
  &lt;li&gt;Le dossier est ensuite
      déposé sur le site « Mes démarches » de la Région IDF pour instruction&lt;/li&gt;
  &lt;li&gt;Une fois le dossier
      validé par la Région, il repasse en comité pour programmation&lt;/li&gt;
  &lt;li&gt;Une demande de paiement
      est déposée&lt;/li&gt;&lt;li&gt;Le versement est ensuite
      effectué&lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q16" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Dépenses directes de personnel ;&lt;/li&gt;&lt;li&gt;Frais de déplacement, de restauration, d&amp;#039;hébergements ; &lt;/li&gt;&lt;li&gt;Etudes ; &lt;/li&gt;&lt;li&gt;Investissements matériels et immatériels ; &lt;/li&gt;&lt;li&gt;Prestation de service.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires éligibles tous types d&amp;#039;actions confondus : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Etablissements publics dont les chambres consulaires et établissements de coopération, administratifs, industriels et commercial d&amp;#039;enseignement de santé ;&lt;/li&gt;&lt;li&gt;Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte) ;&lt;/li&gt;&lt;li&gt;PME / TPE au sens communautaire, dont les entreprises individuelles ; &lt;/li&gt;&lt;li&gt;Propriétaires de forêt et leurs groupements ;&lt;/li&gt;&lt;li&gt;Agriculteurs actifs dont les regroupements agricoles ;&lt;/li&gt;&lt;li&gt;Groupement d&amp;#039;intérêt économique ; &lt;/li&gt;&lt;li&gt;Associations, leurs groupements et leurs fédérations ; &lt;/li&gt;&lt;li&gt;Fondations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Exemples de projets réalisables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Réduire les consommations d&amp;#039;énergie et mobiliser les basses technologies et les mobilités alternatives : &lt;/strong&gt;travaux d&amp;#039;amélioration énergétique bâtiments avec des matériaux biosourcés, développement de la trame noire en ville et à la campagne… &lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Intensifier la production d&amp;#039;énergie locale : &lt;/strong&gt;développement du chauffage collectif bois et solaire, actions d&amp;#039;expérimentations et aux productions d&amp;#039;énergies renouvelables…&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Mettre en place des principes de l&amp;#039;économie circulaire et former les acteurs du territoire :&lt;/strong&gt; mise en place de circuits de récupération d&amp;#039;eau de pluie et de réutilisation à usage domestique et industriel, développement des emballages vertueux...&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://invest.seineetmarnevivreengrand.fr/financement-leader/gal-sud-77/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lucie HUGUET &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:albane.morel&amp;#64;safer-idf.com" rel="noopener" target="_blank"&gt;
   lucie.huguet&amp;#64;attractivite77.fr  &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Animatrice LEADER Sud 77
 &lt;/p&gt;
 &lt;p&gt;
  06 31 51 23 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>lucie.huguet@attractivite77.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/federer-des-acteurs-et-des-projets-pour-une-valorisation-raisonnee-de-la-ressource-foret-leader-fiche-action-3/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne Attractivité</t>
+        </is>
+      </c>
+      <c r="AD16" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-[...229 lines deleted...]
-    <row r="17" spans="1:27" customHeight="0">
+    <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>149125</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Mener à bien un projet visant à anticiper les manques d’eau et les sècheresses à venir</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Changement climatique et impact sur les ressources en eau et les milieux naturels</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
+Association</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Avance récupérable</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez mener à bien un projet visant à anticiper les manques d&amp;#039;eau et les sècheresses à venir ?
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 100 000 € pour les équipements d&amp;#039;économie d&amp;#039;eau et 1 000 000 € pour les autres projets :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une avance de trésorerie de 30% dès le démarrage de votre projet
   &lt;/li&gt;
@@ -3041,78 +3486,98 @@
 &lt;p&gt;
  OU
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Déposez votre demande en ligne dès que vous détenez l&amp;#039;ensemble des devis et une note décrivant le projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
       <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b735-changement-climatique-et-impact-sur-les-resso/</t>
         </is>
       </c>
       <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
+    <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>103418</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Préserver, restaurer et valoriser les milieux aquatiques et humides</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Eaux et milieux aquatiques humides</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Association
+Recherche
 Entreprise privée
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 50</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
  &lt;br /&gt;
@@ -3211,52 +3676,83 @@
           <t>https://www.iledefrance.fr/eau-et-milieux-aquatiques-et-humides</t>
         </is>
       </c>
       <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  eau-tramevertetbleue&amp;#64;iledefrance.fr
 &lt;/a&gt;</t>
         </is>
       </c>
       <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>biodiversite@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d1f8-eau-et-milieux-aquatiques-et-humides/</t>
         </is>
       </c>
       <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
+    <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>156156</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Soutenir la réhabilitation des zones d’activités économiques (ZAE) existantes</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>RÉHABILITATION DES ZONES D’ACTIVITÉS ÉCONOMIQUES EXISTANTES</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
@@ -3426,79 +3922,109 @@
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
       <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/55d0-aider-au-classement-et-a-la-preservation-des-/</t>
         </is>
       </c>
       <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
+    <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>120964</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Réserver, restaurer et valoriser les milieux aquatiques et humides</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Eau et milieux aquatiques et humides</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
@@ -3632,87 +4158,262 @@
           <t>&lt;p&gt;
  &lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   eau-tramevertetbleue&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0586-eau-et-milieux-aquatiques-et-humides/</t>
         </is>
       </c>
       <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
+    <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
-        <v>155123</v>
+        <v>163148</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Créer, rénover, étendre des équipements à vocation sportive</t>
+          <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Équipements sportifs (politique territoriale  22-28)</t>
+          <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Manche</t>
+          <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 50 000 € HT pour les travaux permettant la déconnexion des toitures et le stockage des eaux de pluie / Plafond de 200 000 € HT pour les études et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes</t>
+        </is>
+      </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;em&gt;&lt;/em&gt;&lt;/strong&gt;Travaux permettant la déconnexion des toitures et le stockage des eaux de pluie en vue d&amp;#039;une réutilisation &lt;/li&gt;&lt;li&gt;Etudes et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes avec aménagements permettant l&amp;#039;infiltration des eaux de pluie&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espace public
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations finançables doivent d&amp;#039;une part permettre de favoriser l&amp;#039;infiltration des eaux à la parcelle et limiter le &amp;#34;tout réseau&amp;#34; en milieu bâti / artificialisé ou d&amp;#039;autre part de favoriser la récupération des eaux pluviales des toitures et le développement de la réutilisation de ces eaux.&lt;/p&gt;&lt;p&gt;Les travaux devront être réalisés en espace urbain et être basés sur des solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>155123</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements à vocation sportive</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Équipements sportifs (politique territoriale  22-28)</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;équipements à vocation sportive
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les plateaux multi-activités
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aire de jeux multisports sécurisée le plus souvent non-couverte, à vocation scolaire et périscolaire mais aussi d&amp;#039;espaces d&amp;#039;entrainement pour diverses disciplines (handball, tennis, basket, volley ...) dont l&amp;#039;emprise au sol est au minimum de 11 m x 22 m.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les équipements sportifs pluridisciplinaires de proximité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Equipements sportifs reconnus comme étant à usage communal ou communautaire, permettant la pratique de plusieurs disciplines sportives dans un environnement couvert. On intègre dans cette catégorie les salles sportives dont l&amp;#039;aire de jeux doit-être a minima de 36m x 18m et les gymnases dont l&amp;#039;aire de jeux doit-être de 44m x 22m, permettant notamment la pratique du handball en compétition.
@@ -3727,64 +4428,64 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tous les équipements sauf les plateaux sportifs, avis de la DDCS
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations des bâtiments, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Nécessité de la présence sur le territoire d&amp;#039;une structure affiliée à une fédération organisant des compétitions en lien avec la ou les disciplines pratiquées sur l&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité de respecter les normes fédérales en vigueur dans la ou les disciplines pratiquées sur l&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité de la justification de l&amp;#039;équipement en question au regard des autres équipements existants sur le secteur.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -3905,322 +4606,384 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-sportifs-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.97
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/310f-equipements-sportifs-politique-territoriale-2/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G22" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>164335</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Opérations ponctuelles ou globales</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H22" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K22" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT /</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N22" s="1" t="inlineStr">
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations ponctuelles 
+ou globales 
+d’aménagement mettant 
+en œuvre une gestion 
+intégrée des eaux de 
+pluie et végétalisation 
+associée&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
-Sols
+Espaces verts
 Espace public
+Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="T22" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux de gestion intégrée 
+des eaux pluviales et de 
+végétalisation associée 
+situés en zone urbanisée&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville.pdf?Archive=264060208224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-etudes/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-      <c r="A23" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>154582</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Aménager ou réhabiliter les aires d’accueil des gens du voyage, les aires de grand passage ainsi que les terrains familiaux locatifs</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Aires d’accueil des gens du voyage et terrains familiaux (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L23" s="1" t="inlineStr">
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à aménager ou réhabiliter les aires d&amp;#039;accueil des gens du voyage, les aires de grand passage ainsi que les terrains familiaux locatifs.
 &lt;/p&gt;
 &lt;p&gt;
  Ainsi, sont éligibles les projets inscrits et prévus dans le cadre du schéma départemental d&amp;#039;accueil des gens du voyage 2019-2025 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les aires de grands passages permettant l&amp;#039;accueil des regroupements occasionnels ou traditionnels de 50 à 200 caravanes ;
   &lt;/li&gt;
   &lt;li&gt;
    les aires d&amp;#039;accueil aménagées permettant l&amp;#039;accueil temporaire de maximum 9 mois sur un terrain aménagé ;
   &lt;/li&gt;
   &lt;li&gt;
    les terrains familiaux locatifs permettant la sédentarisation des familles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les demandes doivent concerner des travaux de création et de relocalisations d&amp;#039;aires. Ainsi que les travaux de réhabilitation lourde (élargissement des places, construction de blocs sanitaires supplémentaires et réfection des existants, etc.) dont les extensions (pour maintenir la capacité de l&amp;#039;aire).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %.
 &lt;/p&gt;
 &lt;p&gt;
  Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet devra répondre à la législation et à la réglementation en vigueur relatives à l&amp;#039;accueil et à l&amp;#039;habitat des gens du voyage, aux prescriptions du schéma départemental d&amp;#039;accueil des gens du voyage ainsi que, a minima, aux préconisations fixées par l&amp;#039;Etat.
 &lt;/p&gt;
 &lt;p&gt;
  Le paysagement de l&amp;#039;espace devra être défini pour l&amp;#039;amélioration du cadre de vie tout en proposant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau. Les mobilités douces devront également être prises en compte dans le projet.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre présentant des compétences réglementaires et techniques requises.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
 &lt;/p&gt;
 &lt;p&gt;
@@ -4274,204 +5037,224 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux et aménagements
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, taxes et redevances, frais de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/aires-daccueil-des-gens-du-voyage-et-terrains-familiaux-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 77 79 54
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c614-aires-daccueil-des-gens-du-voyage-et-terrains/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-      <c r="A24" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>155116</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Mener des études et des actions de protection en faveur de la biodiversité</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Études et actions de protection en faveur de la biodiversité (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La conservation de la biodiversité patrimoniale et des milieux ordinaires, ainsi que des continuités écologiques constitue l&amp;#039;un des enjeux clés de la transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  Trois types de projets peuvent être accompagnés :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Restauration d&amp;#039;espaces naturels concourant à la préservation ou amélioration de la biodiversité/des paysages) : création de zones refuges ou de circulation pour la faune, création de coulées ou ceintures vertes, aménagement écologique de lisières, renaturation de friches urbaines ... ;
   &lt;/li&gt;
   &lt;li&gt;
    Aménagements d&amp;#039;espaces naturels permettant une découverte du site sans porter atteinte au milieu naturel : création de sentiers botaniques... ;
   &lt;/li&gt;
   &lt;li&gt;
    Rétablissement/maintien des continuités écologiques linéaires ou en pas japonais (haies, zones humides, bosquets).
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    MODALITÉS FINANCIÈRES
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Si étude, cahier des charges de l&amp;#039;étude et proposition du cabinet retenu
  &lt;/p&gt;
  &lt;p&gt;
   Pièces justifiant la bonification si sollicitée
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public (maitrise foncière publique ou servitude) devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités douces et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une maîtrise foncière publique (propriété ou servitude) des espaces naturels est exigée ;
   &lt;/li&gt;
   &lt;li&gt;
    Les projets devront intégrer une réflexion préalable pour qualifier les enjeux de protection de la biodiversité ;
   &lt;/li&gt;
   &lt;li&gt;
    Les aménagements devront respecter le milieu naturel et la réglementation spécifique au site (autorisations relatives aux sites classés ou inscrits, au titre de la loi sur l&amp;#039;eau ou du droit d&amp;#039;urbanisme...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les espaces naturels devront être ouverts librement au public, sauf fragilité particulière du milieu naturel.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
@@ -4527,421 +5310,133 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les aménagements de voirie routière (terrassement, revêtement de couche et surface de roulement) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;aménagement dégradant le milieu naturel ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité et de reproduction des dossiers.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/etudes-et-actions-de-protection-en-faveur-de-la-biodiversite-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.95.25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6322-etudes-et-actions-de-protection-en-faveur-de-/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-[...313 lines deleted...]
-    <row r="26" spans="1:27" customHeight="0">
+    <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>152161</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Aider à la mise en place ou à la réhabilitation de l’assainissement des communes rurales</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>ASSAINISSEMENT RURAL</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H26" s="1" t="inlineStr">
@@ -5377,797 +5872,1413 @@
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
       <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2605-aider-a-la-creation-damenagements-de-securite/</t>
         </is>
       </c>
       <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
+    <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
-        <v>155114</v>
+        <v>155112</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Identifier et réaliser des travaux de restauration et de valorisation du petit patrimoine non protégé au titre des monuments historiques</t>
+          <t>Créer, rénover et réhabiliter l’hôtellerie de plein air et des aires de camping-cars publiques</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Petit patrimoine non protégé (politique territoriale 22-28)</t>
+          <t>Hôtellerie de plein air et aire d’accueil de camping-cars (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Identification et travaux de restauration et de valorisation du petit patrimoine non protégé au titre des monuments historiques :
-[...64 lines deleted...]
-&lt;/ul&gt;</t>
+ Tout projet visant à la création, rénovation et réhabilitation d&amp;#039;hôtellerie de plein air et d&amp;#039;aires de camping-cars publiques
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Hôtellerie de plein air (camping)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Espaces extérieurs destinés à l&amp;#039;accueil de tentes, de caravanes, de résidences mobiles de loisirs et d&amp;#039;habitations légères de loisirs. Ils sont constitués a minima de 6 emplacements nus ou équipés de l&amp;#039;une de ces installations, ainsi que d&amp;#039;équipements communs.
+&lt;/p&gt;
+&lt;p&gt;
+ Les hébergements classés sont évalués selon trois grands axes : la qualité de confort, la qualité des services, les bonnes pratiques en matière de respect de l&amp;#039;environnement et d&amp;#039;accueil des clientèles en situation de handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Aire d&amp;#039;accueil de camping-cars
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aire d&amp;#039;accueil de camping-cars est un espace ouvert gratuit ou non, dans ou en dehors d&amp;#039;un camping, réservé au stationnement des camping-cars de jour comme de nuit. Au-delà de 50 places, elle est soumise au permis d&amp;#039;aménager pour les parkings (R. 421-19 j du code de l&amp;#039;urbanisme). Elle peut être équipée d&amp;#039;une aire de services qui est un dispositif sanitaire technique proposé aux camping-caristes afin d&amp;#039;effectuer les opérations nécessaires comme la vidange des eaux usées et l&amp;#039;approvisionnement en eau potable.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les projets de création seront analysés au regard des besoins identifiés dans la stratégie touristique du territoire intercommunal concerné. Les projets devront donc répondre à un intérêt touristique avéré et à une problématique constatée de régulation du stationnement de ce type de véhicules.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N27" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-[...2 lines deleted...]
-Réhabilitation</t>
+          <t>Tourisme
+Espace public</t>
         </is>
       </c>
       <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Volet identification :
-[...28 lines deleted...]
-&lt;/ul&gt;
+  &amp;gt; Hôtellerie de plein air
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est de contribuer au développement économique et touristique par une offre d&amp;#039;hébergement de qualité. Seuls les établissements classés minimum 2 étoiles et ouvert au minimum entre mai et septembre pourront bénéficier de ce dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ A partir de 150 000 € d&amp;#039;investissement, le projet nécessite de faire appel à un cabinet spécialisé qui réalisera préalablement une étude de faisabilité (dépense éligible).
+&lt;/p&gt;
+&lt;p&gt;
+ Les terrains de camping concernés devront comporter au minimum 30% de leurs emplacements ouverts à la location (à la nuitées, semaine ou au mois pour une clientèle de passage).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Respect de la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti (applicable pour les seuls espaces nécessitant d&amp;#039;être chauffés), et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Aire d&amp;#039;accueil de camping-cars
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités douces et à la prise en compte des objectifs de transition écologique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le paysagement de l&amp;#039;espace devra être défini pour l&amp;#039;amélioration du cadre de vie tout en proposant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre présentant des compétences en matière de végétalisation et de paysagement de l&amp;#039;espace.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
 &lt;/p&gt;
 &lt;p&gt;
  Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
 &lt;/p&gt;
-&lt;ul&gt;
- &lt;li&gt;
+&lt;p&gt;
+ &lt;span&gt;
   &lt;strong&gt;
    Exemples de démarches en lien avec la transition écologique :
   &lt;/strong&gt;
-  installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnement perméables et végétalisés, recours à des artisans RGE, insertion de clauses environnementales dans les marchés publics...
-[...7 lines deleted...]
-&lt;/ul&gt;
+ &lt;/span&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Bâtiment :
+   &lt;/strong&gt;
+   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création (applicable pour les seuls espaces nécessitant d&amp;#039;être chauffés), recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnement perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Equipements de plein air :
+   &lt;/strong&gt;
+   Présence d&amp;#039;un écologue pour la conception et la réalisation du projet, projet de renaturation d&amp;#039;un espace public (opération pour restaurer un meilleur état écologique des sites pour favoriser le cycle de l&amp;#039;eau en réduisant le ruissellement, favoriser la biodiversité et réduire les îlots de chaleur, ...), définition d&amp;#039;une gestion différenciée des espaces et/ou identification d&amp;#039;un périmètre de non intervention, installation d&amp;#039;équipements relatifs aux mobilités douces (bornes de recharges, casiers, abri-vélos couverts, station de gonflage, abri-piétons, points d&amp;#039;eau, barres d&amp;#039;attaches pour les chevaux, ...), utilisation de matériaux durables (bois locaux, masse, enrobé à liant végétal...) pour la réalisation des équipements présents sur l&amp;#039;espace public, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, mise en place d&amp;#039;un système d&amp;#039;éclairage public adapté aux usages et contraintes locales...), réemploi de matériaux, insertion de clauses environnementales dans les marchés publics.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de démarches en lien avec la transition inclusive :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Bâtiment :
+   &lt;/strong&gt;
+   Présence d&amp;#039;équipements adaptés pour tous les publics (mobiliers, sanitaires, ...), signalétique inclusive, accessibilité du bâtiment par des cheminements doux adaptés PMR, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Équipements de plein air :
+   &lt;/strong&gt;
+   Présence d&amp;#039;emplacements réservés et adaptés aux personnes à mobilités réduites, présence d&amp;#039;équipements adaptés pour tous les publics (mobiliers urbains, sanitaires, ...), signalétique inclusive, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés à l&amp;#039;amélioration de la qualité des emplacements y compris cheminements avec une forte intégration environnementale et paysagère ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux concernant des équipements ludiques et de loisirs (piscine couverte ou non...), mais également bâtiment d&amp;#039;accueil ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les services offerts à la clientèle (location de vélo électrique ou non, bagagerie, ...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;acquisition, l&amp;#039;installation (hors achat par crédit-bail) et la rénovation d&amp;#039;habitations légères de loisirs (HLL) et mobil-homes avec terrasses y compris transport, pose et terrasse (uniquement dans le cadre d&amp;#039;un projet global)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagement extérieur en cas de désimperméabilisation et végétalisation des espaces détente/loisirs et de stationnement ou création de stationnements perméables et végétalisés
+  &lt;/li&gt;
+  &lt;li&gt;
+   et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification
+  &lt;/li&gt;
+ &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...18 lines deleted...]
-&lt;/ul&gt;</t>
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
         </is>
       </c>
       <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T27" s="1" t="inlineStr">
         <is>
-          <t>Dépenses de fonctionnement
-Dépenses d’investissement</t>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
       <c r="V27" s="1" t="inlineStr">
         <is>
-          <t>https://www.manche.fr/guide-des-aides/petit-patrimoine-non-protege-politique-territoriale-22-28/</t>
+          <t>https://www.manche.fr/guide-des-aides/hotellerie-de-plein-air-et-aire-daccueil-de-camping-cars-politique-territoriale-22-28/</t>
         </is>
       </c>
       <c r="W27" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
       <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02.33.06.69.39
+ Téléphone : 02.33.05.98.70
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z27" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/7c38-petit-patrimoine-non-protege-politique-territ/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4857-hotellerie-de-plein-air-et-aire-daccueil-de-c/</t>
         </is>
       </c>
       <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
+    <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
-        <v>164335</v>
+        <v>155114</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Opérations ponctuelles ou globales</t>
+          <t>Identifier et réaliser des travaux de restauration et de valorisation du petit patrimoine non protégé au titre des monuments historiques</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Interventions en matière de d'eau et nature en ville et village</t>
+          <t>Petit patrimoine non protégé (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau  Rhin-Meuse</t>
+          <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
-        <is>
-[...132 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K29" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L29" s="1" t="inlineStr">
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Tout projet proposé visant à la création (si équipement similaire non présent sur la commune ou équipement obsolète ne pouvant être réhabilité), la rénovation ou l&amp;#039;extension d&amp;#039;une salle de convivialité ou d&amp;#039;un espace de vie associatif dont la gestion est publique.
+ Identification et travaux de restauration et de valorisation du petit patrimoine non protégé au titre des monuments historiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Les salles de convivialité sont des équipements d&amp;#039;accueil du public composé d&amp;#039;une salle principale et d&amp;#039;annexes (cuisines, vestiaires, sanitaires...), dédié aux associations locales et aux privés pour l&amp;#039;organisation de diverses manifestations.
-[...2 lines deleted...]
-  Les espaces de vie associative sont des équipements composés d&amp;#039;espaces spécifiques et/ou communs dédiés à des associations locales pour la pratique de leurs diverses activités régulières auprès de leurs adhérents On peut aussi les dénommer maisons des associations.
+  patrimoine matériel : bâti non protégé et visible depuis la voie publique (littoral, balnéaire, équestre, industriel, vestiges de la seconde guerre mondiale, ensembles urbains ou ruraux de la reconstruction, bâti en terre...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  patrimoine immatériel : traditions orales enrichissant la connaissance d&amp;#039;un territoire (témoignages, contes, chants, techniques et savoir-faire, us et coutumes...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
-[...3 lines deleted...]
-&lt;/p&gt;
+ &lt;strong&gt;
+  Volet identification :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les CTM, CPU et CPS : 50% du coût du poste de chargé de mission ou du coût de l&amp;#039;étude – aide plafonnée à 15 000 €.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Versement de la subvention conditionné à la transmission des données numériques et d&amp;#039;une synthèse pédagogique au Conseil départemental.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet travaux de restauration et/ou valorisation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...14 lines deleted...]
-Bâtiments et construction
+ &lt;strong&gt;
+  Volet identification :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CV du chargé de mission recruté réponse à la consultation de la prestation de service
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet travaux de restauration et/ou valorisation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Avis éventuels d&amp;#039;un architecte du CAUE ou de l&amp;#039;architecte des bâtiments de France
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces justifiant la bonification si sollicitée.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Espace public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet identification :
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
-[...8 lines deleted...]
-  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  Recrutement par le maitre d&amp;#039;ouvrage d&amp;#039;un chargé de mission qualifié, validé par le Conseil départemental ou réalisation d&amp;#039;une étude de pré-inventaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conventionnement avec le Conseil départemental approuvant la lettre de mission ou le cahier des charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travail normalisé du recensement selon l&amp;#039;outil méthodologique élaboré et fourni par le Conseil départemental ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restitution au maitre d&amp;#039;ouvrage et au Conseil département des données collectées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;outils de valorisation (panneaux, outil numérique...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
-&lt;/p&gt;
+ &lt;strong&gt;
+  Volet travaux de restauration et/ou valorisation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect des critères de préservation durable des édifices anciens de propriété publique (techniques et matériaux dans le respect des règles de l&amp;#039;art).
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
 &lt;/p&gt;
 &lt;p&gt;
  Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
-[...2 lines deleted...]
-  Exemples de démarches en lien avec la transition inclusive : un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnement perméables et végétalisés, recours à des artisans RGE, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...18 lines deleted...]
- &lt;/ul&gt;
+ &lt;strong&gt;
+  Volet identification
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le coût du poste de chargé de mission ou de l&amp;#039;étude pour les CTM, CPU et CPS.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de restauration et mise en valeur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
-  &lt;br /&gt;
-[...26 lines deleted...]
-      <c r="S29" s="1" t="inlineStr">
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le coût du poste de chargé de mission ou de l&amp;#039;étude pour les FIR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U29" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W29" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/petit-patrimoine-non-protege-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ Téléphone : 02.33.06.69.39
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c38-petit-patrimoine-non-protege-politique-territ/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>164336</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'eau et la nature  en ville et village - gestion intégrée - Dispositif cours d'école, bulle nature</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de d'eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / PAOT /</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Favoriser des démarches globales et planifiées pour la reconquête du bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Développer un urbanisme durable, adapté au changement climatique et solidaire&lt;/p&gt;&lt;p&gt;Favoriser le maintien et le retour de la biodiversité au coeur des tissus bâtis&lt;/p&gt;&lt;p&gt;Interfacer la stratégie avec les autres politiques de la ville et acteurs de l&amp;#039;aménagement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :
+&lt;br /&gt;• Les travaux pour des cours d’écoles résilientes au changement climatique, perméables et végétalisées :
+désimperméabilisation, récupération d’eau de pluie, végétalisation des espaces (plantation de haies, 
+arbres, couvre-sol, …), création d’îlots de fraicheur, intégration de matériaux de couleur claire poreux, 
+jardins pédagogiques, … ;
+&lt;br /&gt;• Les actions de concertation et de communication associées. &lt;/p&gt;&lt;p&gt;Les groupes scolaires associés -périscolaires, centres éducatifs d’enfants handicapés- bénéficient également de 
+cette mesure. Les collèges, lycées ou universités et assimilés sont traités dans le cadre de l’article 4.2.1. &lt;/p&gt;&lt;p&gt;L’aide maximale aux projets de cours d’école est conditionnée à une démarche impliquant la concertation et 
+aux projets les plus ambitieux écologiquement lorsque cela est possible : déraccordement des toitures, 
+récupération d’eau de pluie, solutions surfaciques et végétalisées, création d’emprises de pleine terre.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Jeunesse
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux de gestion intégrée 
+des eaux pluviales et de 
+végétalisation au sein des 
+écoles&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville.pdf?Archive=264060208224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_d%E2%80%99eau_et_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-leau-et-la-nature-en-ville-et-village-gestion-integree-operations-ponctuelles-ou-globales/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>440</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter les réseaux d'eau</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La réhabilitation des réseaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle concerne : la réhabilitation des réseaux et des ouvrages associés (postes de relèvement, ...) existants, la mise en séparatif par pose d&amp;#039;un réseau eaux usées et les collecteurs de transferts d&amp;#039;une ancienne STEU vers une autre, ainsi que les collecteurs de maillage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le conseil d&amp;#039;administration de l&amp;#039;agence de l&amp;#039;eau Seine-Normandie du 15 juin 2020 et le comité de bassin dans sa séance du 23 juin votent un plan de reprise pour soutenir l&amp;#039;investissement en augmentant ses taux d&amp;#039;aides pour :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les projets d&amp;#039;assainissement et de gestion des eaux de pluie, prioritaires pour la reconquête du bon état des masses d&amp;#039;eau et pour la mise en œuvre du plan baignade en Seine et en Marne,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets de sécurisation de l&amp;#039;alimentation en eau potable pour les territoires les plus exposés au risque de sécheresse,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets prioritaires de restauration de la continuité écologique des cours d&amp;#039;eau.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls sont éligibles les travaux réalisés sous la charte qualité nationale.
+Minoration de la Subvention à 20% (&amp;#43; Avance 40 %) pour agglomérations d&amp;#039;assainissement ≥ 10 000 EH en cas de non-respect du critère de zonage pluvial (Cette condition entre en vigueur au 01/01/2021).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/560d-la-rehabilitation-des-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>155126</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover ou étendre une salle de convivialité ou un espace de vie associatif dont la gestion est publique</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Salles de convivialité et espaces de vie associative (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet proposé visant à la création (si équipement similaire non présent sur la commune ou équipement obsolète ne pouvant être réhabilité), la rénovation ou l&amp;#039;extension d&amp;#039;une salle de convivialité ou d&amp;#039;un espace de vie associatif dont la gestion est publique.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les salles de convivialité sont des équipements d&amp;#039;accueil du public composé d&amp;#039;une salle principale et d&amp;#039;annexes (cuisines, vestiaires, sanitaires...), dédié aux associations locales et aux privés pour l&amp;#039;organisation de diverses manifestations.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les espaces de vie associative sont des équipements composés d&amp;#039;espaces spécifiques et/ou communs dédiés à des associations locales pour la pratique de leurs diverses activités régulières auprès de leurs adhérents On peut aussi les dénommer maisons des associations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas des salles de convivialité, avant calcul de la subvention départementale, une déduction des recettes théoriques générées par l&amp;#039;équipement sera prise en compte pour déterminer la base éligible. Cette déduction sera forfaitairement de 20% du montant HT des travaux éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les rénovations, document de diagnostic énergétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pièces justifiant de la bonification si sollicitation
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/salles-de-convivialite-et-espaces-de-vie-associative-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
  Téléphone : 02 33 05 96 79
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/997c-salles-de-convivialite-et-espaces-de-vie-asso/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-      <c r="A30" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>165132</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Soutenir les hébergements collectifs</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Soutien aux hébergements collectifs</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H30" s="1" t="inlineStr">
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I30" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J30" s="1" t="inlineStr">
+      <c r="J32" s="1" t="inlineStr">
         <is>
           <t>Bénéficiez de l’aide régionale pouvant aller jusqu’à 500 000 € :</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L30" s="1" t="inlineStr">
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mener à bien un projet d’investissements permettant la création, la réhabilitation ou l’extension d’équipements dans des hébergements collectifs ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à 500 000 € : &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt; &lt;/strong&gt;&lt;strong&gt;Des dépenses remboursées jusqu’à 20% du montant de votre projet&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une association&lt;/li&gt;
 &lt;li&gt;Une SCIC&lt;/li&gt;
 &lt;li&gt;Une commune ou une autre collectivité territoriale propriétaires des murs&lt;/li&gt;
 &lt;li&gt;Un privé&lt;/li&gt;
 &lt;li&gt;Une société de portage dont l’hébergement est géré par une association&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Et&lt;strong&gt; si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Un village de vacances&lt;/li&gt;
 &lt;li&gt;Une résidence de tourisme&lt;/li&gt;
 &lt;li&gt;Une maison familiale de vacances&lt;/li&gt;
 &lt;li&gt;Un centre de vacances&lt;/li&gt;
 &lt;li&gt;Un centre international de séjour&lt;/li&gt;
 &lt;li&gt;Une auberge de jeunesse&lt;/li&gt;
 &lt;li&gt;Situé sur le territoire de la région Grand Est&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Un hébergements d’une capacité minimum de 40 lits&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
@@ -6177,395 +7288,127 @@
 &lt;p&gt;L’aide est plafonnée, et &lt;strong&gt;son maximum est de 400 000 € &lt;/strong&gt;(ou 500 000 € si le projet est implanté sur une friche (type friche militaire) ou requalification de le friche).&lt;/p&gt;
 &lt;p&gt;Les &lt;strong&gt;principales dépenses retenues&lt;/strong&gt; dans le calcul de l’aide sont :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Les travaux réalisés par des entreprises spécialisées (hors porteur de projet lui-même) qui apportent une plus-value qualitative à l’offre des hébergements collectifs et dont la dépense éligible est supérieure à 125 000 € HT&lt;/li&gt;
 &lt;li&gt;Les honoraires d’architecte ou ceux du maitre d’œuvre&lt;/li&gt;
 &lt;li&gt;Toutes les dépenses de création ou d’amélioration de piscine, SPA, bain finlandais, sauna, hammam uniquement si les équipements qui seront mis en œuvre répondront à des enjeux de développement durable en justifiant techniquement (procédés, matériaux, conditions d’exploitation…). Les économies qui seront réalisées sur la ressource en eau et sur la ressource en énergie lors de leurs utilisations après travaux (exemple : Installation d’une couverture de piscine, installation d’un système de récupération de l’eau de pluie, centrale de filtration, installation d’une pompe à chaleur, installation de panneaux solaires thermiques, installation de panneaux photovoltaïques etc…). A cet effet, le porteur devra justifier de ces économies via le maître d’œuvre ou l’architecte&lt;/li&gt;
 &lt;li&gt;Le coût de l’audit d’efficacité énergétique (prise en charge régionale de 80% maximum)&lt;/li&gt;
 &lt;li&gt;Le coût de la procédure de labellisation ou d’affichage environnemental auprès de l’organisme certificateur (prise en charge régionale de 80% maximum)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Sont exclus&lt;/strong&gt; : Mobilier (hors cuisine intégrée ou éléments de salle de bain), matériel, éléments non fixes de décoration, literie, travaux d’entretien courant, factures de matériaux ainsi que les acquisitions immobilières et foncières et les investissements réglementaires (travaux de mise aux normes seuls).&lt;/p&gt;
 &lt;h3&gt;Aides complémentaires&lt;/h3&gt;
 &lt;p&gt;Pour information, sous certaines conditions, une aide complémentaire peut être sollicitée auprès de la Région Grand Est.&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Au titre d’un accompagnement adapté aux besoins en matière de &lt;a href="https://www.grandest.fr/vos-aides-regionales/transformation-digitale-parcours-individue"&gt;transition numérique&lt;/a&gt; des différentes typologies d’entreprises régionales (TPE, PME/PMI…)&lt;/li&gt;
 &lt;li&gt;Au titre d’un accès à une plateforme &lt;a href="https://pro.explore-grandest.com/presentation"&gt;Explore Grand Est&lt;/a&gt;, véritable accélérateur à la commercialisation des offres touristiques du Grand Est qui donne accès au programme de &lt;a href="https://www.art-grandest.fr/services-et-accompagnement/formations-accompagnements"&gt;formations d’Explorer Grand Est académie&lt;/a&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;Déposez votre demande en ligne,&lt;strong&gt; uniquement, &lt;/strong&gt;avant signature de devis et avant le début des travaux. Le dossier complet devra être finalisé au plus tard dans un délai d’un an à compter de la date de transmission de la demande dans la téléprocédure et avant la fin des travaux.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Au-delà de cette période, la demande devient caduque et non recevable.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Attention :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Si le projet est porté par &lt;strong&gt;une seule structure juridique, le dossier est à déposer en ligne&lt;/strong&gt;&lt;/li&gt;
 &lt;li&gt;Si le projet est porté par&lt;strong&gt; plusieurs structures juridiques &lt;/strong&gt;(exemple : SAS &amp;#43; SCI)&lt;strong&gt;, veuillez nous contacter par mail à l’adresse &lt;/strong&gt;&lt;a href="mailto:tourisme&amp;#64;grandest.fr"&gt;tourisme&amp;#64;grandest.fr&lt;/a&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P30" s="1" t="inlineStr">
+      <c r="P32" s="1" t="inlineStr">
         <is>
           <t>29/01/2024</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/hebergements-collectifs/</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0182/depot/simple</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Si le projet est porté par une seule structure juridique, le dossier est à déposer en ligne&lt;/p&gt;&lt;p&gt;Si le projet est porté par plusieurs structures juridiques (exemple : SAS &amp;#43; SCI), veuillez nous contacter par mail à l’adresse tourisme&amp;#64;grandest.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-hebergements-collectifs/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...287 lines deleted...]
-    <row r="33" spans="1:27" customHeight="0">
+    <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>155119</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des centres de vacances</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Centres de vacances (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
@@ -6774,52 +7617,72 @@
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.61
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/257a-centres-de-vacances-politique-territoriale-22/</t>
         </is>
       </c>
       <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
+    <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
         <v>155120</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre l'immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Dernier commerce de sa spécialité – boutique éphémère (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H34" s="1" t="inlineStr">
@@ -7068,52 +7931,78 @@
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.97.41
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1245-dernier-commerce-de-sa-specialite-boutique-ep/</t>
         </is>
       </c>
       <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
+    <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
         <v>155127</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H35" s="1" t="inlineStr">
@@ -7337,92 +8226,992 @@
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
       <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
+    <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
+        <v>155105</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des espaces de téléconsultation</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Espaces de téléconsultation (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet immobilier visant à aménager des espaces de téléconsultation permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins sur les territoires. La charte partenariale régionale d&amp;#039;accès aux soins (2021-2025) prévoit la possibilité d&amp;#039;impulser et/ou soutenir dans chaque territoire toutes les initiatives de qualité en faveur de l&amp;#039;amélioration de l&amp;#039;accès aux soins, comme la télémédecine. Ces initiatives devront :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   être basées sur un projet de santé partagé par l&amp;#039;ensemble des acteurs de territoire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   obtenir la validation du comité opérationnel départemental (COD) - instance décisionnelle de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Par ailleurs, les projets de santé ayant obtenu un avis favorable de la part du COD pourront être éligibles à un financement (hors politique territoriale) pour couvrir une partie des frais d&amp;#039;investissement non immobilier, notamment l&amp;#039;acquisition d&amp;#039;équipements liés à la réalisation des actes de télémédecine.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Projet de santé validé en COD
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les rénovations, document de diagnostic énergétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pièces justifiant la bonification si sollicitation
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 – Le projet devra impliquer les collectivités locales et les professionnels de santé afin de proposer une offre de soins cohérente avec les besoins et attentes de la population et répond aux priorités de la charte d&amp;#039;accès aux soins (2021-2025) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 2 – Les porteurs du projet devront rédiger un projet de santé présenté et validé dans le cadre des instances de la charte régionale partenariale d&amp;#039;accès aux soins (2021-2025) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 3 – Le projet immobilier devra être présenté dans le cadre des instances de la charte régionale partenariale régionale d&amp;#039;accès aux soins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   Environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/espaces-de-teleconsultation-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.96.17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d0ae-espaces-de-teleconsultation-politique-territo/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>155121</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements liées à des structures d’accueil petite enfance / enfance / familles</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Structures d’accueil petite enfance / enfance / familles  (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les crèches collectives, les crèches familiales sont des établissements d&amp;#039;accueil des enfants de moins de 6 ans confiés par leurs parents. Ces structures sont régies par les articles R2324-16 et suivants du code de la santé publique. Dans le cadre d&amp;#039;un projet d&amp;#039;établissement et règlement de fonctionnement, ces établissements d&amp;#039;accueil non permanent veillent à la santé, à la sécurité, au bien-être et au développement des enfants qui leur sont confiés. Dans le respect de l&amp;#039;autorité parentale, ils contribuent à leur éducation et apportent leur aide aux parents pour favoriser la conciliation de leur vie professionnelle et de leur vie familiale. Ils concourent à l&amp;#039;intégration des enfants présentant un handicap ou atteints d&amp;#039;une maladie chronique qu&amp;#039;ils accueillent. L&amp;#039;accueil peut être régulier, occasionnel ou mixte
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une maison d&amp;#039;assistant(e)s maternel(le)s est un établissement loué à des assistantes maternelles agréées. Un à six assistants maternels peuvent y exercer, mais uniquement 4 en simultané. C&amp;#039;est la loi n° 2010-625 du 9 juin 2010 qui en est le fondement juridique. Le service de la Protection Maternelle et Infantile (PMI) doit vérifier que les conditions d&amp;#039;accueil de la maison garantissent la sécurité et la santé des enfants accueillis. Les assistant(e)s maternel(le)s qui exercent dans une MAM sont employés par les parents qui leur confient leurs enfants. Ils sont soumis à la même réglementation que ceux qui travaillent à leur domicile (code de l&amp;#039;action sociale et des familles). La seule différence réside dans la possibilité de délégation entre eux de l&amp;#039;accueil des enfants.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le relais petite enfance a pour mission de créer un environnement favorable aux conditions et à la qualité de l&amp;#039;accueil individuel. Ce n&amp;#039;est ni un lieu de garde d&amp;#039;enfants, ni un employeur d&amp;#039;assistant(e)s maternel(le)s. Il n&amp;#039;est pas réglementé comme le sont les établissements et services d&amp;#039;accueil mais est défini par des circulaires de la Caisse Nationale d&amp;#039;Allocations Familiales, à l&amp;#039;origine de leur création. Le RPE assure différentes missions et services auprès des parents, des professionnels de l&amp;#039;accueil à domicile (assistant(e)s maternel(le)s, candidats à l&amp;#039;agrément garde d&amp;#039;enfants à domicile), et des acteurs de la petite enfance, sur un territoire défini. C&amp;#039;est un lieu d&amp;#039;écoute, d&amp;#039;information et d&amp;#039;animation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra respecter l&amp;#039;avis des services compétents (Etat, PMI, Service départemental d&amp;#039;incendie et de secours (SDIS...). A noter cependant que pour le RPE, la PMI n&amp;#039;a pas d&amp;#039;avis à donner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la création et l&amp;#039;extension, un diagnostic local sur les besoins d&amp;#039;implantation ou de rénovation d&amp;#039;une structure d&amp;#039;accueil petite enfance, enfance et famille devra être établi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions générales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Exemples de démarches en lien avec la transition écologique : Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Exemples de démarches en lien avec la transition inclusive :Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-daccueil-petite-enfance-enfance-familles-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 97 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/472c-structures-daccueil-petite-enfance-enfance-fa/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>155122</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements liées à des structures d’accueil jeunesse</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Structures d’accueil jeunesse (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Les accueils collectifs de mineurs sans hébergement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure pouvant accueillir de 7 à 300 mineurs, en dehors de leur famille, pendant au moins 14 jours consécutifs ou non au cours d&amp;#039;une année sur le temps extrascolaire ou périscolaire pour une durée minimale de 2 heures par journée de fonctionnement. L&amp;#039;équipement se caractérise par une fréquentation régulière des mineurs inscrits auxquels est offerte une diversité d&amp;#039;animations et d&amp;#039;activités.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accueil de jeunes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure pouvant accueillir de 7 à 40 mineurs, âgés de 14 ans ou plus, en dehors d&amp;#039;une famille, pendant au moins 14 jours consécutifs ou non au cours d&amp;#039;une même année et répondant à un besoin social particulier explicité dans le projet éducatif de l&amp;#039;organisateur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accueil de loisirs espace jeunes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure ouverte aux jeunes âgés de 11 à 17 ans inclus offrant un accueil libre ainsi que de nombreuses activités et sorties.
+&lt;/p&gt;
+&lt;p&gt;
+ À noter que ces trois types de structure peuvent s&amp;#039;intégrer dans un pôle enfance, jeunesse.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoire de la PMI (si accueil enfants -6ans)
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoires du SDIS, de la direction de la cohésion sociale, de la DDPPARS
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas unique des accueils collectifs de mineurs sans hébergement, une école devra être présente sur la commune d&amp;#039;implantation de l&amp;#039;équipement et/ou que la commune soit membre d&amp;#039;un regroupement pédagogique intercommunale (RPI).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Bâtiment
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-daccueil-jeunesse-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.99.61
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/87ab-structures-daccueil-jeunesse-politique-territ/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>165130</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Soutenir les hostels</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Soutien aux hostels</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H36" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L36" s="1" t="inlineStr">
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mener à bien un projet de création, de réhabilitation ou d’extension d’équipements d’hébergements touristiques collectifs de type &amp;#34;hostels&amp;#34; ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à 300 000 € : &lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;Des dépenses remboursées jusqu’à 20% du montant de votre projet&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une association&lt;/li&gt;
 &lt;li&gt;Une SCIC&lt;/li&gt;
 &lt;li&gt;Une commune ou une autre collectivité territoriale propriétaires des murs&lt;/li&gt;
 &lt;li&gt;Un privé&lt;/li&gt;
 &lt;li&gt;Une société de portage dont l’hébergement est géré par une association.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Et&lt;strong&gt; si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
 &lt;p&gt;Un programme de création, de réhabilitation ou d’extension d’équipements pour les structures appelées «hostels »&lt;strong&gt; d’une capacité minimum de 15 lits&lt;/strong&gt;, c’est-à-dire une offre d’hébergement hybride proposant :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Des lits en dortoirs partagés&lt;/li&gt;
 &lt;li&gt;Des chambres privatives doubles à quadruples&lt;/li&gt;
 &lt;li&gt;Un lieu de vie animé et convivial (zone de jeux, espace extérieur, etc.)&lt;/li&gt;
 &lt;li&gt;Des services complémentaires répondants aux attentes des clientèles : espace de co-working, cuisine partagée, consigne à bagages, casiers sécurisés, salles de réunions, local à vélos, etc.&lt;/li&gt;
 &lt;li&gt;Le cas échéant proposer des prestations de restauration/bar&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Ne seront pas éligibles&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;les centres appartenant à un Comité d’Entreprise&lt;/li&gt;
@@ -7438,2146 +9227,217 @@
 &lt;ul&gt;
 &lt;li&gt;Les travaux réalisés par des entreprises spécialisées (hors porteur de projet lui-même) qui apportent une plus-value qualitative à l’offre d’hostels et dont la dépense éligible est supérieure à 125 000 € HT&lt;/li&gt;
 &lt;li&gt;Toutes les dépenses de création ou d’amélioration de piscine, SPA, bain finlandais, sauna, hammam &lt;strong&gt;uniquement si les équipements qui seront mis en œuvre répondront à des enjeux&lt;/strong&gt; de développement durable &lt;strong&gt;en justifiant techniquement (procédés, matériaux, conditions d’exploitation…). Les économies qui seront réalisées sur la ressource en eau et sur la ressource en énergie&lt;/strong&gt; lors de leurs utilisations après travaux (exemple : Installation d’une couverture de piscine, installation d’un système de récupération de l’eau de pluie, centrale de filtration, installation d’une pompe à chaleur, installation de panneaux solaires thermiques, installation de panneaux photovoltaïques etc…). A cet effet, le porteur devra justifier de ces économies via le maître d’œuvre ou l’architecte&lt;/li&gt;
 &lt;li&gt;Les honoraires d’architecte et maître d’œuvre&lt;/li&gt;
 &lt;li&gt;Le coût de l’audit d’efficacité énergétique (prise en charge régionale de 80% maximum)&lt;/li&gt;
 &lt;li&gt;Le coût de la procédure de labellisation ou d’affichage environnemental auprès de l’organisme certificateur (prise en charge régionale de 80% maximum)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Sont exclus :&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Mobilier (hors cuisine intégrée ou éléments de salle de bain), matériel, éléments non fixes de décoration, literie, travaux d’entretien courant, factures de matériaux ainsi que les acquisitions immobilières et foncières et les investissements réglementaires (travaux de mise aux normes seuls).&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;* pour plus de détails, consulter le règlement téléchargeable ci-dessous&lt;/em&gt;&lt;/p&gt;
 &lt;h3&gt;Aides complémentaires&lt;/h3&gt;
 &lt;p&gt;Pour information, sous certaines conditions, une aide complémentaire peut être sollicitée auprès de la Région Grand Est :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Au titre d’un accompagnement adapté aux &lt;a href="https://www.grandest.fr/vos-aides-regionales/transformation-digitale-parcours-individuel"&gt;besoins en matière de transition numérique&lt;/a&gt; des différentes typologies d’entreprises régionales (TPE, PME/PMI, etc.)&lt;/li&gt;
 &lt;li&gt;Au titre d’un accès à une plateforme &lt;a href="https://pro.explore-grandest.com/presentation"&gt;Explore Grand Est&lt;/a&gt;, véritable accélérateur à la commercialisation des offres touristiques du Grand Est qui donne accès au programme de &lt;a href="https://www.art-grandest.fr/services-et-accompagnement/formations-accompagnements"&gt;formations d’Explorer Grand Est académie&lt;/a&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;Déposez votre demande en ligne, &lt;strong&gt;uniquement&lt;/strong&gt;, avant signature de devis et avant le début des travaux. Le dossier complet devra être finalisé au plus tard dans un délai d’un an à compter de la date de transmission de la demande dans la téléprocédure et avant la fin des travaux.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Au-delà de cette période, la demande devient caduque et non recevable.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Attention :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Si le projet est porté par &lt;strong&gt;une seule structure juridique, le dossier est à déposer en ligne&lt;/strong&gt;&lt;/li&gt;
 &lt;li&gt;Si le projet est porté par&lt;strong&gt; plusieurs structures juridiques &lt;/strong&gt;(exemple : SAS &amp;#43; SCI)&lt;strong&gt;, veuillez nous contacter par mail à l’adresse &lt;/strong&gt;&lt;a href="mailto:tourisme&amp;#64;grandest.fr"&gt;tourisme&amp;#64;grandest.fr&lt;/a&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P36" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
         <is>
           <t>30/01/2024</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-hostels/</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W39" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0271/depot/simple</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Si le projet est porté par une seule structure juridique, le dossier est à déposer en ligne&lt;/p&gt;&lt;p&gt;Si le projet est porté par plusieurs structures juridiques (exemple : SAS &amp;#43; SCI), veuillez nous contacter par mail à l’adresse tourisme&amp;#64;grandest.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-hostels/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>152466</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...799 lines deleted...]
-      </c>
       <c r="I40" s="1" t="inlineStr">
         <is>
-          <t> Min : 10 Max : 60</t>
+          <t> Min : 20 Max : 62</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
-        <is>
-[...1151 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
  &lt;/li&gt;
  &lt;li&gt;
   Installation de fenêtres à double vitrage
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du réseau de chauffage urbain à Chaleurville
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation énergétique des bâtiments historiques du Vieilbourg
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -10015,153 +9875,1601 @@
        20 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux d&amp;#039;entretien.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>155106</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Équipements publics de santé (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet immobilier portant sur la création, la rénovation, la restructuration, l&amp;#039;extension de pôle de santé (PSLA), de maison de santé (MSP) ou de centre de santé (CDS), permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins par le regroupement de professionnels de santé, sur la base d&amp;#039;un projet de santé partagé par les acteurs du territoire et validé dans le cadre des instances de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour rappel :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une MSP est une structure de soins de proximité composée d&amp;#039;au moins de 2 médecins généralistes et 1 professionnel paramédical. Elle regroupe des professionnels de santé médicaux libéraux qui bénéficient d&amp;#039;un cadre de travail collectif propice à la coordination des soins sur le territoire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un PSLA est une structure fonctionnelle composée de plus de 10 professionnels de santé dont au moins de 2 médecins généralistes et 1 professionnel paramédical, engagés dans travail d&amp;#039;équipe visant à une meilleure coordination des soins de proximité en faveur de la population.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un CDS est une structure sanitaire de proximité dispensant des soins de premier recours en ambulatoire : ouverte à tout public et pratiquant le tiers payant sans dépassement d&amp;#039;honoraires. Un CDS regroupe des professionnels de santé salariés dont au moins 2 médecins généralistes.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   MODALITÉS FINANCIÈRES
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
+ &lt;/p&gt;
+ &lt;p&gt;
+  Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   PIÈCES À FOURNIR
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    Projet de santé validé par le comité opérationnel départemental
+   &lt;/li&gt;
+   &lt;li&gt;
+    Pour les rénovations, document de diagnostic énergétique
+   &lt;/li&gt;
+   &lt;li&gt;
+    Pièces justifiant la bonification si sollicitation
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Revitalisation
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1- Le projet de santé devra concerner au minimum deux médecins et un « autre corps professionnel » de santé et devra impliquer les collectivités locales afin de proposer une offre de soins cohérente avec les besoins et attentes de la population et répondre aux priorités de la charte régionale d&amp;#039;accès aux soins 2021-2025 ;
+&lt;/p&gt;
+&lt;p&gt;
+ 3 – Le projet de santé et le projet immobilier pluridisciplinaire devront être présentés et validés par le comité opérationnel départemental (COD) de la charte régionale partenariale d&amp;#039;accès aux soins (2021-2025) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 4 – Le projet devra intégrer la problématique du logement soit dans le cadre du projet immobilier soit par la mise à disposition d&amp;#039;un logement à proximité afin d&amp;#039;accueillir des étudiants et/ou des remplaçants.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, tout projet immobilier d&amp;#039;extension, de rénovation ou de restructuration devra s&amp;#039;inscrire dans le cadre d&amp;#039;un projet global de diversification et d&amp;#039;évolution de l&amp;#039;offre aux nouveaux métiers médicaux et paramédicaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/equipements-publics-de-sante-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.96.17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2301-equipements-publics-de-sante-politique-territ/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Déployer les équipements numériques
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>155124</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des espaces de diffusion et de pratiques artistiques et culturelles</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Espaces de création, de diffusion et de pratiques artistiques et culturelles (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;espaces de diffusion et de pratiques artistiques et culturelles : cinémas, théâtres, salles de concert, salles culturelles, résidences d&amp;#039;artistes, établissements d&amp;#039;enseignement de musique, de danse, du théâtre, des arts du cirque et des arts visuels...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Note d&amp;#039;opportunité développant le projet culturel ou le projet d&amp;#039;établissement, le budget de fonctionnement prévisionnel pluriannuel et le partenariat développé sur le territoire avec les acteurs culturels, éducatifs, sociaux, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Bâtiments et construction
+Réhabilitation
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la politique du Conseil départemental de soutien aux enseignements artistiques et aux pratiques artistiques amateurs : nécessité d&amp;#039;une réflexion à l&amp;#039;échelle communautaire pour travail en réseau, justification de l&amp;#039;équipement au regard du maillage d&amp;#039;équipements culturels et des activités proposées sur le territoire, avis technique possible dans le cadre d&amp;#039;un aménagement de salle culturelle...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressources locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : étude de faisabilité, études de conception, études environnementales, études techniques, études acoustiques, études paysagères, études énergétiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, études de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagement extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition ou renouvellement des matériels scéniques (équipements sons et lumières, gradins, praticables...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non-collectif.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/espaces-de-creation-de-diffusion-et-de-pratiques-artistiques-et-culturelles-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.99.42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e2b5-espaces-de-creation-de-diffusion-et-de-pratiq/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>155125</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover ou étendre de lieux d'accueils de proximité de type France services, M@nche services, centres sociaux ou espaces de vie sociale</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Lieux d’accueil de proximité :  France Services, Manche Services, centre social, espace de vie social, (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création (si équipement similaire non présent sur la commune ou équipement obsolète ne pouvant pas être réhabilité), rénovation ou extension de lieux d&amp;#039;accueils de proximité de type France services, M&amp;#64;nche services, centres sociaux ou espaces de vie sociale
+&lt;/p&gt;
+&lt;p&gt;
+ Possibilité de financement de postes pour les agents d&amp;#039;accueil dans le cadre exclusivement des France services et M&amp;#64;nche services et selon les cahiers de charges de ces deux dispositifs.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble de ces structures sont définis comme étant des lieux d&amp;#039;accueil, d&amp;#039;information et d&amp;#039;orientation à destination des usagers de services publics. Elles peuvent également proposer des animations de proximité et des loisirs.
+&lt;/p&gt;
+&lt;p&gt;
+ Conçues pour faciliter et animer la vie quotidienne des habitants usagers, comme des espaces de rencontre ouverts à tous, ces lieux ont pour vocation de développer une logique de services de proximité. La démarche est notamment orientée par la question de l&amp;#039;accès aux droits et par la participation des usagers au développement de la qualité des services publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  France services
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nouveau modèle d&amp;#039;accès aux services publics de proximité proposé par l&amp;#039;Etat. Ces espaces visent à permettre à chaque citoyen d&amp;#039;accéder aux services publics et d&amp;#039;être accueilli dans un lieu unique, par des personnes formées et disponibles, pour effectuer ses démarches du quotidien et être accompagné sur le numérique. Neuf partenaires nationaux y sont regroupés auxquels peuvent s&amp;#039;ajouter des partenaires locaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pôle emploi,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assurance-maladie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les allocations familiales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mutualité sociale agricole,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assurance-retraite,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Poste,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère de l&amp;#039;intérieur (agence nationale des titres sécurisés),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère des finances, et
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère de la justice.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chaque France services dispose d&amp;#039;un visio-accueil fournit par le Département pour permettre la mise en relation à distance avec certains partenaires (CAF, CARSAT, CPAM, MSA
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  M&amp;#64;nche services
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En complément du maillage de l&amp;#039;Etat, les M&amp;#64;nche services sont des lieux d&amp;#039;accueil de proximité situés potentiellement dans les 67 communes identifiées comme éligibles au CPS, et ayant pour vocation d&amp;#039;accueillir, d&amp;#039;informer, d&amp;#039;orienter et d&amp;#039;accompagner les usagers sur les portails internet et sur des démarches simples en lien avec les cinq partenaires, que sont la CAF, la CARSAT, la CPAM, la MSA et Pôle emploi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Centre sociaux et espaces de vie sociale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lieux de proximité à vocation globale, familiale et intergénérationnelle, qui accueillent toute la population en veillant à la mixité sociale. Ouverts à l&amp;#039;ensemble de la population, ils offrent aux usagers un accueil, des activités et des services. Ils sont également en capacité de déceler les besoins et les attentes des usagers et des habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Lieux d&amp;#039;animation de la vie sociale permettant aux habitants d&amp;#039;exprimer, de concevoir et de réaliser leurs projets : ils prennent en compte l&amp;#039;expression des demandes et des initiatives des usagers et des habitants, et favorisent la vie sociale et la vie associative.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d&amp;#039;une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l&amp;#039;opération (coût du poste chargé)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les rénovations, document de diagnostic énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces justifiant de la bonification si sollicitation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Poste :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fiche de poste
+ &lt;/li&gt;
+ &lt;li&gt;
+  CV du candidat retenu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les France services et M&amp;#64;nche services respect du cahier des charges de ces deux dispositifs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit ici du financement des postes d&amp;#039;agents d&amp;#039;accueil des France services et M&amp;#64;nche services, uniquement dans le cadre d&amp;#039;une création de poste ou pour les M&amp;#64;nche services d&amp;#039;une augmentation du temps de travail d&amp;#039;un poste existant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), accessibilité à l&amp;#039;information et à la communication (documentation simplifiée...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de matériel informatiques nécessaire à l&amp;#039;offre de service ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre des France services et de M&amp;#64;nche services, au regard des cahier des charges de ces deux dispositifs, il est possible de financer la création de postes d&amp;#039;agents d&amp;#039;accueil ou l&amp;#039;augmentation d&amp;#039;un temps de travail d&amp;#039;un poste déjà existant, sur une durée maximale de trois ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/lieux-daccueil-de-proximite-france-services-manche-services-centre-social-espace-de-vie-social-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/74ab-lieux-daccueil-de-proximite-france-services-m/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>165808</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets industriels écologiques dans les Territoires d’industrie</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Territoires d'industrie en transition écologique</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F45" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Préfectures de département
+Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
       <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient des projets d’investissements industriels structurants et ambitieux sur le plan environnemental. Les projets doivent être situés dans l’un des territoires labellisés « Territoires d&amp;#039;industrie 2023-2027 » et s’inscrire en cohérence avec la stratégie industrielle du territoire.&lt;/p&gt;&lt;p&gt;Les projets industriels accompagnés auront une double ambition environnementale, de par :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une contribution au développement de systèmes productifs durables et de chaînes de valeur industrielles stratégiques pour la transition écologique ; &lt;/li&gt;&lt;li&gt;L’inscription dans une démarche environnementale ambitieuse ou innovante. Ces critères s’apprécient en particulier en termes de réduction des émissions de gaz à effet de serre, de recours aux techniques de génie écologique, de préservation de la biodiversité et des services rendus par les écosystèmes, du recours à des démarches d’économie circulaire, de la faible consommation en matières, la préservation des ressources et de l’eau, de de la poursuite de l’objectif de sobriété foncière, ou le recours aux solutions fondées sur la nature.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d’Industrie Vendée Centre, Pays de la Loire, filière « économie 
+circulaire » – subvention de 685 230€ octroyée en 2024 pour un projet industriel portant la réhabilitation d’une 
+friche en vue d’implanter une unité de production industrielle pour transformer entre 
+20 000 et 40 000 tonnes de coquilles d’huîtres par an et fabriquer différents produits 
+(céramiques, pavés drainants, etc.), tout en faisant un bond environnemental (baisse de la 
+consommation énergétique, eau de pluie recyclée, écoconception, etc.)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Industrie</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q45" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine et les départements et régions d’outre-mer (DROM).&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les maîtres d’ouvrage de projets de développement industriel, sous réserve que leur projet respecte les règles européennes applicables aux aides d’Etat :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;A titre principal, des &lt;strong&gt;entreprises privées&lt;/strong&gt;, immatriculées en France, sous réserve de l’accord de la gouvernance du Territoire d’industrie, et pour des projets présentant un intérêt général manifeste notamment en termes de revitalisation économique et de transition écologique ;&lt;/li&gt;&lt;li&gt;A titre secondaire, des &lt;strong&gt;groupements d’employeurs&lt;/strong&gt; ayant une personnalité morale, des &lt;strong&gt;associations&lt;/strong&gt;, des &lt;strong&gt;établissements de formation&lt;/strong&gt; (organisme de formation, CFA, université, lycée, etc.) ou les collectivités territoriales et leurs groupements. &lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Les projets éligibles à l&amp;#039;accompagnement du Fonds vert sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projets d’investissements industriels structurants et ambitieux sur le plan environnemental qui contribuent à l’émergence, au renforcement et/ou à la réindustrialisation de chaînes de valeur industrielles clefs pour la transition écologique (cf. liste d’exemples ci-après).&lt;/li&gt;&lt;li&gt;Des projets d’investissements contribuant au développement des compétences (école de production, centre de formation, plateau technique, etc.) nécessaires à l’émergence, au renforcement et/ou à la réindustrialisation de ces chaînes de valeur industrielles clés pour la transition écologique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets éligibles doivent être situés dans le périmètre géographique d’un Territoire d’industrie 2023-2027 et soutenus par le ou les Territoires d’industrie concernés, du fait de leur cohérence avec la stratégie industrielle du territoire. A cet égard, un courrier de soutien de la gouvernance du Territoire d’industrie et/ou de l’EPCI concerné par le projet est requis.&lt;/p&gt;&lt;p&gt;Les projets doivent présenter une assiette minimale de dépenses de 400 000 € (exceptions en Corse et dans les départements et régions d&amp;#039;outre-mer). &lt;/p&gt;&lt;p&gt;A titre d’exemple, les chaînes de valeur soutenues pourront relever des secteurs suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bioéconomie pour le développement de produits biosourcés (chanvre, lin, laine, bois, paille, bioéconomie marine, chimie, etc.) ;&lt;/li&gt;&lt;li&gt;Nouvelles mobilités durables (vélos, vélos-cargos, véhicules intermédiaires, etc.) ;&lt;/li&gt;&lt;li&gt;Souveraineté alimentaire et relocalisation des filières agroalimentaires (unités de transformation locale de production), prenant en compte les enjeux de l’agriculture durable ou de l’agroécologie ;&lt;/li&gt;&lt;li&gt;Relocalisation de biens de consommation courants (habillement, mobilier, etc.) avec un procès significativement plus respectueux de l’environnement que les standards ;&lt;/li&gt;&lt;li&gt;Productions industrielles contribuant au recyclage de matériaux ou matières premières, à l’économie circulaire et au réemploi, ou à la valorisation de déchets et co-produits (équipements de la transition énergétique, de la rénovation du bâti, etc.) ;&lt;/li&gt;&lt;li&gt;Projets qui s’inscrivent dans une stratégie de diversification pour des territoires fragiles dont l’économie est impactée par le changement climatique (notamment territoires de montagne).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Territoires_industrie.pdf</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-territoires-industrie</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accelerer-la-transition-ecologique-des-territoires-d-industrie/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>149553</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et des travaux dans le domaine de l’assainissement</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>ASSAINISSEMENT</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;accompagner les collectivités éligibles dans la réalisation d&amp;#039;études et de travaux dans les domaines de l&amp;#039;assainissement, et plus particulièrement les projets contribuant à l&amp;#039;amélioration de la qualité des milieux ou à enjeux sanitaires.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subventions d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT en lien avec les prestations éligibles.
  &lt;br /&gt;
  Les dépenses prises en compte sont les dépenses réelles, éventuellement réduites en fonction de plafonds d&amp;#039;aides ou de forfaits. Les plafonds d&amp;#039;aides correspondent à un montant maximal d&amp;#039;aide pour une opération considérée (hors tranches fonctionnelles).
  &lt;br /&gt;
  Par ailleurs, le Département peut, au vu des documents fournis à l&amp;#039;appui de la demande de subvention :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
@@ -10242,64 +11550,64 @@
  Selon le règlement financier général pour les subventions :
 &lt;/p&gt;
 &lt;p&gt;
  Acompte de la subvention sur présentation du cahier des charges et de l&amp;#039;acte d&amp;#039;engagement ou de la lettre de commande.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Acompte de 50% de la subvention pour les communes et EPCI dont le potentiel Fiscal est &amp;lt; 1 300 000€
   &lt;/li&gt;
   &lt;li&gt;
    Acompte de 30% de la subvention pour les autres communes de &amp;lt; 5 000 habitants, et les EPCI non urbains ou de type SIVU
   &lt;/li&gt;
   &lt;li&gt;
    Pas d&amp;#039;acompte au démarrage pour les autres, le versement de la subvention se faisant au fur et à mesure des dépenses justifiées
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;h3&gt;
  Bases réglementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Dispositif approuvé par délibération du 20 février 2023
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions générales :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;éligibilité des projets est conditionnée par le prix de l&amp;#039;eau : pour les travaux et pour les études, le prix  de l&amp;#039;eau minimum doit être supérieur ou égal à 1 € HT / m3 (part assainissement et hors redevance agence de l&amp;#039;eau).
   &lt;/li&gt;
  &lt;/ul&gt;
  Pour les communes pratiquant, par dérogation préfectorale, un prix au forfait, celui-ci sera ramené à un prix au mètre cube, en considérant un volume moyen de 120m3 /an/ abonné.
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour les études : nécessité d&amp;#039;associer le Département au comité de pilotage
   &lt;/li&gt;
   &lt;li&gt;
    Pour les travaux : nécessité de disposer d&amp;#039;un SDA récent (moins de 10 ans), conformité du projet avec la réglementation et avec les conclusions du SDA.
@@ -10494,151 +11802,181 @@
   &lt;/li&gt;
   &lt;li&gt;
    La création ou l&amp;#039;amélioration de station de traitement des eaux usées pour traiter des pollutions nouvelles
   &lt;/li&gt;
   &lt;li&gt;
    La collecte et le transport des eaux pluviales sauf ceux mentionnés précédemment
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;extension de réseau autres que ceux mentionnés précédemment
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de raccordement, de collecte et le transport des effluents industriels autres que ceux mentionnés précédemment
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;entretien et de maintenance courante
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Les collectivités territoriales et leurs groupements : communes, EPCI, syndicats d&amp;#039;eau, sous conditions
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/assainissement/</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Service Instructeur et Référents
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;Environnement – Service de la Gestion de l&amp;#039;Eau
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Audrey BONNEFOY,
  Cheffe de Service  :
    Tél : 04 75 79 82 63
 &lt;/p&gt;
 &lt;p&gt;
  Nicolas RICCIO,
  Chargé de la Programmation des aides,
    Tél : 04 75 79 81 29
   –
  &lt;a href="mailto:nriccio&amp;#64;ladrome.fr" target="_self"&gt;
   nriccio&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/62cd-assainissement/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
-      <c r="A46" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>155128</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Créer, étendre ou rénover des tiers-lieux publics ou des espaces de travail dans un équipement public</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Tiers-lieux, espaces de télétravail (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L46" s="1" t="inlineStr">
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, rénovation, extension de tiers-lieux publics ou d&amp;#039;espaces de travail dans un équipement public.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les tiers-lieux doivent permettre à chacun et collectivement de se saisir de son pouvoir d&amp;#039;agir et de répondre aux grands enjeux de la transition qui s&amp;#039;imposent aujourd&amp;#039;hui. Ce sont des projets structurants de territoires, qui (re)dynamisent un quartier, un village. Ces espaces sont conçus pour créer les conditions les plus favorables à l&amp;#039;éclosion des idées et à la coopération locale. Ils permettent ainsi à des travailleurs indépendants, des salariés d&amp;#039;entreprises, de collectivités, d&amp;#039;associations, des habitants jeunes ou moins jeunes du territoire de se rencontrer et de faire ensemble à l&amp;#039;occasion d&amp;#039;activités, animations se déroulant sur le site.
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;aménagement d&amp;#039;un espace de télétravail au sein d&amp;#039;un équipement public : Le télétravail est le fait de travailler à distance en ayant à sa disposition tous les outils modernes liées à la communication. Ainsi, un simple espace plutôt organisé sous forme d&amp;#039;espace de coworking (quelques tables, un coin détente) ou de bureaux individuels loués à la journée ou demi-journée peut répondre aux besoins des télétravailleurs sous condition de connexions internet et de téléphonie satisfaisantes. Il a pour objectif premier d&amp;#039;éviter aux salariés des déplacements pendulaires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités financières :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Investissement :
@@ -10690,62 +12028,62 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fiche de poste
  &lt;/li&gt;
  &lt;li&gt;
   CV du candidat retenu
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Etude :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cahier des charges de l&amp;#039;étude
  &lt;/li&gt;
  &lt;li&gt;
   Proposition du cabinet retenu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Tiers-lieux
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les tiers-lieux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une étude d&amp;#039;opportunité et de définition du projet est nécessaire pour faire émerger le besoin du territoire et la communauté d&amp;#039;acteurs prête à s&amp;#039;engager dans la vie et l&amp;#039;animation du site.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ce besoin défini permettra d&amp;#039;identifier les espaces à créer dans le tiers-lieu : salles d&amp;#039;animation et de réunions, bureaux permanents, bureaux de rendez-vous, espace de coworking, espace d&amp;#039;exposition, lieux de convivialité, ateliers partagés, salles d&amp;#039;expressions artistiques... Il précisera également les services envisagés : restauration, domiciliation des structures, etc.
 &lt;/p&gt;
 &lt;p&gt;
  De plus, des premières réponses seront apportées sur la gouvernance et le modèle économique envisagés.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Présence d&amp;#039;un animateur-coordinateur ou d&amp;#039;une communauté s&amp;#039;engageant sur un programme d&amp;#039;animations. Si l&amp;#039;embauche d&amp;#039;un animateur est envisagée, l&amp;#039;étude de définition du projet devra apporter les modalités de financement du poste
@@ -10858,187 +12196,207 @@
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Fonctionnement
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre des tiers-lieux, il est possible de financer la création d&amp;#039;un poste d&amp;#039;animateur-coordinateur du tiers-lieu ou l&amp;#039;augmentation d&amp;#039;un temps de travail d&amp;#039;un poste déjà existant, sur une durée maximale de trois ans.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/tiers-lieux-espaces-de-teletravail-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="mailto:https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/832f-tiers-lieux-espaces-de-teletravail-politique-/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-      <c r="A47" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>155118</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre, développer des services au sein des bibliothèques et/ou des ludothèques</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Bibliothèque, ludothèque (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L47" s="1" t="inlineStr">
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, rénovation, extension, développement de services au sein des bibliothèques et/ou des ludothèques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bibliothèque :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront être en cohérence avec les objectifs du schéma départemental de développement de la lecture publique pour renforcer l&amp;#039;attractivité des bibliothèques, transformer les bibliothèques en services de proximité du quotidien, faire des bibliothèques des espaces d&amp;#039;apprentissage et d&amp;#039;information, élargir les publics, développer la coopération pour dynamiser l&amp;#039;action culturelle.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité devra être engagée dans une démarche de conventionnement de partenariat avec le Département pour sa (ses) bibliothèque(s).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ludothèque :
  &lt;/strong&gt;
  insertion dans une bibliothèque ou un espace et/ou un projet associant différents services en direction de l&amp;#039;enfance et de la famille de type centre social, espace de vie social, ...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -11167,142 +12525,167 @@
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Pour les équipements et le matériel
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les coûts de formation et de suivi de projet pour l&amp;#039;informatisation et projet de sites web.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/bibliotheque-ludotheque-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W47" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 77 70 10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4d43-bibliotheque-ludotheque-politique-territorial/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-      <c r="A48" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>155113</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Favoriser les mobilités du quotidien : schémas, infrastructures, équipements et services</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Les mobilités du quotidien : schémas, infrastructures, équipements et services (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Réalisation d&amp;#039;un schéma directeur vélo ou d&amp;#039;un schéma directeur des mobilités actives
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un schéma directeur vélo permet de programmer les liaisons cyclables d&amp;#039;intérêt communautaire ou communal à réaliser afin de créer un réseau cyclable structurant à l&amp;#039;échelle de la collectivité concernée.
 &lt;/p&gt;
 &lt;p&gt;
  Un schéma directeur des mobilités actives est un document stratégique de référence et de programmation permettant d&amp;#039;organiser le développement des mobilités actives qui sont définies comme toutes les formes de déplacements qui impliquent une dépense énergétique par le biais d&amp;#039;un effort musculaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Création et aménagement d&amp;#039;infrastructures à destination des vélos ou multi pratiques (voies exclusivement réservées à la circulation d&amp;#039;usagers non motorisés)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces infrastructures peuvent donc être des pistes cyclables réservées aux vélos mais également des voies vertes multi pratiques pouvant également accueillir piétons, cavaliers, trottinettes, ...
 &lt;/p&gt;
@@ -11371,61 +12754,61 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Fiche de poste
   &lt;/li&gt;
   &lt;li&gt;
    CV du candidat retenu
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Etude :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Cahier des charges de l&amp;#039;étude
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités actives et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet devra être intégré dans la réflexion globale du territoire et en cohérence avec les schémas directeurs intercommunaux ainsi que le plan vélo départemental
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS SPECIFIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Réalisation d&amp;#039;un schéma directeur vélo ou schéma directeur des mobilités actives.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ceux-ci devront obligatoirement comporter une rubrique « analyse des pratiques sur le territoire ».
 &lt;/p&gt;
@@ -11611,218 +12994,244 @@
    L&amp;#039;organisation de formations/ateliers de mobilité (éligible uniquement dans les CTM, CPU et CPS).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les acquisitions de flottes de véhicules dédiés aux agents de la collectivité ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/les-mobilites-du-quotidien-schemas-infrastructures-equipements-et-services-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.61
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a05d-les-mobilites-du-quotidien-schemas-infrastruc/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-      <c r="A49" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>155108</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Réaménager les enclos paroissiaux et les cimetières</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Enclos paroissial et cimetières (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L49" s="1" t="inlineStr">
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;enclos paroissial, autour ou contigu de l&amp;#039;église, et le cimetière sont des espaces communaux qui requièrent toute l&amp;#039;attention des élus et des citoyens. Leur entretien, le patrimoine dont ils jouissent, mais également l&amp;#039;émotion et l&amp;#039;intérêt qu&amp;#039;ils suscitent auprès des habitants sont autant d&amp;#039;enjeux pour les collectivités. Par ailleurs, l&amp;#039;évolution des pratiques funéraires, la pression urbaine et les exigences environnementales font de ces espaces, des lieux en pleine mutation.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département souhaite accompagner les collectivités qui désirent s&amp;#039;engager dans une démarche globale et durable de réaménagement de leur enclos paroissial ou cimetière.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets éligibles sont les réaménagements d&amp;#039;enclos paroissiaux ou cimetières dans l&amp;#039;objectif de favoriser leur entretien (0 phyto), de préserver et mettre en valeur leur patrimoine bâti, funéraire et arboré et de rendre accessible l&amp;#039;église aux personnes à mobilité réduite.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;extension de cimetière contiguë à l&amp;#039;existant seront éligibles si un réaménagement global de l&amp;#039;existant, selon les mêmes critères d&amp;#039;éligibilité, est envisagé.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Plan d&amp;#039;aménagement détaillé
   &lt;/li&gt;
   &lt;li&gt;
    Pièces justifiant la bonification si sollicitée
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
    Projet réalisé avec une maitrise d&amp;#039;œuvre pluridisciplinaire dont une compétence en aménagement paysager envisageant des plantations d&amp;#039;arbres, de haies et du fleurissement favorables à la biodiversité, plan de gestion et d&amp;#039;entretien de l&amp;#039;enclos, utilisation de matériaux durables (bois, masse, plastique recyclé ...) pour les équipements, projet intégrant des fonctionnalités durables : récupération des eaux de pluies, robinet poussoir dans les points d&amp;#039;eau, gestion et valorisation des déchets, accessibilité vélo, végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés.
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
    Présence d&amp;#039;équipements adaptés pour tous les publics : mobiliers urbains (bancs, point d&amp;#039;eau, poubelle), sanitaires, signalétique inclusive : visible, lisible et compréhensible par tous, association et/ou concertation avec les habitants ou associations locales sur la phase conception du projet, dans la réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants...
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé devra répondre à la législation et à la réglementation en vigueur notamment en matière d&amp;#039;accessibilité des espaces publics, du portail de l&amp;#039;enclos au portail de l&amp;#039;église, et de prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  1- Le projet devra être abordé sous le prisme du maintien de la perméabilité des sols ou de la désimperméabilisation des sols via la végétalisation préférentiellement
 &lt;/p&gt;
 &lt;p&gt;
  2- Le paysagement de l&amp;#039;espace devra être envisagé pour la mise en valeur du patrimoine et son ambiance propice au recueillement tout en proposant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  Ces conditions d&amp;#039;éligibilité induisent la présentation d&amp;#039;un plan d&amp;#039;aménagement détaillé du projet qui permettra d&amp;#039;identifier les différents espaces, les revêtements choisis et les pentes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
@@ -11885,223 +13294,248 @@
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les aménagements imperméables excepté l&amp;#039;allée accessible PMR du portail à l&amp;#039;église
   &lt;/li&gt;
   &lt;li&gt;
    Le mobilier funéraire (cavurnes, colombarium, ...)
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/enclos-paroissial-et-cimetieres-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2c4a-enclos-paroissial-et-cimetieres-politique-ter/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-      <c r="A50" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>155107</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Créer des itinérance touristique et des boucles locales</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Itinérance touristique et boucles locales (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L50" s="1" t="inlineStr">
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etude pour la réalisation d&amp;#039;un schéma d&amp;#039;itinéraires de randonnée, pour la définition de parcours de découverte sur le territoire communal ou intercommunal
   &lt;/li&gt;
   &lt;li&gt;
    Création et aménagement des itinéraires, boucles (piétons – vélos - autres pratiques)
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    MODALITÉS FINANCIÈRES
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Carte des itinéraires concernés et état de leur inscription au PDIPR et inscription obligatoire si création ;
    &lt;/li&gt;
    &lt;li&gt;
     Budget prévisionnel d&amp;#039;entretien ;
    &lt;/li&gt;
    &lt;li&gt;
     Plan de signalétiques et de balisage
    &lt;/li&gt;
    &lt;li&gt;
     Si sentier d&amp;#039;interprétation : plan d&amp;#039;interprétation et programme d&amp;#039;animation autour de la thématique du sentier.
    &lt;/li&gt;
    &lt;li&gt;
     Pièces justifiant la bonification si sollicitée
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
    réalisation d&amp;#039;aménagements paysagers sur l&amp;#039;itinéraire, utilisation de matériaux durables pour la réalisation des équipements présents sur l&amp;#039;itinéraire, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, ...), insertion de clauses environnementales dans les marchés publics, aménagement du chemin en prenant en compte la biodiversité présente : préservation d&amp;#039;espaces accueillant des espaces floristiques protégées, création d&amp;#039;abris ou de passages protégés (type crapauduc) pour la faune, ...
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
    présence d&amp;#039;équipements (mobiliers urbains, sanitaires), de signalétiques adaptés pour tous les publics, association des usagers sur la phase conception du projet, réalisation et/ou animation du projet (réalisation de chantier participatif, organisation de journée citoyenne autour de l&amp;#039;entretien des chemins, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants, travail avec une entreprise d&amp;#039;insertion pour l&amp;#039;entretien des chemins, identification et valorisation des itinéraires adaptés par type de handicap, recensement des lieux adaptés sur le parcours &amp;#43; réalisation d&amp;#039;un outil de communication (présentation du parcours, de la difficulté, de la distance, etc.), lors de la création ou de l&amp;#039;aménagement d&amp;#039;un itinéraire, faire participer les personnes concernées ou à minima les associations afin d&amp;#039;avoir une expertise par type de handicap.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les collectivités devront proposer un projet global de développement de la randonnée présentant une plus-value touristique clairement énoncée. La globalité du projet se réfère à l&amp;#039;échelle du territoire, à son intégration dans le contexte d&amp;#039;itinérance alentour (réseau de cheminements, itinéraires d&amp;#039;intérêt départemental), à sa transversalité, depuis l&amp;#039;optimisation des itinéraires (aménagement, entretien, foncier, balisage) jusqu&amp;#039;aux outils de promotion (numérique et physique) et aux pratiques ciblées : pédestre et cycliste prioritairement, incluant toutefois l&amp;#039;équestre, le volet tourisme et handicap ou d&amp;#039;autres pratiques.
 &lt;/p&gt;
 &lt;p&gt;
  La plus-value touristique consiste à favoriser les pratiques itinérantes d&amp;#039;une part (les itinéraires : GR223, La Véloscenie, La Vélo Maritime, La Vélo West Normandy, Nantes-Mont Saint-Michel à vélo, La Route des Haras Nationaux, La Route des Abbayes, Patrimoine en Baie du Mont Saint-Michel à cheval, La route des Chiffonniers, ...) et celles ouvertes à un public familial non spécialiste d&amp;#039;autre part (boucles dont les PR). Les tracés valoriseront les différents types de patrimoine.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une attention particulière sera portée au développement et à la promotion des services adaptés aux différentes pratiques : hébergements thématiques, haltes repos, locations... ainsi qu&amp;#039;à l&amp;#039;utilisation du web et des outils de guidage GPS.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De plus, les tronçons non goudronnés supports des itinéraires devront être inscrits au PDIPR (sur délibération).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -12185,210 +13619,235 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le balisage, la signalétique directionnelle et les topoguides. Toutefois, ces éléments indispensables devront toutefois respecter les chartes départementales ou nationales préconisées. * financement de la signalétique directionnelle pertinent pour indiquer sur les grands itinéraires les sites de visite, le bourg avec services à voir avec Arnaud.
   &lt;/li&gt;
   &lt;li&gt;
    Les équipements isolés tels que la pose d&amp;#039;une table de pique-nique, d&amp;#039;un banc ne seront pas aidés
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;entretien courant ou les travaux générés par l&amp;#039;absence significative d&amp;#039;entretien régulier des chemins. Les travaux consécutifs aux dégradations causées par le passage des engins motorisés ne pourront être pris en compte.
   &lt;/li&gt;
   &lt;li&gt;
    La réalisation de trottoirs perméables sur les parties routières du parcours
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/itinerance-touristique-et-boucles-locales-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 98 70
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/86f7-itinerance-touristique-et-boucles-locales-pol/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-      <c r="A51" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>155110</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Créer, réaménager et revitaliser des espaces publics en cœur de bourg, centre-ville ou quartier</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Espaces publics en centres bourgs et centres villes (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L51" s="1" t="inlineStr">
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, réaménagement et revitalisation d&amp;#039;espaces publics en cœur de bourg, centre-ville ou quartier.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;espace public désigne l&amp;#039;ensemble des espaces urbanisés destinés à l&amp;#039;usage de tous, sans restriction. Il peut ainsi s&amp;#039;agir de tout espace de circulation (réseau viaire) ou de rassemblement (parc, place...). Dans la présente fiche, les projets accompagnés devront comporter a minima la fonction de rassemblement.
 &lt;/p&gt;
 &lt;p&gt;
  Les parkings dédiés un équipement public ou privé spécifique ainsi que les projets n&amp;#039;agissant que sur la sécurisation d&amp;#039;une voirie ne sont pas éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Exemples de démarches en lien avec la transition écologique :
   &lt;/strong&gt;
   présence d&amp;#039;un écologue pour la conception et la réalisation du projet, projet de renaturation d&amp;#039;un espace public (opération pour restaurer un meilleur état écologique des sites pour favoriser le cycle de l&amp;#039;eau en réduisant le ruissellement, favoriser la biodiversité et réduire les îlots de chaleur, ...), définition d&amp;#039;une gestion différenciée des espaces et/ou identification d&amp;#039;un périmètre de non intervention, réduction de places de stationnement en cœur de bourg, installation d&amp;#039;équipements relatifs aux mobilités douces (bornes de recharges, casiers, abri-vélos couverts, station de gonflage, abri-piétons, points d&amp;#039;eau), utilisation de matériaux durables (bois locaux, masse, enrobé à liant végétal...) pour la réalisation des équipements présents sur l&amp;#039;espace public, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, mise en place d&amp;#039;un système d&amp;#039;éclairage public adapté aux usages et contraintes locales...), réemploi de matériaux, insertion de clauses environnementales dans les marchés publics.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Exemples de démarches en lien avec la transition inclusive :
   &lt;/strong&gt;
   présence d&amp;#039;équipements adaptés pour tous les publics (mobiliers urbains, sanitaires, ...), signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités actives et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  Les propositions d&amp;#039;aménagement devront s&amp;#039;appuyer sur une analyse de la situation existante identifiant les points noirs à régler et les atouts de l&amp;#039;espace à valoriser ;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet d&amp;#039;aménagement devra traiter à la fois les enjeux de circulations des différents usagers de l&amp;#039;espace tout en travaillant un paysagement de qualité permettant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau, l&amp;#039;utilisation des essences locales, ...
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ensemble des conditions d&amp;#039;éligibilité présenté induit la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre pluridisciplinaire ou un maître d&amp;#039;œuvre s&amp;#039;appuyant sur des études pré-opérationnelles ou mobilisant des compétences externes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
@@ -12434,211 +13893,231 @@
  7) le mobilier urbain : bancs, barrières, portail, corbeilles, sanitaires, ...
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les travaux de chaussée en enrobé
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/espaces-publics-en-centres-bourgs-et-centres-villes-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W52" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e30-espaces-publics-en-centres-bourgs-et-centres-/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-      <c r="A52" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>155129</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Créer, étendre, rénover des locaux à destination des activités d’économie sociale et solidaire</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Économie sociale et solidaire (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L52" s="1" t="inlineStr">
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, extension, rénovation de locaux à destination des activités d&amp;#039;économie sociale et solidaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités financières :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Présentation de la structure et de ses missions, si mise à disposition de l&amp;#039;équipement
  &lt;/li&gt;
  &lt;li&gt;
   Pour les rénovations, document de diagnostic énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Pièces justifiant la bonification si sollicitation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Exemples de démarches en lien avec la transition écologique :
   &lt;/strong&gt;
   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnement perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Exemples de démarches en lien avec la transition inclusive :
   &lt;/strong&gt;
   Mobilisation citoyenne menant à la constitution d&amp;#039;un collectif citoyen associé à la gouvernance et à la vie du projet, accessibilité extérieure pour se rendre au site / service (cheminent carrossable, places PMR, voies et services de mobilité douce...) ; accessibilité à l&amp;#039;intérieur du site (entrée, portes adaptées, rampe d&amp;#039;accès...), un environnement d&amp;#039;accueil adapté pour tous les publics (mobiliers urbains, sanitaires, puissance de l&amp;#039;éclairage, fonds sonores...), signalétique extérieure inclusive, accessibilité à l&amp;#039;information et à la communication (documentation simplifiée...) ; une signalétique intérieure adaptée (panneau d&amp;#039;affichage, ligne de guidage...) ; insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de création, d&amp;#039;extension, de rénovation de locaux visant la réalisation d&amp;#039;activités d&amp;#039;économie sociale et solidaire. Le projet devra respecter la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
 &lt;/p&gt;
 &lt;p&gt;
  1- Le projet devra rechercher la création ou le développement d&amp;#039;un ou des emplois non délocalisables ;
 &lt;/p&gt;
 &lt;p&gt;
  2- Le projet devra créer, développer, conforter un service dont le besoin n&amp;#039;est pas couvert par le secteur public / privé ;
 &lt;/p&gt;
 &lt;p&gt;
  3- Le projet devra avoir une utilité sociale et générer de la cohésion territoriale ;
 &lt;/p&gt;
 &lt;p&gt;
  4- le projet devra prévoir une participation du public cible et des acteurs du territoire (élaboration du diagnostic, mise en œuvre du projet, animation) ;
 &lt;/p&gt;
 &lt;p&gt;
  5- L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la réalisation d&amp;#039;une étude de faisabilité du projet.
 &lt;/p&gt;
 &lt;p&gt;
@@ -12682,202 +14161,222 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/economie-sociale-et-solidaire-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W52" s="1" t="inlineStr">
+      <c r="W53" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 97 41
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/df82-economie-sociale-et-solidaire-politique-terri/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-      <c r="A53" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>155109</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Créer et réaménager des espaces publics favorisant le lien social et les échanges intergénérationnels (parcs, espaces de loisirs, jardins publics etc.)</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Espaces publics de loisirs : parcs et jardins, aires de jeux, espaces sport-santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L53" s="1" t="inlineStr">
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création et réaménagement d&amp;#039;espaces publics favorisant le lien social et les échanges intergénérationnels : parcs, espaces de loisirs et jardins publics pouvant inclure des équipements tels qu&amp;#039;une aire de jeux, un espace sport-santé, un mini-golf, un arboretum, un skate park, une aire extérieure de street workout et fitness (combinaison de gymnastique et de musculation) ...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
    présence d&amp;#039;un écologue pour la conception et la réalisation du projet, projet de renaturation d&amp;#039;un espace public (opération pour restaurer un meilleur état écologique des sites pour favoriser le cycle de l&amp;#039;eau en réduisant le ruissellement, favoriser la biodiversité et réduire les îlots de chaleur, ...), définition d&amp;#039;une gestion différenciée des espaces et/ou identification d&amp;#039;un périmètre de non intervention, mise en place d&amp;#039;une action de suivi de la faune et la flore sur le site pour mesurer l&amp;#039;impact du projet, réduction de places de stationnement en cœur de bourg, installation d&amp;#039;équipements relatifs aux mobilités douces (bornes de recharges, casiers, abri-vélos couverts, station de gonflage, abri-piétons, points d&amp;#039;eau), utilisation de matériaux durables (bois locaux, masse, enrobé à liant végétal...) pour la réalisation des équipements présents sur l&amp;#039;espace public, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, mise en place d&amp;#039;un système d&amp;#039;éclairage public adapté aux usages et contraintes locales...), réemploi de matériaux, insertion de clauses environnementales dans les marchés publics.
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
    présence d&amp;#039;une aire de jeux 100% inclusive, présence d&amp;#039;une aire de fitness s&amp;#039;adressant à différents publics : seniors pour prévenir leur perte d&amp;#039;autonomie, les personnes nécessitant de la rééducation, les sportifs pour entretenir leur forme, les personnes à mobilité réduite, présence d&amp;#039;équipements adaptés pour tous les publics (mobiliers urbains, sanitaires, ...), signalétique adaptée, participation usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espaces verts
 Espace public</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités douces et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  1 - Les propositions d&amp;#039;aménagement devront s&amp;#039;appuyer sur une analyse de la situation existante identifiant les points noirs à régler et les atouts de l&amp;#039;espace à valoriser ;
 &lt;/p&gt;
 &lt;p&gt;
  2 - Le projet d&amp;#039;aménagement devra traiter à la fois les enjeux de circulations des différents usagers de l&amp;#039;espace tout en travaillant un paysagement de qualité permettant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau, l&amp;#039;utilisation des essences locales, ...
 &lt;/p&gt;
 &lt;p&gt;
  3 - L&amp;#039;ensemble des conditions d&amp;#039;éligibilité présenté induit la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre pluridisciplinaire ou un maître d&amp;#039;œuvre s&amp;#039;appuyant sur des études pré-opérationnelles ou mobilisant des compétences externes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concernant l&amp;#039;aménagement d&amp;#039;une aire de jeux :
  &lt;/strong&gt;
  cette dernière devra être accessible à tous les enfants quelle que soit leur singularité (Cf guide-conseil sur les aires jeux inclusives en document joint).
 &lt;/p&gt;
 &lt;p&gt;
@@ -12958,189 +14457,217 @@
    Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les aménagements de voirie routière (terrassement, revêtement de couche et surface de roulement).
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/espaces-publics-de-loisirs-parcs-et-jardins-aires-de-jeux-espaces-sport-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W53" s="1" t="inlineStr">
+      <c r="W54" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ddd0-espaces-publics-de-loisirs-parcs-et-jardins-a/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-      <c r="A54" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>164950</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Préparer le territoire aux enjeux climatiques de demain</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Appel à projets n°3.2</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>GAL Castelroussin-Valençay</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H54" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I55" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L54" s="1" t="inlineStr">
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;La stratégie du GAL spécifique à cet appel à projets - « Préparer le territoire aux enjeux climatiques de demain »&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;La stratégie de la fiche action n°3 du programme LEADER du GAL Castelroussin-Valençay vise à :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;• Soutenir le changement et l’adaptation des pratiques agricoles, favoriser la résilience et la biodiversité.&lt;/p&gt;&lt;p&gt;• Accompagner le territoire dans la réduction de la consommation énergétique finale et la mobilisation de ressources ENR.&lt;/p&gt;&lt;p&gt;• Adopter une gestion durable des ressources (eau, bois) et promouvoir la mobilisation des matériaux biosourcés.&lt;/p&gt;&lt;p&gt;• Accompagner le territoire en matière de lutte contre l’artificialisation des sols pour une gestion optimale du foncier et la végétalisation des espaces urbains.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Lors de l’élaboration du dossier de candidature LEADER, la liste d’opérations suivantes avaient été retenues :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Axe d’accompagnement du territoire dans la réduction de la consommation énergétique finale et la mobilisation de ressources et des énergies renouvelables (ENR) :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Initiatives pour accompagner le territoire vers la réduction de sa consommation énergétique.&lt;/p&gt;&lt;p&gt;• Actions de sensibilisation de tous les acteurs locaux aux enjeux climatiques (diagnostics innovants autour de la structuration des ENR, améliorer la performance énergétique d’un parc immobilier appuie à la résilience énergétique des entreprises, réflexion sur des outils de sensibilisation (caméra thermique...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutenir les pratiques agricoles respectueuses de l’environnement, favoriser la résilience et la biodiversité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions innovantes sur les pratiques agricoles liées à l’adaptation au changement climatique (Accompagnement sur les économies d’eau, choix de nouvelles espèces agricoles pluriannuelles, choix d’animaux pour un usage autre qu’agricole – écopaturage , réduction des intrants et nouvelles productions, nouvelles pratiques agricoles adaptées à la sécheresse...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Adopter une gestion durable des ressources (eau, bois) et promouvoir la mobilisation des matériaux &lt;/strong&gt;&lt;strong&gt;biosourcés:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Projets expérimentaux de gestion optimisée des eaux de pluies.&lt;/p&gt;&lt;p&gt;• Actions sur la remise en état des zones humides.&lt;/p&gt;&lt;p&gt;• Actions sur la renaturation de vallées.&lt;/p&gt;&lt;p&gt;• Mise en place de plan de gestion durable de ressource en bois (interventions ciblées sur petits boisements sans plans de gestion), de reconstitution de haies.&lt;/p&gt;&lt;p&gt;• Mise en place d’un plan de gestion des espaces naturels, de reconstitution de trames écologiques.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagner le territoire en matière de lutte contre l’artificialisation des sols pour une gestion optimale du foncier et la végétalisation des espaces urbains :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Initiatives environnementales et mise en œuvre de projets autour de la biodiversité, réduction des pesticides, valorisation et réduction des déchets, gestion du foncier et la gestion des espaces urbains (accompagnement à la désartificialisation et à la végétalisation et renaturation des parties urbanisées...).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Agriculture et agroalimentaire
 Biodiversité</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P54" s="1" t="inlineStr">
+      <c r="P55" s="1" t="inlineStr">
         <is>
           <t>01/03/2025</t>
         </is>
       </c>
-      <c r="Q54" s="1" t="inlineStr">
+      <c r="Q55" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Associations loi 1901, agréées, étrangères.&lt;/p&gt;&lt;p&gt;• Collectivités territoriales (communes, EPCI,...).&lt;/p&gt;&lt;p&gt;• Établissements publics, dont les chambres consulaires.&lt;/p&gt;&lt;p&gt;• Micro entreprises, TPE, PME, groupements d’entreprises (qui restent des PME).&lt;/p&gt;&lt;p&gt;• Syndicats professionnels ou interprofessionnels (salariés et patronaux).&lt;/p&gt;&lt;p&gt;• Offices de tourisme.&lt;/p&gt;&lt;p&gt;• Sociétés agricoles, exploitants agricoles et groupements d’agriculteurs (études uniquement).&lt;/p&gt;&lt;p&gt;• Organismes de formation avec numéro d’agrément.&lt;/p&gt;&lt;p&gt;• Organismes d’enseignement.&lt;/p&gt;&lt;p&gt;• Fondations.&lt;/p&gt;&lt;p&gt;• Établissements privés à but non lucratif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Autres conditions d’éligibilité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;SEUIL ET PLAFOND D’ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d’aide publique. Au moment du paiement, le montant d’aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;/p&gt;&lt;p&gt;• Plafond maximum de dépenses publiques pour les projets d’investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;• Plafond maximum d’attribution d’une aide Leader sur le territoire du GAL Castelroussin-Valençay : 80 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Attention : &lt;/strong&gt;les dépenses éligibles sont déterminées lors de l’instruction. Le seuil est donc vérifié à cette étape et non lors du dépôt de dossier. Le seuil est vérifié à nouveau lors de la demande de paiement.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ TEMPORELLE :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense. Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ GÉOGRAPHIQUE:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, l&amp;#039;investissement doit être réalisé sur le périmètre du GAL Castelroussin-Valençay (hors projet de coopération).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;À noter :&lt;/strong&gt; possibilité de mise en place d&amp;#039;actions hors périmètre du GAL à condition que les bénéfices resurgissent sur le territoire de celui-ci.&lt;/p&gt;&lt;p&gt;
  DÉPENSES ÉLIGIBLES SUR FACTURE : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  •    Prestations d&amp;#039;études, de diagnostics, d&amp;#039;inventaires ;
  &lt;br /&gt;
  •    Prestation de services et frais d&amp;#039;honoraires en accompagnement 
 comptable, juridique, et technique nécessaires à la réalisation de 
 l&amp;#039;opération (dans la limite de 10 % des autres dépenses) ;
  &lt;br /&gt;
  •    Frais d&amp;#039;inscription, d&amp;#039;organisation et de participation à des événements ou des formations en lien direct avec le projet ;
  &lt;br /&gt;
  •    Frais de conception et d&amp;#039;aménagement de stands ;
  &lt;br /&gt;
  •    Frais de communication (encart publicitaire, frais d&amp;#039;impression, 
 affranchissement pour envoi en nombre, conception de supports de 
 communication), de promotion, d&amp;#039;information (guide, film, site 
 internet...) ;
  &lt;br /&gt;
  •    Acquisition de matériel/outillage industriel, mobilier, 
 fournitures (hors acquisition d&amp;#039;occasion et hors investissement 
 agricole) ;
  &lt;br /&gt;
  •    Investissement immatériel (logiciels et brevets) ;
  &lt;br /&gt;
  •    Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l&amp;#039;opération ;
@@ -13148,356 +14675,132 @@
  •    Achat de biens immeubles (dans la limite des règles d&amp;#039;éligibilité définies au niveau régional) ;
  &lt;br /&gt;
  •    Location de biens meubles ou immeubles ;
  &lt;br /&gt;
  •    Véhicule en lien direct avec le projet (maximum 1 par opération) 
 et vélos neufs affectés exclusivement à l&amp;#039;usage prévu dans la convention
  et dans le périmètre éligible au programme LEADER.
  &lt;br /&gt;
  &lt;br /&gt;
  DÉPENSES ÉLIGIBLES DE PERSONNEL :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  •    Frais de personnels nécessaires à la réalisation de l&amp;#039;opération et
  comportant un lien démontré avec celle-ci (salaires, charges liées et 
 traitements accessoires, un justificatif de temps de travail sera 
 demandé) ;
  &lt;br /&gt;
  •    Coûts indirects selon un taux forfaitaire de 15 % des frais de 
 personnels directs éligibles (option de coûts simplifiés (OCS) 
 conformément à l&amp;#039;article 83 du règlement (UE) 2021/2115 relatif aux 
 plans stratégiques nationaux et à l&amp;#039;article 54-b du règlement (UE) 
 2021/1060 relatif aux fonds européens de soutien et d&amp;#039;investissement ;
  &lt;br /&gt;
  •    Notes de frais des personnels ou bénévoles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>GAL Castelroussin-Valençay</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.payscastelroussin.fr/actions/leader.html</t>
         </is>
       </c>
-      <c r="W54" s="1" t="inlineStr">
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>https://nosaidesenligneregion.centre-valdeloire.fr/account-management/crcvl-demandeurs/ux/#/login?redirectTo=https:%2F%2Fnosaidesenligneregion.centre-valdeloire.fr%2Faides%2F%23%2Fcrcvl%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-crcvl-portail-depot-demande-a</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Thibault MOURIER
 &lt;/p&gt;
 &lt;p&gt;
  Gestionnaire / Animateur
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.34.68.04.70
 &lt;/p&gt;
 &lt;p&gt;
  Courriel : leader&amp;#64;payscastelroussin.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>leader@payscastelroussin.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preparer-le-territoire-aux-enjeux-climatiques-de-demain/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...41 lines deleted...]
-      <c r="K55" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L55" s="1" t="inlineStr">
-[...130 lines deleted...]
-      <c r="K56" s="1" t="inlineStr">
+      <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L56" s="1" t="inlineStr">
-[...67 lines deleted...]
-          <t>published</t>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>