--- v3 (2026-08-30)
+++ v4 (2026-11-07)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH42"/>
+  <dimension ref="A1:AH39"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,2489 +263,379 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165080</v>
+        <v>122826</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir l'aménagement d'aires de covoiturage</t>
+          <t>Innover et fédérer pour renforcer les services à la personne (LEADER /Fiche action 1)</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Soutien à l'aménagement d'aires de covoiturage</t>
+          <t>Innover et fédérer pour renforcer les services à la personne</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil régional du Grand Est</t>
+          <t>Nord Haute-Marne (Syndicat mixte)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...2113 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
+      <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Subvention maximale de 50 000 €</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les objectifs sont multiples et visent à renforcer l&amp;#039;équilibre territorial en matière de services à la personne, répondre aux enjeux sociétaux du territoire, renforcer l&amp;#039;économie de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations financées doivent permettre la création d&amp;#039;une dynamique collective autour du renforcement du maillage territorial des services à la personne, le développement et la création de nouveaux services plus durables et pérennes et enfin le maintien et la création d&amp;#039;emplois
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seront soutenues les actions suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études et diagnostics pour la création ou le développement de services et/ou d&amp;#039;itinérance de services répondant aux enjeux du territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Accès ou l&amp;#039;amélioration des services à distance (boitiers électroniques, objets connectés, bornes interactives)
  &lt;/li&gt;
  &lt;li&gt;
   Mise en réseau, coordination et promotion, communication des sites et des acteurs dans le domaine des services à la personne (développement d&amp;#039;applications, création de réseau d&amp;#039;acteurs, création d&amp;#039;outils de communication sur l&amp;#039;offre)
  &lt;/li&gt;
  &lt;li&gt;
   sessions de sensibilisation et d&amp;#039;information à destination des acteurs en charge des services à la personne sur les thématiques des services à la personne et de l&amp;#039;équilibre territorial en matière de services
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation (humaine et matériel) pour les activités expérimentales et nouvelles (n&amp;#039;existant pas encore sur le territoire) renvoyant aux services à la personne
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de véhicules professionnels en vue du développement de nouveaux services (n&amp;#039;existant pas encore sur le territoire)
  &lt;/li&gt;
  &lt;li&gt;
   Accessibilité aux services pour les personnes qui ne sont pas autonomes dans leurs déplacements (seniors, jeunes, chômeurs) : équipement spécifique, itinérance des services, services de transport à la demande ou de covoiturage pour se rendre sur les lieux de prestation de services
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Animation territoriale permettant la création ou le développement de services répondant aux enjeux du territoire
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Commerces et services</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires seront prioritairement localisés dans le périmètre du GAL, mais pourront également être localisés en dehors du GAL, tout comme les opérations réalisées, à condition que l&amp;#039;impact sur le territoire du GAL puisse être démontré.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention sera comprise entre 3 000 € minimum et 50 000 € maximum
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE DU NORD HAUTE MARNE</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe technique du GAL Saint-Dizier, Der et Marne est à votre disposition et vous pouvez nous contacter par mail ou par téléphone :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   leader&amp;#64;syndicatnord52.fr - tel 03.25.06.65.15
  &lt;/li&gt;
  &lt;li&gt;
   secretariat&amp;#64;syndicatnord52.fr - tel 03.25.55.28.23
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>leader@syndicatnord52.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/22da-innover-et-federer-pour-renforcer-les-service/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Syndicat mixte du nord Haute-Marne</t>
         </is>
       </c>
-      <c r="AD12" s="1" t="inlineStr">
+      <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>27/12/2022</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>121446</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Accompagner les mobilités durables urbaines</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement territorial vers un développement durable via les mobilités durables urbaines</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J13" s="1" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Taux maximal d’intervention FEDER : 60%</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le caractère étendu du péri-urbain sur le territoire soulève des enjeux de mobilité auxquels les stratégies urbaines intégrées doivent répondre en poursuivant les objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développer la multimodalité en milieu urbain afin de réduire l&amp;#039;empreinte carbone et encourager le recours à des moyens de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les voiries douces en milieu urbain afin d&amp;#039;encourager le recours à des formes de mobilité durables, de sécuriser la pratique des modes doux, d&amp;#039;assurer une continuité sur l&amp;#039;ensemble du territoire urbain et une connexion avec les zones péri-urbaines et rurales, conformément aux stratégies régionales en la matière.
  &lt;/li&gt;
  &lt;li&gt;
   Déployer des stations de stockage et recharge de carburants alternatifs aux carburants fossiles, dans l&amp;#039;objectif de réduire l&amp;#039;impact environnemental des déplacements, selon un maillage rationnel et dans une logique d&amp;#039;interopérabilité entre les différents systèmes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagements multimodaux (tels que des places de stationnement pour les moyens de transport durables, des pôles d&amp;#039;échanges...), en particulier sur les points d&amp;#039;interconnexion ;
  &lt;/li&gt;
  &lt;li&gt;
   Actions visant à favoriser une meilleure interopérabilité des services de transport (tels que les services de mobilité partagée), à l&amp;#039;installation de billettiques des réseaux urbains sur une aire de déplacement commune ;
  &lt;/li&gt;
  &lt;li&gt;
   Actions visant à l&amp;#039;amélioration de la logistique urbaine durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;aires de covoiturage (en cohérence avec les orientations régionales) ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement ou construction de passerelles favorisant les modes doux permettant de traiter des points noirs ou de résoudre des problématiques de franchissement (route, lignes ferroviaires, cours d&amp;#039;eau)
  &lt;/li&gt;
  &lt;li&gt;
   Sécurisation de la pratique des modes doux, voies de liaisons cyclables, aménagement de voiries douces (tels que les cheminements piétons, les aménagements cyclables, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de réseaux d&amp;#039;aménagements cyclables afin de constituer des continuités. L&amp;#039;objectif est de relier les infrastructures existantes ou de finaliser les continuités cyclables ;
  &lt;/li&gt;
  &lt;li&gt;
   Installation de stations de stockage et de recharge de carburants alternatifs aux carburants fossiles (bornes de recharge pour véhicules électriques, à hydrogène, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   Etudes portant sur la mobilité urbaine.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets devront être compatibles avec la stratégie intégrée de développement urbain du territoire et avoir reçu un avis favorable en comité de sélection de l&amp;#039;organisme intermédiaire territorialement compétent.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront être compatibles avec les stratégies en termes de mobilité mise en place par la Région à savoir le schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET) dénommé « Ici 2050 ».
 &lt;/p&gt;
 &lt;p&gt;
  Les aménagements des aires de covoiturage devront être réalisés en conformité avec le SRADDET et sa déclinaison : le schéma régional des aires de covoiturage.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;implantation de structures de recharge devront respecter le SRADDET et ses objectifs en termes de déploiement de bornes de charge. Ils devront respecter les contraintes de gestion et de pilotage des réseaux de distribution d&amp;#039;électricité. L&amp;#039;interopérabilité et l&amp;#039;adaptabilité des infrastructures de recharge devront permettre la recharge de tous types et gammes de véhicules, quel que soit l&amp;#039;usage des véhicules et leur constructeur (normalisation et standardisation des solutions technologiques retenues). Les bornes devront prévoir un système de supervision accessible à tout usager.
 &lt;/p&gt;
 &lt;p&gt;
  Le porteur de projet fournira une note explicative justifiant de la prise en compte de la préservation de l&amp;#039;environnement et de la biodiversité au sein de son projet.
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses éligibles
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses de prestations intellectuelles extérieures (réalisation d&amp;#039;études, de diagnostics...) ;
@@ -2771,816 +661,2765 @@
   Dépenses de personnel.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités de soutien financier
 &lt;/p&gt;
 &lt;p&gt;
  Plancher minimal de subvention FEDER :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   50 000 € pour les projets de travaux ;
  &lt;/li&gt;
  &lt;li&gt;
   20 000 € pour les projets d&amp;#039;études.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Taux maximal d&amp;#039;intervention FEDER : 60%
 &lt;/p&gt;
 &lt;p&gt;
  Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.europe-bfc.eu/jai-un-projet/les-financements-par-thematique/developpement-urbain-et-rural-mobilites-durables/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: urbain.feder&amp;#64;bourgognefranchecomte.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>florence.kohtz@bourgognefranchecomte.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c6b9-accompagner-le-renouvellement-urbain/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Conseil régional Bourgogne Franche-Comté</t>
         </is>
       </c>
-      <c r="AD13" s="1" t="inlineStr">
+      <c r="AD3" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>07/12/2022</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>92604</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Elaborer et réviser des Plans Locaux d’Urbanisme Intercommunaux</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 20</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ce dispositif vise à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner les démarches d&amp;#039;élaboration et de révision des PLUi
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la mise en cohérence départementale de ces démarches
  &lt;/li&gt;
  &lt;li&gt;
   Faciliter l&amp;#039;articulation entre les outils de planification des territoires (qu&amp;#039;ils soient globaux comme les SCOT ou sectoriels, comme les PLH et les PDU) et les préconisations et orientations formalisées par le Département de Vaucluse, notamment au travers de sa stratégie Vaucluse 2025-2040, de son Agenda 21 et des autres schémas sectoriels (PDH, schéma des ENS, schéma Vélo, schéma covoiturage, ...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   10 % du coût TTC pour les territoires de PLUi porté par une Communauté d&amp;#039;agglomération ou un syndicat comprenant une Communauté d&amp;#039;agglomération
  &lt;/li&gt;
  &lt;li&gt;
   20 % du coût TTC pour les territoires de PLUi porté par une Communauté de communes ou par un syndicat comprenant uniquement des Communautés de communes et des Communes
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Cette aide est ciblée sur les études :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elaboration
  &lt;/li&gt;
  &lt;li&gt;
   Révision des PLUi
  &lt;/li&gt;
 &lt;/ul&gt;
 Elle est réservée aux PLU intercommunaux et ne pourra être allouée aux plans de secteur.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les bénéficiaires sont les maîtres d&amp;#039;ouvrage des Plans Locaux d&amp;#039;Urbanisme Intercommunaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communauté d&amp;#039;Agglomération
  &lt;/li&gt;
  &lt;li&gt;
   Communauté de Communes
  &lt;/li&gt;
  &lt;li&gt;
   Syndicat Intercommunal
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;assiette subventionnable est plafonnée à 150 000 € par PLUi (hors dépenses effectuées en régie).
 &lt;/p&gt;
 &lt;p&gt;
  Le montant de la subvention du Département de Vaucluse ne pourra avoir pour effet de porter le montant des aides publiques directes à plus de 80 % du montant prévisionnel de la dépense subventionnable.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;aide départementale est conditionnée à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La validation du projet de cahier des charges par les services compétents du Conseil départemental avant le lancement de la consultation
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;association des services compétents du Conseil départemental tout au long de la démarche en tant que personne qualifiée
  &lt;/li&gt;
  &lt;li&gt;
   La prise en compte des domaines ayant trait aux compétences obligatoires et facultatives du Conseil départemental (infrastructures, espaces naturels sensibles, circulations douces, habitat social, foncier agricole, tourisme...)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;accès du Département à la base de données produite 
 Les études devront recevoir un commencement de l&amp;#039;exécution dans un délai de 6 mois à compter de la délibération accordant la subvention. A défaut de la transmission des ordres de service, bons de commande, mandats dans ce délai, la subvention sera annulée.
  &lt;/li&gt;
  &lt;li&gt;
   La subvention devra en outre être appelée dans son intégralité, après achèvement de l&amp;#039;étude dans un délai de 5 ans à compter de la date de la délibération accordant la subvention.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/39a4-elaborer-et-reviser-des-plans-locaux-durbanis/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>162493</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Développer des solutions de mobilité durable (fiche-action 2)</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-          Créer et renforcer les structures et infrastructures favorisant les mobilités alternatives :  équipements pour les pôles d’échange multimodaux, transports collectifs, transport d’utilité sociale, transport à la demande, vélo-école, maison du vélo, ateliers ou bornes de réparation du vélo, stationnements de vélo, abris vélo avec ou sans point de recharge électrique, abribus, label vélo, …&lt;/p&gt;&lt;p&gt;-          Sensibiliser au sujet des mobilités alternatives : communication, formations, plateforme, …&lt;/p&gt;&lt;p&gt;-          Développer et soutenir les projets de mobilité partagée : auto-partage, vélo partage, location de moyenne, courte et longue durée, covoiturage, transport (scolaire ou autre) de proximité à traction animale, …&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette mesure vise à encourager la mise en oeuvre de nouvelles solutions de mobilité en tant qu&amp;#039;alternative à la voiture personnelle, pour suciter de nouvelles habitudes et de rendre la mobilité accessible à tous, dans le respect de l&amp;#039;environnement. Il s&amp;#039;agit notamment de développer les déplacements plus durables et de diminuer la dependance aux énergies fossiles dans nos déplacements.&lt;/p&gt;&lt;p&gt;Sont considérées comme mobilités alternatives : les transports en commun, le vélo à assistance électrique ou non, la marche à pied, le covoiturage, l’auto-stop, le transport à la demande, le prêt ou location de véhicules, l’auto-partage, le pédibus, la traction animale, l’inter-mobilité, et autres modes de transports ayant un impact zéro ou très faible sur l’environnement.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-et-les-activites-en-milieu-rural-fonds-europeens-leader-du-pays-de-coutances-fiche-action-1/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD5" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>162837</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l'environnement</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain : PEMR, voies réservées et aires de covoiturage</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour réduire la congestion routière et anticiper le développement de la route de demain, la Région soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l&amp;#039;environnement.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour les PEMR et aires de covoiturage : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;État, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Départements, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communes, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Syndicats mixtes,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ville de Paris.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;Pour les v&lt;span&gt;oies réservées : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;État, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Départements, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La Région participera à hauteur de 50% de la dépense supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Conditions :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Sans plafond pour les PEMR et les voies réservées,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dans la limite de 1.000€ par place pour les aires de covoiturage.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Financement des équipements collectifs suivants, à condition qu&amp;#039;ils soient situés sur ou à proximité immédiate du réseau routier d’intérêt régional :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L&lt;/span&gt;&lt;span&gt;es pôles d’échanges multimodaux routiers (PEMR),&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&lt;/span&gt;&lt;span&gt;es aires de covoiturage d’au moins 5 places,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les voies réservées.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention&lt;/span&gt;&lt;span&gt; présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-pemr-voies-reservees-et-aires-de-covoiturage</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" target="_blank"&gt;directiondestransports&amp;#64;iledefrance.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-pemr-voies-reservees-et-aires-de-covoiturage-1/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>156156</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réhabilitation des zones d’activités économiques (ZAE) existantes</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>RÉHABILITATION DES ZONES D’ACTIVITÉS ÉCONOMIQUES EXISTANTES</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutenir la requalification durable des zones d&amp;#039;activités économiques (ZAE) industrielles, tertiaires, artisanales et touristiques existantes dans le but d&amp;#039;élever le niveau qualitatif et environnemental de celles-ci sans consommation d&amp;#039;espaces agricoles supplémentaires, conformément à la démarche « Éviter, Réduire, Compenser » (ERC).
+&lt;/p&gt;
+&lt;p&gt;
+ NB: Les zones d&amp;#039;activités commerciales et industrialo-portuaires ne sont pas éligibles au dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Revitalisation
+Réhabilitation
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les dépenses d&amp;#039;investissement réalisées par les EPCI de nature à élever le niveau qualitatif et environnemental de la zone concernée:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La signalétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements paysagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les zones tampons pour les poids lourds,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aménagement d&amp;#039;aires de covoiturage et/ou de stationnement partagés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les parkings ou garages à vélos,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements mutualisés de récupération des eaux de pluie et de collecte des déchets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;amélioration de la desserte haut débit (en lien avec Seine-Maritime Numérique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les éclairages permettant de réaliser des économies d&amp;#039;énergie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;assainissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les démolitions et réhabilitation de bâtiments appartenant à l&amp;#039;EPCI,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les opérations de dépollution légère,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;ingénierie et de maîtrise d&amp;#039;œuvre directement liés au projet et/ou à l&amp;#039;accompagnement de la mise en œuvre de certifications et labels (Fredon, Emas, ISO 4001, ISO 14064, ISO 14069...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les locaux de conciergerie sous maîtrise d&amp;#039;ouvrage publique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les voies de circulations douces si l&amp;#039;EPCI porteur du projet assure la continuité de ces voies en dehors de la ZAE (dans le cadre du dispositif départemental de droit commun dédié au développement des circulations cyclables).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une seule opération par an et par EPCI, étant précisé que l&amp;#039;opération subventionnable peut concerner plusieurs zones d&amp;#039;activités différentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas d&amp;#039;un projet de réhabilitation associé à une extension, la subvention départementale ne couvrira que les dépenses liées à la réhabilitation de la partie de la zone existante.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une attention particulière sera accordée à l&amp;#039;amélioration de la qualité écologique des ZAE (gestion de l&amp;#039;eau, désimperméabilisation, espaces naturels et paysagers...), mais aussi à la prise en compte des problématiques de mobilité et d&amp;#039;accès aux services des salariés des entreprises de la zone concernée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses : 20.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 300.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/rehabilitation-des-zones-dactivites-economiques-existantes/</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/55d0-aider-au-classement-et-a-la-preservation-des-/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>158948</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Définir un plan d'implantation de Pôles d'Echanges Multimodaux et leur faisabilité technique à destination des déplacements domicile-travail et touristiques</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme Ingénierie Développement
+France Mobilités</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité technique à l'installation de différents types de Pôles d'Echanges Multimodaux</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>France Mobilités</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Force d&amp;#039;une expertise et de retours d&amp;#039;expériences sur plusieurs de ses réseaux, PIM Mobility vous propose, en amont de tout déploiement, un accompagnement complet, reprenant vos études et réflexions en cours, en vue de créer des espaces de rétention de voyageur et instaurer une pratique multimodale durable :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification géographique et définition des typologies des sites étudiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des profils voyageurs présents, leur consentement à changer de comportement et leurs besoins de services associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  cartographie des offres de transport présentes, en cours de déploiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faisabilité technique  chiffré
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Hubs de mobilité sur des lignes de covoiturage et lignes BHNS/cars express ; aires de services vélo sur des grands itinéraires touristiques, espaces relais vélos en libre service et stationnement vélos en parc d&amp;#039;activités, aires de covoiturage et relais transport en commun, revitalisation et valorisation multimodale de parvis de gare TER.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une collectivités, une entreprise, un syndicat ou un office du tourisme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://pim-mobility.com/contact/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;pim-mobility.com&lt;br /&gt;06 22 45 03 36&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>p.renault@pim-mobility.com</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5313-definir-un-plan-dimplantation-de-poles-dechan/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>PIM Mobility</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2024</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>142829</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Organiser les mobilités en territoires peu denses</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre territoire est en milieu rural ou péri-urbain ? Vous représentez une commune petite ou moyenne et avez besoin d&amp;#039;appui pour imaginer des solutions innovantes adaptées ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour diagnostiquer vos besoins, organiser, planifier et évaluer vos politiques publiques sur ces questions de mobilité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous devez connaître plus finement la mobilité sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez anticiper les évolutions des mobilités ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez élaborer une stratégie de mobilité et identifier les solutions les plus pertinentes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez un retour objectif sur les projets mis en oeuvre ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires et expertes (ingénieurs, techniciens, architectes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises et compétences au plus près de vos besoins, grâce à un réseau territorialisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des compétences multiples pour vos mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plusieurs dizaines d&amp;#039;années d&amp;#039;expérience au service des services publics de l&amp;#039;État et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des participations actives à l&amp;#039;édition de normes et règlement, aux côtés des pouvoirs publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Éclairer la décision
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic : collecte et analyse des données de mobilité/méthodologie adaptée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage : assistance pour la conduite de projet et aide à la mise en place de partenariats locaux à travers la concertation et la coconstruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prospective : mobilisation d&amp;#039;outils techniques pour prévoir et quantifier les besoins de mobilité à venir
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Mettre en œuvre vos projets et services de mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Stratégie : accompagnement dans toutes les phases d&amp;#039;élaboration de votre stratégie pour définir objectifs et priorités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions : appui à la définition des services de mobilité en adéquation avec vos enjeux et à partir de retours d&amp;#039;expériences locales (covoiturage, autopartage, transport à la demande, vélo...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation : réalisation du bilan des politiques et services retenus et anticipation des conséquences des choix de mobilités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Parc naturel régional des Volcans d&amp;#039;Auvergne
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ TEAMM Volcans, co-construction de solutions de mobilité avec le Parc naturel régional (PNR) des Volcans d&amp;#039;Auvergne pour les trajets domicile-travail des habitants d&amp;#039;une trentaine de collectivités du parc.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ardèche, le département
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude sur les besoins de mobilité du territoire de l&amp;#039;Ardèche
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Gaillac Graulhet Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Appui à l&amp;#039;élaboration du plan de mobilité rurale de Gaillac Graulhet Agglomération
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Kintoa Mugi
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aide à la définition d&amp;#039;une solution de mobilité pour la Vallée des Aldudes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Cohésion sociale et inclusion
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/organiser-mobilites-territoires-peu-denses</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01ae-organiser-les-mobilites-en-territoires-peu-de/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>142828</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des voies réservées sur votre réseau structurant</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les voies réservées permettent d&amp;#039;améliorer la régularité des transports collectifs et d&amp;#039;optimiser l&amp;#039;offre de transport sur des axes où l&amp;#039;utilisation de la voiture reste prépondérante.
+&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaire routier ou autorité organisatrice de la mobilité, le Cerema vous accompagne dans vos projets de voies réservées aux transports collectifs et au covoiturage, de l&amp;#039;étude de faisabilité à l&amp;#039;évaluation.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous vous interrogez sur l&amp;#039;opportunité de créer une voie réservée pour optimiser votre réseau ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez développer une offre de transports collectifs ou de covoiturage sur les axes structurants de votre réseau (voie réservée ou aire de transports en commun) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous projetez d&amp;#039;évaluer un aménagement existant et envisagez de l&amp;#039;améliorer ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Établir l&amp;#039;opportunité et la faisabilité d&amp;#039;un projet d&amp;#039;aménagement
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des usages à favoriser
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition et modélisation de scénarios d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des premiers éléments de conception
+ &lt;/li&gt;
+ &lt;li&gt;
+  Estimation des gains (socio-économiques, environnementaux) et des coûts
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Définir un projet de voies réservées ou une aire de transports en commun
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Planification d&amp;#039;un programme d&amp;#039;investissement pluriannuel à l&amp;#039;échelle de votre réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition ou avis sur le parti d&amp;#039;aménagement, sur les aspects conception et équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux demandes d&amp;#039;expérimentation au titre de la signalisation routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des conditions d&amp;#039;exploitation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer un aménagement du point de vue de la sécurité, l&amp;#039;efficience et l&amp;#039;acceptabilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elaboration du protocole d&amp;#039;évaluation : définition des objectifs, méthodologie, échéances
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement au besoin lors de l&amp;#039;évaluation : expertise, adaptation du dispositif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des résultats et préconisations, à chaque période d&amp;#039;évaluation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ATMB
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Appui à l&amp;#039;expérimentation et à l&amp;#039;évaluation d&amp;#039;une voie réservée au covoiturage à la douane de Thonex-Vallard
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Aix-Marseille ProvencE
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Expérimentations d&amp;#039;aménagements en faveur des transports en commun de la Métropole Aix-Marseille ProvencE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Rouen Normandie
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluer la faisabilité d&amp;#039;une voie réservée sur une 2x2 voies : cas de l&amp;#039;A150
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/amenager-voies-reservees-votre-reseau-structurant</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b10-amenager-des-voies-reservees-sur-votre-reseau/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>142824</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Évaluer vos projets d'infrastructures de transports</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;évaluation des projets d&amp;#039;infrastructures de transport
+ &lt;/strong&gt;
+ est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise notamment pour&lt;strong&gt; analyser les bénéfices et les impacts de ces projets tant sur le plan des transports
+ &lt;/strong&gt;
+ (effets sur les déplacements, effets socioéconomiques, effets environnementaux, effets sur la santé)
+ &lt;strong&gt;
+  que sur le plan environnemental
+ &lt;/strong&gt;
+ (études d&amp;#039;impacts).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne sur l&amp;#039;évaluation des projets d&amp;#039;infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation des études nécessaires à la production des évaluations et études d&amp;#039;impact requises ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique du service assurant la maîtrise d&amp;#039;ouvrage des infrastructures de transport (élaboration du cahier des charges, analyse technique des offres, suivi de l&amp;#039;exécution technique de la prestation) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle ou expertise technique des dossiers d&amp;#039;évaluations et des études d&amp;#039;impact ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation sur les méthodes d&amp;#039;évaluation des projets de transport.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Mobilité partagée
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluation-projets-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7877-evaluer-vos-projets-dinfrastructures-de-trans/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>143362</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement d'une mobilité décarbonée</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour une mobilité décarbonée</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de neutralité carbone à horizon 2050 implique d&amp;#039;importants changements sur l&amp;#039;organisation des systèmes de transports, les usages et comportements, ainsi que les choix technologiques associés. Tous les leviers (report modal, taux de remplissage, efficacité énergétique, sobriété des déplacements) doivent être mobilisés, à la fois pour les voyageurs et les marchandises.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert public des mobilités, le Cerema accompagne le passage à l&amp;#039;action des collectivités dans le déploiement de solutions structurantes pour la mobilité décarbonée de tous, dans une dynamique vertueuse de réduction des émissions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA REPONSE DU CEREMA
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Du diagnostic des besoins de déplacements à la mise en place des services de mobilité les plus adaptés, le Cerema s&amp;#039;engage à vos côtés !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Développer les modes actifs : vélo, marche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema sécurise et adapte la conception des espaces publics et voiries urbaines au développement de la marche et du vélo.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage, expertise et conseil pour élaborer votre politique modes actifs et réaliser des aménagements cyclables et piétons
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations aux politiques de développement des modes actifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Programmes et références
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recommandations d&amp;#039;aménagement pour déployer les « coronapistes »
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil technique de proximité pour développer les politiques cyclables (programme CEE AVELO2 avec Ademe) ; faire évoluer la doctrine et la diffuser (programme CEE ADMA).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Favoriser le report modal vers les transports collectifs et services de mobilités partagés (covoiturage, autopartage)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organiser l&amp;#039;intermodalité : pôles d&amp;#039;échanges, coordination des services de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Redynamiser les petites lignes ferroviaires, via des outils d&amp;#039;analyse du potentiel ferroviaire et de la redynamisation des capillaires fret
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser les mobilités et leur intermodalité en villes moyennes et territoires peu denses (programmes France Mobilités et Action Coeur de ville)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des solutions de covoiturage (services et voies réservées)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer l&amp;#039;offre de services numériques (systèmes tout en un « MaaS »).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Organiser des actions de logistique urbaine durable pour la décarbonation du dernier kilomètre
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Programme InTerLUD (d&amp;#039;Innovations Territoriales et Logistique Urbaine Durable) avec LLC, Rozo et Ademe, dans le cadre du dispositif des Certificats d&amp;#039;économies d&amp;#039;énergie :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  250 métropoles, communautés urbaines et d&amp;#039;agglomérations sensibilisées
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 chartes locales de logistique urbaine élaborées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des actions spécifiques déployées (espaces logistiques, optimisation des tournées, gestion des livraisons, logistique fluviale...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accompagner la transition énergétique des systèmes de transport
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la mise en oeuvre des SDIRVE (bornes de recharge électriques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation de systèmes pour les autoroutes électriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil aux collectivités pour la transition des flottes de bus (potentiel d&amp;#039;usage des différentes motorisations, pertinence avec le réseau de transport).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Adapter les conditions d&amp;#039;usages des mobilités
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation des revêtements et voiries urbaines
+ &lt;/li&gt;
+ &lt;li&gt;
+  Management de la mobilité ; adaptation des horaires et politiques temporelles des activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification de la vulnérabilité des réseaux de transports.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Développer une offre de transports collectifs ou de covoiturage sur les axes structurants de votre réseau
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être accompagné pour préparer un projet MaaS sur votre territoire
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des aménagements cyclables
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser une logistique urbaine vertueuse
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;efficacité d&amp;#039;un service de mobilité autonome
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/agir-mobilite-decarbonee</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38c4-agir-pour-une-mobilite-decarbonee/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>139943</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Financer les plans de mobilités et les nouveaux services de mobilités en milieu rural</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif mobilités rurales - Région Centre-Val de loire (pour les Territoires non AOM)</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 50</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>Il est porté à 80% pour les plans de mobilité ruraux des intercommunalités. Dans tous les cas, le montant de la subvention ne peut pas être inférieur à 2000€ ou supérieur à 50.000€.</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En complément de l&amp;#039;exercice direct de sa compétence transports et dans le cadre de son rôle d&amp;#039;autorité organisatrice des mobilités locales sur les territoires qui n&amp;#039;ont pas pris la compétence, la Région apporte son appui aux initiatives nouvelles sur les territoires ruraux qui permettent de mieux connaître les besoins de mobilité, de faire connaître les réponses existantes, d&amp;#039;expérimenter ou de déployer de nouvelles solutions adaptées aux enjeux locaux de mobilité, afin d&amp;#039;améliorer les conditions d&amp;#039;accès aux pôles de services et aux zones d&amp;#039;emplois des territoires relevant de sa compétence.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;initiative doit s&amp;#039;inscrire dans au moins un des enjeux thématiques mentionnés ci-dessous.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développer le management de la mobilité sur le territoire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Mettre à disposition de l&amp;#039;information sur des outils à distance ne suffit pas. Il s&amp;#039;agit à la fois de mieux connaître les besoins du territoire, les comportements, et de mieux associer besoins et offre de mobilité.
+ &lt;br /&gt;
+ Le management de la mobilité dispose d&amp;#039;un potentiel fort pour aider chacun à trouver de nouvelles solutions, mettre en relation des covoitureurs potentiels dans une entreprise, etc. et in fine modifier les comportements.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région a décidé de renforcer son action dans ce domaine, auprès des acteurs qui la sollicitent : collectivités ou groupement de collectivités pour travailler à la bonne échelle des bassins de mobilité, acteurs économiques ou groupement d&amp;#039;acteurs économiques pour trouver des solutions à la mobilité des employés, ou directement public visé....
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil en mobilité, à destination des entreprises, des particuliers, des personnes en insertion, aide chacun à trouver une solution adaptée, à tester de nouveaux usages. La Région l&amp;#039;encourage et propose des financements pour le mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ La mobilité des employés est une problématique spécifique, qui présente un enjeu fort de maintien de l&amp;#039;activité sur plusieurs territoires. Afin de soutenir l&amp;#039;emploi et ses entreprises, la Région proposera sa contribution, notamment en réponse aux demandes qui émaneront des territoires désignés « Territoires d&amp;#039;industrie. »
+&lt;/p&gt;
+&lt;p&gt;
+ La Région pourra donc notamment apporter une aide financière aux collectivités et aux entreprises qui souhaitent s&amp;#039;engager à plusieurs dans l&amp;#039;élaboration de leur plan de mobilité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La Région encourage et accompagne par ailleurs la réalisation d&amp;#039;études de mobilité (plan de mobilité simplifié ou équivalent) et de schémas cyclables sur les territoires, à l&amp;#039;échelle des EPCI ou des bassins de mobilité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil en mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poste de conseiller en mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en mobilité solidaire&amp;#61;&amp;gt; Poste de conseiller en mobilité inclusive, mise à disposition ponctuelle de solution de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plans de mobilité (ex-PDE) &amp;#61;&amp;gt; Prestation externalisée pour l&amp;#039;élaboration d&amp;#039;un plan
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plans de mobilité en milieu rural
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schémas cyclables
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aider à l&amp;#039;émergence de nouveaux services adaptés aux territoires
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Au-delà d&amp;#039;une meilleure connaissance des besoins, et d&amp;#039;actions sur les comportements de chacun, il apparaît nécessaire d&amp;#039;encourager plus avant les initiatives locales des acteurs locaux, privés ou publics, pour aider à l&amp;#039;émergence de nouvelles solutions répondant mieux aux besoins de mobilité identifiés.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif permet d&amp;#039;accompagner la mise en oeuvre des projets locaux.
+ &lt;br /&gt;
+ Concernant le covoiturage, parce que l&amp;#039;animation locale est indispensable à la réussite des projets de partage de la voiture en particulier en milieu rural, la Région aide les projets locaux de covoiturage spontané, d&amp;#039;aménagements signalétiques de points stop ou d&amp;#039;aires de covoiturage, l&amp;#039;animation et la communication locale. Elle aide également le développement du covoiturage sous l&amp;#039;angle solidaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Parce que nombre de voitures stationnent sur tout le territoire et que leur partage revêt à la fois une utilité sociale et un complément de revenus pour leur propriétaire, les projets qui visent à faire connaître et animer l&amp;#039;autopartage entre particuliers pourront également bénéficier de l&amp;#039;aide régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément des transports à la demande Rémi &amp;#43; qui irriguent aujourd&amp;#039;hui le territoire, les acteurs locaux qui souhaitent développer des offres de services de mobilité à la demande complémentaires dans le cadre d&amp;#039;expérimentations pourront bénéficier de l&amp;#039;aide financière régionale, particulièrement lorsqu&amp;#039;ils proposent des solutions innovantes. A ce titre, les accords de communes avec des artisans taxis, les services de mobilité à la demande avec réservation dynamique ou par véhicules autonomes feront l&amp;#039;objet d&amp;#039;une attention particulière.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Covoiturage &amp;#61;&amp;gt; Covoiturage spontané, aménagements signalétiques de points stop ou d&amp;#039;aires de covoiturage, animation et communication locale / Aménagement d&amp;#039;aires de covoiturage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autopartage &amp;#61;&amp;gt;Communication et animation autour de l&amp;#039;autopartage entre particuliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service de mobilité à la demande &amp;#61;&amp;gt; Développement de services de mobilité à la demande complémentaires, en particulier comprenant une dimension innovante, non concurrents des transports à la demande organisés par la Région/ Véhicules autonomes/ Appui aux taxis locaux pour des mobilités collectives vers les services implantés sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vélo utilitaire &amp;#61;&amp;gt; Vélostations et maisons du vélo / Acquisition ou location de vélos pour mise à disposition d&amp;#039;une flotte à destination des habitants
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Uniquement à destination des 57 EPCI de la Région non compétentes en matière de mobilité (non AOM).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de ce nouveau dispositif régional, l&amp;#039;initiative doit s&amp;#039;inscrire dans au moins un des enjeux thématiques listé précédemment (tableau management de la mobilité, tableau aide à l&amp;#039;émergence de nouveaux services) sur un sujet éligible au dispositif mobilité rural, et ne doit pas faire concurrence à un service privé ou public équivalent sur le secteur d&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;éligibilité est également appréciée au regard de critères complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Qualité de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution à la baisse de l&amp;#039;usage de la voiture individuelle solo
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractère innovant du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Public cible privilégié : jeunes, personnes sans solution de mobilité ou sans solution alternative à la voiture individuelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nombre de personnes concernées par l&amp;#039;action
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégration de la dimension communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pérennité du projet et de son impact sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coût du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les candidats devront adresser un plan de financement prévisionnel. Lorsqu&amp;#039;une aide en fonctionnement est sollicitée, ils devront indiquer comment ils envisagent de poursuivre le service au-delà de la période de l&amp;#039;aide régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide est attribuée dans la limite de l&amp;#039;enveloppe annuelle disponible par section budgétaire (investissement, fonctionnement).
+&lt;/p&gt;
+&lt;p&gt;
+ La Région se réserve le droit d&amp;#039;opérer une sélection des projets les plus conformes aux critères d&amp;#039;éligibilité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.centre-valdeloire.fr/vivre/simplifier-les-mobilites/mobilites-rurales-et-solidaires/accompagner-les-initiatives-locales</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://nosaidesenligneregion.centre-valdeloire.fr</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacts :
+ &lt;br /&gt;
+ &lt;br /&gt;BASTIEN MOREL / Chargé de mission mobilité 41  / bastien.morel&amp;#64;centrevaldeloire.fr  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;THOMAS HILSMANN / Chargé de mission mobilité 37 / thomas.hilsmann&amp;#64;centrevaldeloire.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;VALENTIN BRIDEAU / Chargé
+  de mission mobilité 28 &amp;amp; 45 / valentin.brideau&amp;#64;centrevaldeloire.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;EMMANUEL GERBER / Chargé de mission mobilité 18 &amp;amp; 36 / emmanuel.gerber&amp;#64;centrevaldeloire.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>erik.leconte@centrevaldeloire.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4db6-financer-les-plans-de-mobilites-et-les-nouvea/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Région Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>154984</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Promouvoir les solutions de mobilité existantes, coordonner et réduire les besoins en déplacement</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le territoire bénéficie d&amp;#039;une position de carrefour régional, interrégional et transfrontalier et profite d&amp;#039;un réseau d&amp;#039;infrastructures qui le traverse facilement du nord au sud et mais de manière plus contraignante d&amp;#039;est en ouest.
 &lt;/p&gt;
 &lt;p&gt;
  Corrélativement à la montée en charge du cadencement du TER 200, le territoire qui profite d&amp;#039;une offre de transport en commun de type inter-urbaine et scolaire, a conforté ses atouts avec des offres complémentaires (le Transport Intercommunal de Sélestat ;
 &lt;/p&gt;
 &lt;p&gt;
  la plateforme de covoiturage ;
 &lt;/p&gt;
 &lt;p&gt;
  le développement de l&amp;#039;autopartage avec le réseau Citiz ;&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;incitation à la pratique du vélo ;&lt;/p&gt;
 &lt;p&gt;
  Malgré toutes ces initiatives, des faiblesses persistent et la mobilité demeure contraignante pour l&amp;#039;ensemble du territoire, ses habitants et ses usagers - les publics jeunes, les séniors, mais également les professionnels,
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité est donc un besoin majeur du territoire. Les EPCI membres du PETR et la Communauté de communes du Canton d&amp;#039;Erstein se sont saisis du sujet en se constituant Autorité organisatrice de mobilité (AOM).
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de la démarche LEADER, le besoin de mobilité fait émerger un enjeu sur l&amp;#039;amélioration du maillage et des services de mobilité partagées, actives et décarbonées et un enjeu sur la réduction de besoin de mobilité, soit la dé-mobilité, laquelle est liée aux besoins de services et d&amp;#039; équipements de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  1.	Soutenir l&amp;#039;implantation et le développement des transports à la demande, du covoiturage, de l&amp;#039;autopartage des transports mutualisés et des mobilités sociales et solidaires ;
 &lt;/p&gt;
 &lt;p&gt;
  2.	Actions d&amp;#039;animation, de coordination, de mise en réseau, de promotion, de sensibilisation et de communication contribuant au développement des mobilités alternatives (mobilité partagée, mobilité actives, mobilité décarbonée)
 &lt;/p&gt;
 &lt;p&gt;
  3.	Soutien à la création et au développement des services et/ou équipements dédiés aux vélos ;
 &lt;/p&gt;
 &lt;p&gt;
  4.	Soutien au développement des plans de mobilité au sein des entreprises (études, actions de mise en réseau, outils de communication) ;
 &lt;/p&gt;
 &lt;p&gt;
  5. Soutenir l&amp;#039;implantation de commerces/services de proximité ou itinérants dans les communes ; Création et développement d&amp;#039;équipements mutualisés (santé, petite enfance, parentalité, intergénérationnel)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Equipement public
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://selestat-alsace-centrale.fr/leader/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>camille.pairault@petr-selestat.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e71e-promouvoir-les-solutions-de-mobilite-existant/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Inciter financièrement le covoiturage
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>22/11/2023</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/08/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>41742</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Financer des services de mobilité durable en ville et en périphérie</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Financement des services de mobilité durable</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une
 entreprise publique locale, une société ou un acteur financier privé et vous
 souhaitez participer au développement de services de mobilité durable ? La
 Banque des Territoires met à disposition des solutions de financement pour vous
 accompagner dans votre projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Solutions d’autopartage, service de vélos
 partagés, covoiturage courte distance, ou encore corporate venture au profit de
 jeunes entreprises innovantes : l’accompagnement de la Banque des Territoires
 peut se faire sur différents types de projets, en fonction de leur éligibilité.
 L’objectif est ainsi de développer des alternatives à la possession d’un véhicule
 et à l’autosolisme, libérer de l’espace urbain utilisé pour le stationnement de
 véhicules et réduire l’empreinte carbone.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Le financement de ces solutions de mobilité
 durable est toutefois conditionné à des prérequis et des objectifs spécifiques,
 comme la justification territoriale du projet ou encore la réduction du volume
 de véhicules en circulation en agglomération. La Banque des Territoires met à
 disposition de nombreuses compétences et expertises pour étudier votre projet
 et vous apporter les meilleures solutions possibles.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_mobilite_durable_psat</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;service_mobilite_durable_psat"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-mobilite-durable/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>20/05/2020</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/08/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>165801</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Développer les mobilités durables en territoires ruraux et moyennement denses</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Mobilités durables en territoires ruraux et moyennement denses</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F17" s="1" t="inlineStr">
+      <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans
 l’objectif d’améliorer le cadre de vie et de réduire l’impact
 environnemental des déplacements du quotidien des habitants des zones rurales et périurbaines, le Fonds vert soutient le développement de services mobilités durables adaptés aux besoins de la population, notamment
 en faveur d’une mobilité alternative à l’utilisation de la voiture
 individuelle.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P17" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q17" s="1" t="inlineStr">
+      <c r="Q16" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et
 régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la
 Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;La mesure bénéficie aux collectivités territoriales et leurs
 groupements suivants :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;table cellspacing="0" cellpadding="0" width="623"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="302" valign="top"&gt;
   &lt;p align="center"&gt;&lt;strong&gt;Entités éligibles&lt;/strong&gt;&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="321" valign="top"&gt;
   &lt;p align="center"&gt;&lt;strong&gt;Conditions
   d’éligibilité&lt;/strong&gt;&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="302" valign="top"&gt;
   &lt;p&gt;- Les communautés de communes, communautés
   d’agglomération&lt;/p&gt;
   &lt;p&gt;- Leurs communes membres&lt;/p&gt;
   &lt;p&gt;- Les syndicats mixtes&lt;/p&gt;
   &lt;p&gt;- Les pôles d&amp;#039;équilibre territoriaux et ruraux
   (PETR)&lt;/p&gt;
   &lt;p&gt;- Les établissements publics&lt;/p&gt;
   &lt;p&gt; &lt;/p&gt;
@@ -3614,2593 +3453,2593 @@
  &lt;/tr&gt;
 &lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;Le projet doit être localisé dans les territoires des EPCI
 classés en densité rurale ou en densité intermédiaire.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les associations peuvent également bénéficier de l’aide du Fonds
 vert dès lors que leurs projets sont conjointement portés et financés par une
 collectivité ou groupement mentionné dans le tableau ci-dessus.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles au financement du Fonds vert :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses d&amp;#039;ingénierie (études, AMO) pour l&amp;#039;élaboration d&amp;#039;une stratégie de mobilité, d&amp;#039;un plan de mobilité simplifié (PDMS) ;&lt;/li&gt;&lt;li&gt;La création d&amp;#039;infrastructures, de services ou de bouquets de services de mobilité de proximité suivants :&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-   Service
 de mobilité solidaire, notamment transport d’utilité sociale (TUS) ;&lt;/p&gt;&lt;p&gt;-   Service
 de transport à la demande (TAD) ou navette régulière, y compris autonome ;&lt;/p&gt;&lt;p&gt;-   Service
 d’autopartage ou de scooter en libre-service ;&lt;/p&gt;&lt;p&gt;-   Système
 numérique d’aide aux déplacements (information voyageur / mobilité multimodale)
 ;&lt;/p&gt;&lt;p&gt;-   Services
 de prêt ou location, y compris en libre-service, de vélo et/ou de vélo à
 assistance électrique (VAE) ;&lt;/p&gt;&lt;p&gt;-  Services
 et infrastructures pour le covoiturage : aires et lignes de covoiturage, voies
 réservées et à certaines catégories de véhicules dites VR2&amp;#43;, points d’arrêt
 d’autostop organisés, création de plateforme d’intermédiation, campagnes
 d’incitation financière à la pratique du covoiturage ;&lt;/p&gt;&lt;p&gt;-   Infrastructures
 cyclables (aménagements cyclables, stationnements sécurisés).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses couvertes par le Fonds vert sont le coût des investissements, les frais de fonctionnement du service de mobilité (équivalent à 1 an de fonctionnement maximum) pour aider l&amp;#039;amorçage du service et les frais d&amp;#039;études et de maîtrise d&amp;#039;ouvrage (dont les acquisitions foncières), sous conditions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Mobilites-durables.pdf</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-mobilites-durables</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-durables-en-territoires-ruraux-et-moyennement-denses/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Inciter financièrement le covoiturage
 Installation de bornes électriques
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>11/02/2026</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/08/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>165396</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Aider en ingénierie pour la publication de données de tranport en open-data</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’équipe de transport.data.gouv.fr propose un accompagnement personnalisé aux collectivités et acteurs de la mobilité pour les aider à publier et à valoriser leurs données de transport.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;
 Cet accompagnement vise, notamment, à :&lt;/p&gt;&lt;ul&gt;
 &lt;li&gt;
 &lt;p&gt;faciliter la mise en conformité avec les obligations d’ouverture des données de mobilité (loi LOM, règlement européen),&lt;/p&gt;
 &lt;/li&gt;
 &lt;li&gt;
 &lt;p&gt;apporter une expertise technique et réglementaire (formats de données, bonnes pratiques de publication),&lt;/p&gt;
 &lt;/li&gt;
 &lt;li&gt;
 &lt;p&gt;outiller les équipes dans la structuration, la mise à jour et la diffusion de leurs données,&lt;/p&gt;
 &lt;/li&gt;
 &lt;li&gt;
 &lt;p&gt;favoriser la réutilisation des données par les usagers, les développeurs d’applications et les partenaires de la mobilité.&lt;/p&gt;
 &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;L’objectif est de renforcer la qualité, la visibilité et l’impact des données de transport produites par les territoires, pour améliorer l’information voyageur.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Accompagnement la création et la publication des données (ZFE, covoiturage, bornes de recharges, aménagement cyclables...) selon les schémas nationaux (standards).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Espace producteur et réutilisateurs de données pour mieux suivre et gérer la disponibilité et la qualité des données.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Outils d&amp;#039;analyse de la conformité et qualité des données.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://transport.data.gouv.fr</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
+      <c r="W17" s="1" t="inlineStr">
         <is>
           <t>https://doc.transport.data.gouv.fr</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Point de contact : contact&amp;#64;transport.data.gouv.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>aurelien.cadiou@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-en-ingenierie-pour-la-publication-de-donnees-de-tranport-en-open-data/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>transport.data.gouv.fr</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>20/08/2025</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/08/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>162824</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Allier mobilités alternatives et développement des proximités afin de désenclaver les territoires</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I19" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J19" s="1" t="inlineStr">
+      <c r="J18" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Lutter contre l&amp;#039;isolement géographique et social des populations ;&lt;br /&gt;- Mettre en valeur les productions et savoir-faire locaux du territoire et les rendre accessibles au plus grand nombre ;&lt;br /&gt;- Développer les mobilités alternatives ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Encourager le développement des transports en commun et partagés ;&lt;br /&gt;- Soutenir les mobilités douces ;&lt;br /&gt;- Développer l&amp;#039;offre de services et de commerces de proximité ;&lt;br /&gt;- Renforcer le lien social dans les villages et bourgs-centres.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations encourageant le développement des transports en commun et partagés ;&lt;br /&gt;- Opérations visant à soutenir les mobilités douces ;&lt;br /&gt;- Opérations visant à renforcer les services et commerces de proximité ;&lt;br /&gt;&amp;#61;&amp;gt; tourné vers les produits locaux.&lt;br /&gt;- Opérations visant à renforcer le lien social dans les villes, villages et hameaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilités douces : &lt;/strong&gt;Mobilité dites &amp;#34;actives&amp;#34;, qui ne font appel qu&amp;#039;à la seule énergie humaine (marche, vélos, trottinettes, etc.), mais aussi tout moyen de mobilité, collectif ou individuel, contribuant à une baisse des émissions de CO2 (vie-publique.fr).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Produits locaux :&lt;/strong&gt; produits élaborés et/ou transformés sur le territoire à partir de matière brute animale ou végétale, issue du territoire ou d&amp;#039;un rayon de 100 km alentours, ou de la Région Grand Est.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Accès aux services
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Attractivité économique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/allier-mobilites-alternatives-et-developpement-des-proximites-afin-de-desenclaver-les-territoires/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
-      <c r="AD19" s="1" t="inlineStr">
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>12/06/2024</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/08/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>117155</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de sécurité routière, aménagements de voirie et modes actifs</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la définition des contraintes et de solutions techniques et financières  pour la sécurisation et l&amp;#039;aménagement de la voirie communale, de cheminements piétons, cycles et PMR et d&amp;#039;aires de covoiturage, de même que la sécurisation et la mise en accessibilité des points d&amp;#039;arrêt transports en commun.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Sensibilisation sur les règles de voirie et de la sécurité routière. Conseils pour l&amp;#039;établissement d&amp;#039;un diagnostic de sécurité routière, sur la définition des orientations d&amp;#039;aménagement, la méthodologie, les interlocuteurs et les types de solutions tant pour la voirie, que les cheminements modes actifs et points d&amp;#039;arrêts.
  &lt;/li&gt;
  &lt;li&gt;
   Conseil pour l&amp;#039;élaboration de schéma directeur de déplacements modes actifs.
  &lt;/li&gt;
  &lt;li&gt;
   Conseils sur la répartition des responsabilités sur le domaine public et prise en compte dans les projets d&amp;#039;aménagements.
  &lt;/li&gt;
  &lt;li&gt;
   Conseils sur l&amp;#039;établissement d&amp;#039;un plan de financement et recherche de financements extérieurs suivant les types d&amp;#039;aménagements
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Risques naturels
 Accessibilité
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7b34-conseiller-les-collectivites-en-matiere-de-se/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>166164</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Appui à l'ingénierie - Mesure transverse</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F21" s="1" t="inlineStr">
+      <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Subvention
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I21" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
   Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Risques naturels
 Qualité de l'air
 Biodiversité
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q21" s="1" t="inlineStr">
+      <c r="Q20" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
   Porteurs de projets éligibles
  &lt;/h4&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient les porteurs de projet en cofinançant des études ou des conseils pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ingenierie.pdf</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-ingenierie</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-ingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>25/03/2026</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/08/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>01/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>165804</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F22" s="1" t="inlineStr">
+      <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
 de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
 déplacements et accélérer la transition vers des mobilités peu polluantes, en
 particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
 valeurs limites de polluants atmosphériques, l’objectif prioritaire est
 le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
 réduire les émissions polluantes pour s’inscrire dans une trajectoire
 d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
 européenne. &lt;/p&gt;&lt;/h4&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Qualité de l'air
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P22" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q22" s="1" t="inlineStr">
+      <c r="Q21" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
 collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
 établissements publics locaux portant la compétence d’autorité organisatrice de
 la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
 établissements publics locaux bénéficiant d’une délégation de maîtrise
 d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
 mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
 solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
 diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
 les infrastructures sur le territoire, les usagers, les besoins liés à la mise
 en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
 solutions de mobilité à déployer pour favoriser les accès en mode de transports
 peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
 d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
 actions de communication et de sensibilisation, notamment en faveur de
 l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
 d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
 disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
 de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
 numériques facilitant l’information et l’accès aux aides visant au verdissement
 des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
 numériques favorisant le report modal vers des mobilités douces ou partagées et
 l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
 numériques facilitant l’accès à une zone de restrictions de circulation
 (portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
 incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
 l’offre de services de mobilité proposée aux administrés par l’acquisition
 d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
 d’accompagnement au changement de mobilité (primes à l’essai d’offres de
 mobilité actives et partagées, cartes pré-payées pour les transports en
 commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
 d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
 parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
 voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
 les transports collectifs  ou la logistique
 urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
 périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
 pour la mise en place d’équipements de signalisation ou de contrôle en faveur
 de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
 de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Installation de bornes électriques
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>11/02/2026</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/08/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>163014</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la réalisation d'une opération d'aménagement ou de création de voiries, mobilités douces ou ouvrages d'art</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Maitrise d'oeuvre pour une opération d'un montant de travaux inférieur à 100 k€HT</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement pour de petites opérations en lien avec les infrastructures routières, les mobilités douces et les ouvrages d&amp;#039;art.&lt;/p&gt;&lt;p&gt;Pour les opérations d&amp;#039;investissement dont le coût des travaux est limité à 100 000 € HT, l&amp;#039;agence peut assurer la mission de maitrise d’œuvre :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de conception ou réparation,&lt;/li&gt;&lt;li&gt;Assistance à la passation des marchés de Travaux (élaboration du dossier de consultation des entreprises et analyse des offres),&lt;/li&gt;&lt;li&gt;Direction de l’exécution des travaux,&lt;/li&gt;&lt;li&gt;Assistance à la réception des travaux et à la garantie de parfait achèvement des travaux.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rectification de virages,&lt;/li&gt;&lt;li&gt;Création de voies vertes,&lt;/li&gt;&lt;li&gt;Aménagements de sécurité sur voirie,&lt;/li&gt;&lt;li&gt;Travaux sur Ouvrages d&amp;#039;art,&lt;/li&gt;&lt;li&gt;...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Equipement public
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-realisation-dune-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/08/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>162635</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Voirie</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La voirie et les aménagements paysagers constituent des enjeux majeurs en termes de mobilités, d&amp;#039;attractivité économique, de préservation de l&amp;#039;environnement et de l&amp;#039;amélioration du cadre de vie. Le patrimoine routier et les espaces publics nécessitent un entretien régulier et des investissements qualitatifs pour en assurer la pérennité et la maîtrise des coûts de maintenance.&lt;/p&gt;
 &lt;p&gt;Dans le domaine de la voirie nos techniciens vous accompagnent en réalisant des études de faisabilité des mission de maîtrise d&amp;#039;œuvre (opération inférieure à 90 000€ HT) ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;Les missions de maîtrise d&amp;#039;œuvre consistent à l&amp;#039;issue de la validation du projet et de son enveloppe financière de  vous accompagner pour procéder à la consultation et à la passation d&amp;#039;un marché de travaux avec une ou des entreprises de travaux. A l&amp;#039;issue de cette phase de consultation l&amp;#039;ATD assure le suivi de chantier (organisation des réunions, point d&amp;#039;avancement des travaux, suivi des décomptes, assistance durant les opérations de réceptions et de levées des réserves...)&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménager des traverses d&amp;#039;agglomérations&lt;/p&gt;&lt;p&gt;Aménager et réhabiliter des espaces publics (aires de jeux, lieux de rencontres...)&lt;/p&gt;&lt;p&gt;Réaliser des aménagement de sécurité (rétrécissement de chaussée, ralentisseurs, chicanes, écluses....)&lt;/p&gt;&lt;p&gt;Entretenir le patrimoine routier (réfection de couches de roulement, réparations ponctuelles...)&lt;/p&gt;&lt;p&gt;Mise à jour ou élaboration de tableaux de classements&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/voirie/</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/rehabiliter-et-construire-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/08/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>162526</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets favorables à la transition écologique</t>
         </is>
       </c>
-      <c r="C25" s="1" t="inlineStr">
+      <c r="C24" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Un territoire résilient face au changement climatique</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F25" s="1" t="inlineStr">
+      <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L25" s="1" t="inlineStr">
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Sols
 Economie circulaire
 Qualité de l'air
 Biodiversité</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P25" s="1" t="inlineStr">
+      <c r="P24" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q25" s="1" t="inlineStr">
+      <c r="Q24" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>24/04/2024</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/08/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>147706</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche ornais</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
+      <c r="P25" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q26" s="1" t="inlineStr">
+      <c r="Q25" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>direction@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD26" s="1" t="inlineStr">
+      <c r="AD25" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/08/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>165885</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Soutenir les aires de covoiturage dans leur dimension multimodale</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Soutien aux aires de covoiturage ou de mobilité</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il est aujourd&amp;#039;hui nécessaire de décarboner nos mobilités en diminuant la part de l&amp;#039;autosolisme, et en donnant une place plus importante aux modes actifs et à la prise en compte des performances des TC et du covoiturage.&lt;/p&gt;
 &lt;p&gt;L’objectif de la Région est d’encourager ce mode de déplacement partagé en développant les parkings de covoiturage qui intègrent une dimension multimodale.&lt;/p&gt; &lt;p&gt;Collectivités locales (Départements, communes, EPCI...)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P27" s="1" t="inlineStr">
+      <c r="P26" s="1" t="inlineStr">
         <is>
           <t>13/04/2026</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le financement par la Région des projets d’aires de covoiturage implique donc que 2 conditions soient réunies :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;la localisation de l’aire sur ou à proximité immédiate d’une ligne ou d’un arrêt TC du réseau ZOU ! afin de favoriser l’intermodalité avec les services routiers régionaux ;&lt;/li&gt; 	&lt;li&gt;l’intégration de tout ou partie des équipements suivants conférant à ces aires une dimension multimodale : 	&lt;ul&gt; 		&lt;li&gt;stationnement couvert et sécurisé pour vélos ;&lt;/li&gt; 		&lt;li&gt;panneaux d’information multimodale ;&lt;/li&gt; 		&lt;li&gt;bornes de recharge électrique (pour véhicule léger et/ou vélo) ;&lt;/li&gt; 		&lt;li&gt;cheminement piéton sécurisé jusqu’à l’arrêt TC.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-aires-de-covoiturage-ou-de-mobilite</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_COVOIT/depot/simple</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Remi DORNE - &lt;a href="mailto:rdorne&amp;#64;maregionsud.fr"&gt;rdorne&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-aires-de-covoiturage-dans-leur-dimension-multimodale-1/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF27" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/08/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>141290</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un café / bistrot
 Mise en place d’un réseau de chaleur
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/08/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>119980</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Dotation d'équipement des territoires ruraux</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W29" s="1" t="inlineStr">
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>04/08/2022</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>119945</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I30" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>02/08/2022</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>117496</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -6224,454 +6063,226 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-[...228 lines deleted...]
-      <c r="A33" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>116474</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Accompagner les petites communes rurales du Calvados</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Aides aux petites communes rurales (APCR et APCR+)</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I33" s="1" t="inlineStr">
+      <c r="I31" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="J33" s="1" t="inlineStr">
+      <c r="J31" s="1" t="inlineStr">
         <is>
           <t>Taux variable en fonction de la nature  du projet</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
  &lt;/li&gt;
  &lt;li&gt;
   Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Trois natures de travaux éligibles à l&amp;#039;APCR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
  &lt;/li&gt;
  &lt;li&gt;
   Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
  &lt;/li&gt;
  &lt;li&gt;
   Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  * sous conditions à consulter dans le document «
  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
   modalités APCR
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
@@ -6698,73 +6309,73 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  * sous conditions à consulter dans le document «
  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
   modalités APCR&amp;#43;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  »
 &lt;/p&gt;
 &lt;p&gt;
  NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
  &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
   consulter l&amp;#039;éco-conditionnalité réformée en 2022
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les communes éligibles à l&amp;#039;APCR classique
   &lt;/strong&gt;
   sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les communes éligibles à l&amp;#039;APCR&amp;#43;
   &lt;/strong&gt;
   sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
  &lt;/li&gt;
  &lt;li&gt;
   Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
  &lt;/li&gt;
  &lt;li&gt;
   Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
@@ -6774,748 +6385,395 @@
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
  &lt;/li&gt;
  &lt;li&gt;
   Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
   &lt;strong&gt;
    avant le 30 septembre de chaque année
   &lt;/strong&gt;
   , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Aucune prorogation de ces délais ne pourra être accordée.
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W31" s="1" t="inlineStr">
         <is>
           <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service des territoires du Département du Calvados
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d'une piscine
 Construction d’un gymnase
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>117172</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I34" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J34" s="1" t="inlineStr">
+      <c r="J32" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W34" s="1" t="inlineStr">
+      <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-[...353 lines deleted...]
-      <c r="A37" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>101248</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -7526,1261 +6784,653 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-[...98 lines deleted...]
-      <c r="G38" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...159 lines deleted...]
-Sols
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
-Recyclage et valorisation des déchets
-[...13 lines deleted...]
-Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-International
-[...6 lines deleted...]
-Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Mers et océans
-[...5 lines deleted...]
-      <c r="O38" s="1" t="inlineStr">
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
-[...548 lines deleted...]
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
-[...2 lines deleted...]
-Aménagement d’une aire de jeux
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
-Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
-Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
-Entretien / restauration des haies
+Entretien des ponts
 Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
-Mise en place d’un café / bistrot
-Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
-Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
-Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>162563</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...3 lines deleted...]
-      <c r="H39" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I39" s="1" t="inlineStr">
+      <c r="I36" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J39" s="1" t="inlineStr">
+      <c r="J36" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...43 lines deleted...]
-      <c r="M39" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p dir="ltr"&gt;&lt;strong&gt;Financer vos projets grâce au mécénat de votre territoire&lt;/strong&gt;&lt;/p&gt;
+&lt;p dir="ltr"&gt;Le mécénat citoyen permet aux porteurs de projets d&amp;#039;intérêt général de mobiliser les entreprises et les habitants de leur territoire autour de leurs projets, grâce à des dons ouvrant droit à une réduction d&amp;#039;impôt.&lt;/p&gt;
+&lt;p dir="ltr"&gt;&lt;strong&gt;Pourquoi intégrer le mécénat à votre plan de financement ?&lt;/strong&gt;&lt;/p&gt;
+&lt;ul dir="ltr"&gt;&lt;li&gt;&lt;strong&gt;Diversifier vos ressources&lt;/strong&gt; et faciliter le bouclage financier de vos projets ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Associer les entreprises locales&lt;/strong&gt; à la vie du territoire, en leur offrant un moyen concret de traduire leur engagement (notamment leur politique RSE) ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Créer un lien nouveau&lt;/strong&gt; entre entreprises, citoyens et acteurs publics autour de projets partagés ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Compléter un emprunt citoyen&lt;/strong&gt; en valorisant les entreprises mécènes aux côtés des habitants investisseurs.&lt;/li&gt;&lt;/ul&gt;
+&lt;p dir="ltr"&gt;&lt;strong&gt;Quels avantages pour les donateurs ?&lt;/strong&gt;&lt;/p&gt;
+&lt;p dir="ltr"&gt;Les dons des entreprises ouvrent droit à une réduction d&amp;#039;impôt de 60 % de leur montant, dans la limite de 20 000 € ou de 0,5 % du chiffre d&amp;#039;affaires annuel hors taxes (le montant le plus élevé étant retenu). Les particuliers bénéficient quant à eux d&amp;#039;une réduction d&amp;#039;impôt de 66 %, dans la limite de 20 % de leur revenu imposable.&lt;/p&gt;
+&lt;p dir="ltr"&gt;&lt;strong&gt;Un accompagnement sur mesure&lt;/strong&gt;&lt;/p&gt;
+&lt;p dir="ltr"&gt;Les équipes de Villyz accompagnent les porteurs de projet pour animer leur territoire, mettre en réseau ses acteurs et mobiliser les forces vives locales autour de projets au service de l&amp;#039;intérêt général.&lt;/p&gt;
+&lt;p dir="ltr"&gt;&lt;strong&gt;Cadre réglementaire&lt;/strong&gt;&lt;/p&gt;
+&lt;p dir="ltr"&gt;Villyz est la première plateforme française à avoir obtenu l&amp;#039;agrément européen de prestataire de services de financement participatif (PSFP), sous le numéro FP-2022-1. Elle est également immatriculée à l&amp;#039;ORIAS en qualité d&amp;#039;intermédiaire en financement participatif (IFP) sous le numéro 20006621.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -8819,436 +7469,436 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
- : projets&amp;#64;villyz.fr
+ : arthur.moraglia&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/08/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>143350</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement pour définir et lancer un projet de construction, de réhabilitation, d'extension d'équipements publics</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière de projet de construction, réhabilitation, d&amp;#039;extension d&amp;#039;équipements publics  (mairie, établissements d&amp;#039;enseignements ou périscolaires, équipements sportifs et culturels, équipements touristiques, aire de covoiturage etc...) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   pour donner des conseils de 1er niveau
  &lt;/li&gt;
  &lt;li&gt;
   pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
  &lt;/li&gt;
  &lt;li&gt;
   pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil de 1er niveau (administratifs, réglementaires et techniques)
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la définition du projet (définition du besoin, faisabilité, recherche de financement...)
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à maîtrise d&amp;#039;ouvrage  (définition du besoin, faisabilité,  scénarios d&amp;#039;aménagement, appui à la consultation des prestataires..) pour la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>http://www.inge43.fr</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
   contact&amp;#64;inge43.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 71 07 41 71
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>contact@inge43.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0423-beneficier-dun-accompagnement-pour-definir-et/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/08/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>101961</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser les citoyens aux émissions CO2 des déplacements</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Premier secteur émetteur de gaz à effet de serre avec 30% des émissions, le secteur des transports est un secteur clé de la transition écologique. Mais comment
  &lt;strong&gt;
   transmettre les bons ordres de grandeur et sensibiliser les citoyens
  &lt;/strong&gt;
  ?
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;équipe Impact CO2 de l&amp;#039;ADEME a souhaité développer un outil simple
  &lt;strong&gt;
   librement diffusable
  &lt;/strong&gt;
  &lt;strong&gt;
   intégrable sur tout type de site
  &lt;/strong&gt;
  pour permettre à chacun de comparer facilement l&amp;#039;impact de ses déplacements, mais aussi de montrer l&amp;#039;impact concret du
  &lt;strong&gt;
   covoiturage
  &lt;/strong&gt;
  :
  &lt;strong&gt;
   &lt;a href="https://impactco2.fr/transport" target="_self"&gt;
    impactco2.fr/transport
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt src="https://raw.githubusercontent.com/datagir/datagir-site/master/content/applications/mon-impact-transport/mon-impact-transport.png" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Déjà utilisé dans différents défis et challenges de la mobilité aux 4 coins de la France (
  &lt;a href="https://www.defimobilite-paysdelaloire.fr/page/73/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
   Pays de la Loire
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="http://challenge-mobilite-hdf.fr/blog/votre-%C3%A9co-calculateur-mobilit%C3%A9" rel="noopener" target="_blank"&gt;
   Haut-de-France
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://www.challengemobilite-bfc.fr/page/64/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
   Bourgogne-Franche-Comté
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://www.challengedelamobilite.com/page/64/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
@@ -9274,325 +7924,325 @@
  ,
  &lt;a href="https://www.issy.com/decouvrir-issy/agir-pour-le-climat/mobilites/action-5-je-privilegie-des-modes-de-transport-doux" rel="noopener" target="_blank"&gt;
   Issy
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://www.normandie-tourisme.fr/preparer-son-sejour/informations-pratiques/venir-en-normandie/" rel="noopener" target="_blank"&gt;
   Normandie Tourisme
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://sudrhone.fr/2020/06/29/vacances-partir-sans-oublier-la-planete/#" rel="noopener" target="_blank"&gt;
   Sud Rhône Environnement
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Animation et mise en réseau
 Valorisation d'actions
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le simulateur est
  &lt;strong&gt;
   librement diffusable et intégrable
  &lt;/strong&gt;
  en
  &lt;em&gt;
   iframe
  &lt;/em&gt;
  sur tout type de site.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La section
  &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
   impactco2.fr/integration
  &lt;/a&gt;
  vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://impactco2.fr/transport/</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
  &lt;strong&gt;
   impactco2&amp;#64;ademe.fr
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>martin.regner@ademe.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/21a8-sensibiliser-les-citoyens-aux-emissions-co2-d/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>24/09/2021</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>112009</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Déployer des bornes de recharge pour véhicules électriques et accompagner leur exploitation</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Développer les mobilités alternatives</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
 Autre aide financière
-Subvention
+Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I42" s="1" t="inlineStr">
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagnement des collectivités girondines en transfert de compétence IRVE. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Déploiement de bornes : &lt;/strong&gt;L&amp;#039;accompagnement diffère suivant la borne concernée et ce qui est prévu au SDIRVE (Schéma Directeur d&amp;#039;Infrastructures de Recharges pour Véhicules Electriques).&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n° 1 :&lt;/strong&gt; Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, prioritaire dans le cadre du SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 30% à 100% (suivant collectivité) pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux de subvention varie de 0% à 100% pour les superchargeurs 120kW DC à proximité de voie express/autoroute. Charge moyenne : 20mn/240km. Les travaux de génie civil et de renforcement du réseau ne sont pas compris.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n°2 : &lt;/strong&gt;Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, non prioritaire dans le SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 0% à 60% pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exploitation :&lt;/strong&gt; Deux types de forfaits sont disponibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 7-22kW AC et 24kW DC : il couvre les opérations d&amp;#039;exploitation courantes (services aux usagers, maintenance curative et préventive, supervision, accès au moyen de paiement, consommation électrique). Le coût est de 800€/borne/an, révisé tous les 3 ans (si un excédent d&amp;#039;exploitation est constaté, 50% est reversé à la collectivité).&lt;/li&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 120kW DC sur les frais réels.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Accès aux services
 Qualité de l'air
 Animation et mise en réseau
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Transfert de compétence IRVE.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;&lt;p&gt;Sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.sdeeg33.fr/mobilite-durable/</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Syndicat Départemental Energies et Environnement de Gironde
  &lt;/li&gt;
  &lt;li&gt;
   Nathalie Lalanne
  &lt;/li&gt;
  &lt;li&gt;
   Chargée de projets mobilité alternative
  &lt;/li&gt;
  &lt;li&gt;
   Service Transition Énergétique
  &lt;/li&gt;
  &lt;li&gt;
   service.energies&amp;#64;sdeeg33.fr
  &lt;/li&gt;
  &lt;li&gt;
   05 56 16 13 21
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f797-developper-les-mobilites-alternatives/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>18/01/2022</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>