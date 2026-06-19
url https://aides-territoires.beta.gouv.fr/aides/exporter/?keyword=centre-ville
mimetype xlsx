--- v0 (2026-03-07)
+++ v1 (2026-06-19)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH49"/>
+  <dimension ref="A1:AH53"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -286,54 +286,54 @@
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>139428</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Autre aide financière
+          <t>Autre aide financière
+Ingénierie technique
 Ingénierie Juridique / administrative
-Ingénierie technique</t>
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
@@ -500,92 +500,92 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>24/04/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>117561</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer la revitalisation des centres-villes</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Prêt</t>
+          <t>Prêt
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose plusieurs financements et plans d&amp;#039;action pour contribuer à la revitalisation des centres-villes :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -663,51 +663,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>06/05/2022</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>120316</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’attractivité commerciale d’un centre bourg, d’un centre ville</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’attractivité commerciale d’un centre bourg, d’un centre ville</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Chambre de Commerce et d'Industrie (CCI) de la Drôme</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -870,85 +870,85 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>93153</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Restructurer les logements locatifs sociaux en centre-ville</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Action Logement</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>Prêt
-Subvention</t>
+          <t>Subvention
+Prêt</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>Subvention possible si obtention d'un label BBC Rénovation ou équivalent</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement mixte (prêt/subvention) accordé par Action Logement dans le cadre du programme national Action Coeur de Ville pour accompagner des opérations de restructuration lourde et d&amp;#039;adaptation globale de logements locatifs sociaux existants, en vue d&amp;#039;une remise sur le marché d&amp;#039;une
  &lt;strong&gt;
   offre équivalente à une production neuve
  &lt;/strong&gt;
  et s&amp;#039;inscrivant dans le projet d&amp;#039;ensemble porté par la commune éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Le  financement  maximum  en  prêt  long  terme  et  subvention  est  plafonné  au  montant  des  travaux  éligibles,  y  compris  honoraires  y  afférents,  dans  la  limite de 500 € TTC par m2 de surface habitable.
 &lt;/p&gt;</t>
         </is>
@@ -1100,390 +1100,390 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Action Logement Services</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>17/05/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>15/02/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>49782</v>
+        <v>89520</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Promouvoir le développement économique du centre-ville en développant le commerce local</t>
+          <t>Obtenir une offre pour la rénovation des bâtiments publics de centre-ville</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>Financement pour l’aménagement et l’immobilier d’activité</t>
+          <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
-        <is>
-[...180 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Prêt
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+Prêt</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ____________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ____________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le Plan 1000 écoles devient le Plan 2000 bâtiments publics !
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez lancer un projet de réhabilitation ou de rénovation énergétique des bâtiments publics de centre-ville de votre territoire ?
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de l&amp;#039;extension du programme Action Coeur de Ville, la Banque des Territoires accompagne les collectivités locales pour éradiquer les &amp;#34;
  &lt;em&gt;
   passoires thermiques
  &lt;/em&gt;
  &amp;#34; et respecter les nouvelles normes environnementales (décret tertiaire, ...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Education et renforcement des compétences
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=renov_bp_centre_ville_otat</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6d90-obtenir-une-offre-pour-la-renovation-des-ecol/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2021</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>49782</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir le développement économique du centre-ville en développant le commerce local</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’aménagement et l’immobilier d’activité</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités dans leur volonté d&amp;#039;évolution et de redynamisation de leur centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre projet concerne la création de commerces de proximité et / ou la création d&amp;#039;une société de portage d&amp;#039;immeuble intégrant des commerces, la Banque des Territoires vous propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un accompagnement en ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  du conseil à la structuration de sociétés de portage d&amp;#039;immeubles
+ &lt;/li&gt;
+ &lt;li&gt;
+  un investissement en fonds propres et quasi fonds propres dans les sociétés immobilières ad hoc qui donnent à bail les murs de magasin aux exploitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  un investissement en fonds propres et quasi fonds propres dans les Sociétés d&amp;#039;Economie Mixte opératrices d&amp;#039;un projet « commerces ».
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=dev_eco_centreville_psat</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z7" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6d90-obtenir-une-offre-pour-la-renovation-des-ecol/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bca7-promouvoir-le-developpement-economique-du-cen/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
-          <t>25/03/2021</t>
+          <t>30/06/2020</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>16/02/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>155111</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude de revitalisation de centre-bourg, centre-ville, quartier, projet de territoire</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Etude de revitalisation de centre-bourg, centre-ville, quartier, projet de territoire (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1632,51 +1632,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/d73f-etude-de-revitalisation-de-centre-bourg-centr/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>144509</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Dotation de revitalisation</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1883,120 +1883,345 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
+        <v>165817</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques d'incendies de forêt et de végétation</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Prévention des risques d’incendies de forêt et de végétation</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le changement climatique contribue à accroître le risque d&amp;#039;incendie de forêt et de végétation dans les zones déjà sujettes à ce risque mais également à le développer dans de nouveaux endroits du territoire national. Le Fonds vert finance des actions de prévention et d&amp;#039;équipement des territoires pour améliorer
+la protection des zones situées à l’interface entre massifs boisés ou
+végétalisés et zones bâties, où naît une grande partie des feux. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Haute-Corse, Corse – subvention de 
+64 800€ octroyée en 2024. Ce projet innovant, mené avec l&amp;#039;Université de Corse, vise à pérenniser des zones 
+d’espaces défrichés permettant de freiner la propagation des feux de forêts vers les 
+habitations. Cela se fera via l&amp;#039;implantation d&amp;#039;activités de sylviculture ou d&amp;#039;agro-pastoralisme 
+sur ces zones, permettant de développer des filières locales en produits agricoles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Sont éligibles au Fonds vert &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les collectivités territoriales et leurs groupements ;&lt;/li&gt;
+ &lt;li&gt;Les associations syndicales autorisées comportant au
+     moins une commune ;&lt;/li&gt;
+ &lt;li&gt;Les services départementaux d’incendie et de secours
+     (SDIS) ;&lt;/li&gt;&lt;li&gt;L&amp;#039;Office national des forêts (ONF) ;&lt;/li&gt;&lt;li&gt;Les parcs nationaux.&lt;/li&gt;
+&lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Les actions soutenues doivent améliorer la connaissance des
+risques, la prévention des feux dans les massifs forestiers, la protection des
+zones habitées situées dans des zones de risque sur l’ensemble du territoire
+national.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le Fonds vert ne finance pas la création de pistes de
+défense de la forêt contre les incendies, l’acquisition de véhicules de
+première intervention de patrouilles forestières et d’engins de lutte contre
+les incendies de forêt. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les projets éligibles sont :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La protection et la défense des zones déjà
+urbanisées contre les incendies (et non les zones susceptibles d&amp;#039;être couvertes par l&amp;#039;urbanisation) :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;&lt;span&gt;Les
+     études et travaux de création ou de mise au gabarit de voies de desserte
+     ou d’évacuation d’une zone exposée au danger de feu de forêt et de
+     végétation afin, en cas de crise, de permettre simultanément l’accès des
+     secours et l’évacuation des personnes ;&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;La
+     réalisation de plateformes de retournement en bout de voiries existantes
+     afin de faciliter les manœuvres des véhicules des services de secours et
+     de lutte contre les incendies ;&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;Les
+     études et travaux de création de points d’eau dans les zones urbanisées
+     exposées risque ;&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;Les
+     études et les travaux d’adaptation de constructions et d’équipements
+     publics existants nécessaires à la gestion de crise, afin d’en réduire la
+     vulnérabilité.&lt;br /&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;L’aménagement de la forêt aux abords des zones
+urbanisées&lt;span&gt;, avec l’objectif de mieux protéger les personnes et les biens
+existants en zones urbanisées, y compris dans des zones d’habitat isolé,
+lorsqu’elles sont susceptibles d’être touchées par des incendies liés à
+l’existence des massifs ou espaces boisés. Sont éligibles : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les acquisitions foncières amiables au profit d’une commune et
+remembrement nécessaires à la création de zones coupe-feu ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La création de citernes de réserve d’eau adaptées aux besoins
+opérationnels de la lutte, les opérations d’investissement contribuant à la
+stratégie d’attaque des feux naissants, la création de zones nécessaires aux
+camions de pompiers pour le franchissement de fossés et l’installation de
+panneaux signalétiques (interdiction d’accès notamment). &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La vérification de la mise en œuvre des
+obligations légales de débroussaillement par des investissements&lt;span&gt; notamment
+dans des systèmes d’information permettant une action à l&amp;#039;échelle de chaque
+commune (par exemple bases de données, SIG, etc.) relatifs à l’existence et au
+respect d’obligations légales de débroussaillement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La détection précoce des départs de feux et la
+surveillance par des investissements&lt;/span&gt;&lt;span&gt; : acquisition d&amp;#039;équipements de télédétection (drones, caméras, capteurs), surveillance de zones à risques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;La connaissance, l’information préventive et le
+développement de la culture du risque&lt;span&gt; grâce à des actions de recherche, études et modélisation de l&amp;#039;aléa d&amp;#039;incendie de forêt et de végétation, des actions d&amp;#039;information générale sur les risques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Incendies.pdf</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-incendies</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-les-risques-d-incendies-de-foret-et-de-vegetation-1/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>156152</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Soutenir les travaux de défense incendie</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>TRAVAUX DE DÉFENSE INCENDIE</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à financer les travaux destinés à la création de points d&amp;#039;eau pour la défense extérieure contre l&amp;#039;incendie (sous réserve de l&amp;#039;avis favorable des services du SDIS).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Voirie et réseaux
 Risques naturels
 Equipement public</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 20.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de communes (dont les syndicats d&amp;#039;eau) si les travaux sont effectués dans une commune de moins de 20.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles:
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La création et l&amp;#039;aménagement de réserves d&amp;#039;eau (citernes, mares, accès aux cours d&amp;#039;eau destinés exclusivement à la défense incendie),
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;installation de poteaux ou de bouches incendie.
@@ -2013,434 +2238,138 @@
   Dépenses exclues :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;entretien de mares, de cours d&amp;#039;eau (curage, désenvasement, nettoyage...),
  &lt;/li&gt;
  &lt;li&gt;
   Les honoraires de géomètre ou de notaire,
  &lt;/li&gt;
  &lt;li&gt;
   Les frais d&amp;#039;assistance liés au dépôt de permis de construire,
  &lt;/li&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition des terrains,
  &lt;/li&gt;
  &lt;li&gt;
   Le renouvellement des poteaux ou bouches incendie,
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;extension de réseau d&amp;#039;eau potable.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Communes de la Seine-Maritime de moins de 20000 habitants</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/travaux-de-defense-incendie/</t>
         </is>
       </c>
-      <c r="W10" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/79d7-aider-a-financer-les-travaux-destines-a-la-cr/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...294 lines deleted...]
-      </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>140790</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Elaborer un Schéma Communal de Défense Extérieure Contre l'Incendie (SCDECI)</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
@@ -2572,51 +2501,51 @@
           <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>111767</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Accompagner la gestion de la Défense Extérieure Contre l'Incendie (DECI)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
@@ -2771,83 +2700,83 @@
           <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>105356</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets liés aux centres d'incendie et de secours</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Centre d'incendie et de secours</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Subvention</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 30</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien financier en faveur des travaux portant sur les centres d&amp;#039;incendie et de secours.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Sécurité</t>
         </is>
       </c>
@@ -2861,119 +2790,122 @@
           <t>&lt;p&gt;
  Dépôt de la demande avant le démarrage des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Morbihan</t>
         </is>
       </c>
       <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://morbihan.fr</t>
         </is>
       </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr/</t>
+        </is>
+      </c>
       <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Générale Adjointe Education, Culture, Attractivité, Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Territoires
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 02 97 54 80 26
 &lt;/p&gt;
 &lt;p&gt;
- Mail :
-[...1 lines deleted...]
-  sat&amp;#64;morbihan.fr
+ Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>direction.territoires@morbihan.fr</t>
         </is>
       </c>
       <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a78b-copie-11h09-soutenir-les-projets-de-renforcem/</t>
         </is>
       </c>
       <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>12/06/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>144507</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Accompagner les études des centralités landaises pour la revitalisation, dynamisation et restructuration des centres-villes et centres-bourgs</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Financement des études de type plan de référence</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -3100,170 +3032,442 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
-        <v>74162</v>
+        <v>74203</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Créer une offre de logements locatifs sociaux et intermédiaires de qualité en centre-ville</t>
+          <t>Créer une offre d'accession sociale à la propriété de qualité en centre-ville</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Action Logement</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Subvention</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu'à 15 000 € par logement produit</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financement mixte (prêt et subvention) accordé dans le cadre du Programme national Action Cœur de Ville pour la
+ production d&amp;#039;une offre d&amp;#039;accession sociale à la propriété,
+ s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Les caractéristiques du financement varient selon les modes de production (VEFA/VIR ; PSLA ; BRS ; Démembrement Accession ; SCI APP) et le type d&amp;#039;opérations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition-amélioration d&amp;#039;immeubles entiers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition de locaux ou d&amp;#039;immeubles entiers en
+ vue de leur transformation en logements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démolition-reconstruction de logements ou de
+ locaux en vue de leur transformation en logements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;immeubles de logements dans des
+ dents creuses, suite à une démolition antérieure.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Exemple d&amp;#039;opérations financées :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  maisons de ville en PSLA à Compiègne par Clésence ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Habitat participatif en BRS et PSLA à Pau par le COL.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Egalité des chances
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires personnes morales titulaires d&amp;#039;un
+ droit réel (titre de propriété, bail à réhabilitation,
+ usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
+ opérations financées.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes d&amp;#039;habitat social :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
+&lt;/p&gt;
+&lt;p&gt;
+ – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
+&lt;/p&gt;
+&lt;p&gt;
+ – Sociétés coopératives d&amp;#039;HLM (SA COOP).
+&lt;/p&gt;
+&lt;p&gt;
+ – Etablissements publics locaux
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Autres personnes morales.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les opérations devront justifier le respect des conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  acquisition-amélioration
+ &lt;/strong&gt;
+ d&amp;#039;immeubles entiers ou acquisition de locaux ou d&amp;#039;immeubles entiers en vue de leur transformation en logements  : atteinte d&amp;#039;une performance énergétique minimale équivalente à une étiquette C;
+&lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  démolition-reconstruction
+ &lt;/strong&gt;
+ de logements ou de locaux en vue de leur transformation en logements : justification de l&amp;#039;impossibilité technique de réhabiliter le bâti existant, preuve du réemploi et/ou de la revalorisation des matériaux issus de la démolition initiale et avance de phase par rapport à la réglementation environnementale en vigueur;
+&lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  construction d&amp;#039;immeubles
+ &lt;/strong&gt;
+ de logements dans des dents creuses, suite à une démolition antérieure : avance de phase par rapport à la réglementation environnementale en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Logements en accession sociale à la propriété :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  En Accession Directe, en Vente en l&amp;#039;Etat futur d&amp;#039;Achèvement (VEFA), en vente d&amp;#039;immeuble à rénover (VIR).
+ &lt;/li&gt;
+ &lt;li&gt;
+  En location accession (financement PSLA), en bail
+ réel solidaire (BRS), en SCI d&amp;#039;accession progressive
+ à la propriété (SCI APP) ou en démembrement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La subvention forfaitaire, complémentaire obligatoirement du prêt, est plafonnée à 15 000 € TTC par
+ logement produit, et versée au maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ En contrepartie, le maître d&amp;#039;ouvrage devra s&amp;#039;engager à promouvoir la commercialisation d&amp;#039;au moins 75% des logements de l&amp;#039;opération auprès de salariés du secteur privé.
+&lt;/p&gt;
+&lt;p&gt;
+ Le versement sera effectué au maître d&amp;#039;ouvrage
+ après vérification de l&amp;#039;éligibilité de l&amp;#039;accédant en justifiant son statut de salarié et l&amp;#039;obligation faite
+ à l&amp;#039;accédant d&amp;#039;occupation du bien subventionné au
+ titre de résidence principale durant une période
+ minimale de 5 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;objectif de 75% n&amp;#039;est pas atteint, la subvention sera réajustée à la baisse en fonction du nombre de logements manquants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez nous contacter en joignant votre interlocuteur habituel ou par l&amp;#039;
+ &lt;a href="https://www.actionlogement.fr/implantations"&gt;
+  agence Action Logement la plus proche
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>chloe.ribelles@actionlogement.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0a96-creer-une-offre-de-logements-locatifs-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Action Logement Services</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>74162</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Créer une offre de logements locatifs sociaux et intermédiaires de qualité en centre-ville</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Action Logement</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J16" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Prêt</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
         <is>
           <t>En fonction du label énergétique et/ou des caractéristiques et de l'équilibre de l'opération</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement accordé dans le cadre du Programme national Action Cœur de Ville pour la
  production d&amp;#039;une offre locative nouvelle conventionnée dans le parc social et intermédiaire,
  s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques du financement varient selon le type d&amp;#039;opération :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Acquisition-amélioration d&amp;#039;immeubles entiers;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Acquisition de locaux ou d&amp;#039;immeubles entiers en vue de leur transformation en logements;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Démolition-reconstruction de logements ou de locaux en vue de leur transformation en logements;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;immeubles de logements dans des dents creuses, suite à une démolition antérieure.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;immeubles emblématiques à caractère patrimonial (ex : ancienne Ecole des Beaux Arts à Dôle ; immeuble La Nationale à Pointe-à-Pitre...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Construction neuve sur dents creuses (exemple à Gap suite à une démolition) ;
  &lt;/li&gt;
  &lt;li&gt;
   Transformation de bureaux ou de bâtiments industriels en logements (ex : garage Rédélé à Dieppe)...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Exemple en
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;CrB3UOjV0_A&amp;amp;list&amp;#61;PLHeZWaaRJmkQLDIzPaDAkmBMikr_pfMCc&amp;amp;index&amp;#61;2"&gt;
   vidéo
  &lt;/a&gt;
  d&amp;#039;une belle opération à Moulins (63) par Evoléa.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Friche
 Egalité des chances
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q16" s="1" t="inlineStr">
+      <c r="Q17" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les bénéficiaires personnes morales titulaires d&amp;#039;un
  droit réel (titre de propriété, bail à réhabilitation,
  usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
  opérations financées.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Organismes d&amp;#039;habitat social :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Sociétés coopératives d&amp;#039;HLM (SA COOP).
 &lt;/p&gt;
 &lt;p&gt;
  – Etablissements publics locaux
@@ -3295,394 +3499,122 @@
  &lt;strong&gt;
   démolition-reconstruction
  &lt;/strong&gt;
  de logements ou de locaux en vue de leur transformation en logements : justification de l&amp;#039;impossibilité technique de réhabiliter le bâti existant, preuve du réemploi et/ou de la revalorisation des matériaux issus de la démolition initiale et avance de phase par rapport à la réglementation environnementale en vigueur;
 &lt;/p&gt;
 &lt;p&gt;
  - en
  &lt;strong&gt;
   construction
  &lt;/strong&gt;
  d&amp;#039;immeubles de logements dans des dents creuses, suite à une démolition antérieure : avance de phase par rapport à la réglementation environnementale en vigueur.
 &lt;/p&gt;
 &lt;p&gt;
  Il est précisé que les travaux éligibles portent sur les
  parties communes de l&amp;#039;immeuble et parties privatives
  des logements, à l&amp;#039;exception des parties privatives
  liées aux locaux commerciaux qui ne sont pas éligibles.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations ne devront pas avoir démarré au
  moment du dépôt de dossier de demande de financement (date de l&amp;#039;ordre de service).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez nous contacter
  par
   mail en joignant votre interlocuteur habituel ou par l&amp;#039;
  &lt;a href="https://www.actionlogement.fr/implantations"&gt;
   agence Action Logement la plus proche
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>chloe.ribelles@actionlogement.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b0a3-creer-une-offre-de-logements-locatifs-sociaux/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Action Logement Services</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>14/01/2021</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...270 lines deleted...]
-      </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>155110</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Créer, réaménager et revitaliser des espaces publics en cœur de bourg, centre-ville ou quartier</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Espaces publics en centres bourgs et centres villes (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3907,51 +3839,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/0e30-espaces-publics-en-centres-bourgs-et-centres-/</t>
         </is>
       </c>
       <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>162282</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Redynamiser votre centre-ville ou centre-bourg et faciliter le démarrage de nouvelles activités commerciales dans des conditions sécurisantes pour les entrepreneurs</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Mon projet de boutique</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4189,51 +4121,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>554</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>DATAVIZ Cœur de Ville</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
@@ -4400,51 +4332,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>08/03/2019</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>104542</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Revitaliser votre centre-bourg : améliorer l'offre de logement et l'accès aux services et aux activités marchandes.</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Fonds régional de reconquête des centres-villes des villes moyennes et des centres-bourgs</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4681,51 +4613,51 @@
         </is>
       </c>
       <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>97336</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Soutenir le développement de l'offre de logements locatifs très sociaux</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
       <c r="H23" s="1" t="inlineStr">
@@ -4839,88 +4771,88 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>15/02/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>119850</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Effectuer le diagnostic, l'accompagnement, le financement des entrepreneurs, commerçants, restaurateurs s’installant dans des locaux vacants (dont locaux communaux)</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...2 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative
+Prêt</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée et accompagnent les entrepreneurs gratuitement en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
 &lt;/p&gt;
 &lt;p&gt;
  Dans un objectif commun de redynamisation économique et sociale des territoires,
  &lt;strong&gt;
   les associations accompagnent les collectivités pour identifier, financer et accompagner les porteurs de projet susceptibles de s&amp;#039;installer dans des locaux vides
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participation au plan d&amp;#039;action de revitalisation des centres-villes et centres-bourgs
  &lt;/li&gt;
  &lt;li&gt;
   Recherche et identification de commerçants, artisans ou de restaurateurs pouvant s&amp;#039;installer dans des locaux vacants grâce à l&amp;#039;expertise du comité d&amp;#039;agrément : Composés d&amp;#039;experts bénévoles et de chefs d&amp;#039;entreprise locaux, le comité d&amp;#039;agrément décide de l&amp;#039;attribution d&amp;#039;un prêt d&amp;#039;honneur et de l&amp;#039;accompagnement des porteurs de projets, au moment du démarrage opérationnel de leur activité et pendant plusieurs années.
@@ -5007,51 +4939,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>15/07/2022</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>100077</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Animer les entreprises de votre territoire</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
@@ -5209,78 +5141,78 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>14/02/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>140794</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement économique, à l’attractivité et à l’aménagement du territoire</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Chambre de commerce et d'industrie (CCI) des Alpes-de-Haute-Provence</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H26" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : réalisation de diagnostics de l&amp;#039;appareil commercial, et de diagnostics économiques (études, plan d&amp;#039;actions, recueil en concertation avec les acteurs locaux...)
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de CONCERTATION : animation de territoire (mise en réseau d&amp;#039;entreprises, développement de l&amp;#039;attractivité du territoire et des liens entre tous les acteurs économiques du territoire...) et animation d&amp;#039;associations de commerçants, et d&amp;#039;entreprises de ZA, appui à la dynamisation des centres-villes.
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE : réalisation d&amp;#039;études commerciales et de marchés, développement des entreprises
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
@@ -5375,456 +5307,716 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
+        <v>165906</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement durable - volet aménagement</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement durable - volet aménagement</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région souhaite promouvoir la renaturation d’espaces publics intégrant les enjeux d’aménagement durable et d’adaptation au changement climatique afin d’améliorer le cadre de vie et les conforts d’usage pour les habitants (lutte contre les îlots de chaleur, développement des modes actifs notamment), de protéger et renforcer la biodiversité et ses services, ainsi que d’accompagner la transition vers une mobilité décarbonée. Ce soutien se décline sur trois types d’opérations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La renaturation d’espaces publics dans le cadre de projets de revitalisation de centres-villes et de quartiers en reconversion ;&lt;/li&gt; 	&lt;li&gt;La requalification des espaces publics dans les zones d’activités économiques ;&lt;/li&gt; 	&lt;li&gt;Les projets d’aménagement en faveur des modes actifs (hors schéma régional des véloroutes).&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent nécessairement figurer dans les contrats Nos territoires d’abord.&lt;/p&gt;&lt;p&gt;EPCI, communes, établissements publics, syndicats mixtes, SPL&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Sur le volet renaturation d’espaces publics en centre-ville ou quartiers en reconversion : prioritairement les projets dans les centralités du SRADDET, les quartiers de gares ou en lien avec les démarches structurantes portées par la Région et construits sur une réflexion globale des enjeux de l’aménagement (îlots de chaleurs, biodiversité, eaux de pluie, déchets, mobilité, etc.) ;&lt;/li&gt; 	&lt;li&gt;Sur le volet requalification des zones d’activités : uniquement les projets en zones d’activités économiques existantes et d’intérêt communautaire, construits sur une réflexion globale des enjeux de l’aménagement (îlots de chaleurs, biodiversité, eaux de pluie, déchets, mobilité, etc.). L’inscription dans la démarche PARC&amp;#43; est valorisée ;&lt;/li&gt; 	&lt;li&gt;Sur le volet aménagements favorables aux modes actifs : créations, améliorations ou sécurisations d’aménagements cyclables (pistes cyclables, bandes cyclables, voies vertes, etc.) et justifiant d’un intérêt en termes de desserte, d’interconnexion, d’accessibilité ou de report modal. L’inscription dans un document de planification est valorisée.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-lamenagement-durable-volet-amenagement</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENAME/depot/simple</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-amenagement-durable-volet-amenagement/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>165942</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Lancer mon projet de boutique</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Mon projet de boutique</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez redynamiser votre centre-ville ou centre-bourg et faciliter le démarrage de nouvelles activités commerciales dans des conditions sécurisantes pour les entrepreneurs ?&lt;/p&gt;&lt;p&gt; Avec Mon projet de boutique, la Région Sud en partenariat avec Bpifrance et Initiative Sud prend en charge jusqu&amp;#039;à 50% du coût d’implantation d’une boutique sur votre territoire et accompagne les porteurs de projets à concrétiser la création de leur entreprise du montage de leur projet jusqu’au financement.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les communes&lt;/li&gt; 	&lt;li&gt;Les syndicats de communes&lt;/li&gt; 	&lt;li&gt;Les communautés de communes&lt;/li&gt; 	&lt;li&gt;Les communautés urbaines&lt;/li&gt; 	&lt;li&gt;Les communautés d&amp;#039;agglomération&lt;/li&gt; 	&lt;li&gt;Les Métropoles&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En complémentarité d&amp;#039;&lt;a href="https://agence-cohesion-territoires.gouv.fr/action-coeur-de-ville-42" target="_blank"&gt;Action cœur de ville&lt;/a&gt;, &lt;a href="https://agence-cohesion-territoires.gouv.fr/petites-villes-de-demain-45"&gt;Petite ville de demain&lt;/a&gt; et des politiques d’aménagement favorisant le commerce de centre-ville ou de réhabilitation de cellules commerciales, Initiative Sud vous accompagne à favoriser l&amp;#039;implantation de nouveaux commerces au sein de locaux vacants situé sur votre territoire.&lt;br /&gt; &lt;br /&gt; Les porteurs de projets ayant candidaté sur la base d’un dossier constitué avec l’appui d’un conseiller d&amp;#039;Initiative Sud font l’objet d’un examen par un Comité technique de pré-sélection constitué des parties prenantes de l&amp;#039;Appel à projets (Initiative Sud, commune, EPCI, etc.).&lt;br /&gt; &lt;br /&gt; A l’issue, les candidats présélectionnés sont conviés à un comité de sélection qui délibérera du projet retenu.&lt;br /&gt; &lt;br /&gt; &lt;a href="https://sud.monprojetdeboutique.com/" target="_blank"&gt;Consulter les appels à projets en cours&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html"&gt;Trouver la plateforme Initiative au plus proche de chez vous&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/mon-projet-de-boutique</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;Portail Entreprises de la Région Sud&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;&lt;span&gt;Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00 au &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;a href="tel:0805805145"&gt;&lt;strong&gt;0 805 805 145&lt;/strong&gt;&lt;/a&gt;&lt;/strong&gt;&lt;span&gt;&lt;span&gt; (services et appels gratuits) &lt;/span&gt;&lt;/span&gt;ou par courriel à &lt;strong&gt;&lt;a href="mailto:relationentrepriseusager&amp;#64;maregionsud.fr"&gt;&lt;strong&gt;relationentrepriseusager&amp;#64;maregionsud.fr&lt;/strong&gt;&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mon-projet-de-boutique-1/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>162650</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Investir pour soutenir des démarches en faveur du commerce, de l’artisanat et des services</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>FEDER - Fiche-Action 8 - Investir pour soutenir des démarches en faveur du commerce, de l’artisanat et des services</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Isle en Périgord (Syndicat mixte)</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
+      <c r="J29" s="1" t="inlineStr">
         <is>
           <t>Aide plafonnée à : 50 000 €</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;A l’échelle du Pays, la principale fragilité du secteur artisanal, dont l’inscription spatiale est diffuse (notamment dans les territoires ruraux),&lt;br /&gt;est d’assurer la continuité et la reprise d’activité, face à l’accélération de l’effet générationnel. L’organisation du commerce sur le territoire se&lt;br /&gt;caractérise par des relations d’interdépendances, qui s’appuient sur une zone de chalandise robuste. On consomme sur place avec peu d’évasion.&lt;br /&gt;Le commerce est ainsi un élément structurant, qui ne demande qu’à s’inscrire dans les projets de territoire pour accompagner les politiques de revitalisation (Centre-Bourg, Centre-ville), tout en s’ajustant aux nouveaux comportements d’achats (des circuits de proximité à l’e-commerce).&lt;/p&gt;&lt;p&gt;Pour répondre au défi de l’adaptation et du maintien de la réponse de proximité, il s’agit ici d’apporter un nouveau souffle à des actions.&lt;br /&gt;L’enjeu central de ces nouveaux lieux de référence sera de créer une dynamique collective, dont l’impact en termes d’image et de qualité des services proposés, aura un effet d’entrainement sur la revitalisation des centres bourgs et des centres-villes, sur la requalification du foncier (diversification des fonctions) et sur la reprise d’activités.&lt;/p&gt;&lt;p&gt;Plus largement, l’accès aux services facilité grâce à la création d’outils numériques en vue de créer, tisser du lien social au travers différents domaines pourront aussi s’inscrire dans cette fiche (mise en réseau de professionnels par exemple).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Mettre en place des actions qui concourent au partage de connaissance et d’expertise à l’échelle de l’ensemble du territoire du Pays&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Observatoire …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mettre en place des actions de mise en réseau des professionnels&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Village d’artisans &lt;br /&gt;• Innovations commerciales : « Tiny commerce » (itinérant)&lt;br /&gt;• Matériel roulant et son équipement&lt;br /&gt;• Création d’outils favorisant l’échange, le partage dans divers domaines …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Créer ou réhabiliter des espaces sachant s’adapter aux nouveaux rythmes et attentes de la clientèle en proposant des services et des produits de qualité dans un cadre respectueux de son environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Réhabilitation de friches pour donner un nouvel élan commercial&lt;br /&gt;• Chaine e-commerce : plateforme, logistique, distribution, vente …&lt;br /&gt;• Découverte de produits&lt;br /&gt;• Formations&lt;br /&gt;• Projets numériques innovants …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Créer ou réhabiliter des espaces permettant d’étoffer ou de créer une offre, des services proposés&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Aménagement d’espaces intérieurs/extérieurs pouvant permettre d’offrir un lieu favorisant l’échange, le partage …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Revitalisation
 Attractivité économique
 Animation et mise en réseau
 Artisanat</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P27" s="1" t="inlineStr">
+      <c r="P29" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q27" s="1" t="inlineStr">
+      <c r="Q29" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 25 000 €&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;&lt;p&gt;• Les SCI et les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;• Les agriculteurs dans le cadre de leur seule activité agricole&lt;br /&gt;• Les dépenses d’auto-construction&lt;br /&gt;• Les contributions en nature&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>PAYS DE L'ISLE EN PÉRIGORD</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA8-Cce-Artisanat-Services.pdf</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>s.giedelmann@pays-isle-perigord.com</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/investir-pour-soutenir-des-demarches-en-faveur-du-commerce-de-lartisanat-et-des-services/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>15/05/2024</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>56456</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Obtenir une minoration foncière dans le cadre de projets "Petites Villes de Demain" ou "Action Cœur de Ville"</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
-[...2 lines deleted...]
-Autre aide financière
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
 Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique
-Ingénierie financière</t>
-[...2 lines deleted...]
-      <c r="I28" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J28" s="1" t="inlineStr">
+      <c r="J30" s="1" t="inlineStr">
         <is>
           <t>Minoration de 25% du prix de cession HT, cumulable à une ou plusieurs minorations</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif
  &lt;/strong&gt;
  : Les projets de revitalisation de centres villes portent sur des fonciers complexes rendant difficile la réalisation des projets. Afin d&amp;#039;accompagner les projets &amp;#34;Petites Villes de Demain&amp;#34; et  &amp;#34;Actions Cœur de Ville&amp;#34; sur le volet foncier, une prise en charge spécifique du prix de revient peut intervenir, complémentairement à une ou plusieurs minorations foncières (logement aidé, recyclage foncier-travaux préparatoires, valorisation du patrimoine bâti, réhabilitation habitat).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  -    Les opérations éligibles sont celles situées dans un périmètre d&amp;#039;opération de revitalisation de territoire (ORT), liés aux conventions &amp;#34;Petites Villes de Demain&amp;#34; ou &amp;#34;Action Cœur de Ville&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  -    Minoration de 25% du prix de revient HT, complémentairement à une ou plusieurs minorations, dans la limite de 50% du prix de revient HT.
 &lt;/p&gt;
 &lt;p&gt;
  -    Attribution de la minoration pour des projets entrant dans le cadre du PPI (sauf opération bénéficiant d&amp;#039;un bail emphytéotique EPFLO).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Commerces et services
 Revitalisation
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P28" s="1" t="inlineStr">
+      <c r="P30" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="Q28" s="1" t="inlineStr">
+      <c r="Q30" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.epflo.fr/</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/560e-recyclage-foncier-et-friches/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>11/08/2020</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>100075</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Réaliser le diagnostic de l’appareil commercial de votre territoire</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude-action sur le tissu commercial de votre territoire</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vos opérations de revitalisation territoriale sont contraintes par divers facteurs tels que l&amp;#039;essor des zones commerciales périphériques, la diminution de la population en centre-ville, ou encore l&amp;#039;augmentation de la vacance commerciale. Vous devez maintenir l&amp;#039;attractivité de votre territoire, de vos centres-villes, de vos centres-bourgs, et la développer pour assurer leur avenir.
 &lt;/p&gt;
 &lt;p&gt;
  Vos projets de redynamisation d&amp;#039;un centre-ville, ou d&amp;#039;un territoire plus large, nécessitent d&amp;#039;analyser en premier lieu la situation des commerces et l&amp;#039;équilibre des zones commerciales. Votre diagnostic de l‘appareil commercial local est le préalable qui vous permet ensuite d&amp;#039;élaborer ou d&amp;#039;adapter la stratégie de développement de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI peut réaliser le
  &lt;strong&gt;
   diagnostic de votre appareil commercial
  &lt;/strong&gt;
  :
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;analyse de la demande :
  &lt;/strong&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -5909,1431 +6101,1627 @@
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/diagnostic-de-lappareil-commercial-dun-territoire</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3c81-realiser-une-etude-action-sur-le-tissu-commer/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>14/02/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>165812</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Recycler les friches</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Recyclage foncier (friches)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
-[...51 lines deleted...]
-      <c r="S30" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;La mobilisation des zones en friches dans les centres urbains et les périphériques des villes constitue un moyen de lutter contre la consommation et l&amp;#039;artificialisation de terres et d&amp;#039;espaces naturels. Le Fonds vert aide au recyclage d’une friche urbaine, commerciale, (aéro-)portuaire, ferroviaire ou routière, industrielle, militaire ou minière, et plus généralement d’un espace foncier déjà artificialisé mais sous-utilisé, pour des projets d’aménagement ou de relocalisation d’activités. &lt;/p&gt;&lt;p&gt;Cette mesure vise à limiter l&amp;#039;étalement urbain qui représente un coût écologique important en raison, d&amp;#039;une part, de ses effets négatifs sur les sols naturels et agricoles (moindre captation de CO2, réduction de la biodiversité, pollutions) et, d&amp;#039;autre part, de l&amp;#039;éloignement des populations des centre-ville (pollutions dues aux trajets, temps de transport, etc.). &lt;br /&gt;&lt;br /&gt;Le recyclage des friches est bénéfique pour la redynamisation des espaces urbains et constitue un levier important de transformation des villes et des villages.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Martinique - subvention de 150 000€ octroyée en 2024 (coût total de l’opération de 
+2 171 852€). Le projet consiste en la réhabilitation complète d’une ancienne banque située 
+dans le centre-ville de Fort-de-France afin de créer une résidence étudiante composée de 
+16 studios ou chambres. Le projet participe en outre à la redynamisation du centre-ville de 
+Fort-de-France et à la gestion de la pénurie de foncier en Martinique. Les travaux prévoient 
+la remise à nu de la structure du bâtiment et la reprise complète de tous les autres corps 
+d&amp;#039;état. Le bâtiment sera mis aux normes d&amp;#039;efficacité énergétique (éclairage LED, ventilation 
+naturelle, chauffe eaux thermodynamiques...). &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Sols
+Friche
+Foncier
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les entités éligibles sont : &lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les
+     collectivités territoriales, les établissements publics locaux ou les opérateurs qu’ils
+     auront désignés ;&lt;/li&gt;
+ &lt;li&gt;Les
+     établissements publics de l’Etat (dont le Conservatoire du littoral et des rivages lacustres) ou
+     les opérateurs qu’ils auront désignés ;&lt;/li&gt;
+ &lt;li&gt;Les
+     aménageurs publics (établissements publics d’aménagement, entreprises
+     publiques locales, SEM, SPL) ;&lt;/li&gt;
+ &lt;li&gt;Les
+     organismes de fonciers solidaires ;&lt;/li&gt;
+ &lt;li&gt;Les
+     bailleurs sociaux ; &lt;/li&gt;
+ &lt;li&gt;Des
+     entreprises privées ou des associations, sous réserve de l’accord de la
+     collectivité compétente en matière d’urbanisme et d’aménagement ainsi que
+     du concédant, mandant ou bailleur le cas échéant, et pour des projets
+     présentant un intérêt général suffisant (notamment en termes de logement
+     social ou de revitalisation ou d’implantations industrielles).&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Dans le cas d’une concession d’aménagement, le dossier doit de
+préférence être déposé par le concessionnaire puisqu’il engage les dépenses.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets de recyclage d’une friche dans le cadre d’une action ou opération d’aménagement  (voir la définition donnée par l&amp;#039;article L. 300-1 du code de l&amp;#039;urbanisme).&lt;/p&gt;&lt;p&gt;Dans le cadre de la présente mesure du fonds vert, sont considérés comme une friche :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Tout terrain nu, déjà artificialisé et qui a perdu son usage ou son affectation ou qui, en outre-mer, a été laissé vacant après évacuation d&amp;#039;habitats illicites ou spontanés ;&lt;/li&gt;&lt;li&gt;Un îlot d&amp;#039;habitat, d&amp;#039;activités ou mixte, bâti et caractérisé par une importante vacance, ou qui a perdu son usage ou son affectation, ou qui est à requalifier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le recyclage d’une friche peut s’inscrire dans une opération globale d’aménagement, dont le bilan reste déficitaire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Cette aide du Fonds vert s’adresse aux projets dont les bilans économiques restent déficitaires après prise en compte de toutes les autres subventions publiques, et malgré la recherche et l’optimisation de tous les autres leviers d’équilibre (en particulier en matière de densité et de mixité), à l’aune des enjeux d’attractivité du site et d’urbanité&lt;/strong&gt;. La démonstration de la mobilisation de l’ensemble des subventions publiques, ainsi que des leviers d’équilibres opérationnels doit être apportée lors de la demande de subvention.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le financement d&amp;#039;études relevant de la méthodologie nationale de gestion des sites et sols pollués ;&lt;/li&gt;&lt;li&gt;Des acquisitions foncières ;&lt;/li&gt;&lt;li&gt;Des travaux : &lt;br /&gt;- de démolition ou de déconstruction ;&lt;br /&gt;- de dépollution ;&lt;br /&gt;- de réhabilitation de bâtiment ;&lt;br /&gt;- de restauration écologique des sols, notamment aux fins de renaturation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets visant l&lt;strong&gt;’accueil d’une activité industrielle et/ou les opérations en phase de proto-aménagements&lt;/strong&gt;, la pré-identification d’un preneur et/ou d’un occupant final n’est pas requise mais des éléments devront être fournis aux services de l&amp;#039;Etat.&lt;/p&gt;&lt;p&gt;Pour les projets &lt;strong&gt;portant sur une friche classée ICPE, industrielle ou minière&lt;/strong&gt;, les critères d’éligibilité particulier devront être respectés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Recyclage_foncier.pdf</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/fonds-vert-3-friches</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recycler-le-foncier-friches-24/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>95253</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un co-financement des Assistances à maîtrise d’ouvrage (AMO) des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement des Assistances à maîtrise d’ouvrage (AMO) des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour aider les villes et intercommunalités à revitaliser leur centre-ville dans le cadre du programme Petites villes de demain, la Banque des Territoires et ses partenaires locaux (régions, départements...) proposent une offre de co-financement pour des prestations d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;instruction et l&amp;#039;attribution des crédits de co-financement sont assurées par les partenaires locaux de la Banque des Territoires (régions, départements, délégation locale de l&amp;#039;ANCT...). Votre interlocuteur pourra vous être indiqué par votre direction régionale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X30" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/conseil-et-ingenierie/co-financement-des-assistances-maitrise-ouvrage-petites-villes-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2f6d-beneficier-dun-co-financement-des-assistances/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>15/02/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C31" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>95254</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un co-financement pour fiabiliser et expérimenter des solutions innovantes</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement des expérimentations de solutions innovantes des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H31" s="1" t="inlineStr">
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Pour aider les villes et intercommunalités à revitaliser leur centre-ville dans le cadre du programme Petites villes de demain, la Banque des Territoires et ses partenaires locaux (régions, départements...) proposent une offre de co-financement pour des prestations d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).
-[...2 lines deleted...]
- L&amp;#039;instruction et l&amp;#039;attribution des crédits de co-financement sont assurées par les partenaires locaux de la Banque des Territoires (régions, départements, délégation locale de l&amp;#039;ANCT...). Votre interlocuteur pourra vous être indiqué par votre direction régionale.
+ La Banque des Territoires, avec des partenaires locaux, propose aux collectivités bénéficiaires du Programme Petites villes de demain de bénéficier d&amp;#039;un co-financement pour fiabiliser et expérimenter des solutions innovantes au profit de la redynamisation de leur centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre permet de bénéficier d&amp;#039;un appui en ingénierie pour le déploiement en amont de solutions innovantes, mais également, d&amp;#039;expérimenter ou d&amp;#039;amorcer ces solutions avec sécurité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O31" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X31" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-des-experimentations-de-solutions-innovantes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cofin</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b8d9-beneficier-dun-co-financement-des-experimenta/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>15/02/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E32" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>139435</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier en renouvellement urbain pour mes projets (résidentiels, tertiaires, de développement économique, pour créer un équipement..)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
-[...201 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
-Ingénierie Juridique / administrative
+Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Etablissement Public Foncier Hauts de France facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, pré-verdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
  &lt;br /&gt;
  L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tous types de territoires.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
  Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •    Négociation, acquisition et portage foncier
  &lt;br /&gt;
  •    Études préalables (faisabilité, techniques...)
  &lt;br /&gt;
  •    Traitement des déchets et des sources de pollution concentrées
  &lt;br /&gt;
  •    Travaux de déconstruction
  &lt;br /&gt;
  •    Renaturation
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de l&amp;#039;aide :
  &lt;/strong&gt;
  &lt;br /&gt;
  •    Ingénierie prise en charge à 100%
  &lt;br /&gt;
  •    Etudes préalables jusqu&amp;#039;à 80%
  &lt;br /&gt;
  •    Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
  &lt;br /&gt;
  •    Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
  &lt;br /&gt;
  •    Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
  &lt;br /&gt;
  •    Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel de plusieurs hectares
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Bâtiments et construction
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e51-acquerir-du-foncier-en-renouvellement-urbain-/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>73538</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir  une ancienne grange pour y créer atelier communal</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;EPF facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, préverdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tout type de territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Négociation, acquisition et portage foncier
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études préalables (faisabilité, techniques...)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des sources de pollution concentrées
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renaturation
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie prise en charge à 100%
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes préalables jusqu&amp;#039;à 80%
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel
+ de plusieurs hectares
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epf-npdc.fr/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ http://www.epf-npdc.fr/lepf-pratique/contact
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fb53-acquerir-une-ancienne-grange-pour-y-creer-ate/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>29/12/2020</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>97335</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Soutenir la production de logement social en réutilisant le foncier</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le présent dispositif vise à offrir des solutions de logement locatifs sociaux en centre-ville/centre-bourg à proximité des services en réutilisant des bâtis ou en démolissant des bâtis inexploitables et/ou sans intérêt architectural afin de réutiliser le foncier.
 &lt;/p&gt;&lt;p&gt;L&amp;#039;aide vient soutenir les projets visant à réutiliser du bâti ou du foncier en vue de créer du logement locatif social.&lt;/p&gt;
 &lt;p&gt;
  Opération située sur le territoire de délégation des aides à la pierre du Département.
 &lt;/p&gt;
 &lt;p&gt;
  Opération de réutilisation de bâti : une aide départementale de 5 000 € maximum par logement dans la limite de 50 000 € par opération.
 &lt;/p&gt;
 &lt;p&gt;
  Opération de démolition-construction : une aide départementale de 2 500 € maximum par logement dans la limite de 25 000€ par opération.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Accès aux services
 Cohésion sociale et inclusion
 Revitalisation
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;Sont éligibles les opérations situées dans le territoire de délégation des aides à la pierre du Département de la Vendée et situées en centre-bourg ou centre-ville à proximité des services et commerces.&lt;/p&gt;
 &lt;p&gt;
  Les opérations devront être agréées par le Département de la Vendée via un agrément logement social (PLUS, PLAI ou PLS).&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;opération doit viser à réutiliser un bâti de plus de 15 ans pour produire du logement locatif social ordinaire ou démolir un bâti inexploitable et recycler le foncier en réalisant du logement locatif social ordinaire de type PLUS, PLAI et/ou PLS.&lt;/p&gt;
 &lt;p&gt;
  Pour les opérations de réutilisation de bâti, le niveau de consommation énergétique du logement après travaux devra être inférieur ou égal à 230 kWh/m2/an (étiquettes énergétiques A, B, C et D).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://vendee.fr</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Habitat
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 28 85 86 02
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a rel="noopener" target="_blank"&gt;
   habitat&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>karine.desaintmichel@vendee.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b79-soutenir-la-production-de-logement-social-en-/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>15/02/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>101603</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l'accompagnement d'experts et de l'appui de centres de ressources</t>
         </is>
       </c>
-      <c r="C35" s="1" t="inlineStr">
+      <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Sites &amp; Cités remarquables de France</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous voulez disposer d&amp;#039;un accompagnement plus continu de vos services en matière de de restauration et réaménagement urbain, de l&amp;#039;immeuble à la parcelle, de l&amp;#039;ilot au quartier.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez participer à un forum d&amp;#039;appui diagnostic et d&amp;#039;échanges rapides et efficaces sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Vous désirez offrir à vos équipes un soutien et une écoute adaptés à l&amp;#039;actualité et aux projets de votre collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  Sites &amp;amp; Cités vous vous ouvre l&amp;#039;accès aux centres de ressources sur tous les sujets portant sur l&amp;#039;urbanisme des centres villes.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez y trouver plusieurs méthodologies, des fiches thématiques, études et expérimentations locales, ainsi qu&amp;#039;un guide de sensibilisation et de mise en œuvre de projet pour les entreprises et les professionnels.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez participer avec des élus et leurs services aux plateformes et forums internet animés par Sites &amp;amp; Cités.
 &lt;/p&gt;
 &lt;p&gt;
  Les trois principaux portails à votre disposition sont les suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Centre de ressources de Sites &amp;amp; Cités (en ligne) sur lequel vous trourvez des informations sur : les sites patrimoniaux remarquables, les villes et pays d&amp;#039;art et d&amp;#039;histoire : réglementation, expériences des collectivités ;
   &lt;/li&gt;
   &lt;li&gt;
    Quartiers anciens quartiers durables ;
   &lt;/li&gt;
   &lt;li&gt;
    Centre de ressources pour la réhabilitation responsable du bâti ancien (en ligne) CREBA.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Revitalisation
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>http://www.sites-cites.fr</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>Contactez l&amp;#039;association Sites et Cités remarquables de France : reseau&amp;#64;sites-cites.fr</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9dd4-beneficier-de-laccompagnement-dexperts-et-de-/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>14/02/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>77367</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans l'amorçage d'un projet de transition écologique</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Accompagnement à l'amorçage d'une feuille de route relative à la transition écologique - SGREEN</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose SGREEN, une solution d&amp;#039;accompagnement pour amorcer un projet de transition écologique ou d&amp;#039;adaptation au changement climatique en centre-ville. Il porte sur les projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Avoir une meilleure gestion de l&amp;#039;eau ;
  &lt;/li&gt;
  &lt;li&gt;
   Végétaliser et développer la nature en ville ;
  &lt;/li&gt;
  &lt;li&gt;
   Préserver les corridors et assurer des continuités écologiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Désimperméabiliser les sols ;
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la transition climatique et bas carbone ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménager les espaces publics ;
  &lt;/li&gt;
  &lt;li&gt;
   Gérer les îlots de chaleur ;
  &lt;/li&gt;
  &lt;li&gt;
   Adapter le cadre bâti au changement climatique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre de l&amp;#039;accompagnement SGREEN, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réaliser un diagnostic portant sur la fonctionnalité écologique du territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Élaborer une feuille de route et des préconisations définies en fonction des enjeux identifiés sur le territoire et des objectifs de la collectivité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-lamorcage-dune-feuille-de-route-relative?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=sgreen_pr</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9185-obtenir-un-accompagnement-pour-lamorcage-dune/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>72810</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C37" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -7370,79 +7758,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -7485,900 +7873,709 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W37" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>112009</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Déployer des bornes de recharge pour véhicules électriques et accompagner leur exploitation</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Développer les mobilités alternatives</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique
-Autre aide financière
-[...3 lines deleted...]
-      <c r="I38" s="1" t="inlineStr">
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagnement des collectivités girondines en transfert de compétence IRVE. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Déploiement de bornes : &lt;/strong&gt;L&amp;#039;accompagnement diffère suivant la borne concernée et ce qui est prévu au SDIRVE (Schéma Directeur d&amp;#039;Infrastructures de Recharges pour Véhicules Electriques).&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n° 1 :&lt;/strong&gt; Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, prioritaire dans le cadre du SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 30% à 100% (suivant collectivité) pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux de subvention varie de 0% à 100% pour les superchargeurs 120kW DC à proximité de voie express/autoroute. Charge moyenne : 20mn/240km. Les travaux de génie civil et de renforcement du réseau ne sont pas compris.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n°2 : &lt;/strong&gt;Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, non prioritaire dans le SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 0% à 60% pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exploitation :&lt;/strong&gt; Deux types de forfaits sont disponibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 7-22kW AC et 24kW DC : il couvre les opérations d&amp;#039;exploitation courantes (services aux usagers, maintenance curative et préventive, supervision, accès au moyen de paiement, consommation électrique). Le coût est de 800€/borne/an, révisé tous les 3 ans (si un excédent d&amp;#039;exploitation est constaté, 50% est reversé à la collectivité).&lt;/li&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 120kW DC sur les frais réels.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Accès aux services
 Qualité de l'air
 Animation et mise en réseau
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Transfert de compétence IRVE.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;&lt;p&gt;Sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.sdeeg33.fr/mobilite-durable/</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Syndicat Départemental Energies et Environnement de Gironde
  &lt;/li&gt;
  &lt;li&gt;
   Nathalie Lalanne
  &lt;/li&gt;
  &lt;li&gt;
   Chargée de projets mobilité alternative
  &lt;/li&gt;
  &lt;li&gt;
   Service Transition Énergétique
  &lt;/li&gt;
  &lt;li&gt;
   service.energies&amp;#64;sdeeg33.fr
  &lt;/li&gt;
  &lt;li&gt;
   05 56 16 13 21
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f797-developper-les-mobilites-alternatives/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>18/01/2022</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E39" s="1" t="inlineStr">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>105107</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de logements sociaux et très sociaux en acquisition-amélioration par les bailleurs publics et les collectivités</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...3 lines deleted...]
-      <c r="H39" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...11 lines deleted...]
- Objectifs : offrir une formule d&amp;#039;habitat attractive, alternative au domicile individuel et à l&amp;#039;accueil en hébergement collectif en permettant :
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  d&amp;#039;occuper un logement adapté en confort, espace et équipements
-[...5 lines deleted...]
-  de favoriser les échanges, le lien social pour rompre l&amp;#039;isolement
+  Bailleurs publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes et communautés de communes&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Soutenir la production en Charente, de
+logements sociaux, très sociaux en acquisition-amélioration et sous forme
+d’opérations de recyclage foncier, par les bailleurs publics (dont les
+collectivités), en programme Prêt locatif aidé d&amp;#039;intégration (PLA-I) ou en Prêt
+locatif à usage social (PLUS) en bourgs centres et centres villes.&lt;/p&gt;
+&lt;p&gt;Objectif : offrir un habitat attractif, permettant :&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de favoriser les échanges, le lien social
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser la proximité des services, transports, commerces
  &lt;/li&gt;
  &lt;li&gt;
   de réinvestir les bourgs centres
  &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...2 lines deleted...]
-&lt;p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;Aide forfaitaire par logement :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I et PLUS en acquisition–amélioration, opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLS en acquisition–amélioration, opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 6 000 €&lt;/li&gt;&lt;li&gt;Ces aides forfaitaires sont applicables, selon les mêmes termes aux projets de construction et les projets neufs de requalification et / ou de changement de destination faisant l’objet d’un examen au cas par cas.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette subvention est cumulable uniquement avec le programme de reconstitution de logements locatifs des quartiers PNRU - PRIR.&lt;/p&gt;</t>
-[...4 lines deleted...]
-          <t>Personnes âgées
+&lt;p&gt;
+ Aide forfaitaire par logement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I en acquisition–amélioration et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLUS en acquisition–amélioration, acquisition-démolition-reconstruction et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) :   8 000 €&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Bailleurs publics&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Communes et communautés de communes&lt;/p&gt;&lt;p&gt;Associations habilitées à réaliser une acquisition-amélioration au titre des PLA-I et des PLUS&lt;/p&gt;&lt;p&gt;
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;Sont éligibles : les acquisitions-amélioration et les opérations de recyclage foncier (qualifiées comme telles par les services de l’Etat) de logements en PLA-I ou en PLUS (ou le cas échéant bénéficiant d’autres financements : ANAH) ou en Prêt locatif social (PLS) en centre bourg et centre-ville, sous la forme d’une production en habitat groupé (au minimum 4 logements) favorisant, par leur équipement et l&amp;#039;environnement, le maintien à domicile des personnes âgées y compris en perte d’autonomie.&lt;/p&gt;&lt;p&gt;Au cas par cas (au regard de besoins avérés et le cas échéant d’éléments tels que l’équilibre financier de l’opération), seront examinés les projets de construction et les projets neufs de requalification et / ou de changement de destination.&lt;/p&gt;&lt;p&gt;Situation en bourgs centres et centre-ville et à proximité immédiate des services et des transports collectifs en ville.&lt;/p&gt;&lt;p&gt;Des propositions de partenariat en termes d&amp;#039;offres de services, d&amp;#039;accompagnement, d&amp;#039;animation en complément du projet de logements seront appréciées.&lt;/p&gt;&lt;p&gt;La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.&lt;/p&gt;
+&lt;p&gt;
+ La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;un courrier sollicitant le concours du Département de la Charente&lt;br /&gt;&lt;/li&gt;
-[...2 lines deleted...]
-  le plan de financement&lt;/li&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier de description de l&amp;#039;opération : plans, situation dans la commune, échéancier de réalisation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement
+ &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;agrément de la Direction départementale des territoires (DDT)
  &lt;/li&gt;
  &lt;li&gt;
-  le justificatif de propriété ou l&amp;#039;attestation par le notaire que la démarche est en cours.
+  le justificatif de propriété ou l&amp;#039;attestation par le notaire que la démarche est en cours
  &lt;/li&gt;
  &lt;li&gt;
   si nécessaire le justificatif du permis de construire (ou l&amp;#039;attestation du dépôt de demande)
  &lt;/li&gt;
  &lt;li&gt;
-  le calendrier prévisionnel des demandes de paiement
-[...5 lines deleted...]
-&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
+  le calendrier prévisionnel des demandes de paiement&lt;/li&gt;&lt;li&gt;la copie de la délibération autorisant l&amp;#039;opération (pour les collectivités)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...12 lines deleted...]
-      <c r="S39" s="1" t="inlineStr">
+&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt; : &lt;/p&gt;&lt;p&gt;Le
+dépôt des demandes de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt;
+juin de l’année.&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les
+demandes de subvention complètes sont ensuite instruites et examinées par une
+commission d’élus du Département dans laquelle les porteurs de projet pourront
+présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
+regard des crédits disponibles, des priorités départementales et de l’avis de
+la commission, l’individualisation des subventions sera soumise à l’adoption de
+la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit intervenir
+dans un délai maximal de quatre ans à compter de la date de notification de la
+décision attributive. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...2 lines deleted...]
-      <c r="T39" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W39" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/amelioration_logements_locatifs_PLUS_et_PLA-I.pdf</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Date limite de dépôt des demandes : néant&lt;/p&gt;
-[...1 lines deleted...]
- Service cohésion territoriale Tél. : 05 16 09 74 15
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Secteur cohésion territoriale ; Tél. : 05 16 09 74 15
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c97-soutenir-la-production-de-logements-sociaux-e/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-[...226 lines deleted...]
-      <c r="A41" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>100074</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique et commerciale de votre ville</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez rester en lien avec vos entreprises et leur donner les clés pour se développer.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez disposer de toute information utile et à jour pour mieux accompagner les acteurs économiques de votre territoire et accéder rapidement à l&amp;#039;information sur les aides mobilisables au niveau national, régional et local.
 &lt;/p&gt;
 &lt;p&gt;
  Le réseau des CCI propose aux élus et directeurs des collectivités de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participer à des réunions ou séminaires d&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - les facteurs clés de réussite d&amp;#039;une centralité commerciale ;
  &lt;br /&gt;
  - les outils pour gérer le développement de sa centralité commerciale (Outils    réglementaires, outils liés à l&amp;#039;aménagement urbain, outils d&amp;#039;animation et de communication, outils de professionnalisation) ;
  &lt;br /&gt;
  - les grandes tendances d&amp;#039;évolution de la consommation et l&amp;#039;impact de la crise sur les comportements d&amp;#039;achats ;
  &lt;br /&gt;
  - l&amp;#039;impact de la crise sur le tissu commercial.
 &lt;/p&gt;
@@ -8387,1094 +8584,1257 @@
   Et trouver toute l&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - les aides disponibles nationalement et localement pour vos entreprises ;
  &lt;br /&gt;
  - les accompagnements proposés par la CCI pour vous aider à renforcer votre soutien aux commerçants et indépendants (étude – action sur la situation du commerce du centre-ville, de la ville, ou de l&amp;#039;intercommunalité, mise en place de solutions numériques pour les commerçants, transition écologique, soutien aux créateurs-repreneurs...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez retrouver le guide national des aides financières nationales, régionales ou territoriales en ligne sur le site
  &lt;a href="https://les-aides.fr/" rel="noopener" target="_blank"&gt;
   les-aides.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/connaitre-les-solutions-et-aides-pour-la-relance-economique</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a836-connaitre-les-aides-et-les-solutions-pour-la-/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>14/02/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G42" s="1" t="inlineStr">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>116419</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Recycler une friche</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif de soutien en faveur des friches</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local d'Alsace (EPFL)</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...3 lines deleted...]
-      <c r="H42" s="1" t="inlineStr">
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Autre aide financière
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;EPF d&amp;#039;Alsace accompagne les collectivités dans l&amp;#039;acquisition et le portage des friches économique (industrielles, commerciales, artisanales, militaires, sanitaires, agricoles, touristiques). Il peut assumer un certains nombre d&amp;#039;études ou de travaux en qualité de maître d&amp;#039;ouvrage : démolition, désamiantage, dépollution, déconstruction.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette intervention de l&amp;#039;EPF permet de remettre sur le marché des biens qui en étaient sortis avec de nouveaux usages, de réduire les risques attachés à la dangerosité de ces sites et d&amp;#039;améliorer l&amp;#039;image et l&amp;#039;attractivité des quartiers où ils se situent grâce à l&amp;#039;instauration de mesures compensatoires. L&amp;#039;EPF peut prendre en charge entre 50 à 80% du coût de certaines études et/ou2 des travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Projets visant le développement d&amp;#039;une offre de logements, le développement économique, la redynamisation des centres villes et centres bourgs, la gestion des risques, la protection/restauration de la biodiversité, la constitution de réserves foncières
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition et portage foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes préalables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des sources de pollution
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de démolition et de déconstruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renaturation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes entre 50 et 80% maximum.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction et de traitement des sources de pollution jusqu&amp;#039;à 60%
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site KOLB, Rue des Rochers – Wasselonne (67)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La communauté de communes de la Mossig et du Vignoble et la commune de Wasselonne ont sollicité l&amp;#039;EPF en septembre 2018 pour les accompagner dans la réflexion d&amp;#039;acquisition de la friche «Forges et Ateliers Kolb et Cie» à Wasselonne. Le devenir de ce site est au cœur des débats depuis de nombreuses années, mais cette friche cumule de nombreuses contraintes qui ne facilitent pas sa reconversion. Néanmoins, tout le monde s&amp;#039;accorde sur la nécessité de traiter cette friche. Le projet de reconversion consiste en la création d&amp;#039;un espace paysager (renaturation contrôlée) associé à quelques places de stationnement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF d&amp;#039;Alsace est déjà intervenu au travers son dispositif de soutien en faveur des friches (Phase 1 avant acquisition) et a pris en charge :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la réalisation d&amp;#039;investigations approfondies et la mise à jour du Plan de Gestion (des pollutions) – Etude également cofinancée par l&amp;#039;ADEME,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise à jour des diagnostics amiante et plomb avant démolition,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toujours dans le cadre de sa Phase 1 , l&amp;#039;EPF prendra cette année, sous sa maîtrise d&amp;#039;ouvrage, la réalisation d&amp;#039;un PCT - Plan de Conception des Travaux - (réalisation d&amp;#039;essais pilotes de dépollution) en cofinancement avec l&amp;#039;ADEME, ainsi qu&amp;#039;une étude de biodiversité (avec un potentiel cofinancement de l&amp;#039;Agence de l&amp;#039;eau).
+&lt;/p&gt;
+&lt;p&gt;
+ A ce jour, l&amp;#039;EPF a déjà accordé sur ce site une aide financière de 15.529,2€. Le solde de l&amp;#039;enveloppe disponible, à savoir 34.470,80€, sera attribué dans le cadre de la réalisation du PCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Alsace</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epf.alsace/axes-intervention/friches-acquisition-reconversion-collectivites/</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epf.alsace/contact/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  EPF d&amp;#039;Alsace
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;epf.alsace
+&lt;/p&gt;
+&lt;p&gt;
+ 03 69 20 75 53
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>killian.oliger@epf.alsace</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a7f-gerer-une-friche/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier d'Alsace (EPF)</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>111709</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de logements PLUS et PLA-I en acquisition - amélioration pour les personnes âgées</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs PLUS PLA-I pour les personnes âgées</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...9 lines deleted...]
- &lt;/strong&gt;
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Réaliser des logements individuels en petits collectifs, avec parties communes et propositions d&amp;#039;accompagnement des personnes âgées dans l&amp;#039;objectif du maintien de leur autonomie, en bourg centre et centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs : offrir une formule d&amp;#039;habitat attractive, alternative au domicile individuel et à l&amp;#039;accueil en hébergement collectif en permettant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Bailleurs publics
-[...21 lines deleted...]
-  de favoriser les échanges, le lien social
+  d&amp;#039;occuper un logement adapté en confort, espace et équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser l&amp;#039;autonomie de vie et anticiper son évolution
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser les échanges, le lien social pour rompre l&amp;#039;isolement
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser la proximité des services, transports, commerces
  &lt;/li&gt;
  &lt;li&gt;
   de réinvestir les bourgs centres
  &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ Public visé : personnes âgées de plus de 65 ans, dont les revenus correspondent aux plafonds de ressources pour l&amp;#039;accès aux logements sociaux et très sociaux et aux personnes âgées de plus de 65 ans dont les revenus sont trop élevés pour pouvoir prétendre aux HLM mais trop faibles pour se loger dans le privé. 
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
- Aide forfaitaire par logement :
+&lt;p&gt;Aide forfaitaire par logement :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I et PLUS en acquisition–amélioration, opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLS en acquisition–amélioration, opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 6 000 €&lt;/li&gt;&lt;li&gt;Ces aides forfaitaires sont applicables, selon les mêmes termes aux projets de construction et les projets neufs de requalification et / ou de changement de destination faisant l’objet d’un examen au cas par cas.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette subvention est cumulable uniquement avec le programme de reconstitution de logements locatifs des quartiers PNRU - PRIR.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bailleurs publics&lt;/li&gt;&lt;li&gt;Communes et communautés de communes&lt;/li&gt;&lt;li&gt;Associations habilitées à réaliser une acquisition-amélioration au titre des PLA-I et des PLUS&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Sont éligibles : les acquisitions-amélioration et les opérations de recyclage foncier (qualifiées comme telles par les services de l’Etat) de logements en PLA-I ou en PLUS (ou le cas échéant bénéficiant d’autres financements : ANAH) ou en Prêt locatif social (PLS) en centre bourg et centre-ville, sous la forme d’une production en habitat groupé (au minimum 4 logements) favorisant, par leur équipement et l&amp;#039;environnement, le maintien à domicile des personnes âgées y compris en perte d’autonomie.&lt;/p&gt;&lt;p&gt;Au cas par cas (au regard de besoins avérés et le cas échéant d’éléments tels que l’équilibre financier de l’opération), seront examinés les projets de construction et les projets neufs de requalification et / ou de changement de destination.&lt;/p&gt;&lt;p&gt;Situation en bourgs centres et centre-ville et à proximité immédiate des services et des transports collectifs en ville.&lt;/p&gt;&lt;p&gt;Des propositions de partenariat en termes d&amp;#039;offres de services, d&amp;#039;accompagnement, d&amp;#039;animation en complément du projet de logements seront appréciées.&lt;/p&gt;&lt;p&gt;La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;&lt;/li&gt;&lt;li&gt;PLA-I et PSH Produit spécifique d’Hébergement d’urgence en acquisition–amélioration et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLUS en acquisition–amélioration, acquisition-démolition-reconstruction et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) :   8 000 €&lt;/li&gt;
-[...38 lines deleted...]
- &lt;/li&gt;
+ &lt;li&gt;un courrier sollicitant le concours du Département de la Charente&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;le dossier de description de l’opération : plans, situation dans la commune, échéancier de réalisation, nombre de logements, descriptif rapide, coût des loyers et des charges envisagées, caractéristiques)&lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement&lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;agrément de la Direction départementale des territoires (DDT)
  &lt;/li&gt;
  &lt;li&gt;
-  le justificatif de propriété ou l&amp;#039;attestation par le notaire que la démarche est en cours
+  le justificatif de propriété ou l&amp;#039;attestation par le notaire que la démarche est en cours.
  &lt;/li&gt;
  &lt;li&gt;
   si nécessaire le justificatif du permis de construire (ou l&amp;#039;attestation du dépôt de demande)
  &lt;/li&gt;
  &lt;li&gt;
-  le calendrier prévisionnel des demandes de paiement
-[...2 lines deleted...]
-  le contrat d&amp;#039;engagement républicain signé (pour les associations)&lt;/li&gt;&lt;li&gt;la copie de la délibération autorisant l&amp;#039;opération (pour les collectivités)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
+  le calendrier prévisionnel des demandes de paiement&lt;/li&gt;
+ &lt;li&gt;la copie de la délibération autorisant l&amp;#039;opération (pour les collectivités)&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...16 lines deleted...]
-      <c r="S42" s="1" t="inlineStr">
+&lt;p&gt;&lt;u&gt;Modalités particulières
+d’instruction&lt;/u&gt; :
+&lt;/p&gt;&lt;p&gt;Le dépôt des demandes
+de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt; juin de l’année.&lt;/p&gt;&lt;p&gt;Pour les besoins de
+l’instruction, vous disposez d’un délai de 15 jours pour répondre aux demandes
+de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les demandes de
+subvention complètes sont ensuite instruites et examinées par une commission
+d’élus du Département dans laquelle les porteurs de projet pourront présenter
+leurs projets.&lt;/p&gt;&lt;p&gt;Au regard des crédits
+disponibles, des priorités départementales et de l’avis de la commission,
+l’individualisation des subventions sera soumise à l’adoption de la commission
+permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit intervenir
+dans un délai maximal de quatre ans à compter de la date de notification de la
+décision attributive. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T42" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W42" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/1411_CREATION_LOGEMENT_PUBLIC_PERSONNES_AGEES_PLUS_PLAI_PLS.pdf</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Date limite de dépôt des demandes : néant
-[...2 lines deleted...]
- Secteur cohésion territoriale ; Tél. : 05 16 09 74 15
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale Tél. : 05 16 09 74 15
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2fc8-soutenir-la-production-de-logements-plus-et-p/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>166419</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement économique équilibré du territoire</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>LEADER Fiche-Action 1 : Développement économique équilibré</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide a pour objectif de répondre aux enjeux suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver le levier productif en proposant un écosystème favorable à l’accueil et au développement des entreprises et en accompagnant la mutation du tissu économique vers un modèle plus durable et responsable.&lt;/li&gt;&lt;li&gt;Maintenir et redynamiser le tissu commercial et de services de proximité en centre-ville et centre-bourg pour conforter l’attractivitè du territoire&lt;/li&gt;&lt;li&gt;Accompagner l’agriculture et l’agroalimentaire dans ses mutations pour confirmer son rôle économique et social&lt;/li&gt;&lt;li&gt;Renforcer l’impact économique du tourisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des axes suivants&lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Accompagner le tissu économique vers un modèle plus durable et responsable&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir une stratégie de développement économique et créer des équipements économiques&lt;/li&gt;&lt;li&gt;Soutenir l’innovation, la diversification et l’évolution du levier productif&lt;/li&gt;&lt;li&gt;Accompagner le maintien, le développement et la création d’activités de commerce et services&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2. Soutenir les systèmes agricoles et alimentaires territoriaux&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagner les transitions du monde agricole&lt;/li&gt;&lt;li&gt;Favoriser la transformation, la distribution et l’accès aux productions locales&lt;/li&gt;&lt;li&gt;Promouvoir une alimentation saine et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3. Structurer et mailler une offre touristique innovante et différenciante&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assurer la promotion touristique du territoire et coordonner les acteurs&lt;/li&gt;&lt;li&gt;Soutenir la modernisation, la création et la diversification de l’offre en hébergements&lt;/li&gt;&lt;li&gt;Créer des produits et circuits touristiques et patrimoniaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;4 Développer l’employabilité et attirer de nouvelles compétences&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt; Élaboration d’un schéma de dynamisation du commerce et de l’artisanat de proximité ; création d’un tiers-lieu productif ; création d’un cluster d’entreprises ; actions de mise en œuvre d’une démarche RSE ; aménagement d’un bâtiment regroupant plusieurs activités commerciales ; création d’un commerce itinérant ; etc.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Création d’un espace test agricole ; valorisation de la ressources laine ; équipement de transformation mutualisé ; boutique de producteurs ; équipements de production sur site en restauration collective ; actions de mise en oeuvre d’un PAT ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Promotion touristique mutualisée entre plusieurs EPCI ; hébergements touristiques de l’ESS ; gîte d’étape ; création de circuits de randonnée s’inscrivant dans un schéma intercommunal ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Création d’un groupement d’employeurs ; etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets sont sélectionnés par un comité de programmation selon des critères spécifiques à chaque type d&amp;#039;opération. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>GAL Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/nos-missions/accompagner-vos-projets/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;leader&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;&lt;p&gt;05-65-73-61-70&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>leader@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-developpement-economique-equilibre-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>19/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>49781</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Financer l’immobilier d’entreprise et d’aménagement au sein des territoires</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’aménagement et l’immobilier d’entreprise</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Vous
 êtes porteur d’un projet d’immobilier d’entreprise et d’aménagement en tant que
 collectivité locale, artisan, TPE, créateur d’entreprise, travailleur
 indépendant, start-up ou encore investisseur ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Vous êtes à la recherche
 d’un financement pour développer l’attractivité commerciale d’un territoire,
 l’offre immobilière tertiaire de bureaux, le commerce de proximité, l’économie
 de centre-ville ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La Banque des Territoires &lt;/span&gt;&lt;span&gt;peut&lt;span&gt;
 investir dans les projets d’aménagement et d’immobilier d’activité au meilleur
 prix, en facilitant l’acceptabilité des projets et en soutenant l’innovation.&lt;/span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’offre
 d’investissement concerne les projets portant sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’aménagement, le foncier et le redéveloppement
 immobilier ;&lt;/li&gt;&lt;li&gt;l’immobilier industriel ;&lt;/li&gt;&lt;li&gt;l’immobilier tertiaire ; &lt;/li&gt;&lt;li&gt;l’immobilier et l’exploitation de
 tiers-lieux ; &lt;/li&gt;&lt;li&gt;l’immobilier de logistique urbaine ; &lt;/li&gt;&lt;li&gt;les autres aménagements et
 immobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La Banque
 des Territoires intervient au cas par cas ou via des foncières (privées ou
 SEM), dans des opérations immobilières de construction ou de réhabilitation des
 bâtiments avec des objectifs de forte valeur ajoutée et une qualité
 environnementale exemplaire.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Artisanat
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=amenagement_immo_etp_psat</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/immobilier-d-entreprise-et-l-amenagement/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>30/06/2020</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>18/02/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>100073</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller développement économique territorial implanté localement</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez bénéficier de l&amp;#039;accompagnement humain d&amp;#039;un conseil expert de votre territoire, pour élaborer et mettre en œuvre une stratégie de soutien aux activités économiques, industrielles, commerciales situées sur votre commune ou votre intercommunalité.
 &lt;br /&gt;
 Vous souhaitez pouvoir accéder plus facilement à cet accompagnement humain en mutualisant son coût financier avec d&amp;#039;autres collectivités de votre département ou de votre bassin de vie.
 &lt;br /&gt;
 &lt;br /&gt;
 Le réseau des CCI propose de mettre à votre disposition l&amp;#039;expertise d&amp;#039;un conseiller spécialisé en développement économique. Ce chef de projet CCI, en lien avec tous les services de la CCI et ses partenaires, identifie avec vous la solution d&amp;#039;appui la plus adaptée à vos besoins d&amp;#039;ingénierie.
 &lt;br /&gt;
 &lt;br /&gt;
 Le chef de projet CCI peut par exemple réaliser un diagnostic de la situation économique/industrielle/commerciale de votre territoire (étude-action) ou des études spécifiques sur-mesure. Au terme du diagnostic, il vous fait part de ses recommandations et vous propose un plan d&amp;#039;actions.
 &lt;br /&gt;
 &lt;br /&gt;
 Il peut également accompagner la mise en œuvre de vos actions dans des domaines très variés: maintien de l&amp;#039;activité et aide aux entreprises en difficulté, animation du commerce de centre-ville, actions d&amp;#039;accompagnement des entreprises/commerçants dans leurs mutations (numériques et écologiques notamment), implantation commerciale, lutte contre la vacance, création et reprise d&amp;#039;entreprise, animation de réseaux d&amp;#039;entreprises – clubs et filières, orientation et formation des jeunes, des actifs et des demandeurs d&amp;#039;emplois présents sur votre territoire ...
 &lt;br /&gt;
 &lt;br /&gt;
 Il est attendu une prise en charge financière des acteurs locaux concernés (préfet, collectivités territoriales). Les conditions tarifaires varient selon les modalités d&amp;#039;accompagnement retenues.</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e2c-beneficier-de-lexpertise-dun-conseiller-devel/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>14/02/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>161825</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Investir dans l'éclairage public</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I45" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 40</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L45" s="1" t="inlineStr">
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;/p&gt;&lt;p&gt;Chaque année, le TE53 réalise des travaux d&amp;#039;éclairage public dans les communes, qu&amp;#039;il s&amp;#039;agisse d&amp;#039;un aménagement de centre-ville/centre-bourg suite à un enfouissement des réseaux, de la mise en valeur de monuments, d&amp;#039;extension de lotissement ou de la rénovation des installations. Le TE53 conseille les collectivités afin de répondre au mieux à leurs besoins.&lt;/p&gt;&lt;p&gt;Les aides financières :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour des travaux neufs liés à l&amp;#039;électrification pour les communes adhérentes (extension du réseau EP) : TEM prend en charge 25 % maximum du coût total des travaux&lt;/li&gt;&lt;li&gt;Pour des travaux de rénovation simple : TEM prend en charge 25 % maximum du coût total des travaux&lt;/li&gt;&lt;li&gt;Pour des travaux dans le cadre de campagne de rénovation spécifique (ex : luminaire type boule) : TEM prend en charge 40 % maximum du coût total des travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cette aide peut également se cumuler avec les demandes de financement Fonds Vert qui sont aussi portées par le syndicat.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Commune de Cossé-le-Vivien (en 2023)&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;98 lanternes LED ont été installées dans de nombreuses rues de la commune permettant de baisser de 70 % la consommation électrique en apportant un service permanent aux riverains tout en respectant l’arrêté sur les nuisances lumineuses. 60 % de la &lt;/span&gt;&lt;span&gt;Commune de Cossé-le-Vivien &lt;/span&gt;&lt;span&gt;est désormais couverte en technologie LED.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;L’objectif de l’opération consiste à remplacer les luminaires les plus énergivores, ce qui fait passer la puissance installée sur cette partie du patrimoine de 16,9 kW à 5,2 kW. Les luminaires sont équipés d’un système connecté permettant d’interagir et d’adapter le fonctionnement aux besoins de la commune : allumage, extinction, variation.&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Pour ces travaux d’éclairage public, la commune a pu bénéficier de la participation financière de Territoire d’énergie Mayenne à hauteur de 25 535 €&lt;/strong&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Equipement public</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour bénéficier de cette aide, les collectivités doivent adhérer au syndicat Territoire d&amp;#039;énergie Mayenne et avoir transféré leur compétence d&amp;#039;éclairage public. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Mayenne</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.territoire-energie53.fr/</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nicolas CRÔNIER - Chargé d&amp;#039;affaire Mayenne Communauté - nicolas.conier&amp;#64;te53.fr - 06 48 11 02 23&lt;/p&gt;&lt;p&gt;Guillaume BAUWENS - Chargé d&amp;#039;affaire Secteur Nord - guillaume.bauwens&amp;#64;te53.fr - 07 48 94 15 58&lt;/p&gt;&lt;p&gt;Patrice THOURAULT - Chargé d&amp;#039;affaire Secteur Sud - patrice.thourault&amp;#64;te53.fr - 07 56 06 84 20&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>accueil@te53.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renovation-eclairage-public/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>06/03/2024</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...194 lines deleted...]
-      <c r="A47" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>117496</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -9498,550 +9858,744 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>119887</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude d'implantation commerciale</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;attractivité de votre territoire passe par un développement coordonné et équilibré entre votre centre-ville et vos zones commerciales périurbaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Mener une politique de développement commercial durable s&amp;#039;appuie sur des données fiables et objectives, et mobilise des outils et méthodes d&amp;#039;aide à la décision efficaces et adaptés à votre projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI peut vous accompagner tout au long de votre projet d&amp;#039;implantation commerciale :
+ &lt;br /&gt;
+ - Vous disposez d&amp;#039;une vision stratégique du commerce sur votre territoire mais votre projet reste à clarifier ?
+ &lt;br /&gt;
+ - Vous disposez d&amp;#039;un local commercial, mais devez préciser son affectation ?
+ &lt;br /&gt;
+ - Vous souhaitez passer du projet à sa réalisation ?
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI vous propose :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une étude du potentiel commercial :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification des lieux de consommation sur votre territoire et analyse de l&amp;#039;environnement concurrentiel ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observation des clientèles potentielles et des pratiques de consommation / Analyse du fonctionnement du marché local. Une enquête réalisée auprès des ménages peut venir compléter cette analyse pour préciser les besoins, les attentes, et les habitudes de consommation sur la zone de chalandise ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrage des marchés potentiels et des marchés résiduels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Une analyse de faisabilité peut vous être proposée en complément pour affiner les conditions de rentabilité et de viabilité de votre projet d&amp;#039;implantation commerciale.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une aide et un conseil pour la mise en œuvre du projet
+ &lt;/strong&gt;
+ &lt;em&gt;
+  :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement à la sélection et au recrutement des candidats qui réaliseront le projet de développement du commerce, depuis la rédaction et la diffusion de l&amp;#039;offre jusqu&amp;#039;à l&amp;#039;analyse des candidatures
+  &lt;em&gt;
+   ;
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un suivi post-création peut être proposé au porteur de projet pour viabiliser le commerce
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Adressez-vous à votre CCI pour définir avec votre expert CCI le périmètre de votre étude d&amp;#039;implantation commerciale et obtenir un devis.
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/etude-dimplantation-commerciale</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb15-realiser-une-etude-dimplantation-commerciale/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>139429</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Recycler une friche</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Etablissement Public Foncier Hauts de France (EPF) a été créé pour recycler les friches. Agissant pour le compte des collectivités, l&amp;#039;EPF acquiert ces sites obsolètes et vacants et dont la configuration n&amp;#039;est plus en adéquation avec les besoins du marché.
+ &lt;br /&gt;
+ Il assure la gestion des déchets (amiante notamment), la déconstruction, en favorisant des démarches d&amp;#039;économie circulaire, le traitement des sources de pollution concentrées et le pré-verdissement.
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;établissement permet de remettre sur le marché des biens qui en étaient sortis, de réduire les risques attachés à la dangerosité de ces sites et d&amp;#039;améliorer l&amp;#039;image et l&amp;#039;attractivité des quartiers où ils se situent. L&amp;#039;EPF prend en charge 50 à 80% du coût des études et des travaux.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Projets éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Projets visant le développement d&amp;#039;une offre de logements, le développement économique, la redynamisation des centres villes et centres bourgs, la gestion des risques, la protection/restauration de la biodiversité, la valorisation du patrimoine UNESCO, la constitution de réserves foncières
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ •    Acquisition et portage foncier
+ &lt;br /&gt;
+ •    Etudes préalables
+ &lt;br /&gt;
+ •    Traitement des déchets et des sources de pollution
+ &lt;br /&gt;
+ •    Travaux de déconstruction
+ &lt;br /&gt;
+ •    Renaturation
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ •    Ingénierie prise en charge à 100%
+ &lt;br /&gt;
+ •    Etudes préalables jusqu&amp;#039;à 80% *
+ &lt;br /&gt;
+ •    Travaux de déconstruction et de traitement des sources de pollution jusqu&amp;#039;à 80% *
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  * Lorsqu&amp;#039;un projet n&amp;#039;est pas défini sur le site, la prise en charge est de 50%
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site Bricomarché, rue Gustave Delory, Caudry (Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de sa politique de renouvellement urbain, la commune de Caudry a sollicité l&amp;#039;intervention de l&amp;#039;EPF pour la reconversion d&amp;#039;un ensemble immobilier de 2 ha, composé d&amp;#039;un ancien magasin de bricolage et d&amp;#039;un entrepôt de stockage. L&amp;#039;EPF a procédé à l&amp;#039;acquisition du site et a pris en charge la maîtrise d&amp;#039;ouvrage et le financement à 100% des travaux de désamiantage et de déconstruction (3,6 M€). Le site a été ensemencé dans l&amp;#039;attente du projet qui consistera en la réalisation d&amp;#039;un programme de 60 logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site Socochim, Roubaix (Nord)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce site de 2,5 ha accueillait des activités de fabrication et de stockage de produits chimiques inflammables. Il a été acquis en 2007 par l&amp;#039;EPF à la demande de la communauté urbaine de Lille pour y implanter un centre de tri des déchets. Le projet a été abandonné et l&amp;#039;entreprise OVH a ensuite investi le site pour y réaliser son extension. L&amp;#039;EPF a réalisé les travaux de déconstruction et de traitement de la pollution en tenant compte du calendrier d&amp;#039;aménagement d&amp;#039;OVH.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Friche
+Foncier
+Logement et habitat
+Paysage</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="http://www.epf-npdc.fr/lepf-pratique/contact" target="_self"&gt;
+ &lt;p&gt;
+  http://www.epf-npdc.fr/lepf-pratique/contact
+ &lt;/p&gt;
+&lt;/a&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/132e-recycler-une-friche/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>119999</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Effacer des réseaux électriques</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I48" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
+      <c r="J53" s="1" t="inlineStr">
         <is>
           <t>80% maximum, plafonné à 75 000 €</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;effacement consiste à dissimuler les réseaux électriques aériens, de les rendre plus discrets. Pour réaliser cette opération, les réseaux basse tension vont être enterrés dans le sol ou posés en façade et les anciens postes de transformation dit « poste tour » seront démolis.
  &lt;br /&gt;
  Ces travaux ont pour objectifs d&amp;#039;améliorer l&amp;#039;esthétique des quartiers de la commune, d&amp;#039;optimiser l&amp;#039;intégration des réseaux dans l&amp;#039;environnement et de sécuriser davantage les réseaux en cas de mauvaises conditions météorologiques (tempêtes, etc).
 &lt;/p&gt;
 &lt;p&gt;
  A la demande de la commune, Le SIEDS coordonne le Comité Technique d&amp;#039;Effacement des Réseaux (C.T.E.R.). Cette réunion a pour objectif de présenter les critères du programme, le projet d&amp;#039;aménagement afin de préciser le périmètre d&amp;#039;étude et d&amp;#039;évaluer le montant estimatif des travaux. À l&amp;#039;issue de cette visite, un compte-rendu est fourni et permet de statuer sur la faisabilité du projet que souhaite porter la collectivité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Cerizay - Avenue du général de Gaulle : effacement coordonné des réseaux aériens dans le cadre du projet
  d&amp;#039;aménagement d&amp;#039;un des principaux axes d&amp;#039;entrée et de traversée de l&amp;#039;agglomération.
  &lt;/li&gt;
  &lt;li&gt;
   Magné - Rue des Frères Largeau : effacement coordonné des réseaux aériens dans le centre-ville, dans
  le périmètre protégé de l&amp;#039;église.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transition énergétique</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une commune adhérente au SIEDS,
  &lt;/li&gt;
  &lt;li&gt;
   Posséder des réseaux électriques basse tension (BT) de plus de 20 ans,
  &lt;/li&gt;
  &lt;li&gt;
   Avoir des travaux d&amp;#039;effacement de réseaux d&amp;#039;électricité basse tension ou des travaux d&amp;#039;effacement de postes tours.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Deux-Sèvres</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.sieds.fr/financement-travaux-collectivite/effacement/</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La demande doit être effectuée par la collectivité via le site internet du SIEDS : www.sieds.fr /Espace Collectivité /Démarches en ligne.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:travaux&amp;#64;sieds.fr" rel="noopener" target="_blank"&gt;
   travaux&amp;#64;sieds.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 49 32 32 80
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>anivelle@sieds.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ff5f-effacer-des-reseaux-electriques/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>SIEDS</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>09/08/2022</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...216 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>