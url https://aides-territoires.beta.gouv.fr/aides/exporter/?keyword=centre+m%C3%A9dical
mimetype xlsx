--- v0 (2026-02-04)
+++ v1 (2026-04-04)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA9"/>
+  <dimension ref="A1:AH8"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,75 +225,110 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>140790</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Elaborer un Schéma Communal de Défense Extérieure Contre l'Incendie (SCDECI)</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>A déterminer au cas par cas</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner dans la mise en conformité de la défense extèrieure contre incendie (DECI)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Effectuer un état des lieux de la défense incendie
  &lt;br /&gt;
@@ -371,267 +406,309 @@
 &lt;p&gt;
  &lt;em&gt;
   dper&amp;#64;sidec-jura.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  03 84 47 04 12
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/08c3-elaborer-un-schema-communal-de-defense-exteri/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>156152</v>
+        <v>111767</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les travaux de défense incendie</t>
-[...4 lines deleted...]
-          <t>TRAVAUX DE DÉFENSE INCENDIE</t>
+          <t>Accompagner la gestion de la Défense Extérieure Contre l'Incendie (DECI)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Seine-Maritime</t>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Assurer la gestion de la compétence service public DECI à moindre coût : création, entretien, maintenance des Points d&amp;#039;eaux Incendie (PEI).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D &amp;#039;ACCOMPAGNEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etat des lieux du patrimoine existant et mise en ligne sur un outil cartographique (SIG) pour suivi par le service DECI et consultation gratuite par la commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle réglementaire des Points d&amp;#039;Eau Incendie lorsque celui-ci n&amp;#039;est pas assuré par le SDIS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtrise d&amp;#039;œuvre des travaux de création ou de réparation des Points d&amp;#039;Eau Incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echanges avec le SDIS et avec le service public de l&amp;#039;eau compétent pour évaluer la faisabilité d&amp;#039;implantation ou d&amp;#039;évolution des PEI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de la commune dans la rédaction d&amp;#039;un schéma communal de défense extérieur contre l&amp;#039;incendie pour dresser l&amp;#039;état des lieux de la DECI existante, fixer des objectifs permettant d&amp;#039;améliorer cette défense et planifier la mise en place d&amp;#039;équipements supplémentaires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réunions et contacts réguliers pour le suivi des différents travaux à effectuer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rapport annuel du patrimoine : travaux, résultat des contrôles et propositions d&amp;#039;amélioration
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avis réglementaire fourni sous 72h dans le cadre des demandes d&amp;#039;Autorisations du Droit du Sols (ADS) non soumises à avis du SDIS : ADS pour maisons individuelles ou construction de 2 lots maximum par exemple
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma communal de défense extérieur contre l&amp;#039;incendie accompagné des cartes de couverture des risques et des aspects prospectifs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Risques naturels
+Equipement public
+Prévention des risques
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Délibération de transfert de compétence temporaire (6 ans)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmission d&amp;#039;un arrêté du maire listant les PEI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès à l&amp;#039;ensemble des tarifs négociés pour les travaux et la maintenance et gratuité de consultation en ligne du patrimoine DECI et instruction des ADS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/le-service-deci/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jonathan GUERIN&lt;/p&gt;
+&lt;p&gt;
+ Responsable de service
+&lt;/p&gt;
+&lt;p&gt;
+ 05.56.16.10.70&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8fcf-accompagner-la-gestion-de-la-defense-exterieu/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>105356</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets liés aux centres d'incendie et de secours</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Centre d'incendie et de secours</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...185 lines deleted...]
-      </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Subvention</t>
+          <t>Subvention
+Ingénierie financière</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 30</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien financier en faveur des travaux portant sur les centres d&amp;#039;incendie et de secours.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Sécurité</t>
         </is>
       </c>
@@ -686,263 +763,124 @@
  Mail :
  &lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;
   sat&amp;#64;morbihan.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>direction.territoires@morbihan.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a78b-copie-11h09-soutenir-les-projets-de-renforcem/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>111767</v>
+        <v>149551</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Accompagner la gestion de la Défense Extérieure Contre l'Incendie (DECI)</t>
+          <t>Protéger la forêt contre les incendies - Dispositif 402 du FEADER</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>AIDE A L’ INVESTISSEMENT POUR PROTÉGER LA FORÊT CONTRE LES INCENDIES DANS LE CADRE DU DISPOSITIF 402 DU FEADER</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
-        <is>
-[...177 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Ce dispositif soutient les aménagements permettant de lutter contre les feux de forêt (points d&amp;#039;eau, pistes de défense de la forêt contre les incendies (DFCI)...).
 &lt;/p&gt;
 &lt;p&gt;
  Protéger le patrimoine forestier contre les incendies.
 &lt;/p&gt;
 &lt;h3&gt;
  &lt;strong&gt;
   Type d&amp;#039;aide
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;h3&gt;
  &lt;strong&gt;
   Dépenses subventionnables
  &lt;/strong&gt;
 &lt;/h3&gt;
@@ -982,186 +920,438 @@
  La liste des pièces justificatives nécessaires au dépôt du dossier est indiquée dans le formulaire en ligne de demande de subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Attention : les dépenses ou devis signés avant la date d&amp;#039;accusé de réception de votre dossier ne sont pas éligibles.
 &lt;/p&gt;
 &lt;h3&gt;
  &lt;strong&gt;
   Versement
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  La demande de paiement est à adresser à la Région Auvergne-Rhône-Alpes dans les délais mentionnés dans la décision juridique attributive de subvention. La part départementale de la subvention sera versée après instruction de la demande de paiement par la Région et sur demande de celle-ci auprès du Département.
 &lt;/p&gt;
 &lt;h3&gt;
  &lt;strong&gt;
   Bases réglementaires
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Ce dispositif n&amp;#039;entre pas dans le champ de l&amp;#039;article 42 du Traité sur le fonctionnement de l&amp;#039;Union Européenne (TFUE).
  &lt;br /&gt;
  Situation vis-à-vis des aides d&amp;#039;Etat et régimes mobilisés à préciser.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Agriculture et agroalimentaire
 Risques naturels</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses au réel :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Création et amélioration des dessertes à objectif DFCI
   &lt;/li&gt;
   &lt;li&gt;
    Mise en place de point d&amp;#039;eau pour lutte contre incendie
   &lt;/li&gt;
   &lt;li&gt;
    Equipements de surveillance (vigie, matériel de surveillance et de communication)
   &lt;/li&gt;
   &lt;li&gt;
    Travaux sur parcelles de forêt domaniale, éligibles uniquement dans la situation de regroupement privé public
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Dépenses sous forme de coûts simplifiés :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Dépenses immatérielles hors travaux : prises en compte avec un taux forfaitaire de 12% du coût des dépenses au réel éligibles HT.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;h3&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les Propriétaires forestiers privés ainsi que leurs groupements
  &lt;/li&gt;
  &lt;li&gt;
   les Collectivités territoriales, groupements infra-communaux, établissements publics de coopération intercommunale (EPCI), syndicats mixtes
  &lt;/li&gt;
  &lt;li&gt;
   les Etablissements publics (ONF)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/aide-a-l-investissement-pour-proteger-la-foret-contre-les-incendies-dans-le-cadre-du-dispositif-402-du-feader/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Service Instructeur et Référents
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Direction Agriculture Forêt et Alimentation de la Région
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour le Département de la Drôme :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction Économie Emploi Insertion du Département de la Drôme -Service Développement Agricole, Agroalimentaire et Bois
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Suivi technique du dossier : Sandrine LECUYER, chargée de mission forêt-bois – tél. : 06.86.58.30.91 –
    &lt;a href="mailto:slecuyer&amp;#64;ladrome.fr" target="_self"&gt;
     slecuyer&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Suivi administratif du dossier : Natacha BRUCHON – tél. :04.75.79.26.88 –
    &lt;a href="mailto:sbruchon&amp;#64;ladrome.fr" target="_self"&gt;
     sbruchon&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5d13-aide-a-l-investissement-pour-proteger-la-fore/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AD5" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>156152</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux de défense incendie</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>TRAVAUX DE DÉFENSE INCENDIE</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider à financer les travaux destinés à la création de points d&amp;#039;eau pour la défense extérieure contre l&amp;#039;incendie (sous réserve de l&amp;#039;avis favorable des services du SDIS).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Voirie et réseaux
+Risques naturels
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 20.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes (dont les syndicats d&amp;#039;eau) si les travaux sont effectués dans une commune de moins de 20.000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La création et l&amp;#039;aménagement de réserves d&amp;#039;eau (citernes, mares, accès aux cours d&amp;#039;eau destinés exclusivement à la défense incendie),
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;installation de poteaux ou de bouches incendie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le taux est appliqué sur le montant HT des travaux de création ou d&amp;#039;aménagement de réserves d&amp;#039;eau auquel sont ajoutées les dépenses HT des prestations d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et maîtrise d&amp;#039;œuvre (dans la limite de 7 % du coût HT des travaux).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;installation de poteaux ou de bouches incendie, un montant unitaire et forfaitaire de subvention de 800 € par poteau ou bouche sera attribué dans la limite de 10 poteaux ou bouches par an et par maître d&amp;#039;ouvrage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;entretien de mares, de cours d&amp;#039;eau (curage, désenvasement, nettoyage...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les honoraires de géomètre ou de notaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;assistance liés au dépôt de permis de construire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition des terrains,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le renouvellement des poteaux ou bouches incendie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;extension de réseau d&amp;#039;eau potable.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Communes de la Seine-Maritime de moins de 20000 habitants</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/travaux-de-defense-incendie/</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/5d13-aide-a-l-investissement-pour-proteger-la-fore/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/79d7-aider-a-financer-les-travaux-destines-a-la-cr/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
+    <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>162636</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités sur la thématiques de l'eau et de l'assainissement</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Eau - assainissement</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
@@ -1232,334 +1422,195 @@
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
       <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-traverses-dagglomeration-et-entretenir-le-patrimoine-routier/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
+    <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
-        <v>42676</v>
+        <v>165931</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Financer la création ou l'extension de maisons de santé pluriprofessionneles - maisons médicales - centres de santé</t>
+          <t>Proposer un kit de lutte contre les déserts médicaux</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Kit de lutte contre les déserts médicaux</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Lot</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...9 lines deleted...]
-          <t>Si PID  taux maxi : 30 %</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...11 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Face à la progression des déserts médicaux, qui n’épargne aujourd’hui aucune région française, l’exécutif régional souhaite renforcer sa politique de santé en s’engageant dans une démarche d’aménagement solidaire des territoires en matière d’accès aux soins qui s’appuie sur le cadre d’intervention du Kit de lutte contre les déserts médicaux.&lt;br /&gt; Ainsi la Région s’engage dans une démarche de soutien auprès des communes et des professionnels de santé à travers une palette de dispositifs, d’aides et d’outils, articulés autour de volets d’intervention complémentaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le soutien aux structures d’exercice coordonné : maisons de santé pluriprofessionnelles régionales ou centre de santé ;&lt;/li&gt; 	&lt;li&gt;L’installation des médecins généralistes en zones sous denses ;&lt;/li&gt; 	&lt;li&gt;L’accueil d’étudiants en médecine générale dans les territoires ;&lt;/li&gt; 	&lt;li&gt;L’hébergement territorial des étudiants en santé ;&lt;/li&gt; 	&lt;li&gt;Le déploiement de la télémédecine et du numérique en santé ;&lt;/li&gt; 	&lt;li&gt;Une meilleure accessibilité aux soins d’urgence.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Selon les volets, le Kit s’adresse aux communes, collectivités territoriales et établissements publics de coopération intercommunale (EPCI), établissements de santé, professionnels de santé libéraux et regroupements de professionnels de santé.&lt;/p&gt; &lt;p&gt;Chacun de ces volets représente un levier de lutte contre la désertification médicale. Leur mobilisation associe l’agence régionale de santé, les professionnels et les établissements de santé, ainsi que les élus des collectivités territoriales et des établissements publics de coopération intercommunale.&lt;/p&gt; &lt;p&gt;Chacun de ces volets représente un levier de lutte contre la désertification médicale. Leur mobilisation associe l’agence régionale de santé, les professionnels et les établissements de santé, ainsi que les élus des collectivités territoriales et des établissements publics de coopération intercommunale.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
-          <t>Accès aux services
-[...2 lines deleted...]
-Bâtiments et construction</t>
+          <t>Santé</t>
         </is>
       </c>
       <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
-[...13 lines deleted...]
-&lt;/p&gt;</t>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2025</t>
         </is>
       </c>
       <c r="S8" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
-[...4 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U8" s="1" t="inlineStr">
         <is>
-          <t>Lot</t>
+          <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="V8" s="1" t="inlineStr">
         <is>
-          <t>https://lot.fr/sites/lot.fr/files/reglementfast2020.pdf</t>
-[...4 lines deleted...]
-          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+          <t>https://www.maregionsud.fr/vos-aides/detail/kit-deserts-medicaux</t>
         </is>
       </c>
       <c r="X8" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...10 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Plus d’infos : &lt;a href="mailto:kitdesertsmedicaux&amp;#64;maregionsud.fr"&gt;kitdesertsmedicaux&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y8" s="1" t="inlineStr">
         <is>
-          <t>corinne.bladou-grenier@lot.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z8" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/00d8-maisons-de-sante-pluriprofessionneles-maisons/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/kit-de-lutte-contre-les-deserts-medicaux/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...141 lines deleted...]
-          <t>published</t>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>