--- v0 (2026-05-08)
+++ v1 (2026-09-06)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH77"/>
+  <dimension ref="A1:AH72"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,2342 +263,1395 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>138013</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Participer à l'achat d'équipement dans les collèges</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Participation à l'achat d'équipement de cuisine ou petits matériels des collèges</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>5000 €/an plafonné à 10 000 € jusqu’à 15000 € / 3 ans plafonné à 30 000 €</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participation à l&amp;#039;achat d&amp;#039;équipement de cuisine ou petits matériels dans les collèges.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges publics
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande  avec 3 devis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sur demande
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur dépôt de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Françoise Chabalier
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
+  françoise.chabalier&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.65
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8cc-participer-a-lachat-dequipement-de-colleges/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>94746</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer les équipements de lutte contre le gaspillage</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 55</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Équipements de lutte contre le gaspillage », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
  &lt;br /&gt;
  Objectif :
  &lt;br /&gt;
  Vous disposez d&amp;#039;un diagnostic ou d&amp;#039;une étude pour un projet de lutte contre le gaspillage sur votre territoire, et vous souhaitez investir pour le mettre en œuvre ? L&amp;#039;ADEME peut vous apporter une aide.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires : acteurs publics ou privés pour des équipements réduisant le gaspillage sur plusieurs étapes de la chaine.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement : taux d&amp;#039;aide maximum : 55 % des dépenses éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez prétendre à une aide pour les investissements faisant suite à une augmentation ou à une redistribution des flux, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Par exemple les équipements suivants peuvent êtres soutenus :&lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les équipements suivants peuvent êtres soutenus :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements de pesées,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    camions frigorifiques,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    acquisitions d&amp;#039;entrepôt,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    plateformes de collecte,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    cantines solidaires,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    ateliers de transformation de type conserverie,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements permettant le partage de denrées alimentaires entre particuliers...
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Pour le non alimentaire, les investissements devront servir à limiter et valoriser les invendus.
  &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Critères d&amp;#039;éligibilité :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour prétendre à une aide à l&amp;#039;investissement, le porteur de projets doit présenter :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Le rapport d&amp;#039;étude de faisabilité lorsqu&amp;#039;il s&amp;#039;agit d&amp;#039;une création d&amp;#039;installation ou d&amp;#039;équipement dans les conserveries, les légumeries collectives et les ateliers de transformation et toute étude de marché qui aurait été réalisée,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les justificatifs ou les demandes en cours concernant le respect des règles sanitaires et d&amp;#039;hygiène applicables à l&amp;#039;activité exercée.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/subvention-equipements-lutte-contre-gaspillage</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus sur ce dispositif, contactez l&amp;#039;ADEME via leur
  &lt;a rel="noopener" target="_blank"&gt;
   &lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
    formulaire en ligne
   &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3546-aider-aux-equipements-de-lutte-contre-le-gasp/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>29/06/2021</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>162648</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Innover en soutenant une production et une consommation locale</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>LEADER - Fiche-Action 6 - Innover en soutenant une production et une consommation locales</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Isle en Périgord (Syndicat mixte)</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Aide plafonnée à : 50 000 €</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un atout majeur du Pays de l’Isle en Périgord réside dans une qualité de vie, portée par une alimentation saine et de proximité. Étant donné sa place dans l’économie locale, l’agriculture est un enjeu structurant et transversal pour la vitalité du Pays. Les agriculteurs représentent le&lt;br /&gt;premier maillon d’une chaine reliant zones rurales et zones urbaines, de la production locale à la consommation locale.&lt;/p&gt;&lt;p&gt;Confrontée à de nombreuses difficultés, il s’agit de conforter « l’offre », au travers du tissu agricole notamment, dans son orientation vers la qualité et la proximité, tout en sensibilisant et en coordonnant « la demande », celle des habitants, des élèves, des travailleurs et des touristes, …&lt;/p&gt;&lt;p&gt;Pour ce faire, le territoire adopte une stratégie transversale qui prend en compte tous les enjeux, travaillés au sein du PAT Isle en Périgord (Projet Alimentaire Territorial) : foncier et production, logistique, consommation, sensibilisation, animation et coordination. Il s’agit ici de conforter les producteurs et porteurs de projets locaux dans leurs pratiques, d’encourager l’expérimentation pour consolider les « circuits de proximité », en appuyant sur la qualité des produits et des savoir-faire.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Sensibiliser le grand public au bien et mieux manger&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées&lt;br /&gt;• Ateliers&lt;br /&gt;• Manifestations&lt;br /&gt;• Sensibilisation&lt;br /&gt;• Aménagement de restaurants scolaires (mobilier et cuisine) …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer de nouveaux points de vente de produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Marchés et/ou halles&lt;br /&gt;• Plateformes de distribution&lt;br /&gt;• Points de stockage et de vente&lt;br /&gt;• Projets numériques innovants&lt;br /&gt;• Offre nouvelle de restauration à base de produits locaux&lt;br /&gt;• Épiceries solidaires …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Initier des projets qui valorisent des produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Valorisation des savoir-faire paysans, l’échange et le partage&lt;br /&gt;• Ateliers de sensibilisation&lt;br /&gt;• Découverte de produits&lt;br /&gt;• Formations&lt;br /&gt;• Projets numériques innovants …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutenir la filière agricole par des actions innovantes renforcées par une dynamique collective&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Appui à l’innovation, à la coordination d’actions collectives (mise en réseau)&lt;br /&gt;• Utilisation de cuisines collectives (multi-usage) pour transformation de produits&lt;br /&gt;• Conserverie&lt;br /&gt;• Mise en place d’espaces nourriciers&lt;br /&gt;• Jardins partagés / collectifs&lt;br /&gt;• Forêts comestibles citoyennes&lt;br /&gt;• Espaces-tests&lt;br /&gt;• Espaces de formation&lt;br /&gt;• Animation du PAT …&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Consommation et production</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q3" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 8 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les investissements matériels et les projets d’ingénierie (immatériel et / ou coûts de personnel) des communes de &amp;#43; de 25 000 habitants&lt;br /&gt;- Les SCI et les particuliers (personnes physiques sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;- Les dépenses d’auto-construction&lt;br /&gt;- Les contributions en nature&lt;br /&gt;- Le soutien aux investissements dans la transformation / commercialisation de produits agricoles - projets &amp;gt; 300 000 €&lt;br /&gt;(les projets des collectivités locales, leurs groupements et autres organismes soumis à la commande publique ne sont pas soumis au plafond de 300 000 €.)&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>PAYS DE L'ISLE EN PÉRIGORD</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA6-Prod-et-Conso-locales.pdf</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>s.giedelmann@pays-isle-perigord.com</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/innover-en-soutenant-une-production-et-une-consommation-locales/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>15/05/2024</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>161764</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Subventionner l'achat d'équipements de lutte contre le gaspillage</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Installation d'équipements de lutte contre le gaspillage</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus par an&lt;/strong&gt;. Il entraîne la consommation inutile de ressources en énergie et en eau, et des émissions de gaz à effet de serre qui pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;Vous pouvez prétendre à une &lt;strong&gt;aide pour les investissements&lt;/strong&gt; faisant suite à une &lt;strong&gt;augmentation ou à une redistribution des flux&lt;/strong&gt;, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires. Par exemple, les équipements suivants peuvent être soutenus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;équipements de pesées&lt;/li&gt;&lt;li&gt;camions frigorifiques&lt;/li&gt;&lt;li&gt;acquisitions d’entrepôt&lt;/li&gt;&lt;li&gt;plateformes de collecte&lt;/li&gt;&lt;li&gt;cantines solidaires&lt;/li&gt;&lt;li&gt;ateliers de transformation de type conserverie&lt;/li&gt;&lt;li&gt;équipements permettant le partage de denrées alimentaires entre particuliers…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après réalisation d’un diagnostic ou d’une étude (hors cas particulier des associations d’aide alimentaire), certains équipements permettant la mise en œuvre du projet peuvent être aidés par l’ADEME à un taux allant jusqu’à 55 % de l’assiette des aides éligibles. Ils font l’objet d’une analyse au cas par cas.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Alimentation
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_04_06_11_24_27_28_32_44_75_93</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-dequipements-lutte-contre-gaspillage</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installation-dequipements-de-lutte-contre-le-gaspillage/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...187 lines deleted...]
-      </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>115177</v>
+        <v>128963</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Renouveler du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
-[...4 lines deleted...]
-          <t>Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+          <t>Passer un marché public en vue de la réalisation d’un projet de construction et d’aménagement</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aube</t>
+          <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...9 lines deleted...]
-          <t>Montant minimal des dépenses : 4.500€ HT</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
-        <is>
-[...449 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Assister le maître d&amp;#039;ouvrage dans toutes les étapes
 de la commande publique dans le cadre d&amp;#039;un projet
 de construction et d&amp;#039;aménagement :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aider dans la définition du besoin
  &lt;/li&gt;
  &lt;li&gt;
   informer sur la procédure pour la mise en oeuvre
 d&amp;#039;un marché
  &lt;/li&gt;
  &lt;li&gt;
   rédiger les pièces nécessaires à la consultation
 et à la bonne exécution du marché
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Détermination du besoin
  &lt;/li&gt;
  &lt;li&gt;
   Proposition d&amp;#039;accompagnement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;p&gt;
  Documents inhérents aux marchés publics (règlement de
 la consultation, cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Equipement public
 Logement et habitat
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatifs au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fb7e-passer-un-marche-public-en-vue-de-la-realisat/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>144496</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
-[...480 lines deleted...]
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département peut accorder une subvention pour des 
 travaux de construction, restructuration tendant à une adaptation aux 
 normes pédagogiques ou de simple réhabilitation des bâtiments scolaires 
 du premier degré (salles de classe, restaurant scolaire…) à l&amp;#039;exclusion :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des simples travaux d&amp;#039;entretien courants,&lt;/li&gt;&lt;li&gt;des bâtiments dédiés à un usage périscolaire,&lt;/li&gt;&lt;li&gt;des salles polyvalentes,&lt;/li&gt;&lt;li&gt;des équipements et mobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Priorité est donnée aux projets motivés par les éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mesures de cartes scolaires (création de classe)&lt;/li&gt;&lt;li&gt;la mise en sécurité.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Des modalités spécifiques sont mises en œuvre pour les dépenses liées à 
 la sécurisation des groupes scolaires. Une subvention peut être accordée
  aux communes et groupements de communes pour les travaux, aménagements 
 liés à cette sécurisation des groupes scolaires du 1er degré.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/construction-restructuration-ou-rehabilitation-des-batiments-scolaires-du-premier-degre</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://messervices.landes.fr/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
   education&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/93c9-aider-a-la-construction-la-restructuration-ou/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>127467</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J14" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
 &lt;/p&gt;
 A noter que :
 &lt;ul&gt;
  &lt;li&gt;
   Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ÉTUDES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
  &lt;/li&gt;
  &lt;li&gt;
   Honoraires d&amp;#039;ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉTUDE D&amp;#039;IMPACT
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TRAVAUX
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux inscrits dans la section d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ACQUISITION
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisitions foncières nécessaires à la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P14" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>01/01/2022</t>
         </is>
       </c>
-      <c r="Q14" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible, le demande de subvention doit suivre le processus suivant :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
  &lt;/li&gt;
  &lt;li&gt;
   Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
  &lt;/li&gt;
  &lt;li&gt;
   Individualisation en Commission Permanente des subventions pour les opérations retenues.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact soit :
 &lt;/p&gt;
 &lt;p&gt;
  - Par mail :
  &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
   datc&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Par téléphone, aux numéros suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>datc@departement86.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un gymnase
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>152452</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J15" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
@@ -2620,65 +1673,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -2834,187 +1887,187 @@
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de petits matériels (tables, chaises, ...),
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de matériel de restauration scolaire de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>143296</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Prendre en compte les enjeux et exigences de la RE 2020 dans ses projets de construction neuve (Formation)</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Description
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le respect des engagements de la France pris dans la lutte contre le changement climatique, récemment réaffirmés dans la loi Energie-Climat, suppose que la France atteigne la neutralité carbone en 2050. Dans cette optique, la RE 2020 remplace la RT 2012 à compter du 1er juillet 2021 pour un certain nombre de bâtiments. Les évolutions sont majeures et ont pour objectif :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La baisse des consommations énergétiques des bâtiments neufs avec des évolutions importantes dans le calcul thermique réglementaire
  &lt;/li&gt;
  &lt;li&gt;
   La diminution de l&amp;#039;impact sur le climat grâce à la prise en compte des émissions de gaz à effet de serre sur l&amp;#039;ensemble du cycle de vie des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;adaptation aux changements climatiques avec une meilleure prise en compte du confort d&amp;#039;été
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;ajout d&amp;#039;un calcul d&amp;#039;analyse en cycle de vie est une nouveauté majeure qui nécessite pour les acteurs actuels le développement de nouvelles compétences.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -3108,424 +2161,424 @@
 &lt;p&gt;
  Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations. Pour tout renseignement, merci de contacter le référent handicap
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Délais d&amp;#039;accès
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Frais d&amp;#039;inscription
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  500€ HT par stagiaire (TVA à 0%)
 &lt;/p&gt;
 &lt;p&gt;
  Déjeuner inclus
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Public : L&amp;#039;offre de formation s&amp;#039;adresse aux maîtres d&amp;#039;ouvrage, constructeurs et promoteurs, architectes, économistes du bâtiment et bureaux d&amp;#039;études, souhaitant s&amp;#039;acculturer avec les fondamentaux de la RE 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Aucun pré-requis nécessaire pour cette formation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-reglementation-environnementale-2020</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2add-prendre-en-compte-les-enjeux-et-exigences-de-/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>139432</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement en AMO ainsi que d'assistances et conseils techniques et administratifs</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>AMO en espaces publics, bâtiments, eau et assainissement, ouvrages d'art</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Aude (ATD 11)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence Technique Départementale de l&amp;#039;Aude, Établissement Public Administratif géré de manière paritaire par les élus représentants du Conseil départemental et des collectivités locales.
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations de l&amp;#039;ATD11 relèvent de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour des opérations d&amp;#039;aménagements d&amp;#039;espaces publics, de voirie (yc ouvrages d&amp;#039;art), bâtiments publics, eau et assainissement.
  &lt;/li&gt;
  &lt;li&gt;
   La Maîtrise d&amp;#039;Œuvre (MOE) exclusivement pour les ouvrages d&amp;#039;art.
  &lt;/li&gt;
  &lt;li&gt;
   Conseils techniques et juridiques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez trouver des exemples de réalisations en allant sur notre site internet :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://atd11.aude.fr/nos-realisations" target="_self"&gt;
   https://atd11.aude.fr/nos-realisations
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Espaces verts
 Espace public
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre adhérent à l&amp;#039;ATD11
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://atd11.aude.fr/</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://atd11.aude.fr/contacter</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;atd11.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>laurent.naudy@atd11.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0869-test/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>ATD11</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>155127</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -3601,166 +2654,166 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>143309</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -3908,581 +2961,581 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>144519</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des collectivités landaises</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Equipement des Communes (FEC)</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
-[...212 lines deleted...]
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Fonds d’Équipement des Communes (FEC) est destiné à aider les 
 Communes ou les Établissements Publics de Coopération Intercommunale 
 sous forme d’attribution en capital pour des dépenses d’investissement.&lt;/p&gt;
             &lt;p&gt;Le FEC est réparti par le Conseil départemental, entre les cantons, ainsi qu&amp;#039;il suit :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;25 % pour une attribution forfaitaire qui prend en compte le 
 nombre d&amp;#039;anciens cantons réunis dans le nouveau canton, multiplié par la
  répartition forfaitaire divisée par 30,&lt;/li&gt;&lt;li&gt;20 % au prorata de la population,&lt;/li&gt;&lt;li&gt;45 % au prorata du nombre de Communes,&lt;/li&gt;&lt;li&gt;10 % au prorata de l&amp;#039;inverse du potentiel fiscal.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Toutefois, la dotation cantonale ne pourra être :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;supérieure à un plafond multiplié par le nombre de Communes (année 2024 : 6 413 €)&lt;/li&gt;&lt;li&gt;inférieure à un plancher multiplié par le nombre de Communes (année 2024 : 3 944 €)&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Le plancher et le plafond seront révisés chaque année lors de la réunion consacrée à l&amp;#039;examen du Budget Primitif.&lt;/p&gt;
 &lt;p&gt;Pour la population, les chiffres à prendre en compte sont ceux de 
 l&amp;#039;I.N.S.E.E. à la suite du dernier recensement et des recensements 
 complémentaires intervenus depuis (population totale sans double compte 
 dans la population comptée à part).&lt;/p&gt;
       &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Architecture</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les réunions cantonales des Maires présidées par les deux
  Conseillers départementaux, permettent de procéder librement à la 
 répartition de la dotation cantonale.&lt;/p&gt;
 &lt;p&gt;Dans le cas où les Conseillers départementaux seraient également 
 Maires, ils sont remplacés, en cette dernière qualité, lors de la 
 réunion des Maires, par leurs délégués.&lt;/p&gt;
 &lt;p&gt;Sauf dérogation exceptionnelle accordée en réunions cantonales des 
 Maires, la décision d&amp;#039;attribution de subvention doit être préalable à 
 tout commencement d&amp;#039;exécution des travaux.&lt;/p&gt;
 &lt;p&gt;Les propositions cantonales sont soumises pour approbation à la 
 Commission Permanente du Conseil départemental et font l&amp;#039;objet d&amp;#039;un 
 arrêté attributif de M. le Président du Conseil départemental.&lt;/p&gt;
 &lt;p&gt;Sur délibération de la Commission Permanente du Conseil 
 départemental, seuls peuvent faire l&amp;#039;objet d&amp;#039;un report aux Communes du 
 canton sur la dotation cantonale de l&amp;#039;exercice suivant :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;les reliquats éventuels de crédits non répartis à l&amp;#039;intérieur du canton,&lt;/li&gt;&lt;li&gt;les soldes d’opérations terminées pour lesquelles le montant des travaux aurait été inférieur au montant prévu.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Les subventions non utilisées par une collectivité ne peuvent faire 
 l’objet d’un report aux Communes du canton sur la dotation de l’exercice
  suivant mais peuvent être affectées à un projet de substitution en 
 accord avec les deux Conseillers départementaux du canton concerné.&lt;/p&gt;
 &lt;p&gt;Le versement de la subvention interviendra sur présentation d&amp;#039;une 
 attestation du Maire de la Commune ou du Président de l’Établissement 
 Public de Coopération Intercommunale justifiant la réalisation de 
 l’investissement.&lt;/p&gt;
 &lt;p&gt;Possibilité est donnée de percevoir 50 % sur présentation de l&amp;#039;ordre 
 de service d&amp;#039;exécuter les travaux ou sur présentation de l’attestation 
 de commencement des travaux délivrée par le Maire ou le Président de 
 l’E.P.C.I.&lt;/p&gt;
 &lt;p&gt;Le versement de la subvention devra intervenir dans un délai de deux 
 ans à compter de la date de l&amp;#039;arrêté attributif de subvention.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/fonds-dequipement-des-communes</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://messervices.landes.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt; developpement.territorial&lt;/a&gt;&amp;#64;landes.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f845-fonds-dequipement-des-communes/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>36013</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FINISTERE INGENIERIE ASSISTANCE (FIA) est un établissement public d&amp;#039;ingénierie locale créé dès 2014 à l&amp;#039;initiative du Conseil départemental afin de répondre à un enjeu de solidarité envers tous les territoires finistériens.
+&lt;/p&gt;
+&lt;p&gt;
+ En effet, il vise à mettre à disposition des collectivités souffrant d&amp;#039;un manque de moyens humains et d&amp;#039;expertise, un appui technique et méthodologique dans la conduite de leurs projets relevant des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  déplacements et usages de la voirie et des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiments et équipements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagement de l&amp;#039;espace et habitat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dynamisation des centres-bourgs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  eau et assainissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de FIA s&amp;#039;effectue en phase pré-opérationnelle, dès le lancement d&amp;#039;une réflexion autour d&amp;#039;un projet, et permet au maître d&amp;#039;ouvrage de bénéficier d&amp;#039;un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  vérifier l&amp;#039;opportunité et la faisabilité de son projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en cohérence le projet avec son environnement et le contexte local dans lequel il s&amp;#039;inscrit ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  définir et préciser sa commande à un maître d&amp;#039;œuvre s&amp;#039;il y a lieu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;organiser en termes de conduite d&amp;#039;une opération ou d&amp;#039;une démarche globale ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier les sources de financement possibles du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La structure a vocation à réaliser pour ses adhérents toutes études, recherches, démarches permettant d&amp;#039;atteindre les objectifs précédemment définis. Elle est également chargée de mobiliser, le cas échéant, d&amp;#039;autres structures partenaires (CAUE, Finistère Habitat, services départementaux...), afin d&amp;#039;apporter à ses adhérents une complémentarité des expertises disponibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Revitalisation des centres-bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation, extension ou construction de médiathèques, d&amp;#039;écoles, d&amp;#039;ateliers techniques municipaux, de locaux administratifs, de salles associatives, de maisons d&amp;#039;assistant.e.s maternel.les, de maisons de santé, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Requalification d&amp;#039;espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de sécurité sur voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de cheminements doux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la consultation pour des études technico-économiques, des schémas directeurs ou de la maîtrise d&amp;#039;œuvre en eau potable, eaux pluviales et assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>http://finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Christelle PAUL, assistante administrative, juridique et financière - Tél : 02 98 76 53 90 ; christelle.paul&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séverine FOSSEY, directrice - Tél : 02 98 76 53 91 ; severine.fossey&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>severine.fossey@finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fc53-ingenierie-strategique-et-assistance-techniqu/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2020</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>130993</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour son projet de Bois-Énergie</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  Les ouvrages ainsi réalisés restent la propriété du SIEL-TE pendant 20 ans, qui en assure l&amp;#039;entretien et les loue à la collectivité. Une contribution est appelée pendant 20 ans sous forme de loyer et comprend une participation de la collectivité permettant d&amp;#039;atteindre 100% du montant HT des études et travaux, les frais liés à l&amp;#039;entretien spécialisé et une provision pour le remplacement du matériel en cas de casse.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité continue de s&amp;#039;impliquer dans le projet puisque l&amp;#039;achat des différents combustibles et fuides (bois, appoint, électricité, eau, téléphone) reste à sa charge. La collectivité facture la chaleur à ses abonnés, le cas échéant.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : 100 € /an &amp;#43; contribution «loyer» selon projet
@@ -4509,433 +3562,433 @@
 &lt;p&gt;
  Depuis 2017, l&amp;#039;option «projets énergies renouvelables et réseaux de chaleur» de la convention SAGE permet à la commune de demander au SIEL-TE, en appui des services, de réaliser la maîtrise d&amp;#039;oeuvre du projet de construction d&amp;#039;une chaufferie bois et d&amp;#039;un réseau de chaleur.
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités d&amp;#039;intervention du SIEL-TE permettent à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-TE pour la réalisation d&amp;#039;un cahier des charges de consultation d&amp;#039;entreprises, l&amp;#039;assistance à la rédaction des dossiers de subvention, l&amp;#039;aide à l&amp;#039;analyse des offres, le suivi du chantier et l&amp;#039;aide à la réalisation des opérations de réception.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : adhésion à la compétence optionnelle
 &lt;/p&gt;
 &lt;p&gt;
  «SAGE» &amp;#43; 8,5% du montant d&amp;#039;investissement du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉLÉGATION DE SERVICE PUBLIC
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour la réalisation de projets de puissance bois supérieure à 1 MW, le SIEL-TE retient la Délégation de Service Public (DSP) de type concession comme montage juridique. Dans ce cas, le SIEL-TE conduit la procédure et le contrôle de la concession qui est confié à une entreprise privée. L&amp;#039;entreprise réalise le projet de la conception à la réalisation des travaux puis gère l&amp;#039;exploitation de l&amp;#039;installation pour une durée de 24 ans. L&amp;#039;entreprise sélectionnée porte l&amp;#039;investissement. La collectivité est cliente du réseau et achète la chaleur directement au concessionnnaire.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de mise en place d&amp;#039;un contrat de DSP par le SIEL-TE : chaudière bois de puissance supérieure à 1MW
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  SAINT-MAURICE-EN-GOURGOIS
 &lt;/p&gt;
 &lt;p&gt;
  En 2013, la commune de Saint-Maurice-en-Gourgois a choisi d&amp;#039;installer une chaufferie au bois déchiqueté sur son territoire pour chauffer l&amp;#039;école et son extension, l&amp;#039;ancienne école, la crèche communale et la mairie. Un réseau de chaleur souterrain de 170 mètres conduit de l&amp;#039;eau à 80°C vers chaque bâtiment. En 2018, ce réseau de chaleur a été étendu afin de chauffer également le bâtiment «cantine périscolaire».
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Chaufferie automatique au bois déchiqueté et son réseau de chaleur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Puissance de la chaudière : 90 kW
   &lt;/li&gt;
   &lt;li&gt;
    Consommation annuelle de bois : 99 tonnes
   &lt;/li&gt;
   &lt;li&gt;
    Equivalence énergétique : 27 575 litres de fioul
   &lt;/li&gt;
   &lt;li&gt;
    Bois utilisé : plaquette forestière
   &lt;/li&gt;
   &lt;li&gt;
    Volume du silo de stockage : 36 m2
   &lt;/li&gt;
   &lt;li&gt;
    Surface totale chauffée : 2 031 m2
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>http://www.te42.fr</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Responsable du Pôle ENR
 &lt;/p&gt;
 &lt;p&gt;
  Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>gayet@siel42.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6ec-le-bois-energie-pour-les-collectivites/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>01/03/2023</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>143350</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement pour définir et lancer un projet de construction, de réhabilitation, d'extension d'équipements publics</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière de projet de construction, réhabilitation, d&amp;#039;extension d&amp;#039;équipements publics  (mairie, établissements d&amp;#039;enseignements ou périscolaires, équipements sportifs et culturels, équipements touristiques, aire de covoiturage etc...) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   pour donner des conseils de 1er niveau
  &lt;/li&gt;
  &lt;li&gt;
   pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
  &lt;/li&gt;
  &lt;li&gt;
   pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil de 1er niveau (administratifs, réglementaires et techniques)
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la définition du projet (définition du besoin, faisabilité, recherche de financement...)
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à maîtrise d&amp;#039;ouvrage  (définition du besoin, faisabilité,  scénarios d&amp;#039;aménagement, appui à la consultation des prestataires..) pour la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>http://www.inge43.fr</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
   contact&amp;#64;inge43.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 71 07 41 71
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>contact@inge43.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0423-beneficier-dun-accompagnement-pour-definir-et/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>116416</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Utiliser le bois local dans les projets de rénovation et constructions (LEADER / Fiche action 4)</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets déposés devront relever des thématiques
  sur l&amp;#039;accompagnement et l&amp;#039;utilisation du bois local dans les projets de rénovation et construction à des fins économiques, touristiques et culturelles &amp;#61; FICHE ACTION 4.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Soutien à la construction et/ou la rénovation de bâtiments publics et privés ayant recours au matériau bois dans une optique de promotion d&amp;#039;une identité architecturale (actions d&amp;#039;animations visant à développer les échanges entre les différents acteurs locaux du bâtiment; études visant à renforcer l&amp;#039;utilisation des bois locaux dans ce type de bâtiments; utilisation du bois local dans les aménagements intérieurs de bâtiments, mobilier extérieur s&amp;#039;inscrivant dans un projet à vocation administrative, économique, touristique, culturelle; action de communication et de promotion de la forêt et de l&amp;#039;utilisation des bois extraits sur les projets réalisés.
  &lt;/li&gt;
  &lt;li&gt;
   Promotion de la fonction « loisirs » de la forêt, à travers l&amp;#039;organisation de manifestations « tout public » sensibilisant aux différentes fonctions de la forêt
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Economie d'énergie et rénovation énergétique
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Bâtiments et construction
 Réhabilitation
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier du financement au titre de la
  &lt;strong&gt;
   FICHE ACTION 4 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements
  &lt;/li&gt;
  &lt;li&gt;
   Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte)
  &lt;/li&gt;
  &lt;li&gt;
   Associations (loi 1901 et 1908) et leurs fédérations
  &lt;/li&gt;
  &lt;li&gt;
   PME / TPE / Micro-entreprises au sens communautaire
  &lt;/li&gt;
  &lt;li&gt;
   Tous types d&amp;#039;établissements publics, notamment EPIC locaux et nationaux,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -4944,74 +3997,74 @@
  &lt;/li&gt;
  &lt;li&gt;
   Particuliers disposant d&amp;#039;un numéro SIRET
  &lt;/li&gt;
  &lt;li&gt;
   Agriculteurs : Exploitants à titre principal ou secondaire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Conditions requises :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
  &lt;/li&gt;
  &lt;li&gt;
   Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
  &lt;/li&gt;
  &lt;li&gt;
   Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Service Ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   4 Avenue de la République Le port du canal 88000 EPINAL
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
  &lt;li&gt;
   leader&amp;#64;pays-epinal.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ludmilla HELLOT,
@@ -5019,386 +4072,386 @@
  &lt;/li&gt;
  &lt;li&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cécile PIERRE,
  chargée de mission LEADER
  &lt;/li&gt;
  &lt;li&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 54 96
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>contact@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/837a-accompagner-les-changements-de-pratiques-pour/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>PETR Pays d'Epinal Coeur des Vosges</t>
         </is>
       </c>
-      <c r="AD24" s="1" t="inlineStr">
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>23/02/2022</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>100679</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Apporter une ingénierie publique et une aide à la décision</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Accompagnement et ingénierie publique</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au sens de l&amp;#039;article L 5511-1 du Code général des collectivités territoriales,
  &lt;strong&gt;
   Cantal Ingénierie &amp;amp; Territoires
  &lt;/strong&gt;
  est un établissement public dénommé agence départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est chargée d&amp;#039;apporter, aux collectivités territoriales et aux établissements publics intercommunaux du département qui le demandent, une assistance d&amp;#039;ordre technique, juridique ou financier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une assistance à toutes les étapes du projet :
 &lt;/p&gt;
 &lt;p&gt;
  - dès la définition du besoin à la réalisation des travaux,
 &lt;/p&gt;
 &lt;p&gt;
  - pour une simple expertise, de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage ou en maitrise d&amp;#039;oeuvre.
 &lt;/p&gt;
 &lt;p&gt;
  Ce périmètre d&amp;#039;intervention est évolutif et s&amp;#039;adapte aux besoins des adhérents, notamment :
 &lt;/p&gt;
 &lt;p&gt;
  • Assistance et conseils juridiques et administratifs dans les domaines liés à la gestion locale;
 &lt;/p&gt;
 &lt;p&gt;
  • Accompagnement de projets et aide à la programmation ;
 &lt;/p&gt;
 &lt;p&gt;
  • Eau et Assainissement : Assistance à maîtrise d&amp;#039;ouvrage;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie, ouvrages d&amp;#039;art et réseaux divers : Assistance à maitrise d&amp;#039;ouvrage et maitrise d&amp;#039;œuvre;
 &lt;/p&gt;
 &lt;p&gt;
  • Patrimoine bâti, Espaces publics et Tourisme;
 &lt;/p&gt;
 &lt;p&gt;
  • Numérique et E administration : dématérialisation, développement du numérique éducatif dans les écoles;
 &lt;/p&gt;
 &lt;p&gt;
  • RGPD – DPO.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Tourisme
 Espace public
 Voirie et réseaux
 Technologies numériques et numérisation
 Bâtiments et construction
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etre membre de CIT  (l&amp;#039;ensemble des communes, établissements publics de coopération intercommunale (EPCI) et autres
  organismes de coopération locale ayant leur siège dans le Département peuvent adhérer).
  &lt;/li&gt;
  &lt;li&gt;
   S&amp;#039;acquitter d&amp;#039;une cotisation annuelle forfaitaire (par
  habitant ou suivant le budget). Celle- ci ouvre droit à un panel de services gratuits (conseil juridique
  et administratif, utilisation de la plateforme de dématérialisation, d&amp;#039;une salle virtuelle de visioconférence,
  de l&amp;#039;ENT pour les écoles primaires...). L&amp;#039;accès aux autres prestations est facturé en supplément.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>http://www.ingenierie-et-territoires.cantal.fr</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires
 &lt;/p&gt;
 &lt;p&gt;
  15 000 AURILLAC
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;
 &lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5c6c-les-missions-et-le-perimetre-dintervention-de/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Gestion d'une base nautique
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>16/08/2021</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>391</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -5426,511 +4479,272 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W26" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-[...239 lines deleted...]
-      <c r="A28" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>121339</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Fonds national d'aménagement et de développement du territoire</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Préfecture de région — Hauts-de-France</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I28" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espaces verts
 Accès aux services
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie locale et circuits courts
 Economie sociale et solidaire
 Equipement public
 Bâtiments et construction
 Emploi
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les champs d&amp;#039;intervention privilégiés du FNADT sont :
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
  &lt;br /&gt;
  développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions présentant un caractère innovant ou expérimental dans le domaine de
  &lt;br /&gt;
  l&amp;#039;aménagement et du développement durable.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
  &lt;br /&gt;
  &lt;br /&gt;
  Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mme Anne-Laure FERRY : 03 44 06 12 63 /
@@ -6018,557 +4832,796 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Boite fonctionnelle :
  &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
   sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>lucille.dechaize@oise.gouv.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Gestion d'une base nautique
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>74156</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets d'espaces publics et de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ATD16 est
+ &lt;strong&gt;
+  assistante à maîtrise d&amp;#039;ouvrage en espaces publics et bâtiments publics
+ &lt;/strong&gt;
+ . Les chargés d&amp;#039;opération se déplacent sur le terrain avec vous et avec les partenaires que vous souhaitez associer, pour vous proposer une étude de
+ &lt;strong&gt;
+  faisabilité
+ &lt;/strong&gt;
+ du projet, une
+ &lt;strong&gt;
+  estimation
+ &lt;/strong&gt;
+ des coûts prévisionnels et les dispositifs de
+ &lt;strong&gt;
+  financements activables
+ &lt;/strong&gt;
+ (subventions, FCTVA).
+&lt;/p&gt;
+&lt;p&gt;
+ Après validation de la phase faisabilité, l&amp;#039;ATD16 vous aidera pour recruter votre futur maître d&amp;#039;œuvre en vous proposant la
+ &lt;strong&gt;
+  rédaction de vos documents de consultation
+ &lt;/strong&gt;
+ et en vous assistant pour l&amp;#039;analyse des offres.
+ L&amp;#039;agence peut aller au-delà en faisant un
+ &lt;strong&gt;
+  suivi d&amp;#039;opérations
+ &lt;/strong&gt;
+ de votre maîtrise d&amp;#039;œuvre recrutée.
+&lt;/p&gt;
+&lt;p&gt;
+ En termes de voirie, vous pouvez bénéficier d&amp;#039;une estimation de vos travaux d&amp;#039;
+ &lt;strong&gt;
+  entretien de voirie communale
+ &lt;/strong&gt;
+ ainsi que des priorités à engager.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement de bourg
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de sécurité sur route départementale et mobilité douce
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation d&amp;#039;une ancienne mairie en logement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une maison de santé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un espace France Service
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation d&amp;#039;une salle des fêtes
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien de la voirie communale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi d&amp;#039;opérations - veille au respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique de bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale de Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, au volet Assistance à Maîtrise d&amp;#039;Ouvrage.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  ATD16 -
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ronan Mévellec - Directeur
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dfd6-beneficier-dune-assistance-a-maitrise-douvrag/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>151701</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W29" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>128964</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Obtenir un avis technique sur un ouvrage ou une construction</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Descriptif
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Disposer d&amp;#039;une analyse technique d&amp;#039;un bâti existant
 dans la perspective de sa réutilisation ou de sa
 réhabilitation
  &lt;/li&gt;
  &lt;li&gt;
   Obtenir l&amp;#039;examen des désordres ou sinistres d&amp;#039;une
 construction ainsi que les pistes opérationnelles de
 réparation (préconisations, estimation prévisionnelle
 du coût,...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet de Gironde
 Ressources
  &lt;/li&gt;
  &lt;li&gt;
   Reconnaissance des lieux et inspections visuelles
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour les projets et travaux en
 découlant
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;p&gt;
  Fiche d&amp;#039;analyse et de faisabilité opérationnelle
 comprenant, le cas échéant :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    des éléments de diagnostic ou une analyse technique
 de la problématique avec des propositions
   &lt;/li&gt;
   &lt;li&gt;
    des éléments de compréhension et/ou de
 programmation du projet, le cas échéant
   &lt;/li&gt;
   &lt;li&gt;
    une synthèse du déroulement de l&amp;#039;opération avec
 indication des procédures de marché public
   &lt;/li&gt;
   &lt;li&gt;
    une estimation prévisionnelle sommaire des coûts
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fourniture de documents techniques relatifs au projet
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/edea-obtenir-un-avis-technique-sur-un-ouvrage-ou-u/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Entretien des ponts
 Gestion d'une base nautique
 Réfection/aménagement de la voirie
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>126142</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets retenus seront en cohérence avec les politiques et compétences départementales.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -6580,559 +5633,276 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   EPCI et/ou communes de la Loire.
  &lt;/li&gt;
  &lt;li&gt;
   Les projets portés par les communes doivent avoir un rayonnement intercommunal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W31" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>111710</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir le patrimoine communal</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'initiative locale et environnementale</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  NATURE DES PROJETS ÉLIGIBLES
-[...22 lines deleted...]
- Pièces justifiant la bonification si sollicitée
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 9 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes de moins de 3 000 habitants pour les services marchands
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 20% d&amp;#039;une dépense plafonnée à 70.000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Remarques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets dont le coût est inférieur à 3 000 € sont inéligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Majorations éventuelles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
-[...313 lines deleted...]
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -7269,1118 +6039,1401 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une bibliothèque municipale
 Création d’un terrain de football
 Gestion d'une base nautique
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>98630</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Cher Ingénierie des Territoires (CIT)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>23/07/2021</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>162634</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter et construire des bâtiments publics</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Bâtiment</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
 &lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/batiment/</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>119941</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Accompagnement de collectivité</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ASDER est un acteur majeur de la transition énergétique en Savoie depuis plus de 40 ans. Nous accompagnons les communes et territoires dans leur politique de transition énergétique, notre spécialité étant l&amp;#039;énergie.
  &lt;br /&gt;
  L&amp;#039;ASDER peut vous accompagner du début à la fin de votre projet ou intervenir ponctuellement pour vous apporter des conseils sur le volet énergétique.
  &lt;br /&gt;
  Nous visitons le bâtiment et vous faisons un pré-diagnostic et des préconisations d&amp;#039;amélioration.
  &lt;br /&gt;
  Si vous décidez de lancer le projet nous sommes à vos côtés pour vous conseiller sur les choix les plus à même d&amp;#039;assurer la qualité environnementale du projet.
  &lt;br /&gt;
  Nous pouvons, avec vous, analyser les propositions qui vous sont faites, vous proposer une grille d&amp;#039;analyse pour faire ressortir les éléments essentiels pour réaliser un projet efficace et respectueux de l&amp;#039;environnement.
  &lt;br /&gt;
  L&amp;#039;objectif de notre accompagnement est de vous amener vers un projet le plus vertueux possible, avantageux pour la maîtrise d&amp;#039;ouvrage.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nous avons accompagné plusieurs communes pour la rénovation de leur école, dans une réflexion très en amont avec le CAUE de la Savoie (pré-diagnostic ; pré-programme). Nous accompagnons les maîtres d&amp;#039;ouvrage tout au long des projets, ce qui nous permet d&amp;#039;avoir une bonne expérience.
  &lt;br /&gt;
  Nous intervenons régulièrement pour les communes, sur tout type de bâtiments (mairie ; école ; salle polyvalente ; logements communaux ; ...) et à différents stades de leurs projets de patrimoine (programme, pré-diagnostic, consultations des entreprises, suivi des installations, ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes communes et EPCI de Savoie sont éligibles.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.asder.asso.fr</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Christian Fleury - Responsable du pôle collectivités et territoires
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   christian.fleury&amp;#64;asder.asso.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 04 79 85 88 50
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>christian.fleury@asder.asso.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e84c-etre-accompagner-dans-vos-projets-de-construc/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>139936</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>138028</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement des communes - CAP43 Communes</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>CAP43 Communes (soutien l'investissement des communes)</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J38" s="1" t="inlineStr">
+      <c r="J32" s="1" t="inlineStr">
         <is>
           <t>Aide calculée selon la taille de la population municipale, sur la base de 5 tranches</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Communes
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  Fiche projet, délibération, devis
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  Appel à Projets Biannuels
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aménagements de bourgs, bâtiments communaux, voiries, routes, équipements scolaires, équipements d&amp;#039;accueil de la petite enfance, équipements enfance jeunesse, équipements culturels, équipements de loisirs, équipements sportifs, service aux habitants, acquisition de matériels, adressage...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Voirie et réseaux
 Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Éducation et Coopération
 &lt;/p&gt;
 &lt;p&gt;
  Adrien Garcia
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:adrien.garcia&amp;#64;hauteloire.fr" target="_self"&gt;
   adrien.garcia&amp;#64;hauteloire.fr
  &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
  Téléphone : 04.71.07.43.86
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d15c-soutenir-linvestissement-des-communes/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>144547</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -8423,1095 +7476,1255 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W39" s="1" t="inlineStr">
+      <c r="W33" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>119945</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I40" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W40" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>02/08/2022</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>147706</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G41" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche ornais</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I41" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P41" s="1" t="inlineStr">
+      <c r="P35" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q41" s="1" t="inlineStr">
+      <c r="Q35" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>direction@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD41" s="1" t="inlineStr">
+      <c r="AD35" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>128958</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>166348</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Encourager le remplacement d’installations utilisant des énergies fossiles par la mise en place d’équipements de production de chaleur et de froid renouvelable</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 65</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>jusqu'à 65 % du coût de l'installation et jusqu'à 55% du cout de l'étude</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Aides à l’accompagnement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour accompagner la conception de projets dans les domaines suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Faisabilité chaufferie biomasse, géothermie de surface, solaire thermique, récupération de chaleur fatale &lt;/li&gt;&lt;li&gt;Etude de réseau de chaleur et de froid (faisabilité, AMO)&lt;/li&gt;&lt;li&gt;Réalisation d’un forage d’essai (géothermie)&lt;/li&gt;&lt;li&gt;Réalisation d’un test de réponse thermique TRT (géothermie sur champs de sondes)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;strong&gt;Aides à l’investissement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour la réalisation de projet dans les domaines suivants :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Réseaux de distribution de chaleur et de froid&lt;/li&gt;&lt;li&gt;Solaire thermique (hors AAP ADEME Grandes installations de solaire thermique) :&lt;/li&gt;&lt;li&gt;Production d’eau chaude solaire thermique&lt;/li&gt;&lt;li&gt;Installation de pompes à chaleur solaire pour la production d’eau chaude&lt;/li&gt;&lt;li&gt;Géothermie de surface (&amp;lt; 2 000 MWh ENR)&lt;/li&gt;&lt;li&gt;Biomasse énergie (&amp;lt; 12 GWh ENR)&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;école, piscine, entrepôt…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellpadding="0" cellspacing="0" width="280"&gt;&lt;tbody&gt;&lt;tr height="384"&gt;
+  &lt;td height="384" width="280"&gt;Ouvert à toutes les communes, entreprises ou industries&lt;/td&gt;
+&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/developpement-durable.html</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eloïse DUTHEL&lt;br /&gt;Chargée de mission chaleur renouvelable&lt;br /&gt;eloise.duthel&amp;#64;territoireenergiegard.fr&lt;br /&gt;chaleur-renouvelable&amp;#64;territoireenergiegard.fr&lt;br /&gt;0632198097&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/encourager-le-remplacement-d-installations-utilisant-des-energies-fossiles-par-la-mise-en-place-d-equipements-de-production-de-chaleur-et-de-froid-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>157097</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>117148</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -9572,206 +8785,206 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W39" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>126143</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes urbaines dans leurs projets structurants</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Enveloppes communes urbaines</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -9783,300 +8996,300 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>119942</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C41" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I46" s="1" t="inlineStr">
+      <c r="I41" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J46" s="1" t="inlineStr">
+      <c r="J41" s="1" t="inlineStr">
         <is>
           <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1.    Les communes doivent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
  &lt;/li&gt;
  &lt;li&gt;
   soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
@@ -10105,170 +9318,170 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
 &lt;/p&gt;
 &lt;p&gt;
  Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>120379</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I47" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
 &lt;/p&gt;
 &lt;p&gt;
  En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
 &lt;/p&gt;
@@ -10407,64 +9620,64 @@
  – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
 &lt;/p&gt;
 &lt;p&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases règlementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les communes de – 5 000 habitants
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bâtiments Communaux
  &lt;/strong&gt;
  : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité
  &lt;/strong&gt;
  des équipements publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -10661,252 +9874,252 @@
  &lt;strong&gt;
   Pour les communes de &amp;#43; 5 000 habitants et les EPCI
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -Logement.
  &lt;br /&gt;
  – Acquisition foncière (pour réserve).
  &lt;br /&gt;
  – Sièges administratifs communautaires et locaux techniques communautaires.
  &lt;br /&gt;
  – Groupes scolaires.
  &lt;br /&gt;
  – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
  &lt;br /&gt;
  –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales – Service des Relations avec les Collectivités
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Quentin DUVILLIER, Coordonnateur zone nord –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christel MORIN, Coordonnatrice zone sud –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aurore MERMET, Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF47" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>126141</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Enveloppes territorialisées</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
  &lt;/li&gt;
  &lt;li&gt;
   les modes doux,
  &lt;/li&gt;
  &lt;li&gt;
   la préservation du patrimoine ligérien (naturel et bâti protégé),
  &lt;/li&gt;
  &lt;li&gt;
   le développement touristique local,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de proximité,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
  &lt;/li&gt;
  &lt;li&gt;
   les aménagements d&amp;#039;espaces publics (traversées de bourg...),
  &lt;/li&gt;
  &lt;li&gt;
   les études.
  &lt;/li&gt;
 &lt;/ul&gt;
 Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -10919,751 +10132,398 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>126137</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Fond de solidarité - Enveloppes de solidarité</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I49" s="1" t="inlineStr">
+      <c r="I44" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="J49" s="1" t="inlineStr">
+      <c r="J44" s="1" t="inlineStr">
         <is>
           <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de la Gestion Financière des Aides aux Collectivités
 &lt;/p&gt;
 &lt;p&gt;
  Olivier Bayle, Tél. 04 77 12 52 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-[...353 lines deleted...]
-      <c r="A52" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>101248</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -11674,286 +10534,639 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G53" s="1" t="inlineStr">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
+      <c r="J48" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -11981,66 +11194,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P53" s="1" t="inlineStr">
+      <c r="P48" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q53" s="1" t="inlineStr">
+      <c r="Q48" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -12052,175 +11265,175 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>101706</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne (ATD 89)</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider à la recherche de financements ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la définition du besoin ;
  &lt;/li&gt;
  &lt;li&gt;
   Étudier la faisabilité technique, réglementaire et financière ;
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en relation les élus avec les financeurs ;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la passation des contrats pour la réalisation des études préalables ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -12248,51 +11461,51 @@
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
   &lt;br /&gt;
   levé géométrique, diagnostic structure, plomb, amiante, thermique,
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
  &lt;/li&gt;
  &lt;li&gt;
   ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039;AMO :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de cheminements doux ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sécurisation des abords des écoles ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un City-parc ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de la place de la Mairie, de l&amp;#039;Église ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un centre culturel ;
@@ -12327,223 +11540,223 @@
   Schéma de défense incendie ;
  &lt;/li&gt;
  &lt;li&gt;
   Préfiguration de l&amp;#039;organisation des services AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du réseau d&amp;#039;eau potable ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude de bassin d&amp;#039;alimentation de captage AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Espace public
 Voirie et réseaux
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Yonne</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.atd89.fr/</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour contacter l&amp;#039;ATD 89 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
   atd&amp;#64;yonne.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Standard :
  03 86 34 61 01
 &lt;/p&gt;
 &lt;p&gt;
  Site Internet :
  &lt;a href="https://www.atd89.fr/" target="_self"&gt;
   https://www.atd89.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>yvan.telpic@yonne.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>15/09/2021</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>72810</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -12580,79 +11793,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -12695,493 +11908,493 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W55" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>162637</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>82915</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C57" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de l'Ariège
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Dordogne
+CAUE Lot-et-Garonne
 CAUE de l'Yonne
 CAUE d'Alsace
 CAUE du Morbihan
 CAUE du Loiret
 CAUE du Loir-et-Cher
 CAUE de la Creuse
 CAUE de Corse
 CAUE des Hauts-de-Seine
 CAUE de la Côte-d'Or
 CAUE du Tarn-et-Garonne
 CAUE du Var
 CAUE de l'Île-de-la-Réunion
 CAUE de la Guyane
 CAUE de la Martinique
 CAUE de Guadeloupe
 CAUE du Val d'Oise
 CAUE du Val-de-Marne
 CAUE de la Charente-Maritime
 CAUE de la Seine-Maritime
 CAUE de la Haute-Savoie
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de l'Essonne
 CAUE des Vosges
 CAUE de la Haute-Vienne
 CAUE de la Vendée
 CAUE des Deux-Sèvres
 CAUE du Pas-de-Calais
 CAUE de la Somme
 CAUE de l'Orne
 CAUE de la Savoie
 CAUE de la Sarthe
 CAUE de Rhône-Métropole
 CAUE des Pyrénées-Orientales
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Atlantiques
 CAUE de la Seine-et-Marne
 CAUE de Mayotte
 CAUE de la Moselle
 CAUE de Meurthe-et-Moselle
 CAUE de la Mayenne
 CAUE de la Manche
 CAUE du Maine-et-Loire
-CAUE Lot-et-Garonne
 CAUE du Lot
 CAUE de la Haute-Loire
 CAUE de l'Ardèche
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Isère
 CAUE de l'Hérault
 CAUE de la Gironde
 CAUE de la Haute-Garonne
 CAUE du Gard
 CAUE de l'Oise
 CAUE de la Drôme
 CAUE de l'Aude
 CAUE de Corrèze
 CAUE du Cher
 CAUE de la Charente
 CAUE du Cantal
 CAUE du Calvados
 CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
 CAUE des Landes
+CAUE de l'Ariège
 CAUE des Hautes-Alpes
 CAUE de l'Aisne
 CAUE de l'Ain
 CAUE du Gers
 CAUE de la Meuse
-CAUE du Tarn
-[...3 lines deleted...]
-      <c r="G57" s="1" t="inlineStr">
+CAUE du Tarn</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H57" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -13223,88 +12436,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -13323,79 +12536,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -13867,363 +13080,603 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB52" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>166358</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des collectivités</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Programme de solidarité territoriale (PST)</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 35</t>
+        </is>
+      </c>
+      <c r="J53" s="1" t="inlineStr">
+        <is>
+          <t>Taux de solidarité départementale (TSD)</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bâtiments communaux (Mairies, salles culturelles, polyvalentes ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements sportifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissements d&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie (en et hors agglomération) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout projet d&amp;#039;équipement public d&amp;#039;intérêt général ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Jeunesse
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet supérieur ou égal à 15 000 € HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt de la demande avant le démarrage des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 80 26
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-investissement-des-collectivites-communes-epci/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>131815</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Aider les responsables de restauration collective à suivre leurs achats de bio et durable</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>ma cantine</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Agriculture et de la Souveraineté alimentaire
 Direction Interministérielle du Numérique (DINUM)</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  🤔 Vous avez besoin d&amp;#039;outils pour mettre en oeuvre la transition alimentaire en proposant des repas de meilleurs qualité, et plus durable ?
 &lt;/p&gt;
 &lt;p&gt;
  💡 Commencez par
  &lt;strong&gt;
   valoriser vos achats gratuitement
  &lt;/strong&gt;
  grâce à la
  &lt;strong&gt;
   plateforme institutionnelle ma cantine
  &lt;/strong&gt;
  !
 &lt;/p&gt;
 &lt;p&gt;
  Dans le sillage de la loi EGAlim, la Direction Interministérielle du Numérique et le Ministère de l&amp;#039;Agriculture et de la Souveraineté Alimentaire ont financé le développement de la plateforme ma cantine !
 &lt;/p&gt;
 &lt;p&gt;
  En ligne depuis février 2021, elle a pour vocation l&amp;#039;accompagnement des gestionnaires de restauration collective autour de quatre axes : une meilleure connaissance de la loi, un outillage des établissements pour mettre en oeuvre la loi EGAlim, offrir une publicité des actions déployées et permettre à l&amp;#039;administration de constituer des points d&amp;#039;étape annuel évaluant le déploiement de la transition alimentaire.
 &lt;/p&gt;
 &lt;p&gt;
  Gratuit et facile d&amp;#039;utilisation, l&amp;#039;outil de suivi des achats proposée ma cantine permet :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de réaliser un diagnostic sur les mesures de la loi EGAlim
  &lt;/li&gt;
  &lt;li&gt;
   de suivre en ligne ses achats en les valorisant par labels ou famille de produit
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;avoir des leviers politiques pour améliorer sa part de bio et durable.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Grâce à ma cantine, vous pourrez en quelques clics générer des documents de communication auprès des bénéficiaires de votre service de restauration, les convives, ou même de vos directions ou élu.e.s.
 &lt;/p&gt;
 &lt;p&gt;
  Vous aurez accès à des ressources pour mettre en oeuvre la loi EGAlim et la transition vers un alimentation de qualité et durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>http://ma-cantine.agriculture.gouv.fr/</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  support-egalim&amp;#64;beta.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>andre.gauthier@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fd02-aider-les-responsables-de-restauration-collec/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>16/03/2023</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>94676</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -14336,486 +13789,680 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>166418</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE OUEST AVEYRON</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>developpement@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de bornes électriques
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>145890</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Accompagner les opérations des collectivités</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Agence départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
  &lt;br /&gt;
  • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
  &lt;br /&gt;
  • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
  &lt;br /&gt;
  • Urbanisme (planification et opérationnel).
  &lt;br /&gt;
  • Accompagnement à la passation des marchés publics.
  &lt;br /&gt;
  • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
  &lt;br /&gt;
  • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Sécurisation de carrefour.
  &lt;br /&gt;
  -  Rénovation de voirie existante.
  &lt;br /&gt;
  - Aménagement de pistes cyclables.
  &lt;br /&gt;
  - Aménagement de city-stade.
  &lt;br /&gt;
  - Construction de déchèterie.
  &lt;br /&gt;
  - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
  &lt;br /&gt;
  - Rénovation de salle polyvalente.
  &lt;br /&gt;
  - Construction de centre de loisirs.
  &lt;br /&gt;
  - Rénovation de la mairie.
  &lt;br /&gt;
  - Construction de médiathèque.
  &lt;br /&gt;
  - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
  &lt;br /&gt;
  - Rénovation des réseaux de distribution d&amp;#039;eau potable.
  &lt;br /&gt;
  - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
  &lt;br /&gt;
  - Construction et rénovation de station d&amp;#039;épuration.
  &lt;br /&gt;
  -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
  &lt;br /&gt;
  - Diagnostic des ouvrages d&amp;#039;art
  &lt;br /&gt;
  - Mise en œuvre d&amp;#039;urbanisme opérationnel
  &lt;br /&gt;
  - Révision de PLU
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
  &lt;br /&gt;
  Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>http://agence01.fr/</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Yvan Pauget, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  conseil&amp;#64;agence01.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 74 55 49 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>conseil@agence01.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une maison de santé
 Création d’un terrain de football
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>20/07/2023</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>162563</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J61" s="1" t="inlineStr">
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -14854,579 +14501,829 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-[...179 lines deleted...]
-      <c r="A63" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>121762</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB63" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF63" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>121337</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Fonds "Thématiques"</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Montant minimum de dépenses éligibles HT
+ &lt;/strong&gt;
+ : 150 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ : communes, EPCI&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W60" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J61" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>52290</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -15502,96 +15399,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -15634,2890 +15531,2182 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W64" s="1" t="inlineStr">
+      <c r="W62" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G65" s="1" t="inlineStr">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>163896</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
-[...448 lines deleted...]
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les logiques
+multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
+proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
+économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
+contribuer à sensibiliser les entreprises de leur territoire et en tirer des
+bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
+préserver les continuité écologiques, jusqu’à mettre en place une charte
+vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
+il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
+la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
+vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
+acteurs économiques, par exemple en utilisant le mécénat environnemental
+(consiste à faire appel à un soutien matériel ou financier, sans contrepartie
+direct, pour un projet ou une entité pour une mission d’intérêt général,
+concernant l’environnement) qui représente également des bénéfices pour les
+entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
+marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
+national à présent régionalisé qui accompagne les entreprises dans
+l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
+d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
+les bons partenaires, afin de promouvoir la mobilisation des acteurs
+économiques Il donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
+– La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/entreprises</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique
+Isolation du bâtiment
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>163959</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agences de l'eau
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W64" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-[...292 lines deleted...]
-      <c r="A69" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>141290</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB69" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un café / bistrot
 Mise en place d’un réseau de chaleur
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G70" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
-[...204 lines deleted...]
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I71" s="1" t="inlineStr">
+      <c r="I66" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M66" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W66" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>04/08/2022</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>67589</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités en ingénierie</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Ingenierie départementale</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement et Bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assainissement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Milieux aquatiques et Gémapi
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
+Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
+  ingenierie&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
+  assainissement&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
+  cater&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 32
+&lt;/p&gt;
+&lt;p&gt;
+ DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>116474</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les petites communes rurales du Calvados</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J68" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>117172</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I72" s="1" t="inlineStr">
+      <c r="I69" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J72" s="1" t="inlineStr">
+      <c r="J69" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W69" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB69" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-[...596 lines deleted...]
-      <c r="A75" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>115158</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Aider le fonctionnement en restauration scolaire</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Restauration scolaire - Aide au fonctionnement</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide destinée à abaisser le prix des repas réclamé aux familles.
 &lt;/p&gt;
 &lt;p&gt;
  Ne concerne que les cantines scolaires de regroupement pédagogique.
 &lt;/p&gt;
 &lt;p&gt;
  0,98€ par repas servi (valeur 2015).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Santé
 Education et renforcement des compétences
 Equipement public</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les ayant droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.aube.fr/Aide/25/18-restauration-scolaire.htm</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   sdtva&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2c09-aider-le-fonctionnement-en-restauration-scola/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>11/02/2022</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>117159</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Faire appel à un Atelier Chantier d’Insertion : entretien et rénovation du patrimoine bâti</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   A propos d&amp;#039;Initiatives77 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Notre offre de service :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 entretient et rénove votre patrimoine (mise en accessibilité, lavoirs, écoles, murs de cimetières, puits, monuments à préserver...). Ces chantiers vous permettent de valoriser votre engagement pour :
 &lt;/p&gt;
@@ -18555,187 +17744,187 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de stockage d&amp;#039;outils et des matériaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
 &lt;/p&gt;
 &lt;p&gt;
  Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1.001€ par semaine (hors matériaux, matériels et logistique
  &lt;br /&gt;
  d&amp;#039;accueil).
  &lt;br /&gt;
  Si la collectivité locale ne peut pas fournir les repas, ils lui seront facturés à hauteur de 8€00 par personne et par repas.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Animation et mise en réseau
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
         </is>
       </c>
-      <c r="W76" s="1" t="inlineStr">
+      <c r="W71" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5bcd-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB76" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>117417</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Faire appel à un Atelier et Chantier d’Insertion : restauration et aménagement du milieu naturel</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>ID77
 Agence départementale d'insertion - Initiatives77</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
 &lt;/p&gt;
 &lt;p&gt;
  A propos d&amp;#039;Initiatives77 : Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
 &lt;/p&gt;
 &lt;p&gt;
  Notre offre de service :
  Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 crée des promenades (chemin en grave, platelage...), aménage des espaces verts et intervient dans vos espaces protégés (ENS, zones humides).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ces chantiers vous permettent de valoriser votre engagement pour :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;accompagnement et la formation des personnes éloignées du marché du travail
  &lt;/li&gt;
  &lt;li&gt;
   La rénovation ou l&amp;#039;embellissement de votre environnement et patrimoine naturel.
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -18776,145 +17965,145 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de stockage d&amp;#039;outils et des matériaux.
  &lt;/li&gt;
  &lt;li&gt;
   Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions financières
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1001 euros par semaine (hors matériaux, matériels et logistique d&amp;#039;accueil). Si le bénéficiaire ne peut pas fournir les repas 8 euros/ personne / repas seront facturés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espaces verts
 Espace public
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Biodiversité
 Equipement public
 Réhabilitation
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
         </is>
       </c>
-      <c r="W77" s="1" t="inlineStr">
+      <c r="W72" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;br /&gt;
 Mail : id77&amp;#64;departement77.fr
 &lt;br /&gt;
 Téléphone : 01 64 14 73 56</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ed52-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB77" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>