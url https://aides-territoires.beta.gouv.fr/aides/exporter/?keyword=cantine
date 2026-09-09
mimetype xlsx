--- v1 (2026-09-06)
+++ v2 (2026-09-09)
@@ -263,730 +263,730 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>138013</v>
+        <v>94746</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Participer à l'achat d'équipement dans les collèges</t>
-[...4 lines deleted...]
-          <t>Participation à l'achat d'équipement de cuisine ou petits matériels des collèges</t>
+          <t>Financer les équipements de lutte contre le gaspillage</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Haute-Loire</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...182 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 55</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Équipements de lutte contre le gaspillage », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
  &lt;br /&gt;
  Objectif :
  &lt;br /&gt;
  Vous disposez d&amp;#039;un diagnostic ou d&amp;#039;une étude pour un projet de lutte contre le gaspillage sur votre territoire, et vous souhaitez investir pour le mettre en œuvre ? L&amp;#039;ADEME peut vous apporter une aide.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires : acteurs publics ou privés pour des équipements réduisant le gaspillage sur plusieurs étapes de la chaine.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement : taux d&amp;#039;aide maximum : 55 % des dépenses éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez prétendre à une aide pour les investissements faisant suite à une augmentation ou à une redistribution des flux, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Par exemple les équipements suivants peuvent êtres soutenus :&lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les équipements suivants peuvent êtres soutenus :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements de pesées,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    camions frigorifiques,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    acquisitions d&amp;#039;entrepôt,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    plateformes de collecte,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    cantines solidaires,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    ateliers de transformation de type conserverie,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements permettant le partage de denrées alimentaires entre particuliers...
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Pour le non alimentaire, les investissements devront servir à limiter et valoriser les invendus.
  &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Critères d&amp;#039;éligibilité :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour prétendre à une aide à l&amp;#039;investissement, le porteur de projets doit présenter :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Le rapport d&amp;#039;étude de faisabilité lorsqu&amp;#039;il s&amp;#039;agit d&amp;#039;une création d&amp;#039;installation ou d&amp;#039;équipement dans les conserveries, les légumeries collectives et les ateliers de transformation et toute étude de marché qui aurait été réalisée,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les justificatifs ou les demandes en cours concernant le respect des règles sanitaires et d&amp;#039;hygiène applicables à l&amp;#039;activité exercée.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/subvention-equipements-lutte-contre-gaspillage</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus sur ce dispositif, contactez l&amp;#039;ADEME via leur
  &lt;a rel="noopener" target="_blank"&gt;
   &lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
    formulaire en ligne
   &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3546-aider-aux-equipements-de-lutte-contre-le-gasp/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>29/06/2021</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
+      <c r="AH2" s="0" t="inlineStr">
         <is>
           <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>162648</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Innover en soutenant une production et une consommation locale</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>LEADER - Fiche-Action 6 - Innover en soutenant une production et une consommation locales</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Isle en Périgord (Syndicat mixte)</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J4" s="1" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Aide plafonnée à : 50 000 €</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un atout majeur du Pays de l’Isle en Périgord réside dans une qualité de vie, portée par une alimentation saine et de proximité. Étant donné sa place dans l’économie locale, l’agriculture est un enjeu structurant et transversal pour la vitalité du Pays. Les agriculteurs représentent le&lt;br /&gt;premier maillon d’une chaine reliant zones rurales et zones urbaines, de la production locale à la consommation locale.&lt;/p&gt;&lt;p&gt;Confrontée à de nombreuses difficultés, il s’agit de conforter « l’offre », au travers du tissu agricole notamment, dans son orientation vers la qualité et la proximité, tout en sensibilisant et en coordonnant « la demande », celle des habitants, des élèves, des travailleurs et des touristes, …&lt;/p&gt;&lt;p&gt;Pour ce faire, le territoire adopte une stratégie transversale qui prend en compte tous les enjeux, travaillés au sein du PAT Isle en Périgord (Projet Alimentaire Territorial) : foncier et production, logistique, consommation, sensibilisation, animation et coordination. Il s’agit ici de conforter les producteurs et porteurs de projets locaux dans leurs pratiques, d’encourager l’expérimentation pour consolider les « circuits de proximité », en appuyant sur la qualité des produits et des savoir-faire.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Sensibiliser le grand public au bien et mieux manger&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées&lt;br /&gt;• Ateliers&lt;br /&gt;• Manifestations&lt;br /&gt;• Sensibilisation&lt;br /&gt;• Aménagement de restaurants scolaires (mobilier et cuisine) …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer de nouveaux points de vente de produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Marchés et/ou halles&lt;br /&gt;• Plateformes de distribution&lt;br /&gt;• Points de stockage et de vente&lt;br /&gt;• Projets numériques innovants&lt;br /&gt;• Offre nouvelle de restauration à base de produits locaux&lt;br /&gt;• Épiceries solidaires …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Initier des projets qui valorisent des produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Valorisation des savoir-faire paysans, l’échange et le partage&lt;br /&gt;• Ateliers de sensibilisation&lt;br /&gt;• Découverte de produits&lt;br /&gt;• Formations&lt;br /&gt;• Projets numériques innovants …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutenir la filière agricole par des actions innovantes renforcées par une dynamique collective&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Appui à l’innovation, à la coordination d’actions collectives (mise en réseau)&lt;br /&gt;• Utilisation de cuisines collectives (multi-usage) pour transformation de produits&lt;br /&gt;• Conserverie&lt;br /&gt;• Mise en place d’espaces nourriciers&lt;br /&gt;• Jardins partagés / collectifs&lt;br /&gt;• Forêts comestibles citoyennes&lt;br /&gt;• Espaces-tests&lt;br /&gt;• Espaces de formation&lt;br /&gt;• Animation du PAT …&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Consommation et production</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q4" s="1" t="inlineStr">
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 8 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les investissements matériels et les projets d’ingénierie (immatériel et / ou coûts de personnel) des communes de &amp;#43; de 25 000 habitants&lt;br /&gt;- Les SCI et les particuliers (personnes physiques sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;- Les dépenses d’auto-construction&lt;br /&gt;- Les contributions en nature&lt;br /&gt;- Le soutien aux investissements dans la transformation / commercialisation de produits agricoles - projets &amp;gt; 300 000 €&lt;br /&gt;(les projets des collectivités locales, leurs groupements et autres organismes soumis à la commande publique ne sont pas soumis au plafond de 300 000 €.)&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>PAYS DE L'ISLE EN PÉRIGORD</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA6-Prod-et-Conso-locales.pdf</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>s.giedelmann@pays-isle-perigord.com</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/innover-en-soutenant-une-production-et-une-consommation-locales/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>15/05/2024</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
+      <c r="AH3" s="1" t="inlineStr">
         <is>
           <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>161764</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Subventionner l'achat d'équipements de lutte contre le gaspillage</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Installation d'équipements de lutte contre le gaspillage</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus par an&lt;/strong&gt;. Il entraîne la consommation inutile de ressources en énergie et en eau, et des émissions de gaz à effet de serre qui pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;Vous pouvez prétendre à une &lt;strong&gt;aide pour les investissements&lt;/strong&gt; faisant suite à une &lt;strong&gt;augmentation ou à une redistribution des flux&lt;/strong&gt;, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires. Par exemple, les équipements suivants peuvent être soutenus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;équipements de pesées&lt;/li&gt;&lt;li&gt;camions frigorifiques&lt;/li&gt;&lt;li&gt;acquisitions d’entrepôt&lt;/li&gt;&lt;li&gt;plateformes de collecte&lt;/li&gt;&lt;li&gt;cantines solidaires&lt;/li&gt;&lt;li&gt;ateliers de transformation de type conserverie&lt;/li&gt;&lt;li&gt;équipements permettant le partage de denrées alimentaires entre particuliers…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après réalisation d’un diagnostic ou d’une étude (hors cas particulier des associations d’aide alimentaire), certains équipements permettant la mise en œuvre du projet peuvent être aidés par l’ADEME à un taux allant jusqu’à 55 % de l’assiette des aides éligibles. Ils font l’objet d’une analyse au cas par cas.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Alimentation
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_04_06_11_24_27_28_32_44_75_93</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-dequipements-lutte-contre-gaspillage</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-dequipements-de-lutte-contre-le-gaspillage/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>138013</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Participer à l'achat d'équipement dans les collèges</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Participation à l'achat d'équipement de cuisine ou petits matériels des collèges</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>5000 €/an plafonné à 10 000 € jusqu’à 15000 € / 3 ans plafonné à 30 000 €</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participation à l&amp;#039;achat d&amp;#039;équipement de cuisine ou petits matériels dans les collèges.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges publics
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande  avec 3 devis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sur demande
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur dépôt de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
       <c r="U5" s="1" t="inlineStr">
         <is>
-          <t>regions_01_02_04_06_11_24_27_28_32_44_75_93</t>
+          <t>Haute-Loire</t>
         </is>
       </c>
       <c r="V5" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-dequipements-lutte-contre-gaspillage</t>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
       <c r="X5" s="1" t="inlineStr">
         <is>
-          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Françoise Chabalier
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
+  françoise.chabalier&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.65
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
-          <t>assistance.agirpourlatransition@ademe.fr</t>
+          <t>sea@hauteloire.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/installation-dequipements-de-lutte-contre-le-gaspillage/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8cc-participer-a-lachat-dequipement-de-colleges/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
-          <t>27/02/2024</t>
+          <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>128963</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Passer un marché public en vue de la réalisation d’un projet de construction et d’aménagement</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
@@ -1128,51 +1128,51 @@
 Construction d’un gymnase</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>06/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>144496</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1277,51 +1277,51 @@
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>05/08/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>127467</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1551,51 +1551,51 @@
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>07/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>152452</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2251,83 +2251,83 @@
 Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>05/08/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>139432</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement en AMO ainsi que d'assistances et conseils techniques et administratifs</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>AMO en espaces publics, bâtiments, eau et assainissement, ouvrages d'art</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Aude (ATD 11)</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence Technique Départementale de l&amp;#039;Aude, Établissement Public Administratif géré de manière paritaire par les élus représentants du Conseil départemental et des collectivités locales.
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations de l&amp;#039;ATD11 relèvent de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour des opérations d&amp;#039;aménagements d&amp;#039;espaces publics, de voirie (yc ouvrages d&amp;#039;art), bâtiments publics, eau et assainissement.
  &lt;/li&gt;
  &lt;li&gt;
   La Maîtrise d&amp;#039;Œuvre (MOE) exclusivement pour les ouvrages d&amp;#039;art.
  &lt;/li&gt;
  &lt;li&gt;
   Conseils techniques et juridiques
  &lt;/li&gt;
@@ -2437,51 +2437,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>ATD11</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>06/08/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>155127</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3067,467 +3067,467 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>05/08/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
-        <v>144519</v>
+        <v>36013</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les projets d'investissement des collectivités landaises</t>
-[...4 lines deleted...]
-          <t>Fonds d'Equipement des Communes (FEC)</t>
+          <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental des Landes</t>
+          <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FINISTERE INGENIERIE ASSISTANCE (FIA) est un établissement public d&amp;#039;ingénierie locale créé dès 2014 à l&amp;#039;initiative du Conseil départemental afin de répondre à un enjeu de solidarité envers tous les territoires finistériens.
+&lt;/p&gt;
+&lt;p&gt;
+ En effet, il vise à mettre à disposition des collectivités souffrant d&amp;#039;un manque de moyens humains et d&amp;#039;expertise, un appui technique et méthodologique dans la conduite de leurs projets relevant des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  déplacements et usages de la voirie et des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiments et équipements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagement de l&amp;#039;espace et habitat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dynamisation des centres-bourgs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  eau et assainissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de FIA s&amp;#039;effectue en phase pré-opérationnelle, dès le lancement d&amp;#039;une réflexion autour d&amp;#039;un projet, et permet au maître d&amp;#039;ouvrage de bénéficier d&amp;#039;un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  vérifier l&amp;#039;opportunité et la faisabilité de son projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en cohérence le projet avec son environnement et le contexte local dans lequel il s&amp;#039;inscrit ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  définir et préciser sa commande à un maître d&amp;#039;œuvre s&amp;#039;il y a lieu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;organiser en termes de conduite d&amp;#039;une opération ou d&amp;#039;une démarche globale ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier les sources de financement possibles du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La structure a vocation à réaliser pour ses adhérents toutes études, recherches, démarches permettant d&amp;#039;atteindre les objectifs précédemment définis. Elle est également chargée de mobiliser, le cas échéant, d&amp;#039;autres structures partenaires (CAUE, Finistère Habitat, services départementaux...), afin d&amp;#039;apporter à ses adhérents une complémentarité des expertises disponibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Revitalisation des centres-bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation, extension ou construction de médiathèques, d&amp;#039;écoles, d&amp;#039;ateliers techniques municipaux, de locaux administratifs, de salles associatives, de maisons d&amp;#039;assistant.e.s maternel.les, de maisons de santé, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Requalification d&amp;#039;espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de sécurité sur voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de cheminements doux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la consultation pour des études technico-économiques, des schémas directeurs ou de la maîtrise d&amp;#039;œuvre en eau potable, eaux pluviales et assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>http://finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Christelle PAUL, assistante administrative, juridique et financière - Tél : 02 98 76 53 90 ; christelle.paul&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séverine FOSSEY, directrice - Tél : 02 98 76 53 91 ; severine.fossey&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>severine.fossey@finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fc53-ingenierie-strategique-et-assistance-techniqu/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2020</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>144519</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des collectivités landaises</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Equipement des Communes (FEC)</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Fonds d’Équipement des Communes (FEC) est destiné à aider les 
 Communes ou les Établissements Publics de Coopération Intercommunale 
 sous forme d’attribution en capital pour des dépenses d’investissement.&lt;/p&gt;
             &lt;p&gt;Le FEC est réparti par le Conseil départemental, entre les cantons, ainsi qu&amp;#039;il suit :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;25 % pour une attribution forfaitaire qui prend en compte le 
 nombre d&amp;#039;anciens cantons réunis dans le nouveau canton, multiplié par la
  répartition forfaitaire divisée par 30,&lt;/li&gt;&lt;li&gt;20 % au prorata de la population,&lt;/li&gt;&lt;li&gt;45 % au prorata du nombre de Communes,&lt;/li&gt;&lt;li&gt;10 % au prorata de l&amp;#039;inverse du potentiel fiscal.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Toutefois, la dotation cantonale ne pourra être :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;supérieure à un plafond multiplié par le nombre de Communes (année 2024 : 6 413 €)&lt;/li&gt;&lt;li&gt;inférieure à un plancher multiplié par le nombre de Communes (année 2024 : 3 944 €)&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Le plancher et le plafond seront révisés chaque année lors de la réunion consacrée à l&amp;#039;examen du Budget Primitif.&lt;/p&gt;
 &lt;p&gt;Pour la population, les chiffres à prendre en compte sont ceux de 
 l&amp;#039;I.N.S.E.E. à la suite du dernier recensement et des recensements 
 complémentaires intervenus depuis (population totale sans double compte 
 dans la population comptée à part).&lt;/p&gt;
       &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Architecture</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les réunions cantonales des Maires présidées par les deux
  Conseillers départementaux, permettent de procéder librement à la 
 répartition de la dotation cantonale.&lt;/p&gt;
 &lt;p&gt;Dans le cas où les Conseillers départementaux seraient également 
 Maires, ils sont remplacés, en cette dernière qualité, lors de la 
 réunion des Maires, par leurs délégués.&lt;/p&gt;
 &lt;p&gt;Sauf dérogation exceptionnelle accordée en réunions cantonales des 
 Maires, la décision d&amp;#039;attribution de subvention doit être préalable à 
 tout commencement d&amp;#039;exécution des travaux.&lt;/p&gt;
 &lt;p&gt;Les propositions cantonales sont soumises pour approbation à la 
 Commission Permanente du Conseil départemental et font l&amp;#039;objet d&amp;#039;un 
 arrêté attributif de M. le Président du Conseil départemental.&lt;/p&gt;
 &lt;p&gt;Sur délibération de la Commission Permanente du Conseil 
 départemental, seuls peuvent faire l&amp;#039;objet d&amp;#039;un report aux Communes du 
 canton sur la dotation cantonale de l&amp;#039;exercice suivant :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;les reliquats éventuels de crédits non répartis à l&amp;#039;intérieur du canton,&lt;/li&gt;&lt;li&gt;les soldes d’opérations terminées pour lesquelles le montant des travaux aurait été inférieur au montant prévu.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Les subventions non utilisées par une collectivité ne peuvent faire 
 l’objet d’un report aux Communes du canton sur la dotation de l’exercice
  suivant mais peuvent être affectées à un projet de substitution en 
 accord avec les deux Conseillers départementaux du canton concerné.&lt;/p&gt;
 &lt;p&gt;Le versement de la subvention interviendra sur présentation d&amp;#039;une 
 attestation du Maire de la Commune ou du Président de l’Établissement 
 Public de Coopération Intercommunale justifiant la réalisation de 
 l’investissement.&lt;/p&gt;
 &lt;p&gt;Possibilité est donnée de percevoir 50 % sur présentation de l&amp;#039;ordre 
 de service d&amp;#039;exécuter les travaux ou sur présentation de l’attestation 
 de commencement des travaux délivrée par le Maire ou le Président de 
 l’E.P.C.I.&lt;/p&gt;
 &lt;p&gt;Le versement de la subvention devra intervenir dans un délai de deux 
 ans à compter de la date de l&amp;#039;arrêté attributif de subvention.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/fonds-dequipement-des-communes</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://messervices.landes.fr/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt; developpement.territorial&lt;/a&gt;&amp;#64;landes.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f845-fonds-dequipement-des-communes/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...206 lines deleted...]
-      </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>11/08/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>130993</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour son projet de Bois-Énergie</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
 &lt;/p&gt;
@@ -3681,80 +3681,80 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>01/03/2023</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>06/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>143350</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement pour définir et lancer un projet de construction, de réhabilitation, d'extension d'équipements publics</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière de projet de construction, réhabilitation, d&amp;#039;extension d&amp;#039;équipements publics  (mairie, établissements d&amp;#039;enseignements ou périscolaires, équipements sportifs et culturels, équipements touristiques, aire de covoiturage etc...) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   pour donner des conseils de 1er niveau
  &lt;/li&gt;
  &lt;li&gt;
   pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
  &lt;/li&gt;
  &lt;li&gt;
   pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
@@ -3853,142 +3853,367 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>05/08/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
+        <v>100679</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Apporter une ingénierie publique et une aide à la décision</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au sens de l&amp;#039;article L 5511-1 du Code général des collectivités territoriales,
+ &lt;strong&gt;
+  Cantal Ingénierie &amp;amp; Territoires
+ &lt;/strong&gt;
+ est un établissement public dénommé agence départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est chargée d&amp;#039;apporter, aux collectivités territoriales et aux établissements publics intercommunaux du département qui le demandent, une assistance d&amp;#039;ordre technique, juridique ou financier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une assistance à toutes les étapes du projet :
+&lt;/p&gt;
+&lt;p&gt;
+ - dès la définition du besoin à la réalisation des travaux,
+&lt;/p&gt;
+&lt;p&gt;
+ - pour une simple expertise, de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage ou en maitrise d&amp;#039;oeuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce périmètre d&amp;#039;intervention est évolutif et s&amp;#039;adapte aux besoins des adhérents, notamment :
+&lt;/p&gt;
+&lt;p&gt;
+ • Assistance et conseils juridiques et administratifs dans les domaines liés à la gestion locale;
+&lt;/p&gt;
+&lt;p&gt;
+ • Accompagnement de projets et aide à la programmation ;
+&lt;/p&gt;
+&lt;p&gt;
+ • Eau et Assainissement : Assistance à maîtrise d&amp;#039;ouvrage;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie, ouvrages d&amp;#039;art et réseaux divers : Assistance à maitrise d&amp;#039;ouvrage et maitrise d&amp;#039;œuvre;
+&lt;/p&gt;
+&lt;p&gt;
+ • Patrimoine bâti, Espaces publics et Tourisme;
+&lt;/p&gt;
+&lt;p&gt;
+ • Numérique et E administration : dématérialisation, développement du numérique éducatif dans les écoles;
+&lt;/p&gt;
+&lt;p&gt;
+ • RGPD – DPO.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Tourisme
+Espace public
+Voirie et réseaux
+Technologies numériques et numérisation
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre membre de CIT  (l&amp;#039;ensemble des communes, établissements publics de coopération intercommunale (EPCI) et autres
+ organismes de coopération locale ayant leur siège dans le Département peuvent adhérer).
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;acquitter d&amp;#039;une cotisation annuelle forfaitaire (par
+ habitant ou suivant le budget). Celle- ci ouvre droit à un panel de services gratuits (conseil juridique
+ et administratif, utilisation de la plateforme de dématérialisation, d&amp;#039;une salle virtuelle de visioconférence,
+ de l&amp;#039;ENT pour les écoles primaires...). L&amp;#039;accès aux autres prestations est facturé en supplément.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ingenierie-et-territoires.cantal.fr</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 15 000 AURILLAC
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;
+&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c6c-les-missions-et-le-perimetre-dintervention-de/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>116416</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Utiliser le bois local dans les projets de rénovation et constructions (LEADER / Fiche action 4)</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L18" s="1" t="inlineStr">
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets déposés devront relever des thématiques
  sur l&amp;#039;accompagnement et l&amp;#039;utilisation du bois local dans les projets de rénovation et construction à des fins économiques, touristiques et culturelles &amp;#61; FICHE ACTION 4.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Soutien à la construction et/ou la rénovation de bâtiments publics et privés ayant recours au matériau bois dans une optique de promotion d&amp;#039;une identité architecturale (actions d&amp;#039;animations visant à développer les échanges entre les différents acteurs locaux du bâtiment; études visant à renforcer l&amp;#039;utilisation des bois locaux dans ce type de bâtiments; utilisation du bois local dans les aménagements intérieurs de bâtiments, mobilier extérieur s&amp;#039;inscrivant dans un projet à vocation administrative, économique, touristique, culturelle; action de communication et de promotion de la forêt et de l&amp;#039;utilisation des bois extraits sur les projets réalisés.
  &lt;/li&gt;
  &lt;li&gt;
   Promotion de la fonction « loisirs » de la forêt, à travers l&amp;#039;organisation de manifestations « tout public » sensibilisant aux différentes fonctions de la forêt
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Economie d'énergie et rénovation énergétique
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Bâtiments et construction
 Réhabilitation
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier du financement au titre de la
  &lt;strong&gt;
   FICHE ACTION 4 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements
  &lt;/li&gt;
  &lt;li&gt;
   Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte)
  &lt;/li&gt;
  &lt;li&gt;
   Associations (loi 1901 et 1908) et leurs fédérations
  &lt;/li&gt;
  &lt;li&gt;
   PME / TPE / Micro-entreprises au sens communautaire
  &lt;/li&gt;
  &lt;li&gt;
   Tous types d&amp;#039;établissements publics, notamment EPIC locaux et nationaux,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -3997,74 +4222,74 @@
  &lt;/li&gt;
  &lt;li&gt;
   Particuliers disposant d&amp;#039;un numéro SIRET
  &lt;/li&gt;
  &lt;li&gt;
   Agriculteurs : Exploitants à titre principal ou secondaire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Conditions requises :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
  &lt;/li&gt;
  &lt;li&gt;
   Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
  &lt;/li&gt;
  &lt;li&gt;
   Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Service Ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   4 Avenue de la République Le port du canal 88000 EPINAL
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
  &lt;li&gt;
   leader&amp;#64;pays-epinal.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ludmilla HELLOT,
@@ -4072,326 +4297,101 @@
  &lt;/li&gt;
  &lt;li&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cécile PIERRE,
  chargée de mission LEADER
  &lt;/li&gt;
  &lt;li&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 54 96
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>contact@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/837a-accompagner-les-changements-de-pratiques-pour/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>PETR Pays d'Epinal Coeur des Vosges</t>
         </is>
       </c>
-      <c r="AD18" s="1" t="inlineStr">
+      <c r="AD19" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>23/02/2022</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...223 lines deleted...]
-      </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>08/08/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>391</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
@@ -4580,171 +4580,410 @@
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
           <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
+        <v>74156</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets d'espaces publics et de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ATD16 est
+ &lt;strong&gt;
+  assistante à maîtrise d&amp;#039;ouvrage en espaces publics et bâtiments publics
+ &lt;/strong&gt;
+ . Les chargés d&amp;#039;opération se déplacent sur le terrain avec vous et avec les partenaires que vous souhaitez associer, pour vous proposer une étude de
+ &lt;strong&gt;
+  faisabilité
+ &lt;/strong&gt;
+ du projet, une
+ &lt;strong&gt;
+  estimation
+ &lt;/strong&gt;
+ des coûts prévisionnels et les dispositifs de
+ &lt;strong&gt;
+  financements activables
+ &lt;/strong&gt;
+ (subventions, FCTVA).
+&lt;/p&gt;
+&lt;p&gt;
+ Après validation de la phase faisabilité, l&amp;#039;ATD16 vous aidera pour recruter votre futur maître d&amp;#039;œuvre en vous proposant la
+ &lt;strong&gt;
+  rédaction de vos documents de consultation
+ &lt;/strong&gt;
+ et en vous assistant pour l&amp;#039;analyse des offres.
+ L&amp;#039;agence peut aller au-delà en faisant un
+ &lt;strong&gt;
+  suivi d&amp;#039;opérations
+ &lt;/strong&gt;
+ de votre maîtrise d&amp;#039;œuvre recrutée.
+&lt;/p&gt;
+&lt;p&gt;
+ En termes de voirie, vous pouvez bénéficier d&amp;#039;une estimation de vos travaux d&amp;#039;
+ &lt;strong&gt;
+  entretien de voirie communale
+ &lt;/strong&gt;
+ ainsi que des priorités à engager.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement de bourg
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de sécurité sur route départementale et mobilité douce
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation d&amp;#039;une ancienne mairie en logement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une maison de santé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un espace France Service
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation d&amp;#039;une salle des fêtes
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien de la voirie communale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi d&amp;#039;opérations - veille au respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique de bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale de Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, au volet Assistance à Maîtrise d&amp;#039;Ouvrage.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  ATD16 -
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ronan Mévellec - Directeur
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dfd6-beneficier-dune-assistance-a-maitrise-douvrag/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>121339</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Fonds national d'aménagement et de développement du territoire</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Préfecture de région — Hauts-de-France</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L21" s="1" t="inlineStr">
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espaces verts
 Accès aux services
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie locale et circuits courts
 Economie sociale et solidaire
 Equipement public
 Bâtiments et construction
 Emploi
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les champs d&amp;#039;intervention privilégiés du FNADT sont :
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
  &lt;br /&gt;
  développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions présentant un caractère innovant ou expérimental dans le domaine de
  &lt;br /&gt;
  l&amp;#039;aménagement et du développement durable.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
  &lt;br /&gt;
  &lt;br /&gt;
  Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mme Anne-Laure FERRY : 03 44 06 12 63 /
@@ -4832,336 +5071,97 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Boite fonctionnelle :
  &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
   sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>lucille.dechaize@oise.gouv.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Gestion d'une base nautique
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...237 lines deleted...]
-      </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>09/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>151701</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H23" s="1" t="inlineStr">
         <is>
@@ -5527,51 +5527,51 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>06/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>126142</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5742,93 +5742,376 @@
 Création d’un terrain de football</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>07/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
-        <v>111710</v>
+        <v>155117</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Entretenir le patrimoine communal</t>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Soutien à l'initiative locale et environnementale</t>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>111710</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir le patrimoine communal</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'initiative locale et environnementale</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 9 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Communes de moins de 3 000 habitants pour les services marchands
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -5843,66 +6126,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Majorations éventuelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
  &lt;/li&gt;
  &lt;li&gt;
   Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -6039,476 +6322,193 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W26" s="1" t="inlineStr">
+      <c r="W27" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une bibliothèque municipale
 Création d’un terrain de football
 Gestion d'une base nautique
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...281 lines deleted...]
-      </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
         <v>98630</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H28" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
@@ -6919,86 +6919,86 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>07/08/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>139936</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
@@ -7120,51 +7120,51 @@
 Restauration du patrimoine religieux</t>
         </is>
       </c>
       <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>06/08/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>138028</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement des communes - CAP43 Communes</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>CAP43 Communes (soutien l'investissement des communes)</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -7316,51 +7316,51 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>06/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>144547</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7589,51 +7589,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>05/08/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
         <v>119945</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7786,51 +7786,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>02/08/2022</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>07/08/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
         <v>147706</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche ornais</t>
@@ -8273,51 +8273,51 @@
 Restauration du patrimoine religieux</t>
         </is>
       </c>
       <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>06/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
         <v>166348</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Encourager le remplacement d’installations utilisant des énergies fossiles par la mise en place d’équipements de production de chaleur et de froid renouvelable</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Fonds Chaleur</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Territoire Energie Gard-SMEG</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8892,51 +8892,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>08/08/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
         <v>126143</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes urbaines dans leurs projets structurants</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Enveloppes communes urbaines</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -9098,51 +9098,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>07/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
         <v>119942</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Dotation politique de la ville (DPV)</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
@@ -9393,51 +9393,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>07/08/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
         <v>120379</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9996,51 +9996,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>07/08/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
         <v>126141</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Enveloppes territorialisées</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -10235,51 +10235,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
       <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
       <c r="AH43" s="1" t="inlineStr">
         <is>
-          <t>07/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
         <v>126137</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Fond de solidarité - Enveloppes de solidarité</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -10442,80 +10442,80 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
       <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
       <c r="AH44" s="1" t="inlineStr">
         <is>
-          <t>07/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
         <v>101248</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H45" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie financière</t>
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -11069,104 +11069,419 @@
         </is>
       </c>
       <c r="AE47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>15/05/2024</t>
         </is>
       </c>
       <c r="AH47" s="1" t="inlineStr">
         <is>
           <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:34" customHeight="0">
       <c r="A48" s="1">
-        <v>120596</v>
+        <v>101706</v>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
-[...4 lines deleted...]
-          <t>Dotation départementale Rurale Plus (DDR+)</t>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Gers</t>
+          <t>Agence technique départementale de l'Yonne (ATD 89)</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H48" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider à la recherche de financements ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la définition du besoin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étudier la faisabilité technique, réglementaire et financière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation les élus avec les financeurs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats pour la réalisation des études préalables ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établir le programme de l&amp;#039;opération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats de maîtrise d&amp;#039;œuvre et suivre les études ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter l&amp;#039;aide nécessaire au maître d&amp;#039;ouvrage pendant la phase de réalisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur les domaines de compétence suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VOIRIE : classement de la voirie communale ; programme pluriannuel et travaux d&amp;#039;entretien et de réparation de chaussée ; aménagement de sécurité ; entrées et traversées de bourg.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ESPACES PUBLICS : aménagement de l&amp;#039;espace ; places de village ; trottoirs ; parking ; carrefours ;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
+  &lt;br /&gt;
+  levé géométrique, diagnostic structure, plomb, amiante, thermique,
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039;AMO :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de cheminements doux ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation des abords des écoles ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un City-parc ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de la place de la Mairie, de l&amp;#039;Église ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un centre culturel ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation de la salle des fêtes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des ateliers municipaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une nouvelle station d&amp;#039;épuration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de diagnostic d&amp;#039;assainissement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en place d&amp;#039;un contrat de prestations de service (assainissement, eau potable) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de réhabilitation du réseau d&amp;#039;eaux usées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude des solutions de gestion des eaux pluviales ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma de défense incendie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préfiguration de l&amp;#039;organisation des services AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement du réseau d&amp;#039;eau potable ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de bassin d&amp;#039;alimentation de captage AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espace public
+Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Yonne</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd89.fr/</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour contacter l&amp;#039;ATD 89 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
+  atd&amp;#64;yonne.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Standard :
+ 03 86 34 61 01
+&lt;/p&gt;
+&lt;p&gt;
+ Site Internet :
+ &lt;a href="https://www.atd89.fr/" target="_self"&gt;
+  https://www.atd89.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>yvan.telpic@yonne.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2021</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
+      <c r="J49" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -11194,66 +11509,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P48" s="1" t="inlineStr">
+      <c r="P49" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q48" s="1" t="inlineStr">
+      <c r="Q49" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -11265,490 +11580,175 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...313 lines deleted...]
-      </c>
       <c r="AH49" s="1" t="inlineStr">
         <is>
-          <t>08/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
         <v>72810</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H50" s="1" t="inlineStr">
         <is>
-          <t>Prêt
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Prêt</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
@@ -13402,281 +13402,122 @@
         </is>
       </c>
       <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>20/05/2026</t>
         </is>
       </c>
       <c r="AH53" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:34" customHeight="0">
       <c r="A54" s="1">
-        <v>131815</v>
+        <v>94676</v>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Aider les responsables de restauration collective à suivre leurs achats de bio et durable</t>
-[...4 lines deleted...]
-          <t>ma cantine</t>
+          <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
-        <is>
-[...152 lines deleted...]
-      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -13789,190 +13630,349 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W55" s="1" t="inlineStr">
+      <c r="W54" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB54" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>131815</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Aider les responsables de restauration collective à suivre leurs achats de bio et durable</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>ma cantine</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Agriculture et de la Souveraineté alimentaire
+Direction Interministérielle du Numérique (DINUM)</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 🤔 Vous avez besoin d&amp;#039;outils pour mettre en oeuvre la transition alimentaire en proposant des repas de meilleurs qualité, et plus durable ?
+&lt;/p&gt;
+&lt;p&gt;
+ 💡 Commencez par
+ &lt;strong&gt;
+  valoriser vos achats gratuitement
+ &lt;/strong&gt;
+ grâce à la
+ &lt;strong&gt;
+  plateforme institutionnelle ma cantine
+ &lt;/strong&gt;
+ !
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le sillage de la loi EGAlim, la Direction Interministérielle du Numérique et le Ministère de l&amp;#039;Agriculture et de la Souveraineté Alimentaire ont financé le développement de la plateforme ma cantine !
+&lt;/p&gt;
+&lt;p&gt;
+ En ligne depuis février 2021, elle a pour vocation l&amp;#039;accompagnement des gestionnaires de restauration collective autour de quatre axes : une meilleure connaissance de la loi, un outillage des établissements pour mettre en oeuvre la loi EGAlim, offrir une publicité des actions déployées et permettre à l&amp;#039;administration de constituer des points d&amp;#039;étape annuel évaluant le déploiement de la transition alimentaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuit et facile d&amp;#039;utilisation, l&amp;#039;outil de suivi des achats proposée ma cantine permet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de réaliser un diagnostic sur les mesures de la loi EGAlim
+ &lt;/li&gt;
+ &lt;li&gt;
+  de suivre en ligne ses achats en les valorisant par labels ou famille de produit
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;avoir des leviers politiques pour améliorer sa part de bio et durable.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Grâce à ma cantine, vous pourrez en quelques clics générer des documents de communication auprès des bénéficiaires de votre service de restauration, les convives, ou même de vos directions ou élu.e.s.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous aurez accès à des ressources pour mettre en oeuvre la loi EGAlim et la transition vers un alimentation de qualité et durable.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>http://ma-cantine.agriculture.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ support-egalim&amp;#64;beta.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>andre.gauthier@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fd02-aider-les-responsables-de-restauration-collec/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG55" s="1" t="inlineStr">
         <is>
-          <t>28/06/2021</t>
+          <t>16/03/2023</t>
         </is>
       </c>
       <c r="AH55" s="1" t="inlineStr">
         <is>
-          <t>09/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:34" customHeight="0">
       <c r="A56" s="1">
         <v>166418</v>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Centre Ouest Aveyron (PETR)</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H56" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
+Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espace public
 Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
@@ -14118,53 +14118,53 @@
         </is>
       </c>
     </row>
     <row r="57" spans="1:34" customHeight="0">
       <c r="A57" s="1">
         <v>145890</v>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Accompagner les opérations des collectivités</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Agence départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H57" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
  &lt;br /&gt;
  • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
  &lt;br /&gt;
@@ -14319,51 +14319,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
       <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>20/07/2023</t>
         </is>
       </c>
       <c r="AH57" s="1" t="inlineStr">
         <is>
-          <t>05/08/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:34" customHeight="0">
       <c r="A58" s="1">
         <v>162563</v>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -14806,524 +14806,95 @@
 Création d’une voie douce / piste cyclable
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AE59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
       <c r="AH59" s="1" t="inlineStr">
         <is>
-          <t>07/08/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:34" customHeight="0">
       <c r="A60" s="1">
-        <v>121337</v>
+        <v>52290</v>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
-[...427 lines deleted...]
-        <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -15399,96 +14970,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -15531,211 +15102,640 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W62" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>121337</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Fonds "Thématiques"</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Montant minimum de dépenses éligibles HT
+ &lt;/strong&gt;
+ : 150 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ : communes, EPCI&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
       <c r="AC62" s="1" t="inlineStr">
         <is>
-          <t>AFL, la banque des collectivités locales</t>
+          <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AE62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG62" s="1" t="inlineStr">
         <is>
-          <t>10/07/2020</t>
+          <t>25/02/2022</t>
         </is>
       </c>
       <c r="AH62" s="1" t="inlineStr">
         <is>
-          <t>10/08/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:34" customHeight="0">
       <c r="A63" s="1">
         <v>163896</v>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
@@ -16484,534 +16484,534 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
       <c r="AH65" s="1" t="inlineStr">
         <is>
-          <t>06/08/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
-        <v>119980</v>
+        <v>67589</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+          <t>Accompagner les collectivités en ingénierie</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Dotation d'équipement des territoires ruraux</t>
+          <t>Ingenierie départementale</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>Préfectures de département</t>
+          <t>Conseil départemental du Gers</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H66" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement et Bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assainissement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Milieux aquatiques et Gémapi
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
+Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
+  ingenierie&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
+  assainissement&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
+  cater&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 32
+&lt;/p&gt;
+&lt;p&gt;
+ DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W66" s="1" t="inlineStr">
+      <c r="W67" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB67" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>04/08/2022</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...203 lines deleted...]
-      </c>
       <c r="AH67" s="1" t="inlineStr">
         <is>
-          <t>10/08/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:34" customHeight="0">
       <c r="A68" s="1">
         <v>116474</v>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Accompagner les petites communes rurales du Calvados</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Aides aux petites communes rurales (APCR et APCR+)</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -17284,51 +17284,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AE68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
       <c r="AH68" s="1" t="inlineStr">
         <is>
-          <t>08/08/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:34" customHeight="0">
       <c r="A69" s="1">
         <v>117172</v>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -17484,51 +17484,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="AE69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
       <c r="AH69" s="1" t="inlineStr">
         <is>
-          <t>08/08/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:34" customHeight="0">
       <c r="A70" s="1">
         <v>115158</v>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Aider le fonctionnement en restauration scolaire</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Restauration scolaire - Aide au fonctionnement</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -17628,51 +17628,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
       <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>11/02/2022</t>
         </is>
       </c>
       <c r="AH70" s="1" t="inlineStr">
         <is>
-          <t>08/08/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:34" customHeight="0">
       <c r="A71" s="1">
         <v>117159</v>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Faire appel à un Atelier Chantier d’Insertion : entretien et rénovation du patrimoine bâti</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H71" s="1" t="inlineStr">
         <is>
@@ -17845,51 +17845,51 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
       <c r="AH71" s="1" t="inlineStr">
         <is>
-          <t>08/08/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:34" customHeight="0">
       <c r="A72" s="1">
         <v>117417</v>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Faire appel à un Atelier et Chantier d’Insertion : restauration et aménagement du milieu naturel</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>ID77
 Agence départementale d'insertion - Initiatives77</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H72" s="1" t="inlineStr">
@@ -18062,48 +18062,48 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH72" s="1" t="inlineStr">
         <is>
-          <t>07/08/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>