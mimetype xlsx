--- v0 (2026-06-19)
+++ v1 (2026-09-18)
@@ -296,53 +296,53 @@
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Maintenir une diversité et une richesse culturelle et patrimoniale</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie technique
+          <t>Subvention
 Ingénierie financière
-Subvention</t>
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;2.1     
 Créer du lien et
 de l’interrelation : « faire territoire ensemble »&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;2.1.1    
 Mettre en réseau
 les acteurs&lt;/p&gt;&lt;p&gt;2.1.2    Améliorer la
 communication pour rendre l’offre accessible à tous&lt;/p&gt;&lt;p&gt;2.1.3    Encourager et
 valoriser le bénévolat par la formation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.2     
 Développer l’offre
 culturelle&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a name="_Hlk155954921"&gt;&lt;strong&gt;2.3     
 Renforcer le
 maillage des équipements culturels&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.4     
@@ -454,51 +454,51 @@
           <t>PETR Grand Quercy</t>
         </is>
       </c>
       <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>03/02/2025</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>155118</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre, développer des services au sein des bibliothèques et/ou des ludothèques</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Bibliothèque, ludothèque (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -787,83 +787,83 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>144490</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Aider au développement des médiathèques du réseau départemental de lecture publique</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Aide au développement des médiathèques : création, extension, réhabilitation ou nouveau service</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Voir règlement</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;a name="_Toc223335207"&gt;Descriptif
 du dispositif et lien avec une politique départementale&lt;/a&gt; :&lt;/h3&gt;
 &lt;p&gt; Dans le cadre de sa politique
 dédiée au patrimoine culturel, le Département soutient la réalisation de
 travaux visant à la création d’un nouvel équipement de lecture publique, sa
 réhabilitation, son extension ou proposant des services nouveaux. &lt;/p&gt;
 &lt;p&gt;&lt;u&gt; &lt;/u&gt;&lt;/p&gt;
 &lt;h3&gt;&lt;a name="_Toc223335208"&gt;Typologies d’opérations/ de projets
 éligibles&lt;/a&gt; :  &lt;/h3&gt;
 &lt;p&gt;·        
 projet d’investissement et d’équipement
@@ -992,51 +992,51 @@
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>120633</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Soutenir des opérations d'investissement et des projets d’extension des horaires d’ouverture des bibliothèques - DGD</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Dotation générale de décentralisation (DGD)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Direction régionale des Affaires culturelles (DRAC) — Auvergne-Rhône-Alpes</t>
@@ -1490,90 +1490,1641 @@
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
+        <v>128228</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des opérations d'investissement et des projets d’extension des horaires d’ouverture des bibliothèques - DGD</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Dotation générale de décentralisation (DGD)</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale des Affaires culturelles (DRAC) — Occitanie</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation générale de décentralisation pour les bibliothèques est accordée aux collectivités territoriales gestionnaires de bibliothèques publiques municipales, intercommunales ou départementales afin de soutenir des opérations d&amp;#039;investissement ainsi que des projets d&amp;#039;extension des horaires d&amp;#039;ouverture.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que la dotation générale de décentralisation ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le concours particulier relatif aux bibliothèques au sein de la dotation générale de décentralisation (DGD) est le principal dispositif de soutien de l&amp;#039;État
+ &lt;strong&gt;
+  à l&amp;#039;investissement et au fonctionnement non pérenne (projets d&amp;#039;extension des horaires) des bibliothèques municipales et intercommunales et des bibliothèques départementales.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est divisé en deux fractions :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la première fraction est dédiée principalement aux
+  &lt;strong&gt;
+   projets courants de construction et d&amp;#039;équipement des bibliothèques
+  &lt;/strong&gt;
+  municipales, intercommunales et départementales;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la seconde fraction, plafonnée à 15% du montant global du concours particulier, mobilisable pour les
+  &lt;strong&gt;
+   projets susceptibles d&amp;#039;exercer un rayonnement départemental, régional, voire national
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La DGD permet de soutenir les investissements consentis par les collectivités en faveur de leurs bibliothèques, entres autres :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction, la restructuration ou l&amp;#039;extension des bâtiments,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement mobilier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement informatique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de services numériques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;extension des horaires d&amp;#039;ouverture des bibliothèques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La conservation du patrimoine écrit et la numérisation des collections,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement des collections,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition d&amp;#039;un véhicule de desserte.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les crédits inscrits au budget de l&amp;#039;État au titre de la construction et de l&amp;#039;équipement des bibliothèques municipales, intercommunales ou départementales
+ &lt;strong&gt;
+  font l&amp;#039;objet d&amp;#039;un concours particulier au sein de la dotation générale de décentralisation (DGD).
+ &lt;/strong&gt;
+ À ce titre, les bibliothèques qui répondent aux différents critères (surface minimale et qualité du projet culturel) peuvent en bénéficier.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant final de la subvention est déterminée par chaque région.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;accompagnement représentera 20 à 80% du coût total hors taxes du projet, selon la nature et la qualité du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément des crédits du concours particulier, il est possible de solliciter d&amp;#039;autres crédits de l&amp;#039;État, notamment auprès des conseils départementaux, des conseils régionaux et des instances de l&amp;#039;Union européenne, dans le respect du cadre fixé par la loi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Attention : L&amp;#039;aide accordée dans le cadre de la DGD n&amp;#039;est pas cumulable avec l&amp;#039;aide DETR (dotation d&amp;#039;équipement des territoires ruraux).
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Restructuration d&amp;#039;un bâtiment à Fillinges (Auvergne-Rhône-Alpes) - 2017
+ &lt;/li&gt;
+ &lt;li&gt;
+  Changement du SIGB de la bibliothèque de Koungou (Mayotte) - 2020
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition de collection pour le point lecture de Sohoa (Mayotte) - 2021
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement de la bibliothèque de Dzaoudzi Labattoir (Mayotte) - 2021
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Seules les bibliothèques publiques sont concernées, c&amp;#039;est à dire les bibliothèques offrant un service de lecture publique à l&amp;#039;ensemble de la population.
+&lt;/p&gt;
+&lt;p&gt;
+ Le cas échéant, ces bibliothèques peuvent conserver des fonds patrimoniaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité des projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Seules les opérations suivantes sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opérations de construction, rénovation, restructuration, extension ou mise en accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération d&amp;#039;acquisition d&amp;#039;équipement mobilier et matériel initial ou renouvellement total ou partiel de l&amp;#039;équipement d&amp;#039;une bibliothèque départementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;équipement mobilier et matériel et d&amp;#039;aménagement des locaux destinés à améliorer les conditions de préservation et de conservation des collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;informatisation ou renouvellement d&amp;#039;une informatisation, de création de services qui utilisent l&amp;#039;informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de numérisation et de valorisation des collections
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;acquisition et d&amp;#039;équipement de véhicules destinés au transport de documents et aux actions de médiation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;acquisition de documents (aide au démarrage de projets)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations ayant pour objet l&amp;#039;extension et l&amp;#039;évolution des horaires d&amp;#039;ouverture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Construction, rénovation, restructuration, extension ou mise en accessibilité
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités sont éligibles lorsqu&amp;#039;elles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  réalisent directement des opérations d&amp;#039;investissement en leur qualité de maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  font appel à des procédures dérogatoires de délégation de maîtrise d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant des bibliothèques municipales ou intercommunales principales ou de secteur doivent présenter une surface strictement supérieure à 100 m2.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets supérieurs à 8 000 m2 de surface totale sont éligibles, quelle que soit la densité du lieu d&amp;#039;implantation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets concernant une annexe aux bibliothèques municipales ou intercommunales principales ou de secteur doivent présenter une surface :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au moins égale à 100 m2 pour les communes et les EPCI de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  supérieure à 300 m2 pour les communes et les EPCI de plus de 10.000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant des bibliothèques départementales doivent présenter une surface :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au moins égale, après travaux, à la surface existante à la date du transfert de la bibliothèque au département
+ &lt;/li&gt;
+ &lt;li&gt;
+  supérieure à 1.500 m2, dans le cas d&amp;#039;une construction dans un département ne disposant pas déjà d&amp;#039;une telle bibliothèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  au moins égale au quart de la surface existante, dans le cas d&amp;#039;une extension de bibliothèque principale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant une annexe aux bibliothèques départementales doivent présenter une surface supérieure ou égale à 300 m2.
+&lt;/p&gt;
+&lt;p&gt;
+ Acquisition d&amp;#039;équipement mobilier et matériel initial ou renouvellement total ou partiel de l&amp;#039;équipement d&amp;#039;une bibliothèque départementale
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner les meubles, la signalétique, le mobilier d&amp;#039;exposition et les équipements techniques nécessaires au fonctionnement de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Les surfaces éligibles sont les mêmes que celles indiquées ci-dessous pour les opérations de construction, rénovation, restructuration, extension ou mise en accessibilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition d&amp;#039;équipement mobilier et matériel ou aménagement des locaux des bibliothèques municipales et intercommunales, destinés à améliorer les conditions de préservation et de conservation des collections patrimoniales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;aménagement et l&amp;#039;équipement de :
+ &lt;/li&gt;
+ &lt;li&gt;
+  locaux dédiés à la conservation et à la présentation des  collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  ateliers techniques visant à la préservation et à l&amp;#039;entretien des collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  locaux de consultation par le public et d&amp;#039;exposition
+ &lt;/li&gt;
+ &lt;li&gt;
+  les mesures annexes à toute opération d&amp;#039;amélioration des conditions de conservation des  collections patrimoniales (déménagement, emménagement, stockage provisoire, achat de l&amp;#039;équipement nécessaire à la mise en œuvre d&amp;#039;un  plan d&amp;#039;urgence, dépoussiérage, désinfection et  conditionnement des documents concernés)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Informatisation, création de services numériques aux usagers, mise en accessibilité numérique et équipement informatique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent permettre au public d&amp;#039;accéder à l&amp;#039;ensemble des collections physiques ou numériques de la bibliothèque ainsi qu&amp;#039;aux services qu&amp;#039;elle propose. Sont ainsi concernés les projets de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  premières informatisations ou ré-informatisations , informatisation collective de bibliothèques municipales, intercommunales ou du réseau des bibliothèques départementales
+ &lt;/li&gt;
+ &lt;li&gt;
+  développement de portails et de sites Internet
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de nouveaux services numériques (développement initial ou extension à de nouveaux bénéficiaires ou à de nouveaux contenus)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets de connectique et communication sans fil
+ &lt;/li&gt;
+ &lt;li&gt;
+  équipement informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en accessibilité des infrastructures et services numériques de la bibliothèque
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Numérisation et valorisation des collections
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de numérisation peuvent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  porter sur tous les supports et les documents de toute nature conservés dans les bibliothèques  municipales et   intercommunales et des bibliothèques départementales
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans une démarche d&amp;#039;amélioration de la  conservation des documents patrimoniaux ou fragiles et/ou dans une démarche de valorisation des documents numérisés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets de valorisation peuvent comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le signalement de documents patrimoniaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création d&amp;#039;outils numériques dédiés à la valorisation en ligne des collections
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition et équipement de véhicules destinés au transport de documents et aux actions de médiation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition de tout véhicule dédié au transport de documents et aux actions de médiation  nécessaires au fonctionnement d&amp;#039;un réseau de bibliothèques municipales et intercommunales et de bibliothèques départementales ou le renouvellement après un délai d&amp;#039;amortissement de 5  ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations visant à rééquiper un tel véhicule dans le  cadre d&amp;#039;une évolution de ses missions
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition de documents (aide au démarrage de projet)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le terme &amp;#34;document&amp;#34; fait référence à tous les supports, physiques et dématérialisés.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;acquisition de documents tous supports est accompagnée sur l&amp;#039;année de démarrage du projet. Si celui-ci le justifie, il est possible d&amp;#039;accompagner cette acquisition sur deux ou trois ans.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Extension ou évolution des horaires d&amp;#039;ouverture (aide au démarrage de projet)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités sont éligibles lorsqu&amp;#039;elles prévoient de mettre en place un projet d&amp;#039;extension ou d&amp;#039;évolution des horaires d&amp;#039;ouverture de tout ou partie de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Les ouvertures de nouvelles bibliothèques ne sont pas concernées lorsqu&amp;#039;aucun équipement précédent n&amp;#039;existait dans la commune où s&amp;#039;effectue cette ouverture.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/Demarches-en-ligne/Par-type-de-demarche/Subvention/Dotation-generale-de-decentralisation-DGD</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur la dotation générale de décentralisation en Occitanie, vous êtes invités à vous adresser au service Livre et Lecture :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Départements 11, 30, 34, 48, 66 :
+  &lt;a href="mailto:fleur.bouillanne&amp;#64;culture.gouv.fr" target="_self"&gt;
+   fleur.bouillanne&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements 09, 12, 31, 32, 46, 65, 81, 82 :
+  &lt;a href="mailto:henri.gay&amp;#64;culture.gouv.fr" target="_self"&gt;
+   henri.gay&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collections patrimoniales (aménagements de conservation, signalement-numérisation) :
+  &lt;a href="mailto:magali.castillon&amp;#64;culture.gouv.fr" target="_self"&gt;
+   magali.castillon&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour toute demande de mode d&amp;#039;emploi :
+  &lt;a href="mailto:ghislaine.domenech&amp;#64;culture.gouv.fr" target="_self"&gt;
+   ghislaine.domenech&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be20-soutenir-des-operations-dinvestissement-et-de/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>128227</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des opérations d'investissement et des projets d’extension des horaires d’ouverture des bibliothèques - DGD</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Dotation générale de décentralisation (DGD)</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F7" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale des Affaires culturelles (DRAC) — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation générale de décentralisation pour les bibliothèques est accordée aux collectivités territoriales gestionnaires de bibliothèques publiques municipales, intercommunales ou départementales afin de soutenir des opérations d&amp;#039;investissement ainsi que des projets d&amp;#039;extension des horaires d&amp;#039;ouverture.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que la dotation générale de décentralisation ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le concours particulier relatif aux bibliothèques au sein de la dotation générale de décentralisation (DGD) est le principal dispositif de soutien de l&amp;#039;État
+ &lt;strong&gt;
+  à l&amp;#039;investissement et au fonctionnement non pérenne (projets d&amp;#039;extension des horaires) des bibliothèques municipales et intercommunales et des bibliothèques départementales.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est divisé en deux fractions :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la première fraction est dédiée principalement aux
+  &lt;strong&gt;
+   projets courants de construction et d&amp;#039;équipement des bibliothèques
+  &lt;/strong&gt;
+  municipales, intercommunales et départementales;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la seconde fraction, plafonnée à 15% du montant global du concours particulier, mobilisable pour les
+  &lt;strong&gt;
+   projets susceptibles d&amp;#039;exercer un rayonnement départemental, régional, voire national
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La DGD permet de soutenir les investissements consentis par les collectivités en faveur de leurs bibliothèques, entres autres :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction, la restructuration ou l&amp;#039;extension des bâtiments,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement mobilier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement informatique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de services numériques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;extension des horaires d&amp;#039;ouverture des bibliothèques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La conservation du patrimoine écrit et la numérisation des collections,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement des collections,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition d&amp;#039;un véhicule de desserte.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les crédits inscrits au budget de l&amp;#039;État au titre de la construction et de l&amp;#039;équipement des bibliothèques municipales, intercommunales ou départementales
+ &lt;strong&gt;
+  font l&amp;#039;objet d&amp;#039;un concours particulier au sein de la dotation générale de décentralisation (DGD).
+ &lt;/strong&gt;
+ À ce titre, les bibliothèques qui répondent aux différents critères (surface minimale et qualité du projet culturel) peuvent en bénéficier.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant final de la subvention est déterminée par chaque région.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;accompagnement représentera 20 à 80% du coût total hors taxes du projet, selon la nature et la qualité du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément des crédits du concours particulier, il est possible de solliciter d&amp;#039;autres crédits de l&amp;#039;État, notamment auprès des conseils départementaux, des conseils régionaux et des instances de l&amp;#039;Union européenne, dans le respect du cadre fixé par la loi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Attention : L&amp;#039;aide accordée dans le cadre de la DGD n&amp;#039;est pas cumulable avec l&amp;#039;aide DETR (dotation d&amp;#039;équipement des territoires ruraux).
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Restructuration d&amp;#039;un bâtiment à Fillinges (Auvergne-Rhône-Alpes) - 2017
+ &lt;/li&gt;
+ &lt;li&gt;
+  Changement du SIGB de la bibliothèque de Koungou (Mayotte) - 2020
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition de collection pour le point lecture de Sohoa (Mayotte) - 2021
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement de la bibliothèque de Dzaoudzi Labattoir (Mayotte) - 2021
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Seules les bibliothèques publiques sont concernées, c&amp;#039;est à dire les bibliothèques offrant un service de lecture publique à l&amp;#039;ensemble de la population.
+&lt;/p&gt;
+&lt;p&gt;
+ Le cas échéant, ces bibliothèques peuvent conserver des fonds patrimoniaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité des projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Seules les opérations suivantes sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opérations de construction, rénovation, restructuration, extension ou mise en accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération d&amp;#039;acquisition d&amp;#039;équipement mobilier et matériel initial ou renouvellement total ou partiel de l&amp;#039;équipement d&amp;#039;une bibliothèque départementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;équipement mobilier et matériel et d&amp;#039;aménagement des locaux destinés à améliorer les conditions de préservation et de conservation des collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;informatisation ou renouvellement d&amp;#039;une informatisation, de création de services qui utilisent l&amp;#039;informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de numérisation et de valorisation des collections
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;acquisition et d&amp;#039;équipement de véhicules destinés au transport de documents et aux actions de médiation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;acquisition de documents (aide au démarrage de projets)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations ayant pour objet l&amp;#039;extension et l&amp;#039;évolution des horaires d&amp;#039;ouverture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Construction, rénovation, restructuration, extension ou mise en accessibilité
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités sont éligibles lorsqu&amp;#039;elles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  réalisent directement des opérations d&amp;#039;investissement en leur qualité de maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  font appel à des procédures dérogatoires de délégation de maîtrise d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant des bibliothèques municipales ou intercommunales principales ou de secteur doivent présenter une surface strictement supérieure à 100 m2.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets supérieurs à 8 000 m2 de surface totale sont éligibles, quelle que soit la densité du lieu d&amp;#039;implantation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets concernant une annexe aux bibliothèques municipales ou intercommunales principales ou de secteur doivent présenter une surface :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au moins égale à 100 m2 pour les communes et les EPCI de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  supérieure à 300 m2 pour les communes et les EPCI de plus de 10.000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant des bibliothèques départementales doivent présenter une surface :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au moins égale, après travaux, à la surface existante à la date du transfert de la bibliothèque au département
+ &lt;/li&gt;
+ &lt;li&gt;
+  supérieure à 1.500 m2, dans le cas d&amp;#039;une construction dans un département ne disposant pas déjà d&amp;#039;une telle bibliothèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  au moins égale au quart de la surface existante, dans le cas d&amp;#039;une extension de bibliothèque principale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant une annexe aux bibliothèques départementales doivent présenter une surface supérieure ou égale à 300 m2.
+&lt;/p&gt;
+&lt;p&gt;
+ Acquisition d&amp;#039;équipement mobilier et matériel initial ou renouvellement total ou partiel de l&amp;#039;équipement d&amp;#039;une bibliothèque départementale
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner les meubles, la signalétique, le mobilier d&amp;#039;exposition et les équipements techniques nécessaires au fonctionnement de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Les surfaces éligibles sont les mêmes que celles indiquées ci-dessous pour les opérations de construction, rénovation, restructuration, extension ou mise en accessibilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition d&amp;#039;équipement mobilier et matériel ou aménagement des locaux des bibliothèques municipales et intercommunales, destinés à améliorer les conditions de préservation et de conservation des collections patrimoniales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;aménagement et l&amp;#039;équipement de :
+ &lt;/li&gt;
+ &lt;li&gt;
+  locaux dédiés à la conservation et à la présentation des  collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  ateliers techniques visant à la préservation et à l&amp;#039;entretien des collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  locaux de consultation par le public et d&amp;#039;exposition
+ &lt;/li&gt;
+ &lt;li&gt;
+  les mesures annexes à toute opération d&amp;#039;amélioration des conditions de conservation des  collections patrimoniales (déménagement, emménagement, stockage provisoire, achat de l&amp;#039;équipement nécessaire à la mise en œuvre d&amp;#039;un  plan d&amp;#039;urgence, dépoussiérage, désinfection et  conditionnement des documents concernés)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Informatisation, création de services numériques aux usagers, mise en accessibilité numérique et équipement informatique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent permettre au public d&amp;#039;accéder à l&amp;#039;ensemble des collections physiques ou numériques de la bibliothèque ainsi qu&amp;#039;aux services qu&amp;#039;elle propose. Sont ainsi concernés les projets de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  premières informatisations ou ré-informatisations , informatisation collective de bibliothèques municipales, intercommunales ou du réseau des bibliothèques départementales
+ &lt;/li&gt;
+ &lt;li&gt;
+  développement de portails et de sites Internet
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de nouveaux services numériques (développement initial ou extension à de nouveaux bénéficiaires ou à de nouveaux contenus)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets de connectique et communication sans fil
+ &lt;/li&gt;
+ &lt;li&gt;
+  équipement informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en accessibilité des infrastructures et services numériques de la bibliothèque
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Numérisation et valorisation des collections
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de numérisation peuvent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  porter sur tous les supports et les documents de toute nature conservés dans les bibliothèques  municipales et   intercommunales et des bibliothèques départementales
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans une démarche d&amp;#039;amélioration de la  conservation des documents patrimoniaux ou fragiles et/ou dans une démarche de valorisation des documents numérisés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets de valorisation peuvent comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le signalement de documents patrimoniaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création d&amp;#039;outils numériques dédiés à la valorisation en ligne des collections
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition et équipement de véhicules destinés au transport de documents et aux actions de médiation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition de tout véhicule dédié au transport de documents et aux actions de médiation  nécessaires au fonctionnement d&amp;#039;un réseau de bibliothèques municipales et intercommunales et de bibliothèques départementales ou le renouvellement après un délai d&amp;#039;amortissement de 5  ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations visant à rééquiper un tel véhicule dans le  cadre d&amp;#039;une évolution de ses missions
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition de documents (aide au démarrage de projet)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le terme &amp;#34;document&amp;#34; fait référence à tous les supports, physiques et dématérialisés.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;acquisition de documents tous supports est accompagnée sur l&amp;#039;année de démarrage du projet. Si celui-ci le justifie, il est possible d&amp;#039;accompagner cette acquisition sur deux ou trois ans.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Extension ou évolution des horaires d&amp;#039;ouverture (aide au démarrage de projet)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités sont éligibles lorsqu&amp;#039;elles prévoient de mettre en place un projet d&amp;#039;extension ou d&amp;#039;évolution des horaires d&amp;#039;ouverture de tout ou partie de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Les ouvertures de nouvelles bibliothèques ne sont pas concernées lorsqu&amp;#039;aucun équipement précédent n&amp;#039;existait dans la commune où s&amp;#039;effectue cette ouverture.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/Demarches-en-ligne/Par-type-de-demarche/Subvention/Dotation-generale-de-decentralisation-DGD</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/livre-lecture_dgd-hdf</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur la dotation générale de décentralisation en Hauts-de-France, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ Direction régionale des affaires culturelles (DRAC) Hauts-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Publics &amp;amp; Territoires et Industries Culturelles
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:clement.croise&amp;#64;culture.gouv.fr" target="_self"&gt;
+  clement.croise&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 03 22 97 33 01
+&lt;/p&gt;
+&lt;p&gt;
+ 5 Rue Henri Daussy, 80000 Amiens
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f059-soutenir-des-operations-dinvestissement-et-de/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>127287</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la construction, la restauration et l'acquisition des structures itinérantes</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENT CULTUREL - Aide aux structures itinérantes</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner la construction, la restauration et l&amp;#039;acquisition des structures itinérantes.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
+   Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques"&gt;
+   Investissement culturel – Aide aux investissements numériques
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;Etat)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention, d&amp;#039;un
+ &lt;strong&gt;
+  montant maximum de 30% des dépenses éligibles, plafonnées à 1 M€.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux montants des devis et acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le renouvellement de l&amp;#039;aide régionale aux structures itinérantes ne pourra être sollicitée qu&amp;#039;après une période de 5 ans minimum.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernées les structures itinérantes accueillant des manifestations culturelles ou permettant la réalisation d&amp;#039;actions culturelles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Péniches,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chapiteaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Yourtes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conteneurs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bibliobus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout équipement alternatif itinérant.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture pour obtenir le dossier de candidature et de connaitre les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dépôt du dossier de demande de subvention doit obligatoirement intervenir avant l&amp;#039;engagement des dépenses.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet, objet de la demande, doit être financé à hauteur de
+ &lt;strong&gt;
+  20% minimum
+ &lt;/strong&gt;
+ par la structure porteuse.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les projets relevant du secteur :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Spectacle vivant
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ &lt;span&gt;
+  Christine Vacher :
+  &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+   christine.vacher&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Arts plastiques
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ Delphine Barberolle -
+ &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  delphine.barberolle&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cinéma
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Livre et lecture
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ Delphine Martincourt -
+ &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  delphine.martincourt&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b67a-investissement-culturel-aide-aux-structures-i/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>127288</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements (mobilier, fonds initial d’une nouvelle bibliothèque, matériel numérique et scénographique)</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENT CULTUREL - Aide aux travaux et à l'acquisition d'équipements</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner les travaux des bâtiments culturels et les acquisitions d&amp;#039;équipements (mobilier, fonds initial d&amp;#039;une nouvelle bibliothèque, matériel numérique et scénographique).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture avant le dépôt.
+&lt;/p&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques"&gt;
+   Investissement culturel – Aide aux investissements numériques
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
+   Investissement culturel – Aide aux structures itinérantes
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espace public</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2019</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention, d&amp;#039;un
+ &lt;strong&gt;
+  montant maximum de 30% des dépenses éligibles
+ &lt;/strong&gt;
+ , avec un plafond de dépense de 6,5 M€ pour les travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce plafond peut monter à 40% des dépenses éligibles pour les acquisitions de matériel numérique et scénographique (hors demande de travaux) avec un plafond de dépense de 1 M€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de travaux, les dépenses éligibles correspondent aux coûts des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (dans la limite de 15% du coût des travaux hors taxes). Sont exclus : les acquisitions foncières et frais afférents, les études préalables, l&amp;#039;assurance dommage ouvrage, les travaux de démolition et de dépollution préalables, les travaux de voirie et réseaux divers.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements, les dépenses éligibles correspondent aux montants des devis des acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif permet le soutien à la construction et la restructuration des équipements culturels relevant des quatre disciplines suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Enseignement artistique :
+  &lt;/strong&gt;
+  conservatoires agrées par le ministère de la culture,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Spectacle vivant :
+  &lt;/strong&gt;
+  lieux de répétition, de formation et de diffusion du spectacle vivant, lieux labellisés par le ministère de la culture,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Arts plastiques :
+  &lt;/strong&gt;
+  centres d&amp;#039;art, espace collectifs de travail, ateliers,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   livre et lecture :
+  &lt;/strong&gt;
+  bibliothèques, médiathèques et lieux de vie littéraire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le dispositif permet également l
+ e soutien à la rénovation, l&amp;#039;extension ou l&amp;#039;aménagement
+ &lt;strong&gt;
+  des cinémas classés art et essai.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, le dispositif permet le soutien à
+ &lt;strong&gt;
+  l&amp;#039;acquisition d&amp;#039;équipements
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilier lié à l&amp;#039;accueil du public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fonds initial de la collection d&amp;#039;une nouvelle bibliothèque,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Matériel numérique et scénographique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dépôt du dossier à la Région doit intervenir obligatoirement avant le début des travaux
+ &lt;/strong&gt;
+ (ou avant l&amp;#039;engagement des dépenses d&amp;#039;acquisition).
+ &lt;br /&gt;
+ La demande d&amp;#039;aide doit faire l&amp;#039;objet d&amp;#039;un
+ &lt;strong&gt;
+  dossier de candidature complet
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé
+ &lt;strong&gt;
+  à hauteur de 20% minimum par la structure porteuse.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En fonction du secteur dont relève le projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Spectacle vivant et enseignement artistique
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Christine Vacher -
+  &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   christine.vacher&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Arts plastiques
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Livre et lecture
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a897-investissement-culturel-aide-aux-travaux-et-a/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>120306</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Construire et moderniser sa bibliothèque</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Construction et modernisation des bibliothèques</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de construction ou de modernisation d&amp;#039;une bibliothèque.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -1596,200 +3147,200 @@
   Aide à la définition de l&amp;#039;étude d&amp;#039;opportunité (analyse des besoins du territoire, état des lieux, organisation possible de visites de bibliothèques)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Visite sur place ou accompagnement à distance
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une étude de faisabilité financière et technique du projet, aide décisionnelle
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la mise en place de la gestion du projet (organisation, calendrier)
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la recherche de financements
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la rédaction du pré-programme et au suivi du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/construction-et-modernisation-des-bibliotheques/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Drôme – Service des médiathèques
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="mailto:mdvd-crest&amp;#64;ladrome.fr"&gt;
    mdvd-crest&amp;#64;ladrome.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:mddv-die&amp;#64;ladrome.fr"&gt;
    mddv-die&amp;#64;ladrome.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:mddp-nyons&amp;#64;ladrome.fr"&gt;
    mddp-nyons&amp;#64;ladrome.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:mddc-stvallier&amp;#64;ladrome.fr"&gt;
    mddc-stvallier&amp;#64;ladrome.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:mdd-valence&amp;#64;ladrome.fr"&gt;
    mdd-valence&amp;#64;ladrome.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Site :
  &lt;a href="https://www.ladrome.fr/"&gt;
   www.ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f2d3-construction-et-modernisation-des-bibliothequ/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/06/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>120307</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Aménager une bibliothèque (mobilier)</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une bibliothèque</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement ou réaménagement mobilier d&amp;#039;une bibliothèque, signalétique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -1812,1710 +3363,159 @@
   &lt;li&gt;
    Aide à la définition du besoin
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
  &lt;/strong&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Visite sur place ou accompagnement à distance
   &lt;/li&gt;
   &lt;li&gt;
    Réalisation d&amp;#039;une étude de faisabilité financière et technique du projet, aide décisionnelle
   &lt;/li&gt;
   &lt;li&gt;
    Aide à la mise en place de la gestion du projet (organisation, calendrier)
   &lt;/li&gt;
   &lt;li&gt;
    Appui à la sélection des prestataires et au suivi du chantier
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/amenagement-bibliotheque/</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Drôme – Service des médiathèques
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:mdvd-crest&amp;#64;ladrome.fr"&gt;
     mdvd-crest&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mddv-die&amp;#64;ladrome.fr"&gt;
     mddv-die&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mddp-nyons&amp;#64;ladrome.fr"&gt;
     mddp-nyons&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mddc-stvallier&amp;#64;ladrome.fr"&gt;
     mddc-stvallier&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mdd-valence&amp;#64;ladrome.fr"&gt;
     mdd-valence&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Site :
  &lt;a href="https://www.ladrome.fr/"&gt;
   www.ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d8-amenagement-dune-bibliotheque/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1549 lines deleted...]
-      </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>137959</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Aider aux travaux de construction et de réhabilitation de bibliothèques dans le cadre du schéma départemental de lecture publique</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Aide aux travaux de construction et de réhabilitation de bibliothèques</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3660,51 +3660,51 @@
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>104963</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement des bibliothèques</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Plan de développement de la lecture publique - soutien en investissement aux bibliothèques</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3966,374 +3966,228 @@
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>22/11/2021</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>08/06/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
-        <v>111650</v>
+        <v>103484</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Structurer un réseau intercommunal de lecture publique</t>
+          <t>Accompagner la construction, la restauration et l'acquisition des structures itinérantes</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Culture et action extérieure : Bibliothèques et médiathèques</t>
+          <t>Investissement culturel - Aide aux structures itinérantes</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
-        <is>
-[...144 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Objectif : Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner la construction, la restauration et l&amp;#039;acquisition des structures itinérantes.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les autres aides à l&amp;#039;investissement culturel :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
    Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques"&gt;
    Investissement culturel – Aide aux investissements numériques
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  Nature de l&amp;#039;aide et montant
 &lt;/h4&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est une subvention, d&amp;#039;un montant maximum de 30% des dépenses éligibles, plafonnées à 1 M€.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet, objet de la demande, doit être financé à hauteur de 20% minimum par la structure porteuse.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont concernées les structures itinérantes accueillant des manifestations culturelles ou permettant la réalisation d&amp;#039;actions culturelles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Péniches,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Chapiteaux,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Yourtes,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Conteneurs,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Bibliobus,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Tout équipement alternatif itinérant.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espace public</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires cibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;Etat)
  &lt;/li&gt;
  &lt;li&gt;
   Aménageurs mandatés par les collectivités locales
  &lt;/li&gt;
  &lt;li&gt;
   Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent aux montants des devis et acquisitions envisagées.
 &lt;/p&gt;
 &lt;p&gt;
  Le renouvellement de l&amp;#039;aide régionale aux structures itinérantes ne pourra être sollicitée qu&amp;#039;après une période de 5 ans minimum.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-structures-itinerantes</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les projets relevant du secteur :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Spectacle vivant
  &lt;/strong&gt;
  &lt;strong&gt;
   :
  &lt;/strong&gt;
  &lt;span&gt;
   Christine Vacher :
   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
    christine.vacher&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Arts plastiques
  &lt;/strong&gt;
  &lt;strong&gt;
   :
  &lt;/strong&gt;
@@ -4357,135 +4211,135 @@
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Livre et lecture
  &lt;/strong&gt;
  &lt;strong&gt;
   :
  &lt;/strong&gt;
  Delphine Martincourt -
  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   delphine.martincourt&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture pour obtenir le dossier de candidature et de connaitre les dates de dépôt de dossier.
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt du dossier de demande de subvention doit obligatoirement intervenir avant l&amp;#039;engagement des dépenses.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6f98-investissement-culturel-aide-aux-structures-i/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>17/09/2021</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/06/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>103485</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Investissement culturel - Aide aux travaux et à l'acquisition d'équipements</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner les travaux des bâtiments culturels et les acquisitions d&amp;#039;équipements (mobilier, fonds initial d&amp;#039;une nouvelle bibliothèque, matériel numérique et scénographique).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Le dispositif permet le soutien à la construction et la restructuration des équipements culturels relevant des quatre disciplines suivantes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Enseignement artistique : conservatoires agrées par le ministère de la culture,
   &lt;/li&gt;
   &lt;li&gt;
    Spectacle vivant : lieux de répétition, de formation et de diffusion du spectacle vivant, lieux labellisés par le ministère de la culture,
   &lt;/li&gt;
   &lt;li&gt;
    Arts plastiques : centres d&amp;#039;art, espace collectifs de travail, ateliers,
   &lt;/li&gt;
   &lt;li&gt;
    livre et lecture : bibliothèques, médiathèques et lieux de vie littéraire.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Le dispositif permet également l e soutien à la rénovation, l&amp;#039;extension ou l&amp;#039;aménagement des cinémas classés art et essai.
@@ -4501,103 +4355,103 @@
   &lt;/li&gt;
   &lt;li&gt;
    Fonds initial de la collection d&amp;#039;une nouvelle bibliothèque,
   &lt;/li&gt;
   &lt;li&gt;
    Matériel numérique et scénographique.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt du dossier à la Région doit intervenir obligatoirement avant le début des travaux (ou avant l&amp;#039;engagement des dépenses d&amp;#039;acquisition).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;aide doit faire l&amp;#039;objet d&amp;#039;un dossier de candidature complet .
 &lt;/p&gt;
 &lt;p&gt;
  Le projet objet de la demande d&amp;#039;aide doit être financé à hauteur de 20% minimum par la structure porteuse.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espace public</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P16" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>31/10/2019</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide régionale est une subvention, d&amp;#039;un montant maximum de 30% des dépenses éligibles , avec un plafond de dépense de 6,5 M€ pour les travaux.
 &lt;/p&gt;
 &lt;p&gt;
  Ce plafond peut monter à 40 % des dépenses éligibles pour les acquisitions de matériel numérique et scénographique (hors demande de travaux) avec un plafond de dépense de 1 M€.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets de travaux, les dépenses éligibles correspondent aux coûts des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (dans la limite de 15% du coût des travaux hors taxes). Sont exclus : les acquisitions foncières et frais afférents, les études préalables, l&amp;#039;assurance dommage ouvrage, les travaux de démolition et de dépollution préalables, les travaux de voirie et réseaux divers.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements, les dépenses éligibles correspondent aux montants des devis des acquisitions envisagées.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En fonction du secteur dont relève le projet :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Spectacle vivant et enseignement artistique
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Christine Vacher -
   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    christine.vacher&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Arts plastiques
   &lt;/strong&gt;
   &lt;strong&gt;
@@ -4618,961 +4472,961 @@
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   &lt;a href="mailto:cinema.audiovisuel&amp;#64;iledefrance.fr"&gt;
    cinema.audiovisuel&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Livre et lecture
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Delphine Martincourt -
   &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    delphine.martincourt&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/326d-investissement-culturel-aide-aux-travaux-et-a/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>17/09/2021</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/06/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>97608</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Construire ou aménager des structures liées aux activités culturelles</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I17" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude propose des aides aux communes et leurs groupements à développer, aménager et moderniser leurs équipements culturels.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Restauration du patrimoine historique et culturel
 &lt;/p&gt;
 &lt;p&gt;
  - Constructions, restructurations et aménagements de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   bibliothèques participant au réseau départemental de lecture publique ayant reçu un avis favorable de la Bibliothèque Départementale de l&amp;#039;Aude
  &lt;/li&gt;
  &lt;li&gt;
   locaux adaptés à l&amp;#039;enseignement artistique, écoles de musique s&amp;#039;inscrivant dans le schéma départemental du développement des enseignements artistiques
  &lt;/li&gt;
  &lt;li&gt;
   musées
  &lt;/li&gt;
  &lt;li&gt;
   salles de spectacle
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie
 Musée
 Equipement public
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ne seront pris en compte que les projets qui :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite
  &lt;/li&gt;
  &lt;li&gt;
   répondront aux orientations des schémas départementaux en matière de développement des enseignements artistiques et de lecture publique
  &lt;/li&gt;
  &lt;li&gt;
   et feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses de mobilier et d&amp;#039;entretien courant
  &lt;/li&gt;
  &lt;li&gt;
   Eclairage public
  &lt;/li&gt;
  &lt;li&gt;
   Plantations
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/equipements-culturels</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.81
 &lt;/p&gt;
 &lt;p&gt;
  Mail : richard.cane&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e0a3-construire-ou-amenager-des-structures-liees-a/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>92580</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Participer à la construction, l’extension ou la réhabilitation de locaux à usage de bibliothèques / médiathèques</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participer à la construction, l&amp;#039;extension ou la réhabilitation de locaux à usage de bibliothèques / médiathèques pour les communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.) relevant du réseau du Service Livre et Lecture.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention : 
+15 % du coût HT du projet et plafonné à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  20 000 € par projet pour les communes ≤ 5 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  25 000 € par projet pour les communes entre 5 000 et 15 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.) relevant du réseau du Service Livre et Lecture.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets répondant aux critères :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bibliothèque sous statut municipal ou intercommunal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Local dédié et géré par la bibliothèque/médiathèque ou local « mixte » mais dédié à 85 % minimum à la bibliothèque/médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Surface de 0,07 m2 / habitant et au moins 100 m2 - Accessibilité aux personnes handicapées
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 15000 habitants</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
       <c r="Y17" s="1" t="inlineStr">
         <is>
-          <t>stephanie.quere@aude.fr</t>
+          <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
       <c r="Z17" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/e0a3-construire-ou-amenager-des-structures-liees-a/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c6c-participer-a-la-construction-lextension-ou-la/</t>
         </is>
       </c>
       <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
-          <t>Département de l'Aude</t>
+          <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
-          <t>13/07/2021</t>
+          <t>03/05/2021</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>09/06/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>92580</v>
+        <v>92583</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Participer à la construction, l’extension ou la réhabilitation de locaux à usage de bibliothèques / médiathèques</t>
+          <t>Participer à l'aménagement du mobilier et de l'équipement des bibliothèques/médiathèques</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
-          <t> Max : 15</t>
+          <t> Min : 20 Max : 50</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Participer à la construction, l&amp;#039;extension ou la réhabilitation de locaux à usage de bibliothèques / médiathèques pour les communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.) relevant du réseau du Service Livre et Lecture.
-[...3 lines deleted...]
-15 % du coût HT du projet et plafonné à :
+ Aménagement mobilier des bibliothèques/médiathèques permettant de valoriser la mise en espace des collections et la fonctionnalité des locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Le pourcentage d&amp;#039;aide (par rapport au coût total du devis présenté) varie en fonction du nombre d&amp;#039;habitants de la commune :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  20 000 € par projet pour les communes ≤ 5 000 habitants
-[...4 lines deleted...]
-&lt;/ul&gt;</t>
+  &amp;lt; 5 000 habitants : participation de la commune à hauteur minimum de 20 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entre 5 000 et 15 000 habitants : participation de la commune à hauteur minimum de 50 %.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le montant cumulé de l&amp;#039;aide ne peut excéder 10 000 € sur 10 ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>Mobilier et matériel spécialisé de bibliothèques</t>
         </is>
       </c>
       <c r="N18" s="1" t="inlineStr">
         <is>
-          <t>Bâtiments et construction
-[...1 lines deleted...]
-Bibliothèques et livres</t>
+          <t>Bibliothèques et livres</t>
         </is>
       </c>
       <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Bénéficiaires : Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.) relevant du réseau du Service Livre et Lecture.
-[...16 lines deleted...]
-&lt;/ul&gt;</t>
+ Bénéficiaires : Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
+&lt;/p&gt;
+&lt;p&gt;
+ Respect des termes et modalités du Règlement de desserte
+Choix d&amp;#039;un fournisseur spécialisé de mobilier de bibliothèque.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 15000 habitants</t>
         </is>
       </c>
       <c r="X18" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
       <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
       <c r="Z18" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/2c6c-participer-a-la-construction-lextension-ou-la/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/77ac-participer-a-lamenagement-du-mobilier-et-de-l/</t>
         </is>
       </c>
       <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>09/06/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
-        <v>92583</v>
+        <v>44631</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Participer à l'aménagement du mobilier et de l'équipement des bibliothèques/médiathèques</t>
+          <t>Construire  et aménager une médiathèque</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Vaucluse</t>
+          <t>Conseil départemental du Tarn</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Min : 20 Max : 50</t>
+          <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
-        <is>
-[...141 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Construction ou rénovation et aménagement intérieur de bibliothèques ou médiathèques.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 80 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Échanges
  &lt;span&gt;
   ponctuels d&amp;#039;ouvrages
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tournées en bibliobus (échange d&amp;#039;un grand nombre d&amp;#039;ouvrages)
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement et faisabilité d&amp;#039;un projet dans un grand nombre de communes
 &lt;/p&gt;
 &lt;p&gt;
  &amp;#34;Désherbage&amp;#34; : Suppression d&amp;#039;ouvrages inutiles ou devenus obsolètes dans de nombreuses communes
 &lt;/p&gt;
 &lt;p&gt;
  Récolement : opération consistant à effectuer un état des lieux, une photographie des collections d&amp;#039;une bibliothèque
 &lt;/p&gt;
 &lt;p&gt;
  Organisation d&amp;#039;un stage &amp;#34;Pégase, un outil Canopé : comment dynamiser une exposition ?&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Animation de manifestations culturelles : &amp;#34;Contes en balade&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Animation d&amp;#039;atelier à la demande &amp;#34;Classer en Dewey&amp;#34;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Bâtiments et construction
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e7e4-construire-et-amenager-une-mediatheque/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>44616</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Financer les bibliothèques en milieu rural</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 45</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention modulée en fonction de l’effort fiscal de la commune.</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rénovation ou création d&amp;#039;une bibliothèque, d&amp;#039;une médiathèque.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ouverture de point lecture sur des communes très rurales en lien avec la bibliothèque départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le local devra avoir une superficie comprise entre 25 m2 et 99 m2.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Développement local et Aides aux collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ 05.65.53.41.15
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y20" s="1" t="inlineStr">
         <is>
-          <t>pierre.albinet@tarn.fr</t>
+          <t>corinne.bladou-grenier@lot.fr</t>
         </is>
       </c>
       <c r="Z20" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/e7e4-construire-et-amenager-une-mediatheque/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2be5-financer-les-bibliotheques-en-milieu-rural/</t>
         </is>
       </c>
       <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
-          <t>Département du Tarn</t>
+          <t>Conseil départemental du Lot</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>11/06/2026</t>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
-        <v>44616</v>
+        <v>143296</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Financer les bibliothèques en milieu rural</t>
+          <t>Prendre en compte les enjeux et exigences de la RE 2020 dans ses projets de construction neuve (Formation)</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Lot</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
-        <is>
-[...145 lines deleted...]
-      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L22" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Description
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le respect des engagements de la France pris dans la lutte contre le changement climatique, récemment réaffirmés dans la loi Energie-Climat, suppose que la France atteigne la neutralité carbone en 2050. Dans cette optique, la RE 2020 remplace la RT 2012 à compter du 1er juillet 2021 pour un certain nombre de bâtiments. Les évolutions sont majeures et ont pour objectif :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La baisse des consommations énergétiques des bâtiments neufs avec des évolutions importantes dans le calcul thermique réglementaire
  &lt;/li&gt;
  &lt;li&gt;
   La diminution de l&amp;#039;impact sur le climat grâce à la prise en compte des émissions de gaz à effet de serre sur l&amp;#039;ensemble du cycle de vie des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;adaptation aux changements climatiques avec une meilleure prise en compte du confort d&amp;#039;été
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;ajout d&amp;#039;un calcul d&amp;#039;analyse en cycle de vie est une nouveauté majeure qui nécessite pour les acteurs actuels le développement de nouvelles compétences.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -5666,213 +5520,213 @@
 &lt;p&gt;
  Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations. Pour tout renseignement, merci de contacter le référent handicap
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Délais d&amp;#039;accès
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Frais d&amp;#039;inscription
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  500€ HT par stagiaire (TVA à 0%)
 &lt;/p&gt;
 &lt;p&gt;
  Déjeuner inclus
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Public : L&amp;#039;offre de formation s&amp;#039;adresse aux maîtres d&amp;#039;ouvrage, constructeurs et promoteurs, architectes, économistes du bâtiment et bureaux d&amp;#039;études, souhaitant s&amp;#039;acculturer avec les fondamentaux de la RE 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Aucun pré-requis nécessaire pour cette formation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-reglementation-environnementale-2020</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2add-prendre-en-compte-les-enjeux-et-exigences-de-/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF22" s="1" t="inlineStr">
+      <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>156143</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Aider aux travaux de création, extension, réhabilitation, aménagement et équipement des bibliothèques et médiathèques publiques</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>BIBLIOTHÈQUES ET MÉDIATHÈQUES PUBLIQUES</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J23" s="1" t="inlineStr">
+      <c r="J22" s="1" t="inlineStr">
         <is>
           <t>Ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L23" s="1" t="inlineStr">
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider aux travaux de création, extension, réhabilitation, aménagement et équipement des bibliothèques et médiathèques publiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux de création, d&amp;#039;extension et de réhabilitation
  &lt;/li&gt;
  &lt;li&gt;
   Les études préalables concourant à la définition du projet et garantissant la qualité de la réalisation, sous réserve que l&amp;#039;antériorité du dernier mandatement par le maître d&amp;#039;ouvrage des dépenses d&amp;#039;études ne dépasse pas 3 ans, à compter de la demande d&amp;#039;aide pour travaux. Elles ne sont pas prises en compte si elles ne sont pas suivies des travaux.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses d&amp;#039;acquisition foncière ou immobilière pour la création et l&amp;#039;extension des bâtiments (si
    la
   date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans un délai de 3 ans à compter de la date de dépôt de la demande de subvention).
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;aménagement immédiats des abords (VRD, voie d&amp;#039;accès, petit parking, aménagements paysagers) qui concernent exclusivement le bâtiment pour lequel une subvention est sollicitée (ils doivent être entrepris concomitamment à la construction ou l&amp;#039;extension du bâtiment).
  &lt;/li&gt;
  &lt;li&gt;
@@ -5926,250 +5780,250 @@
   Affectation d&amp;#039;un crédit minimal annuel d&amp;#039;acquisition de documents calculé en fonction du nombre d&amp;#039;habitants de la ou des communes concernées : 1,50 € par habitant.
  &lt;/li&gt;
  &lt;li&gt;
   Gratuité du prêt.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Points de vigilance :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Moins de 2 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit au minimum avoir suivi la formation de base dispensée (gratuitement) par la Médiathèque Départementale, voire être titulaire du diplôme d&amp;#039;Auxiliaire de Bibliothèque Français (A.B.F.).
  &lt;/li&gt;
  &lt;li&gt;
   Entre 2 000 habitants et 5 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit être recruté au moins à mi-temps au sein de la filière culturelle et titulaire a minima du grade d&amp;#039;adjoint du patrimoine.
  &lt;/li&gt;
  &lt;li&gt;
   Entre 5 000 habitants et 10 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit être recruté à temps complet au sein de la filière culturelle et titulaire a minima du grade d&amp;#039;assistant de conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Plus de 10 000 habitants (population ciblée) :  Le responsable de l&amp;#039;équipement doit être recruté à temps complet au sein de la filière culturelle et titulaire a minima du grade de bibliothécaire ou bien de conservateur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Planchers des dépenses subventionnables :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux de création, d’extension et de réhabilitation : 20 000 € HT &lt;/li&gt;&lt;li&gt;Achat de mobiliers spécialisés : 5 000 € HT&lt;/li&gt;&lt;li&gt;Achat de documents : 5 € HT par habitant (population ciblée)&lt;/li&gt;&lt;li&gt;Informatisation : 3 000 € HT&lt;/li&gt;&lt;li&gt;Acquisition de matériels et documents multimédia : 3 000 € HT&lt;/li&gt;&lt;li&gt;Boites de retour : 400 € HT&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;P&lt;/strong&gt;&lt;strong&gt;lafonds des dépenses subventionnables :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux de création, d’extension et de réhabilitation : 700 000 € HT &lt;/li&gt;&lt;li&gt;Achat de mobiliers spécialisés : 100 000 € HT&lt;/li&gt;&lt;li&gt;Achat de documents : 100 000 € HT &lt;/li&gt;&lt;li&gt;Informatisation : 100 000 € HT &lt;/li&gt;&lt;li&gt;Acquisition de matériels et documents multimédia : 30 000 € HT&lt;/li&gt;&lt;li&gt;Boites de retour : 10 000 € HT&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/bibliotheques-et-mediatheques-publiques/</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/30a7-modele/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>05/12/2023</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/06/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>121447</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Accompagner vers un village intelligent et durable (rural)</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement territorial vers un développement durable via un village intelligent et durable</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J24" s="1" t="inlineStr">
+      <c r="J23" s="1" t="inlineStr">
         <is>
           <t>Taux maximal d’intervention FEDER : 60%</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif est de favoriser l&amp;#039;émergence de territoires ruraux intelligents et durables pour améliorer la qualité des services à destination des usagers, rendre plus efficients les services, et préserver les ressources naturelles, tout en s&amp;#039;appuyant sur les données.
 &lt;/p&gt;
 &lt;p&gt;
  Il est aussi de parvenir par les technologies numériques à une plus grande efficacité et simplicité de l&amp;#039;usage quotidien des territoires en matière de tourisme, mobilité, habitat, énergie, économie des ressources, services aux habitants, y compris par le développement de tiers-lieux numériques.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, il convient d&amp;#039;accompagner les territoires vers des stratégies de transformation numérique
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Elaboration de stratégies de transformation numérique du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Développement et déploiement de services / usages / solutions numériques ou plates-formes de services numériques à destination des citoyens ;
  &lt;/li&gt;
  &lt;li&gt;
   Développement de tiers-lieux numériques y compris les espaces d&amp;#039;e-inclusion ; une des composantes suivantes doit, a minima, être présente :
  &lt;/li&gt;
  &lt;li&gt;
   Tiers-lieu d&amp;#039;Idéation – Expérimentation – Innovation – Fabrication (prototypage, fablabs, repair café, ateliers partagés, makerspaces, living lab...,) ;
  &lt;/li&gt;
  &lt;li&gt;
   Tiers-lieu de médiation numérique (bibliothèques, médiathèques, espaces publics numériques...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Tiers-lieu de télétravail et collaboration (centres de télétravail, espace de coworking...) ;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Cohésion sociale et inclusion
 Technologies numériques et numérisation
 Tiers-lieux
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets devront être compatibles avec la stratégie du territoire déposée dans le cadre de l&amp;#039;AMI rural et avoir reçu un avis favorable du représentant de celui-ci.
 &lt;/p&gt;
 &lt;p&gt;
  Les services numériques devront être ouverts, partagés, interopérables (ne pas être liés à une technologie fermée ou propriétaire, l&amp;#039;open-source sera privilégie), dotés de standards ou connecteurs ouverts (facilement connectables à d&amp;#039;autres services ou plateformes numériques), et facilement personnalisables (réutilisation).
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projet veilleront à l&amp;#039;e-inclusion, quel que soit le service développé et devront fournir une note détaillant la méthode prévue pour permettre l&amp;#039;accès du service à tous les usagers.
 &lt;/p&gt;
 &lt;p&gt;
  Les tiers-lieux numériques devront offrir à leurs usagers un panel de services et un accompagnement à la pérennisation de leur utilisation.
 &lt;/p&gt;
 &lt;p&gt;
  Les stratégies de transformation numérique devront s&amp;#039;inscrire en cohérence étroite avec la stratégie intégrée du territoire et en cohérence avec les objectifs de la priorité II du programme FEDER-FSE&amp;#43; 21-27 consacrée au développement d&amp;#039;une économie régionale tournée vers le numérique.
 &lt;/p&gt;
 &lt;p&gt;
  Si le projet implique le développement d&amp;#039;équipements numériques, le porteur devra expliquer et préciser dans une note sa démarche pour un numérique responsable (bilan carbone, analyse de cycle de vie dans le processus d&amp;#039;écoconception, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses d&amp;#039;études préalables (AMO, études de faisabilité...) ;
@@ -6199,188 +6053,188 @@
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses de fonctionnement des structures, frais de gestion ainsi que toutes autres dépenses non directement rattachées au projet hors forfait de 7% ;
  &lt;/li&gt;
  &lt;li&gt;
   Dépenses de personnel.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités de soutien financier
 &lt;/p&gt;
 &lt;p&gt;
  Plancher minimal de subvention FEDER : 30 000 €
 &lt;/p&gt;
 &lt;p&gt;
  Plafond maximal de subvention FEDER : 1 000 000 € de FEDER
 &lt;/p&gt;
 &lt;p&gt;
  Taux maximal d&amp;#039;intervention FEDER : 60%
 &lt;/p&gt;
 &lt;p&gt;
  Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.europe-bfc.eu/nos-aides/villages-intelligents-et-durables</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://www.europe-bfc.eu/sites/bfceurope/files/2025-03/FA%20village%20intelligent_0.pdf</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: rural.feder&amp;#64;bourgognefranchecomte.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>florence.kohtz@bourgognefranchecomte.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/805f-accompagner-le-renouvellement-urbain/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional Bourgogne Franche-Comté</t>
         </is>
       </c>
-      <c r="AD24" s="1" t="inlineStr">
+      <c r="AD23" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>07/12/2022</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/06/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>152446</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Aider à la création et la réhabilitation du patrimoine bâti des collectivités (hors scolaire et périscolaire)</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>CONSTRUCTIONS ET RÉNOVATIONS PUBLIQUES</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J25" s="1" t="inlineStr">
+      <c r="J24" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L25" s="1" t="inlineStr">
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, la rénovation, la réhabilitation et à l&amp;#039;extension du patrimoine bâti des collectivités (hors scolaire et périscolaire).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une crèche écologique &amp;#34;les petits écoliers&amp;#34; - isolation thermique et mobilier
  &lt;/li&gt;
  &lt;li&gt;
   Extension du centre de santé &amp;#34;santé pour tous&amp;#34; - construction d&amp;#039;un nouveau bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du monument aux morts &amp;#34;à nos héros&amp;#34; - conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réfection du square &amp;#34;le jardin du bonheur&amp;#34; - espaces verts et aires de jeux
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement numérique de la bibliothèque &amp;#34;lire connecté&amp;#34; - équipement informatique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;ancienne école en salle de réunion &amp;#34;espace commun&amp;#34; - isolation et aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes d&amp;#039;accessibilité de la mairie &amp;#34;l&amp;#039;accès pour tous&amp;#34; - rampes et sanitaires adaptés
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un centre culturel &amp;#34;l&amp;#039;art en herbe&amp;#34; en partenariat avec la médiathèque départementale
@@ -6393,66 +6247,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation lourde du café-restaurant &amp;#34;au bon goût&amp;#34; - réhabilitation du dernier commerce local
  &lt;/li&gt;
  &lt;li&gt;
   Construction de maisons d&amp;#039;assistantes maternelles &amp;#34;les petits explorateurs&amp;#34; - mobilier inclus de création d&amp;#039;un établissement d&amp;#039;accueil pour jeunes enfants &amp;#34;petite enfance heureuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Alarmes anti-intrusions pour la salle des associations &amp;#34;sécurité communale&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions de matériel informatique &amp;#34;connectivité villageoise&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Démolition de bâtiments dangereux &amp;#34;sécurisation de l&amp;#039;environnement&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Extension du cimetière communal &amp;#34;espace sérénité&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du local des services techniques &amp;#34;outils modernes pour la commune&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Espace public
 Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -6772,561 +6626,561 @@
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conventionnement, si le besoin est avéré, avec le Département pour l&amp;#039;attribution de plages horaires pour les médecins de la protection maternelle et infantile (PMI).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien ;
  &lt;/li&gt;
  &lt;li&gt;
   Tous travaux dans des bâtiments donnant lieu à la perception de loyers (hors maintien de l&amp;#039;activité économique et de service public en zone rurale, de logement social, de maison de santé, de maisons médicales, et de Maisons d&amp;#039;Assistantes Maternelles) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières et l&amp;#039;équipement des structures médicales.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1e2-aider-a-la-realisation-de-travaux-damenagemen/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Isolation du bâtiment
 Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>143350</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement pour définir et lancer un projet de construction, de réhabilitation, d'extension d'équipements publics</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...2 lines deleted...]
-      <c r="K26" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L26" s="1" t="inlineStr">
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière de projet de construction, réhabilitation, d&amp;#039;extension d&amp;#039;équipements publics  (mairie, établissements d&amp;#039;enseignements ou périscolaires, équipements sportifs et culturels, équipements touristiques, aire de covoiturage etc...) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   pour donner des conseils de 1er niveau
  &lt;/li&gt;
  &lt;li&gt;
   pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
  &lt;/li&gt;
  &lt;li&gt;
   pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil de 1er niveau (administratifs, réglementaires et techniques)
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la définition du projet (définition du besoin, faisabilité, recherche de financement...)
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à maîtrise d&amp;#039;ouvrage  (définition du besoin, faisabilité,  scénarios d&amp;#039;aménagement, appui à la consultation des prestataires..) pour la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>http://www.inge43.fr</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
   contact&amp;#64;inge43.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 71 07 41 71
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>contact@inge43.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0423-beneficier-dun-accompagnement-pour-definir-et/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF26" s="1" t="inlineStr">
+      <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>144496</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L27" s="1" t="inlineStr">
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département peut accorder une subvention pour des 
 travaux de construction, restructuration tendant à une adaptation aux 
 normes pédagogiques ou de simple réhabilitation des bâtiments scolaires 
 du premier degré (salles de classe, restaurant scolaire…) à l&amp;#039;exclusion :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des simples travaux d&amp;#039;entretien courants,&lt;/li&gt;&lt;li&gt;des bâtiments dédiés à un usage périscolaire,&lt;/li&gt;&lt;li&gt;des salles polyvalentes,&lt;/li&gt;&lt;li&gt;des équipements et mobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Priorité est donnée aux projets motivés par les éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mesures de cartes scolaires (création de classe)&lt;/li&gt;&lt;li&gt;la mise en sécurité.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Des modalités spécifiques sont mises en œuvre pour les dépenses liées à 
 la sécurisation des groupes scolaires. Une subvention peut être accordée
  aux communes et groupements de communes pour les travaux, aménagements 
 liés à cette sécurisation des groupes scolaires du 1er degré.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/construction-restructuration-ou-rehabilitation-des-batiments-scolaires-du-premier-degre</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://messervices.landes.fr/</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
   education&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/93c9-aider-a-la-construction-la-restructuration-ou/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF27" s="1" t="inlineStr">
+      <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>104722</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Soutenir la construction d'équipements publics exceptionnels/majeurs en Pays de la Loire dans les domaines culturels et sportifs</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Accompagner les investissements culturels et sportifs structurants</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I28" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="J28" s="1" t="inlineStr">
+      <c r="J27" s="1" t="inlineStr">
         <is>
           <t>Maxi : 24 000 000</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Soutenir la construction d&amp;#039;équipements publics majeurs en Pays de la Loire dans les domaines culturels et sportifs.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En complément de sa politique de contractualisation avec les territoires, la Région finance des équipements structurants, culturels et sportifs, présentant un budget et un rayonnement conséquents.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide est mise en place pour permettre la réalisation de projets présentant un caractère exceptionnel d&amp;#039;intérêt régional, voire au-delà, ainsi que les dossiers inscrits au CPER et les grands travaux menés sous maîtrise d&amp;#039;ouvrage régionale, tel que le Centre de ressources, d&amp;#039;expertise et de performance sportive (CREPS).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Détermination de l&amp;#039;aide régionale :
  &lt;/strong&gt;
  10% de la dépense subventionnable plafonnée à 24 000 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P28" s="1" t="inlineStr">
+      <c r="P27" s="1" t="inlineStr">
         <is>
           <t>15/12/2022</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Eligibilité :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Caractère exceptionnel sinon unique de l&amp;#039;équipement au plan régional ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Investissement (hors acquisitions et VRD) de travaux et d&amp;#039;équipements supérieur à 2 700 000 € HT ;
    &lt;/strong&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   En vertu de sa compétence générale d&amp;#039;aménagement du territoire, le Conseil régional pourra qualifier le caractère structurant de l&amp;#039;équipement au regard des particularités du territoire concerné et de la singularité du projet.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Les dépenses subventionnables prises en compte dans le calcul de la subvention sont les suivantes :
   &lt;/strong&gt;
  &lt;/p&gt;
@@ -7338,61 +7192,61 @@
    &lt;/li&gt;
    &lt;li&gt;
     Agencement, équipement et mobilier ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Honoraires d&amp;#039;architectes, y compris ceux antérieurs à la date de décision du Conseil régional ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Les frais d&amp;#039;études techniques ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     L&amp;#039;assurance dommage-ouvrage obligatoire ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     La coordination sécurité ;
     &lt;br /&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/equipements-structurants-dinteret-regional</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, du sport et des associations
  &lt;br /&gt;
  Pôle Coordination
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Christine Alaoui
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="mailto:Christine.Alaoui&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Christine.Alaoui&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Envoyer les pièces justificatives à joindre en deux exemplaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Lettre d&amp;#039;intention ;
    &lt;br /&gt;
@@ -7407,249 +7261,249 @@
   &lt;/li&gt;
   &lt;li&gt;
    Plan de financement prévisionnel ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Projet culturel ou sportif quant à l&amp;#039;utilisation de l&amp;#039;équipement ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Présentation de l&amp;#039;équipe de gestion;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Échéancier des travaux ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Relevé d&amp;#039;identité bancaire (RIB) ;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2a58-equipements-structurants-dinteret-regional/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF28" s="1" t="inlineStr">
+      <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/06/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>157093</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'inclusion et l'épanouissement des habitants</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°4 : Favoriser l'inclusion et l'épanouissement des habitants</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Subvention
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I29" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J29" s="1" t="inlineStr">
+      <c r="J28" s="1" t="inlineStr">
         <is>
           <t>Plancher = 5 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L29" s="1" t="inlineStr">
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Favoriser l&amp;#039;inclusion et l&amp;#039;épanouissement des habitants&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe LEADER entend favoriser l&amp;#039;accès à la pratique sportive, à la culture et aux services pour le plus grand nombre. À travers les différentes initiatives qui seront soutenues, il s&amp;#039;agira de dynamiser la vie locale en poursuivant les objectifs opérationnels suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Un renforcement des solidarités et du lien social.
 &lt;/p&gt;
 &lt;p&gt;
  - Des associations valorisées et un intérêt retrouvé pour le bénévolat.
 &lt;/p&gt;
 &lt;p&gt;
  - Une fidélisation des acteurs associatifs et des bénévoles du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  - La promotion du sport comme facteur de santé et d&amp;#039;inclusion.
 &lt;/p&gt;
 &lt;p&gt;
  - Le maintien et la diversité de l&amp;#039;offre culturelle, de loisirs et évènementielle pour tous les publics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Création matérielle et/ou immatérielle de diffusion culturelle et artistique.
 &lt;/p&gt;
 &lt;p&gt;
  - Promotion de projets associatifs, culturels et artistiques.
 &lt;/p&gt;
 &lt;p&gt;
  - Aménagement/équipements d&amp;#039;espaces dédiés à la pratique sportive et/ou de loisirs.
 &lt;/p&gt;
 &lt;p&gt;
  - Actions de mise en réseau et de montée en compétence des acteurs associatifs.
 &lt;/p&gt;
 &lt;p&gt;
  - Aménagement de lieux d&amp;#039;accueil pour les personnes en situation de handicap.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées aux études :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Création, développement ou amélioration de l&amp;#039;offre culturelle.
 &lt;/p&gt;
 &lt;p&gt;
  - Création, développement de l&amp;#039;offre de sports/loisirs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Actions d&amp;#039;animation et de formation visant à la création ou au développement de projets culturels, artistiques et de loisirs.
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements et création d&amp;#039;outils de communication (portées par les collectivités locales uniquement).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Handicap
 Cohésion sociale et inclusion
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -7683,305 +7537,470 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/737c-leader-action-n4-favoriser-linclusion-et-lepa/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Mise en place d’un café / bistrot
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD29" s="1" t="inlineStr">
+      <c r="AD28" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF29" s="1" t="inlineStr">
+      <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>19/12/2023</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/06/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>103460</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans leurs projets d’investissement concourant à l’aménagement, au développement et à l’équipement cohérent et durable du territoire</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E30" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Contrat d'aménagement régional (CAR)</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L30" s="1" t="inlineStr">
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 La Région accompagne les collectivités franciliennes dans leurs projets d&amp;#039;investissement concourant à l&amp;#039;aménagement, au développement et à l&amp;#039;équipement cohérent et durable du territoire.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, centre de santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Espace public
 Jeunesse
 Cohésion sociale et inclusion
 Biodiversité</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R30" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  Communes de plus de 2000 habitants, EPCI à fiscalité propre et EPT
  &lt;br /&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;strong&gt;
    Communes :
   &lt;/strong&gt;
   jusqu&amp;#039;à 50 % du montant des dépenses éligibles (subvention maximale : 1 M€).
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    EPCI et EPT :
   &lt;/strong&gt;
   jusqu&amp;#039;à 30 % du montant des dépenses éligibles (subvention maximale : 2 M€).
  &lt;/p&gt;
  &lt;p&gt;
   Des subventions supplémentaires sont mobilisables pour les contrats intégrant des opérations environnementales ou la création d&amp;#039;aires de jeux et de loisirs inclusives.
  &lt;/p&gt;
  Chaque contrat peut inclure plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
  &lt;br /&gt;
 </t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-damenagement-regional-car</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  amenagement&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service l&amp;#039;administration en charge du dispositif avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36b2-contrat-damenagement-regional-car/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>166348</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Encourager le remplacement d’installations utilisant des énergies fossiles par la mise en place d’équipements de production de chaleur et de froid renouvelable</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 65</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>jusqu'à 65 % du coût de l'installation et jusqu'à 55% du cout de l'étude</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Aides à l’accompagnement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour accompagner la conception de projets dans les domaines suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Faisabilité chaufferie biomasse, géothermie de surface, solaire thermique, récupération de chaleur fatale &lt;/li&gt;&lt;li&gt;Etude de réseau de chaleur et de froid (faisabilité, AMO)&lt;/li&gt;&lt;li&gt;Réalisation d’un forage d’essai (géothermie)&lt;/li&gt;&lt;li&gt;Réalisation d’un test de réponse thermique TRT (géothermie sur champs de sondes)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;strong&gt;Aides à l’investissement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour la réalisation de projet dans les domaines suivants :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Réseaux de distribution de chaleur et de froid&lt;/li&gt;&lt;li&gt;Solaire thermique (hors AAP ADEME Grandes installations de solaire thermique) :&lt;/li&gt;&lt;li&gt;Production d’eau chaude solaire thermique&lt;/li&gt;&lt;li&gt;Installation de pompes à chaleur solaire pour la production d’eau chaude&lt;/li&gt;&lt;li&gt;Géothermie de surface (&amp;lt; 2 000 MWh ENR)&lt;/li&gt;&lt;li&gt;Biomasse énergie (&amp;lt; 12 GWh ENR)&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;école, piscine, entrepôt…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellpadding="0" cellspacing="0" width="280"&gt;&lt;tbody&gt;&lt;tr height="384"&gt;
+  &lt;td height="384" width="280"&gt;Ouvert à toutes les communes, entreprises ou industries&lt;/td&gt;
+&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/developpement-durable.html</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eloïse DUTHEL&lt;br /&gt;Chargée de mission chaleur renouvelable&lt;br /&gt;eloise.duthel&amp;#64;territoireenergiegard.fr&lt;br /&gt;chaleur-renouvelable&amp;#64;territoireenergiegard.fr&lt;br /&gt;0632198097&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/encourager-le-remplacement-d-installations-utilisant-des-energies-fossiles-par-la-mise-en-place-d-equipements-de-production-de-chaleur-et-de-froid-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
-          <t>13/08/2021</t>
+          <t>18/05/2026</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>08/06/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>111710</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8348,78 +8367,78 @@
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
       <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>08/06/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>98630</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H32" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie Juridique / administrative
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
@@ -8496,51 +8515,51 @@
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>23/07/2021</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>08/06/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>162637</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8651,51 +8670,51 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
         <v>139916</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8889,51 +8908,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
         <v>94676</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H35" s="1" t="inlineStr">
@@ -9232,51 +9251,51 @@
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>09/06/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
         <v>151701</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H36" s="1" t="inlineStr">
         <is>
@@ -9443,2715 +9462,2387 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
-        <v>162945</v>
+        <v>121762</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+          <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Architecte consultant de la MIQCP</t>
+          <t>Contrat rural</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
-        <is>
-[...177 lines deleted...]
-      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L38" s="1" t="inlineStr">
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF38" s="1" t="inlineStr">
+      <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/06/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>121337</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Fonds "Thématiques"</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I39" s="1" t="inlineStr">
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L39" s="1" t="inlineStr">
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépenses éligibles HT
  &lt;/strong&gt;
  : 150 000 €
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  : communes, EPCI&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W39" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF39" s="1" t="inlineStr">
+      <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/06/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>116475</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Contrats de territoire 2022-2026</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I40" s="1" t="inlineStr">
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J40" s="1" t="inlineStr">
+      <c r="J39" s="1" t="inlineStr">
         <is>
           <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L40" s="1" t="inlineStr">
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un socle de discussion
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les contrats de territoire
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Santé
 Tiers-lieux
 Economie locale et circuits courts
 Economie sociale et solidaire
 Risques naturels
 Equipement public
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
  &lt;/li&gt;
  &lt;li&gt;
   Aucune prorogation de ces délais ne pourra être accordée.
  &lt;/li&gt;
  &lt;li&gt;
   Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/calvados-territoires-2030</t>
         </is>
       </c>
-      <c r="W40" s="1" t="inlineStr">
+      <c r="W39" s="1" t="inlineStr">
         <is>
           <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service des territoires du Département du Calvados
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
   territoires&amp;#64;calvados.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d'une piscine
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF40" s="1" t="inlineStr">
+      <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/06/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>163959</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agences de l'eau
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Office Français de la Biodiversité (OFB)
-[...3 lines deleted...]
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Régionale de la Biodiversité (ARB) - La Réunion
-[...3 lines deleted...]
-      <c r="G41" s="1" t="inlineStr">
+Agences de l'eau
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L41" s="1" t="inlineStr">
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W41" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF41" s="1" t="inlineStr">
+      <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/06/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>163896</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L42" s="1" t="inlineStr">
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W42" s="1" t="inlineStr">
+      <c r="W41" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Gestion d'une base nautique
 Isolation du bâtiment
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF42" s="1" t="inlineStr">
+      <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/06/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>162634</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter et construire des bâtiments publics</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Bâtiment</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L43" s="1" t="inlineStr">
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
 &lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/batiment/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF43" s="1" t="inlineStr">
+      <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/06/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>139936</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="K44" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L44" s="1" t="inlineStr">
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF44" s="1" t="inlineStr">
+      <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/06/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>141290</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L45" s="1" t="inlineStr">
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un café / bistrot
 Mise en place d’un réseau de chaleur
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>92584</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Aider le développement de pratiques numériques dans les bibliothèques/médiathèques</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à 20 % du coût total d’investissement</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Doter les bibliothèques/médiathèques de matériel informatique et/ou de lecture à même de lutter contre la fracture numérique, et encourager en leur sein le développement de pratiques numériques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Acquisitions de bornes Wifi, postes informatiques dédiés, tablettes, liseuses etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Les frais de câblage, de maintenance et d&amp;#039;abonnement à Internet ne sont pas pris en charge.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires :
+ Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;ateliers de découverte, de sensibilisation et de pratique numérique, conjointement avec les enjeux du Schéma Départemental d&amp;#039;Amélioration d&amp;#039;Accessibilité des Services au Public (S.D.A.A.S.P.) et du Schéma Directeur Territorial d&amp;#039;Aménagement Numérique (S.D.T.A.N.) au sein de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet présenté s&amp;#039;appliquera à détailler les modalités de mise en oeuvre, en lien avec les schémas précités, et le fonctionnement de la bibliothèque.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 15000 habitants</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6b6-aider-le-developpement-de-pratiques-numerique/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
       <c r="AC45" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG45" s="1" t="inlineStr">
         <is>
-          <t>17/05/2023</t>
+          <t>03/05/2021</t>
         </is>
       </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
-        <v>92584</v>
+        <v>166577</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Aider le développement de pratiques numériques dans les bibliothèques/médiathèques</t>
+          <t>Aménagement d’une bibliothèque</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une bibliothèque</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Vaucluse</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H46" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...9 lines deleted...]
-          <t>Aide plafonnée à 20 % du coût total d’investissement</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...11 lines deleted...]
-&lt;/p&gt;</t>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Aménagement ou réaménagement mobilier d’une bibliothèque, signalétique.&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur le mobilier en bibliothèque&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Aide à la définition du besoin&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réalisation dune étude de faisabilité financière et technique du projet, aide décisionnelle&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la mise en place de la gestion du projet (organisation, calendrier)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Appui à la sélection des prestataires et au suivi de chantier&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N46" s="1" t="inlineStr">
         <is>
-          <t>Technologies numériques et numérisation
-[...1 lines deleted...]
-Inclusion numérique</t>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Bibliothèques et livres</t>
         </is>
       </c>
       <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
-[...12 lines deleted...]
-      </c>
       <c r="S46" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
-[...4 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="U46" s="1" t="inlineStr">
         <is>
-          <t>Communes du Vaucluse inférieures à 15000 habitants</t>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/amenagement-bibliotheque</t>
         </is>
       </c>
       <c r="X46" s="1" t="inlineStr">
         <is>
-          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+          <t>Département de la Drôme -
+Médiathèque départementale de la Drôme
+Emmanuelle Gabriac
+04 75 78 41 90 – egabriac&amp;#64;ladrome.fr</t>
         </is>
       </c>
       <c r="Y46" s="1" t="inlineStr">
         <is>
-          <t>nathalie.maucotel@vaucluse.fr</t>
+          <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z46" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a6b6-aider-le-developpement-de-pratiques-numerique/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenagement-d-une-bibliotheque/</t>
         </is>
       </c>
       <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF46" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG46" s="1" t="inlineStr">
         <is>
-          <t>03/05/2021</t>
+          <t>17/08/2026</t>
         </is>
       </c>
       <c r="AH46" s="1" t="inlineStr">
         <is>
-          <t>09/06/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
-        <v>111651</v>
+        <v>94917</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Adapter les collections des bibliothèques et médiathèques aux publics en difficulté</t>
+          <t>Préserver ou sauvegarder les fonds patrimoniaux des bibliothèques et médiathèques</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Culture et action extérieure : Bibliothèques et médiathèques</t>
+          <t>Fonds régional de restauration et d'acquisition des bibliothèques (FRRAB)</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
-        <is>
-[...281 lines deleted...]
-      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="I49" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L49" s="1" t="inlineStr">
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds régional de restauration et d&amp;#039;acquisition des bibliothèques (FRRAB)
 &lt;/p&gt;
 &lt;p&gt;
  Un fonds régional de restauration et d&amp;#039;acquisition pour les bibliothèques des collectivités territoriales, dit FRRAB, est constitué pour permettre à l&amp;#039;Etat et à la Région Grand Est de coordonner le soutien qu&amp;#039;ils apportent à la politique que mènent les collectivités locales en faveur de l&amp;#039;enrichissement, de la préservation ou de la sauvegarde des fonds patrimoniaux de leurs bibliothèques et médiathèques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  : l
  es bibliothèques publiques des collectivités locales du Grand Est et la BNUS dans le cadre de sa politique globale d&amp;#039;acquisitions.
 &lt;/p&gt;
 &lt;p&gt;
  Date : Les dossiers devront être déposés avant le 30 septembre de chaque année pour permettre un examen par le Comité FRRAB au cours du deuxième semestre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Projets éligibles
 &lt;/p&gt;
 &lt;p&gt;
  Le FRRAB est destiné à subventionner les achats de documents qui, par leur prix, ne pourraient être acquis sans aide complémentaire. Ces acquisitions doivent permettre :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    de compléter les collections existantes de documents anciens, rares ou précieux, objets du patrimoine écrit et graphique ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    de développer les fonds dans le sens de leur spécificité régionale ou locale ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;assurer l&amp;#039;entrée dans les collections publiques de documents contemporains (livres de bibliophilie, reliure d&amp;#039;art contemporaine, papiers d&amp;#039;auteurs...).
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Le FRRAB peut aussi subventionner des actions de restauration, de conservation préventive ou de sauvegarde des collections patrimoniales. Ces opérations doivent s&amp;#039;inscrire dans le cadre d&amp;#039;un programme pluriannuel de grande ampleur ou répondre à une situation d&amp;#039;urgence. Ne sont pas éligibles les opérations ponctuelles relevant du fonctionnement habituel d&amp;#039;un établissement (hors BNUS).
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Dépenses éligibles :
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Dépenses liées à l&amp;#039;acquisition, sur présentation des factures acquitées, hors frais et hors TVA.
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     La subvention ne pourra pas dépasser 80 % du montant total hors frais de l&amp;#039;acquisition. D
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     ans le cas d&amp;#039;une opération d&amp;#039;une importance exceptionnelle excédant les ressources du FRRAB, des financements complémentaires pourront être sollicités, notamment auprès du Ministère de la culture (Direction du livre et de la lecture).
     &lt;br /&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P49" s="1" t="inlineStr">
+      <c r="P47" s="1" t="inlineStr">
         <is>
           <t>26/07/2019</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/frrab/</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/livre-lecture_acquisition-restauration-frrab</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention.
 &lt;/p&gt;
 &lt;p&gt;
  La date de réception de la lettre d&amp;#039;intention doit être antérieure à la date d&amp;#039;achat de l&amp;#039;oeuvre.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ENVOI DU DOSSIER ET DES ANNEXES PAR VOIE DÉMATERIALISÉE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    CONSEIL RÉGIONAL GRAND EST
  -
    DIRECTION CULTURE PATRIMOINE ET MÉMOIRE  -
    &lt;a href="mailto:livre&amp;#64;grandest.fr" rel="noopener" target="_blank"&gt;
     livre&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    CONSEIL RÉGIONAL GRAND EST - DIRECTION RÉGIONALE DES AFFAIRES CULTURELLES -
    &lt;a href="mailto:demarches.livre.lecture.drac.grandest&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
     demarches.livre.lecture.drac.grandest&amp;#64;culture.gouv.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2bad-fonds-regional-de-restauration-et-dacquisitio/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF49" s="1" t="inlineStr">
+      <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/06/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>144547</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L50" s="1" t="inlineStr">
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -12194,633 +11885,767 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF50" s="1" t="inlineStr">
+      <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>119945</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L51" s="1" t="inlineStr">
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>166578</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Construction et modernisation des bibliothèques</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Construction et modernisation des bibliothèques</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Opérations de construction ou de modernisation d’une bibliothèque.&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur une construction de bibliothèque&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Aide à la définition de l’étude d’opportunité (analyse des besoins du territoire, état des lieux, visites de bibliothèques)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réalisation d’une étude de faisabilité financière et technique du projet, aide décisionnelle&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la mise en place de la gestion du projet (organisation, calendrier)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la recherche de financements&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la rédaction du préprogramme et au suivi de projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la rédaction du Projet Culturel, Scientifique, Éducatif et Social (PCSES)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/construction-et-modernisation-des-bibliotheques</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Drôme
+Médiathèque départementale de la Drôme
+Emmanuelle Gabriac
+04 75 78 41 90 – egabriac&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/construction-et-modernisation-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>166573</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Informatisation de la bibliothèque</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Informatisation de la bibliothèque</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Opérations d’informatisation ou de ré-informatisation de bibliothèque ou de réseau de bibliothèques.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur les logiciels de gestion et sites internet des bibliothèques&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;li&gt;Aide à l’expression du besoin et à la définition du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Présentation des offres des fournisseurs de logiciels&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réalisation d’une étude de faisabilité financière et technique du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la mise en place de la gestion du projet (organisation des opérations, calendrier)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la sélection du prestataire et au suivi du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Technologies numériques et numérisation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/informatisation-des-bibliotheques</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Drôme
+Médiathèque départementale de la Drôme
+Emmanuelle Gabriac
+04 75 78 41 90 – egabriac&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/informatisation-de-la-bibliotheque/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF51" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG51" s="1" t="inlineStr">
         <is>
-          <t>02/08/2022</t>
+          <t>17/08/2026</t>
         </is>
       </c>
       <c r="AH51" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:34" customHeight="0">
       <c r="A52" s="1">
-        <v>115180</v>
+        <v>166576</v>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Aider à l'animation d'une bibliothèque</t>
+          <t>Actions culturelles en bibliothèque</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Bibliothèques : aide à l'animation</t>
+          <t>Actions culturelles en bibliothèque</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aube</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-Association</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H52" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 30</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L52" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...92 lines deleted...]
-</t>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Toutes opérations d’actions culturelles en bibliothèque.&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réunion dans la commune&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur l’action culturelle en bibliothèque&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Visite sur place&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement à la définition d’un projet d’action culturelle&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la mise en place d’une action culturelle spécifique&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N52" s="1" t="inlineStr">
         <is>
-          <t>Bibliothèques et livres</t>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Bibliothèques et livres</t>
         </is>
       </c>
       <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
-[...48 lines deleted...]
-      </c>
       <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...5 lines deleted...]
-          <t>Dépenses de fonctionnement</t>
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="U52" s="1" t="inlineStr">
         <is>
-          <t>Aube</t>
+          <t>Drôme</t>
         </is>
       </c>
       <c r="V52" s="1" t="inlineStr">
         <is>
-          <t>https://www.aube.fr/Aide/92/18-soutien-a-la-lecture-publique.htm</t>
+          <t>https://collectivites.ladrome.fr/service/actions-culturelles-bibliotheque</t>
         </is>
       </c>
       <c r="X52" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+          <t>Département de la Drôme - Médiathèque départementale de la Drôme
+Emmanuelle Gabriac
+04 75 78 41 90 – egabriac&amp;#64;ladrome.fr
+ </t>
         </is>
       </c>
       <c r="Y52" s="1" t="inlineStr">
         <is>
-          <t>laetitia.hunin@aube.fr</t>
+          <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z52" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/cf2f-aider-a-lanimation-dune-bibliotheque/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/actions-culturelles-en-bibliotheque/</t>
         </is>
       </c>
       <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF52" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG52" s="1" t="inlineStr">
         <is>
-          <t>11/02/2022</t>
+          <t>17/08/2026</t>
         </is>
       </c>
       <c r="AH52" s="1" t="inlineStr">
         <is>
-          <t>08/06/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:34" customHeight="0">
       <c r="A53" s="1">
         <v>92581</v>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Soutenir et aider le recrutement de professionnels de bibliothèques</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H53" s="1" t="inlineStr">
         <is>
@@ -12922,51 +12747,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
       <c r="AH53" s="1" t="inlineStr">
         <is>
-          <t>09/06/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:34" customHeight="0">
       <c r="A54" s="1">
         <v>92582</v>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Informatiser la gestion des bibliothèques</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H54" s="1" t="inlineStr">
         <is>
@@ -13093,91 +12918,241 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="AE54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
       <c r="AH54" s="1" t="inlineStr">
         <is>
-          <t>09/06/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:34" customHeight="0">
       <c r="A55" s="1">
+        <v>166595</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Ressources numériques pour les usagers des bibliothèques</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Ressources numériques pour les usagers des bibliothèques</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;La médiathèque départementale met en place une offre de ressources numériques pour les usagers des bibliothèques : films, musique, presse…&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réunion dans la commune&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur l’offre ressources numériques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Formation de l’équipe de la bibliothèque&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Fourniture d’un kit de communication pour le public&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement pour le lancement officiel du service de l’offre&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la mise en place de la gestion du projet (organisation, calendrier)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Contacts avec le fournisseur du logiciel de la bibliothèque&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Intervention technique avec les fournisseurs pour la mise en place du service&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Assistance aux bibliothécaires et aux usagers sur l’utilisation des ressources numériques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Mise à disposition des ressources numériques et des moyens nécessaires au fonctionnement du service&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;br /&gt;
+0,40€/habitant/an&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/offre-de-ressources-numeriques-aux-usagers-de-la-bibliotheque-films-musique-presse</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Drôme
+Médiathèque départementale de la Drôme
+Emmanuelle Gabriac
+04 75 78 41 90 – egabriac&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ressources-numeriques-pour-les-usagers-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>150670</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Soutenir les médiathèques (hors patrimoine et formation)</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Aide aux médiathèques en Outre-mer (hors patrimoine et formation)</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L55" s="1" t="inlineStr">
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Exceptionnellement, et spécifiquement dans les départements et territoires d&amp;#039;outremer, des aides peuvent être accordées au recrutement de personnels dans les médiathèques. Cette démarche se différencie de l&amp;#039;aide à la formation continue et au patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Objectifs de la démarche
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de l&amp;#039;aide aux médiathèques, les médiathèques des territoires ultramarins peuvent déposer une demande de soutien au recrutement de personnels en particulier pour contribuer à la structuration des réseaux de lecture publique.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif est de contribuer à la structuration des réseaux de lecture publique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a&gt;
   &lt;strong&gt;
    → Nature des dépenses éligibles
   &lt;/strong&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention versée aux structures au titre de l&amp;#039;aide aux médiathèques est une subvention de fonctionnement.
 &lt;/p&gt;
@@ -13199,135 +13174,135 @@
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est versée en une fois.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Modalités d&amp;#039;évaluation des dossiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers déposés seront instruits par le service déconcentré du ministère de la Culture territorialement compétent.
 &lt;/p&gt;
 &lt;p&gt;
  Une attention particulière sera portée à l&amp;#039;effectivité des nouveaux services entrepris.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avant la fin de l&amp;#039;année N-1 (voir les calendriers des DAC).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes
   &lt;/li&gt;
   &lt;li&gt;
    Départements
   &lt;/li&gt;
   &lt;li&gt;
    Régions
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les collectivités locales d&amp;#039;outre-mer peuvent déposer un dossier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non-éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures situées en dehors des territoires ultramarins ne sont pas éligibles à l&amp;#039;aide aux médiathèques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non-éligibilité du projet
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de formation ou de recrutement de personnels dédiés au patrimoine dans les structures régionales du livre ne sont pas éligibles à l&amp;#039;aide aux médiathèques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-aux-mediatheques-en-outre-mer-hors-patrimoine-et-formation</t>
         </is>
       </c>
-      <c r="W55" s="1" t="inlineStr">
+      <c r="W56" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur l&amp;#039;aide aux médiathèques, vous êtes invités à vous adresser au Service du Livre et de la Lecture  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction générale des médias et des industries culturelles (DGMIC)
  &lt;br /&gt;
  Service du Livre et de la Lecture
  &lt;br /&gt;
  Ministère de la Culture
  &lt;br /&gt;
  &lt;a href="mailto:livre-lecture&amp;#64;culture.gouv.fr"&gt;
   livre-lecture&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
  182 rue Saint-Honoré, 75001 Paris
 &lt;/p&gt;
 &lt;p&gt;
  ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;a&gt;
   Guadeloupe
  &lt;/a&gt;
@@ -13410,127 +13385,127 @@
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rosiane DE LIZARAGA :
   &lt;a href="mailto:rosiane.de-lizarraga&amp;#64;culture.gouv.fr"&gt;
    rosiane.de-lizarraga&amp;#64;culture.gouv.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;a href="https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture" rel="noopener" target="_blank"&gt;
   Accéder au formulaire - Demande de subvention
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;a href="https://www.demarches-simplifiees.fr/commencer/compte-rendu-subvention" rel="noopener" target="_blank"&gt;
   Accéder au formulaire - Compte-rendu de subvention
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/13e7-aide-aux-mediatheques-hors-patrimoine-et-form/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF55" s="1" t="inlineStr">
+      <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>24/09/2023</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>120308</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Proposer des actions culturelles en bibliothèque</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Actions culturelles en bibliothèque</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L56" s="1" t="inlineStr">
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes opérations d&amp;#039;actions culturelles en bibliothèque.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -13547,594 +13522,594 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Visite sur place ou à la médiathèque départementale
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement à la définition d&amp;#039;un projet d&amp;#039;action culturelle
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
  &lt;/strong&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Visite sur place
   &lt;/li&gt;
   &lt;li&gt;
    Aide ponctuelle à la mise en place d&amp;#039;une action culturelle spécifique
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/actions-culturelles-bibliotheque/</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Drôme – Service des médiathèques
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:mdvd-crest&amp;#64;ladrome.fr"&gt;
     mdvd-crest&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mddv-die&amp;#64;ladrome.fr"&gt;
     mddv-die&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mddp-nyons&amp;#64;ladrome.fr"&gt;
     mddp-nyons&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mddc-stvallier&amp;#64;ladrome.fr"&gt;
     mddc-stvallier&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mdd-valence&amp;#64;ladrome.fr"&gt;
     mdd-valence&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Site :
  &lt;a href="https://www.ladrome.fr/"&gt;
   www.ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9975-actions-culturelles-en-bibliotheque/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF56" s="1" t="inlineStr">
+      <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/06/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>44632</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Gérer et faire vivre une médiathèque</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L57" s="1" t="inlineStr">
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseils et accompagnement pour la gestion et le fonctionnement des bibliothèques et médiathèques : fonds documentaires, animations, informatiques et numériques, formation du personnel.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 81 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Stage &amp;#34;Découvrir et animer la musique classique en bibliothèque&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Animation / Manifestation culturelle
 &lt;/p&gt;
 &lt;p&gt;
  &amp;#34;Atelier à la demande &amp;#34;&amp;#34;Désherbage&amp;#34;&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Stage &amp;#34;Numérique et petite enfance&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Tournées en bibliobus (échange d&amp;#039;un grand nombre d&amp;#039;ouvrages)
 &lt;/p&gt;
 &lt;p&gt;
  Atelier à la demande &amp;#34;Classer en Dewey&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Récolement : opération consistant à effectuer un état des lieux, une photographie des collections d&amp;#039;une bibliothèque
 &lt;/p&gt;
 &lt;p&gt;
  &amp;#34;Désherbage : opération consistant à retirer des collections, les documents détériorés, au contenu obsolète, démodés ou peu empruntés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8f66-gerer-et-faire-vivre-une-mediatheque/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF57" s="1" t="inlineStr">
+      <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/06/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>128958</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L58" s="1" t="inlineStr">
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB58" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF58" s="1" t="inlineStr">
+      <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/06/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>120311</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Être accompagné à l'informatisation de sa bibliothèque</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Informatisation des bibliothèques</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L59" s="1" t="inlineStr">
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Opérations d&amp;#039;informatisation ou de ré-informatisation de bibliothèque ou de réseau de bibliothèques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -14151,187 +14126,320 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Visite sur place ou accompagnement à distance
  &lt;/li&gt;
  &lt;li&gt;
   Aide à l&amp;#039;expression du besoin et à la définition du projet
  &lt;/li&gt;
  &lt;li&gt;
   Présentation des offres des fournisseurs existantes
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Visite sur place ou accompagnement à distance Réalisation d&amp;#039;une étude de faisabilité financière et technique du projet Aide à la méthode de gestion projet (organisation du chantier, calendrier)
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la sélection du prestataire et au suivi du chantier
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/informatisation-des-bibliotheques/</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Drôme
 &lt;/p&gt;
 &lt;p&gt;
  Services des médiathèques
 &lt;/p&gt;
 &lt;p&gt;
  Pôle Informatique et Numérique
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 75 78 41 90
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:jrieu&amp;#64;ladrome.fr"&gt;
   jrieu&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Site :
  &lt;a href="https://www.ladrome.fr/"&gt;
   www.ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9000-informatisation-des-bibliotheques/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF59" s="1" t="inlineStr">
+      <c r="AF60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/06/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>166575</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Recrutement, qualification et accompagnement à l’animation d’une équipe en bibliothèque</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Recrutement, qualification et accompagnement à l’animation d’une équipe en bibliothèque</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Recrutement, qualification et accompagnement à l’animation d’une équipe en bibliothèque.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réunion dans la commune&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur la gestion du personnel en bibliothèque&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;Accompagnement à la gestion d’une équipe&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Formation des bibliothécaires (programme annuel, formations sur mesure, formation qualifiante)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide au recrutement&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/recrutement-qualification-et-accompagnement-animation-equipe-en-bibliotheque</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Drôme
+Médiathèque départementale de la Drôme
+Emmanuelle Gabriac
+04 75 78 41 90 – egabriac&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recrutement-qualification-et-accompagnement-a-l-animation-d-une-equipe-en-bibliotheque/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>147698</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'acquisition et la restauration de documents patrimoniaux des bibliothèques (FRRAB)</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l&amp;apos;acquisition et restauration de documents patrimoniaux des bibliothèques (FRRAB)</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L60" s="1" t="inlineStr">
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif d&amp;#039;aide à l&amp;#039;acquisition et à la restauration de documents patrimoniaux, qui n&amp;#039;existe que dans certaines régions françaises, vise à accompagner les bibliothèques territoriales dans leurs projets d&amp;#039;acquisition et/ou de restauration de manuscrits, livres imprimés anciens ou livres d&amp;#039;artistes, estampes ou photographies à travers des fonds régionaux financés à parité entre l&amp;#039;État (services déconcentrés du ministère de la Culture c&amp;#039;est-à-dire les DRAC) et les régions.
 &lt;/p&gt;
 &lt;h2&gt;
  Présentation du dispositif
 &lt;/h2&gt;
 &lt;h3&gt;
  Qu&amp;#039;est-ce qu&amp;#039;un document patrimonial ?
 &lt;/h3&gt;
 &lt;p&gt;
  On rassemble sous l&amp;#039;appellation de patrimoine écrit les collections de manuscrits et archives, de livres imprimés antérieurs avant 1830 et autres collections spécialisées (cartes et plans, estampes, photographies, monnaies et médailles etc.) conservées par les bibliothèques territoriales françaises et mises à disposition du public.
 &lt;/p&gt;
 &lt;p&gt;
  Sont dits &amp;#34;patrimoniaux&amp;#34; les documents rares, précieux, anciens ou contemporains, appartenant à l&amp;#039;État ou à une collectivité territoriale, quels que soient leur nature, leur provenance, ou leur support et faisant l&amp;#039;objet d&amp;#039;une décision de conservation pérenne.
 &lt;/p&gt;
 &lt;h3&gt;
  Objectifs de la démarche
 &lt;/h3&gt;
 &lt;p&gt;
  L&amp;#039;aide à l&amp;#039;acquisition et à la restauration de documents patrimoniaux a pour objectif d&amp;#039;aider les bibliothèques territoriales à enrichir et à faire restaurer les documents patrimoniaux de leurs collections qui le nécessitent.
 &lt;/p&gt;
 &lt;h2&gt;
  Suis-je concerné(e) par cette démarche ?
 &lt;/h2&gt;
@@ -14827,192 +14935,208 @@
 &lt;h4&gt;
  Modalités d&amp;#039;évaluation des dossiers
 &lt;/h4&gt;
 &lt;p&gt;
  Les demandes sont examinées par le comité de gestion du FRRAB.
 &lt;/p&gt;
 &lt;h4&gt;
  Calendrier
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Date limite de dépôt des dossiers : 13 juillet 2023, 23h59
   &lt;/strong&gt;
   (heure de Paris). Aucun dossier ne pourra être déposé ou pris en compte après cette date.
  &lt;/li&gt;
  &lt;li&gt;
   Date de la Commission : 25 juillet 2023
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;
  Une question ?
 &lt;/h3&gt;
 &lt;p&gt;
  Pour toute question sur l&amp;#039;aide à l&amp;#039;acquisition et à la restauration de documents patrimoniaux en Occitanie, vous êtes invités à vous adresser à :
-&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="N60" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Magali Castillon, conseillère Patrimoine écrit, Archives, Actions culturelles inter-pôles :
+  &lt;a href="mailto:magali.castillon&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   magali.castillon&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 05 67 73 20 69 / 06 14 07 85 96
+ &lt;/li&gt;
+ &lt;li&gt;
+  Virginie Cerezo, gestionnaire Livre et lecture :
+  &lt;a href="mailto:virginie.cerezo&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   virginie.cerezo&amp;#64;culture.gouv.fr
+   &lt;span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>Suivant région
 &lt;br /&gt;
 périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]
 &lt;br /&gt;
 date de clôture de l&amp;#039;aide : Suivant région</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-a-l-acquisition-et-restauration-de-documents-patrimoniaux-des-bibliotheques-frrab</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>DGMIC &amp;gt; Bureau du patrimoine
 patrimoine.sll&amp;#64;culture.gouv.fr ; 01 40 15 75 24
 182 rue Saint-Honoré, 75033 Paris cedex 01</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ed3-aide-a-lacquisition-et-restauration-de-documents-patrimoniaux-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF60" s="1" t="inlineStr">
+      <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>13/08/2023</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>150665</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Financer des formations à destination des professionnels ou collaborateurs occasionnels des médiathèques</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Aide à la formation continue (livre et lecture)</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F61" s="1" t="inlineStr">
+      <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J61" s="1" t="inlineStr">
+      <c r="J63" s="1" t="inlineStr">
         <is>
           <t>Le montant de la subvention est de 2.000 à 20.000 € par projet.</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L61" s="1" t="inlineStr">
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures qui organisent des formations pour les personnels de bibliothèques, salariés ou occasionnels, ainsi que d&amp;#039;autres professionnels travaillant dans le champ du livre, de la lecture, de la lutte contre l&amp;#039;illettrisme, peuvent être aidées pour développer des programmes de formation. Le ministère de la Culture peut ainsi leur allouer une subvention.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Qu&amp;#039;est-ce que l&amp;#039;aide à la formation continue ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Des formations à destination des professionnels ou collaborateurs occasionnels des médiathèques existent spécifiquement. Elles sont dispensées par différents organismes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   centres de formation aux carrières de bibliothèques
  &lt;/li&gt;
  &lt;li&gt;
   associations professionnelles ou interprofessionnelles agréées pour proposer des offres de formation
  &lt;/li&gt;
  &lt;li&gt;
   structures régionales du livre agréées pour la formation
  &lt;/li&gt;
  &lt;li&gt;
   etc.
  &lt;/li&gt;
@@ -15045,62 +15169,62 @@
  &lt;strong&gt;
   → Modalités d&amp;#039;attribution de la subvention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est versée en une fois.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Modalités d&amp;#039;évaluation des dossiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont étudiés par les services déconcentrés du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Défini par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Associations
   &lt;/li&gt;
   &lt;li&gt;
    Communes
   &lt;/li&gt;
   &lt;li&gt;
    Départements
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises privées
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises publiques locales
   &lt;/li&gt;
   &lt;li&gt;
    EPCI à fiscalité propre
@@ -15139,78 +15263,78 @@
   → Critères d&amp;#039;éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets suivants peuvent être subventionnés au titre de l&amp;#039;aide à la formation continue :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    formation en collaboration avec le CNFPT, l&amp;#039;INET, l&amp;#039;ENSSIB et les CRFCB
   &lt;/li&gt;
   &lt;li&gt;
    journée professionnelle
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les colloques universitaires de recherche, non directement liés à la formation des personnels des bibliothèques, ne peuvent pas bénéficier de l&amp;#039;aide à la formation continue.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-a-la-formation-continue-livre-et-lecture</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W63" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur l&amp;#039;aide à la formation continue, vous êtes invités à vous adresser au Service du Livre et de la Lecture :
 &lt;/p&gt;
 &lt;p&gt;
  Direction générale des médias et des industries culturelles (DGMIC)
  &lt;br /&gt;
  Service du Livre et de la Lecture
  &lt;br /&gt;
  Ministère de la Culture
  &lt;br /&gt;
  &lt;a href="mailto:livre-lecture&amp;#64;culture.gouv.fr"&gt;
   livre-lecture&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
  182 rue Saint-Honoré, 75001 Paris
 &lt;/p&gt;
 &lt;p&gt;
  ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;a&gt;
   Auvergne-Rhône-Alpes
  &lt;/a&gt;
 &lt;/h2&gt;
@@ -15627,119 +15751,119 @@
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rosiane DE LIZARAGA :
   &lt;a href="mailto:rosiane.de-lizarraga&amp;#64;culture.gouv.fr"&gt;
    rosiane.de-lizarraga&amp;#64;culture.gouv.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;a href="https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture" rel="noopener" target="_blank"&gt;
   Accéder au formulaire - Demande de subvention
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;a href="https://www.demarches-simplifiees.fr/commencer/compte-rendu-subvention" rel="noopener" target="_blank"&gt;
   Accéder au formulaire - Compte-rendu de subvention
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/553c-aide-a-la-formation-continue/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF61" s="1" t="inlineStr">
+      <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>24/09/2023</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>58576</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'enrichissement et la restauration des collections des musées et fonds patrimoniaux des bibliothèques</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L62" s="1" t="inlineStr">
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Région Occitanie soutient les &amp;#34;Musées de France&amp;#34; et les bibliothèques des collectivités publiques dotées de fonds patrimoniaux dans la restauration et l&amp;#039;enrichissement de leurs collections
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif vise à favoriser la restauration et l&amp;#039;enrichissement des collections des « Musées de France » et des fonds patrimoniaux des bibliothèques d&amp;#039;Occitanie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le FRAM (Fonds Régional d&amp;#039;Acquisition pour les Musées de France),
   &lt;/li&gt;
   &lt;li&gt;
    le FRAR (Fonds Régional d&amp;#039;Aide à la Restauration des collections des musées de France)
   &lt;/li&gt;
   &lt;li&gt;
    et le FRRAB (Fonds Régional de Restauration et d&amp;#039;Acquisition pour les Bibliothèques) sont abondés annuellement par l&amp;#039;État et la Région.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les établissements peuvent solliciter :
@@ -15777,101 +15901,101 @@
 &lt;p&gt;
  Le taux de financement est déterminé annuellement en fonction de l&amp;#039;enveloppe budgétaire, de la programmation et dans la limite maximale de 80% du coût de la dépense.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt du dossier et procédure
 &lt;/p&gt;
 &lt;p&gt;
  Chaque dossier fera l&amp;#039;objet d&amp;#039;une instruction par les services de la Région. Le dossier complet est adressé à la Région et en parallèle à l&amp;#039;Etat (DRAC) au plus tard le
  &lt;strong&gt;
   31 mai
  &lt;/strong&gt;
  , pour un examen en Comité de Gestion au début de l&amp;#039;été et une délibération du Conseil régional à la fin du 3ème trimestre.
 &lt;/p&gt;
 &lt;p&gt;
  Conformément au RGFR, la subvention régionale fait l&amp;#039;objet d&amp;#039;un versement unique, lorsqu&amp;#039;elle est inférieure ou égale à 2 000 € ou fractionné au-dessus de 2 000 €, si le porteur de projet le souhaite (un acompte d&amp;#039;un montant maximum de 70 %) et un solde.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Musée
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le soutien régional est calculé en fonction du montant d&amp;#039;opération HT. Le coût TTC peut être pris en compte, si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA en fonction de l&amp;#039;opération concernée.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les acquisitions des « musées de France » en vente publique, les frais spécifiques peuvent être retenus.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide accordée à un établissement ne peut en principe dépasser le tiers du montant annuel du FRAM, du FRAR ou du FRRAB.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;autofinancement du propriétaire ne peut être inférieur à 20% du montant HT (ou TTC si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA).
 &lt;/p&gt;
 &lt;p&gt;
  Ces fonds sont destinés à soutenir en priorité les restaurations et acquisitions majeures, inaccessibles pour les établissements d&amp;#039;Occitanie sans le cofinancement de l&amp;#039;État et de la Région. Pour des opérations exceptionnelles dépassant le cadre budgétaire dédié à ces dispositifs, des mesures financières exceptionnelles pourront être étudiées par la Région en cohérence avec les fonds mis en place à cet effet par l&amp;#039;État pour les musées et les bibliothèques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Patrimoine-Soutien-a-l-enrichissement-et-a-la-restauration-des-collections-des</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Calendrier du dépôt des dossiers
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers de demande de financement, simultanément à la DRAC d&amp;#039;Occitanie et à la Région, au plus tard le 30 mai de l&amp;#039;année N pour instruction et décision avant la fin de l&amp;#039;année N.
 &lt;/p&gt;
 &lt;p&gt;
  Contact
 &lt;/p&gt;
 &lt;p&gt;
  Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Service Développement, Restauration et Valorisation du patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Pour les départements 11, 30, 34, 48 et 66 :
 &lt;/p&gt;
 &lt;p&gt;
  Site de Montpellier :
 &lt;/p&gt;
@@ -15909,998 +16033,644 @@
  22, boulevard du Maréchal Juin
 &lt;/p&gt;
 &lt;p&gt;
  31 406 TOULOUSE Cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Radhia GHAZOUANI
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 05 61 39 62 09
 &lt;/p&gt;
 &lt;p&gt;
  Mél : radhia.ghazouani&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Philippe MONDY
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 05 61 39 62 15
 &lt;/p&gt;
 &lt;p&gt;
  Mél : philippe.mondy&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5dca-patrimoine-soutien-a-lenrichissement-et-a-la-/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF62" s="1" t="inlineStr">
+      <c r="AF64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>24/09/2020</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/06/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>166418</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE OUEST AVEYRON</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>developpement@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de bornes électriques
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>137961</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Aider au recrutement professionnel dans les bibliothèques dans le cadre du schéma départemental de lecture publique</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Aide starter au recrutement professionnel dans les bibliothèques</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I63" s="1" t="inlineStr">
+      <c r="I66" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J63" s="1" t="inlineStr">
+      <c r="J66" s="1" t="inlineStr">
         <is>
           <t>Plafond de 30.000€, donc 15.000€ par an maximum</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L63" s="1" t="inlineStr">
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider au recrutement professionnel dans les bibliothèques - création d&amp;#039;un premier poste statutaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Bibliothèques  - tous usagers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  dossier de demande de subvention
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  2 ans
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  2 postes aidés maximum par an. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Avoir signé le contrat d&amp;#039;objectifs et de moyens avec le Département &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Médiathèque
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:mediatheque.departementale&amp;#64;hauteloire.fr" target="_self"&gt;
   mediatheque.departementale&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.71.02.17.00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7b32-aider-au-recrutement-professionnel-dans-le-ca/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF63" s="1" t="inlineStr">
+      <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/06/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>137967</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets de formations dans les bibliothèques dans le cadre du schéma départemental de lecture publique</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Accompagnement projets de formations dans les bibliothèques</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J64" s="1" t="inlineStr">
+      <c r="J67" s="1" t="inlineStr">
         <is>
           <t>50% / Plafond : 2000€ si pas de CTL et/ou de CTEAC</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L64" s="1" t="inlineStr">
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement des projets de formations dans les bibliothèques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Bibliothèques  - tous usagers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  dossier de demande de subvention
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  permanent
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  4 projets aidés maximum par an. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Avoir signé le contrat d&amp;#039;objectifs et de moyens avec le Département &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Médiathèque
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:mediatheque.departementale&amp;#64;hauteloire.fr" target="_self"&gt;
   mediatheque.departementale&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.71.02.17.00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f603-accompagner-bibliotheques-les-projets-de-form/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF64" s="1" t="inlineStr">
+      <c r="AF67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...546 lines deleted...]
-      </c>
       <c r="AH67" s="1" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:34" customHeight="0">
       <c r="A68" s="1">
         <v>120309</v>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Être accompagné au recrutement, à la qualification et à l’animation d’une équipe en bibliothèque</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Recrutement, qualification et accompagnement à l’animation d’une équipe en bibliothèque</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -17065,678 +16835,733 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF68" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH68" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:34" customHeight="0">
       <c r="A69" s="1">
-        <v>92585</v>
+        <v>137962</v>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Financer l'achat d’un véhicule dédié à la circulation des documents au sein d’un réseau de bibliothèques</t>
+          <t>Soutenir la formation qualifiante d'auxiliaire de bibliothèque dans le cadre du schéma départemental de lecture publique</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'inscription à la formation qualifiante d'Auxiliaire de Bibliothèque</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Vaucluse</t>
+          <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
-        <is>
-[...257 lines deleted...]
-      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K71" s="1" t="inlineStr">
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J69" s="1" t="inlineStr">
+        <is>
+          <t>50% du coût de l'inscription</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L71" s="1" t="inlineStr">
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Soutien à l&amp;#039;extension des horaires d&amp;#039;ouverture des bibliothèques communales.
+ Soutien à l&amp;#039;inscription à la formation qualifiante d&amp;#039;Auxiliaire de Bibliothèque
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
- Bibliothèques communales  à rayonnement intercommunal  - tous usagers
+ Bibliothèques  - tous usagers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  dossier de demande de subvention
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
- 2 ans
+ 1 an
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="S71" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ol&gt;&lt;li&gt;
+ 4 postes aidés maximum par an.
+&lt;/li&gt;&lt;li&gt;Avoir signé le contrat d&amp;#039;objectifs et de moyens avec le Département &lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Médiathèque
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:mediatheque.departementale&amp;#64;hauteloire.fr" target="_self"&gt;
   mediatheque.departementale&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.71.02.17.00
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4151-soutenir-la-formation-qualifiante-dauxiliaire/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>137965</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'action culturelle de proximité dans les bibliothèques dans le cadre du schéma départemental de lecture publique</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'action culturelle de proximité dans les bibliothèques</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J70" s="1" t="inlineStr">
+        <is>
+          <t>Budget réservé aux bibliothèques pour une action culturelle de proximité</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien à l&amp;#039;action culturelle de proximité dans les bibliothèques.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Bibliothèques  - tous usagers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande d&amp;#039;attribution
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ aide ponctuelle
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Attributions réservée aux bibliothèques et destinée à soutenir une action culturelle de proximité&lt;/p&gt;&lt;p&gt;Charte d&amp;#039;attribution votée en CP &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Avoir signé le contrat d&amp;#039;objectif et de moyens avec le département &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Médiathèque
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:mediatheque.departementale&amp;#64;hauteloire.fr" target="_self"&gt;
+  mediatheque.departementale&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.02.17.00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5fdf-soutenir-laction-culturelle-de-proximite-dans/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>137966</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets d'animation structurants des bibliothèques dans le cadre du schéma départemental de lecture publique</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement projets d'animation structurant dans les bibliothèques</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J71" s="1" t="inlineStr">
+        <is>
+          <t>25% / Plafond : 2000€ si pas de CTL et/ou de CTEAC</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement des projets d&amp;#039;animation structurants dans les bibliothèques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Bibliothèques  - tous usagers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande de subvention
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ permanent
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 2 projets aidés maximum par an. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Avoir signé le contrat d&amp;#039;objectifs et de moyens avec le Département &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Médiathèque
+&lt;/p&gt;
+&lt;p&gt;
+ EMail :
+ &lt;a href="mailto:mediatheque.departementale&amp;#64;hauteloire.fr" target="_self"&gt;
+  mediatheque.departementale&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.02.17.00
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
       <c r="Z71" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/eaa7-soutenir-lextension-des-horaires-douverture-d/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfb8-accompagner-les-projets-danimation-bibliotheq/</t>
         </is>
       </c>
       <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH71" s="1" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:34" customHeight="0">
       <c r="A72" s="1">
-        <v>20396</v>
+        <v>92585</v>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Enrichir et restaurer les collections des musées et fonds patrimoniaux des bibliothèques (FRAM, FRAR et FRRAB)</t>
+          <t>Financer l'achat d’un véhicule dédié à la circulation des documents au sein d’un réseau de bibliothèques</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Occitanie</t>
+          <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...2 lines deleted...]
-Association</t>
+          <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
       <c r="J72" s="1" t="inlineStr">
         <is>
-          <t>Dans la limite maximale de 80% du coût de la dépense.</t>
+          <t>20 % du coût total plafonné à 5 000 €</t>
         </is>
       </c>
       <c r="K72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le dispositif vise à favoriser la restauration et l&amp;#039;enrichissement des collections des « Musées de France » et des fonds patrimoniaux des bibliothèques d&amp;#039;Occitanie. Le FRAM (Fonds Régional d&amp;#039;Acquisition pour les Musées de France), le FRAR (Fonds Régional d&amp;#039;Aide à la Restauration des collections des musées de France) et le FRRAB (Fonds Régional de Restauration et d&amp;#039;Acquisition pour les Bibliothèques) sont abondés annuellement par l&amp;#039;Etat et la Région.
-[...23 lines deleted...]
- Les demandes de soutien au titre du FRAM, du FRAR et du FRRAB sont présentées par la personne morale propriétaire de la collection considérée : collectivités locales (ou leurs établissements publics) ou associations.
+ Financer l&amp;#039;achat d&amp;#039;un véhicule dédié à la circulation des documents au sein d&amp;#039;un réseau intercommunal de bibliothèques.
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>Véhicule utilitaire de 2,5 à 3 m3</t>
+        </is>
+      </c>
       <c r="N72" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-[...1 lines deleted...]
-Musée</t>
+          <t>Bibliothèques et livres</t>
         </is>
       </c>
       <c r="O72" s="1" t="inlineStr">
         <is>
-          <t>Récurrente</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="R72" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...18 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Usage exclusif par le réseau des bibliothèques
+ &lt;/li&gt;
+ &lt;li&gt;
+  1 véhicule par réseau
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U72" s="1" t="inlineStr">
         <is>
-          <t>Occitanie</t>
-[...4 lines deleted...]
-          <t>https://www.laregion.fr/Soutien-a-l-enrichissement-et-a-la-restauration-des-collections</t>
+          <t>Vaucluse</t>
         </is>
       </c>
       <c r="X72" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...31 lines deleted...]
-&lt;/p&gt;</t>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
       <c r="Y72" s="1" t="inlineStr">
         <is>
-          <t>admin@test.com</t>
+          <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
       <c r="Z72" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4dc9-patrimoine-soutien-a-lenrichissement-et-a-la-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e4ee-financer-lachat-dun-vehicule-dedie-a-la-circu/</t>
         </is>
       </c>
       <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
       <c r="AE72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF72" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG72" s="1" t="inlineStr">
         <is>
-          <t>03/01/2020</t>
+          <t>03/05/2021</t>
         </is>
       </c>
       <c r="AH72" s="1" t="inlineStr">
         <is>
-          <t>11/06/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:34" customHeight="0">
       <c r="A73" s="1">
         <v>120379</v>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -18295,51 +18120,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH73" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:34" customHeight="0">
       <c r="A74" s="1">
         <v>117172</v>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -18495,51 +18320,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="AE74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
       <c r="AH74" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:34" customHeight="0">
       <c r="A75" s="1">
         <v>116474</v>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Accompagner les petites communes rurales du Calvados</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Aides aux petites communes rurales (APCR et APCR+)</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -18812,843 +18637,937 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AE75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
       <c r="AH75" s="1" t="inlineStr">
         <is>
-          <t>08/06/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:34" customHeight="0">
       <c r="A76" s="1">
+        <v>137964</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'extension des horaires d'ouverture des bibliothèques communales dans le cadre du schéma départemental de lecture publique</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'extension des horaires d'ouverture des bibliothèques communales</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>25% de la subvention allouée par la DRAC / Plafond : 2 x 3000€ par an</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien à l&amp;#039;extension des horaires d&amp;#039;ouverture des bibliothèques communales.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Bibliothèques communales  à rayonnement intercommunal  - tous usagers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande de subvention
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ 2 ans
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 2 projets aidés maximum par an. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Avoir signé la conveniton d&amp;#039;objectifs et de moyens &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Médiathèque
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:mediatheque.departementale&amp;#64;hauteloire.fr" target="_self"&gt;
+  mediatheque.departementale&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.02.17.00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eaa7-soutenir-lextension-des-horaires-douverture-d/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>20396</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Enrichir et restaurer les collections des musées et fonds patrimoniaux des bibliothèques (FRAM, FRAR et FRRAB)</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J77" s="1" t="inlineStr">
+        <is>
+          <t>Dans la limite maximale de 80% du coût de la dépense.</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif vise à favoriser la restauration et l&amp;#039;enrichissement des collections des « Musées de France » et des fonds patrimoniaux des bibliothèques d&amp;#039;Occitanie. Le FRAM (Fonds Régional d&amp;#039;Acquisition pour les Musées de France), le FRAR (Fonds Régional d&amp;#039;Aide à la Restauration des collections des musées de France) et le FRRAB (Fonds Régional de Restauration et d&amp;#039;Acquisition pour les Bibliothèques) sont abondés annuellement par l&amp;#039;Etat et la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Les établissements peuvent solliciter :
+&lt;/p&gt;
+&lt;p&gt;
+ 1- au titre des « musées de France », pour les collections labellisées,
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le FRAR pour la restauration des objets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le FRAM pour l&amp;#039;achat d&amp;#039;oeuvres majeures ou remarquables ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2- au titre des bibliothèques, le FRRAB, pour les acquisitions de fonds patrimoniaux tels
+ que, ouvrages anciens, incunables, lettres et manuscrits autographes, livres d&amp;#039;artistes, etc. Par ailleurs, le FRRAB peut être sollicité pour la restauration et la conservation des collections patrimoniales, ainsi que leur mise en valeur dans le cadre d&amp;#039;opérations particulièrement marquantes.
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires du FRAM et du FRAR sont les établissements labellisés par l&amp;#039;Etat « Musées de France » et ceux du FRRAB sont les bibliothèques des collectivités publiques dotées de fonds patrimoniaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de soutien au titre du FRAM, du FRAR et du FRRAB sont présentées par la personne morale propriétaire de la collection considérée : collectivités locales (ou leurs établissements publics) ou associations.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien régional est calculé en fonction du montant d&amp;#039;opération HT. Le coût TTC peut être pris en compte, si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA en fonction de l&amp;#039;opération concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les acquisitions des « musées de France » en vente publique, les frais spécifiques peuvent être retenus.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide accordée à un établissement ne peut en principe dépasser le tiers du montant annuel du FRAM, du FRAR ou du FRRAB.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;autofinancement du propriétaire ne peut être inférieur à 20% du montant HT (ou TTC si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces fonds sont destinés à soutenir en priorité les restaurations et acquisitions majeures, inaccessibles pour les établissements d&amp;#039;Occitanie sans le cofinancement de l&amp;#039;État et de la Région. Pour des opérations exceptionnelles dépassant le cadre budgétaire dédié à ces dispositifs, des mesures financières exceptionnelles pourront être étudiées par la Région en cohérence avec les fonds mis en place à cet effet par l&amp;#039;État pour les musées et les bibliothèques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-a-l-enrichissement-et-a-la-restauration-des-collections</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Région Occitanie / Pyrénées-Méditerranée Direction de la Culture et du Patrimoine Service Développement, Restauration et Valorisation du patrimoine
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 11, 30, 34, 48 et 66 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier : 201, avenue de la Pompignane 34 064 MONTPELLIER Cedex 2
+&lt;/p&gt;
+&lt;p&gt;
+ Monique BENOIT : 04 67 22 93 49 Mél : monique.benoit&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Anne-Françoise VOISIN : 04 67 22 98 49 Mél : anne-francoise.voisin&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse : 22, boulevard du Maréchal Juin 31 406 TOULOUSE Cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Radhia GHAZOUANI : 05 61 39 62 09 Mél : radhia.ghazouani&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe MONDY : 05 61 39 62 15 Mél : philippe.mondy&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dc9-patrimoine-soutien-a-lenrichissement-et-a-la-/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>165997</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets innovants qui favorisent la transition des bibliothèques vers une offre de services leur permettant de répondre aux défis technologiques</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Fonds régional d’innovation en bibliothèque</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L76" s="1" t="inlineStr">
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif de ce dispositif est de soutenir des projets innovants qui favorisent la transition des bibliothèques vers une offre de services leur permettant de répondre aux défis technologiques ainsi qu’aux nouvelles pratiques de leurs usagers.&lt;/p&gt; &lt;p&gt;Sont éligibles dans le cadre de ce dispositif les collectivités territoriales de la région Provence-Alpes-Côte d’Azur ou leurs regroupements ainsi que les associations qui œuvrent dans le domaine de la lecture publique et sont domiciliées en Provence-Alpes-Côte d&amp;#039;Azur ou disposent d’un établissement ou d’une succursale en région et ayant plus d’une année d’existence.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P76" s="1" t="inlineStr">
+      <c r="P78" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Projets éligibles :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Numérisation des fonds des bibliothèques&lt;/li&gt; 	&lt;li&gt;Création de contenus numériques&lt;/li&gt; 	&lt;li&gt;Développement de pratiques numériques&lt;/li&gt; 	&lt;li&gt;Ouverture de la bibliothèque à de nouvelles pratiques&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/fonds-regional-dinnovation-en-bibliotheque</t>
         </is>
       </c>
-      <c r="W76" s="1" t="inlineStr">
+      <c r="W78" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_FRIB/depot/simple</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fonds-regional-d-innovation-en-bibliotheque/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF76" s="1" t="inlineStr">
+      <c r="AF78" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/06/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E77" s="1" t="inlineStr">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie Juridique / administrative
-[...3 lines deleted...]
-      <c r="K77" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N77" s="1" t="inlineStr">
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="U77" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB77" s="1" t="inlineStr">
+      <c r="AB79" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF77" s="1" t="inlineStr">
+      <c r="AF79" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG77" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>03/06/2026</t>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E78" s="1" t="inlineStr">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="K78" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N78" s="1" t="inlineStr">
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="U78" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB78" s="1" t="inlineStr">
+      <c r="AB80" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC78" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF78" s="1" t="inlineStr">
+      <c r="AF80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG78" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>04/06/2026</t>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-[...279 lines deleted...]
-      <c r="A80" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>101248</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="K80" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L80" s="1" t="inlineStr">
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -19659,596 +19578,596 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
+      <c r="AB81" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF80" s="1" t="inlineStr">
+      <c r="AF81" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/06/2026</t>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>166358</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement des collectivités</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Programme de solidarité territoriale (PST)</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I81" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 35</t>
         </is>
       </c>
-      <c r="J81" s="1" t="inlineStr">
+      <c r="J82" s="1" t="inlineStr">
         <is>
           <t>Taux de solidarité départementale (TSD)</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L81" s="1" t="inlineStr">
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M82" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Bâtiments communaux (Mairies, salles culturelles, polyvalentes ...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Equipements sportifs ;
  &lt;/li&gt;
  &lt;li&gt;
   Equipements touristiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Lotissements d&amp;#039;habitation ;
  &lt;/li&gt;
  &lt;li&gt;
   Voirie (en et hors agglomération) ;
  &lt;/li&gt;
  &lt;li&gt;
   Cimetières ;
  &lt;/li&gt;
  &lt;li&gt;
   Tout projet d&amp;#039;équipement public d&amp;#039;intérêt général ;
  &lt;/li&gt;
  &lt;li&gt;
   ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P81" s="1" t="inlineStr">
+      <c r="P82" s="1" t="inlineStr">
         <is>
           <t>01/07/2026</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projet supérieur ou égal à 15 000 € HT ;
  &lt;/li&gt;
  &lt;li&gt;
   Dépôt de la demande avant le démarrage des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Morbihan</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://morbihan.fr</t>
         </is>
       </c>
-      <c r="W81" s="1" t="inlineStr">
+      <c r="W82" s="1" t="inlineStr">
         <is>
           <t>https://mesaides.morbihan.fr</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Générale Adjointe Education, Culture, Attractivité, Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 02 97 54 80 26
 &lt;/p&gt;
 &lt;p&gt;
  Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>direction.territoires@morbihan.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-investissement-des-collectivites-communes-epci/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB81" s="1" t="inlineStr">
+      <c r="AB82" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF81" s="1" t="inlineStr">
+      <c r="AF82" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>20/05/2026</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/06/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>82915</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C82" s="1" t="inlineStr">
+      <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de Corrèze
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
 CAUE de l'Yonne
-CAUE d'Alsace
-[...63 lines deleted...]
-CAUE de l'Aisne
 CAUE de l'Ain
 CAUE du Gers
 CAUE de la Meuse
 CAUE du Tarn
-CAUE de la Dordogne</t>
-[...2 lines deleted...]
-      <c r="G82" s="1" t="inlineStr">
+CAUE de la Dordogne
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L82" s="1" t="inlineStr">
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -20290,88 +20209,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -20390,79 +20309,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -20934,226 +20853,226 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB83" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF82" s="1" t="inlineStr">
+      <c r="AF83" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/06/2026</t>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>162563</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I83" s="1" t="inlineStr">
+      <c r="I84" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J83" s="1" t="inlineStr">
+      <c r="J84" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L83" s="1" t="inlineStr">
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -21192,1041 +21111,555 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB84" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC84" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
+      <c r="AE84" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF83" s="1" t="inlineStr">
+      <c r="AF84" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/06/2026</t>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-[...3 lines deleted...]
-      <c r="B84" s="1" t="inlineStr">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>165995</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’équipement informatique et numérique du réseau régional de lecture publique</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Soutien à l’équipement informatique et numérique du réseau régional de lecture publique</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L84" s="1" t="inlineStr">
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les objectifs de cette mesure sont :&lt;/p&gt;
-&lt;ul&gt; 	&lt;li&gt;de participer à l’amélioration des conditions de gestion informatique des fonds de livres et documents conservés en région,&lt;/li&gt; 	&lt;li&gt;d’accompagner la transition numérique dans le réseau régional de lecture publique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les collectivités territoriales pour leur bibliothèque.&lt;/p&gt;
- &lt;p&gt;&lt;span&gt;Sont éligibles dans ce cadre les projets d’acquisition :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de participer à l’amélioration des conditions de gestion informatique des fonds de livres et documents conservés en région,&lt;/li&gt; 	&lt;li&gt;d’accompagner la transition numérique dans le réseau régional de lecture publique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les collectivités territoriales pour leur bibliothèque.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles dans ce cadre les projets d’acquisition :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;de matériel informatique pour la gestion des collections des bibliothèques et médiathèques,&lt;/li&gt; 	&lt;li&gt;de matériel numérique pour la diffusion des œuvres sur les nouveaux supports.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P84" s="1" t="inlineStr">
+      <c r="P85" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lequipement-informatique-et-numerique-du-reseau-regional-de-lecture-publique</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="W85" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_INFRRLP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AE84" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-equipement-informatique-et-numerique-du-reseau-regional-de-lecture-publique/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF84" s="1" t="inlineStr">
+      <c r="AF85" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG84" s="1" t="inlineStr">
-[...122 lines deleted...]
-      </c>
       <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH85" s="1" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:34" customHeight="0">
       <c r="A86" s="1">
-        <v>120631</v>
+        <v>137963</v>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Soutenir des actions d’éducation aux médias et à l’information de rayonnement régional ou local pour un déploiement à compter de la rentrée 2023 ou l’année scolaire 2023-2024</t>
+          <t>Soutenir le Contrat Territoire-Lecture dans le cadre du schéma départemental de lecture publique</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Education aux médias et à l&amp;apos;information (EMI) / Résidences de journalistes</t>
+          <t>Soutien au Contrat Territoire-Lecture</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>Ministère de la Culture</t>
-[...4 lines deleted...]
-          <t>Direction régionale des Affaires culturelles (DRAC) — Pays de la Loire</t>
+          <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...8 lines deleted...]
-Association</t>
+          <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t> Max : 50</t>
+      <c r="J86" s="1" t="inlineStr">
+        <is>
+          <t>15.000€ maximum</t>
         </is>
       </c>
       <c r="K86" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L86" s="1" t="inlineStr">
-        <is>
-[...344 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien au CTL  (Contrat Territoire Lecture).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Bibliothèques  - tous usagers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  dossier à monter en collaboration avec la Médiathèque Départementale
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  CTL signé pour 3 années
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  3 postes aidés maximum par an.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Médiathèque
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:mediatheque.departementale&amp;#64;hauteloire.fr" target="_self"&gt;
   mediatheque.departementale&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.71.02.17.00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b860-soutenir-le-contrat-territoire-lecture-dans-l/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC86" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF87" s="1" t="inlineStr">
+      <c r="AF86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/06/2026</t>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-      <c r="A88" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>103456</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Aider les projets innovants en faveur du livre et de la lecture</t>
         </is>
       </c>
-      <c r="D88" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Aide aux projets innovants (aide aux projets des professionnels de la chaîne du livre)</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L88" s="1" t="inlineStr">
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  La Région accompagne, à travers une aide spécifique, les projets innovants en faveur du livre et de la lecture sur les territoires franciliens.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Aide récurrente : dates limites de dépôt des dossiers :
  &lt;/strong&gt;
  avant le 15 décembre, le 15 mars ou le 30 juin.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet ne doit pas avoir débuté à date de sa présentation en Commission, qui intervient environ 4 mois après la date-limite de dépôt. Les dépenses ne doivent pas être engagées avant la date de la Commission.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Taux et montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale spécifique est calculée sur une base subventionnable HT à laquelle s&amp;#039;applique un taux modulable maximum de 50% de la dépense éligible, dans la limite d&amp;#039;un plafond fixé à 50.000€.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide spécifique vise à accompagner les projets innovants en faveur du livre et de la lecture sur les territoires franciliens afin de :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Développer des actions en direction de nouveaux publics, dans une démarche de partenariat et de médiation...,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Prendre en compte l&amp;#039;évolution des pratiques culturelles, la diversité des genres littéraires, les nouveaux équilibres entre supports papier et numérique...,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Inscrire la promotion du livre et de la lecture dans des logiques interdisciplinaires.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
@@ -22241,188 +21674,188 @@
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Caractère original dans la conception et dans la réalisation du projet,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Attention portée à la diversité des territoires franciliens et de ses habitants,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Rayonnement départemental ou régional.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ol&gt;
 </t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires : les bénéficiaires sont les personnes morales de droit privé ou public (associations, collectifs d&amp;#039;auteurs, éditeurs indépendants, libraires indépendants, collectivités territoriales au travers de leurs bibliothèques notamment...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-projets-innovants-aide-aux-projets-des-professionnels-de-la-chaine-du-livre</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture - Service livre
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Laurent Billia, chargé de mission livre et lecture,
  &lt;a href="mailto:laurent.billia&amp;#64;iledefrance.fr"&gt;
   laurent.billia&amp;#64;iledefrance.fr
  &lt;/a&gt;
  , 01.53.85.72.13
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de demande de subvention sur
  &lt;a rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;br /&gt;
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b1b2-aide-aux-projets-innovants-aide-aux-projets-d/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF88" s="1" t="inlineStr">
+      <c r="AF87" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>11/08/2021</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/06/2026</t>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-      <c r="A89" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>120310</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Être accompagné à la gestion de collections documentaires</t>
         </is>
       </c>
-      <c r="D89" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Gestion de collections documentaires</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L89" s="1" t="inlineStr">
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes opérations de gestion des collections : acquisition et sélection des documents, catalogage, désherbage, récolement, valorisation des collections et médiation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -22442,584 +21875,454 @@
   &lt;li&gt;
    Visite sur place ou à la médiathèque départementale
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement à la constitution d&amp;#039;un fonds
   &lt;/li&gt;
   &lt;li&gt;
    Aide sur les méthodes de gestion et valorisation de fonds documentaires
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
  &lt;/strong&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Visite sur place
   &lt;/li&gt;
   &lt;li&gt;
    Aide ponctuelle à la mise en place d&amp;#039;une opération spécifique de gestion des collections
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/gestion-collections-documentaires/</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Drôme – Service des médiathèques
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:mdvd-crest&amp;#64;ladrome.fr"&gt;
     mdvd-crest&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mddv-die&amp;#64;ladrome.fr"&gt;
     mddv-die&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mddp-nyons&amp;#64;ladrome.fr"&gt;
     mddp-nyons&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mddc-stvallier&amp;#64;ladrome.fr"&gt;
     mddc-stvallier&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:mdd-valence&amp;#64;ladrome.fr"&gt;
     mdd-valence&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Site :
  &lt;a href="https://www.ladrome.fr/"&gt;
   www.ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b9c-gestion-de-collections-documentaires/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF89" s="1" t="inlineStr">
+      <c r="AF88" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/06/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-[...3 lines deleted...]
-      <c r="B90" s="1" t="inlineStr">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>166000</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Soutenir le réseau régional de centres pour le livre et la lecture</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Soutien au réseau régional de centres pour le livre et la lecture</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L90" s="1" t="inlineStr">
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif de cette mesure est de structurer le territoire régional du livre et de la lecture en soutenant un réseau de centres de référence à l’échelle régionale, nationale et internationale dont la vocation est notamment de compléter l’action culturelle accomplie par le réseau de lecture publique des bibliothèques et médiathèques de Provence-Alpes-Côte d’Azur en :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; favorisant la rencontre des publics de la région avec la création contemporaine par des actions de diffusion et de recherche de nouveaux lecteurs menées sur l’ensemble du territoire,&lt;/li&gt; 	&lt;li&gt; accueillant des écrivains et des traducteurs ou des acteurs des métiers du livre dans les meilleures conditions professionnelles,&lt;/li&gt; 	&lt;li&gt; entreprenant des actions professionnelles de coopération et d’échanges internationaux destinés à ouvrir les publics et les professionnels du secteur sur le monde et en particulier l’espace euroméditerranéen,&lt;/li&gt; 	&lt;li&gt; participant au développement de l’économie régionale par la création d’emplois et à l’attractivité touristique du territoire régional.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt; Les collectivités locales de la région Provence-Alpes-Côte d’Azur ayant présenté un dossier complet&lt;/li&gt; 	&lt;li&gt;Les associations dont le siège social est domicilié en Provence-Alpes-Côte d’Azur ou disposant d’un établissement ou d’une succursale en région, ayant au moins une année d’existence et présentant un dossier de demande de subvention complet.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Cette mesure a pour vocation de participer au financement de centres qui mènent une action d’intérêt régional, national, voire international, servant de référence pour les publics et professionnels de Provence-Alpes-Côte d’Azur et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’organisation de manifestations régulières à destination du public et/ou des professionnels du livre et accueillant des écrivains et des professionnels du livre&lt;/li&gt; 	&lt;li&gt;L’organisation de rencontres entre les acteurs culturels du secteur du livre et de la lecture et d’actions de promotion de la diversité des expressions culturelles ou de sensibilisation à la bibliodiversité&lt;/li&gt; 	&lt;li&gt;L’organisation d’un programme de résidences d’auteurs conciliant temps de création des artistes et actions d’accompagnement à destination des publics,&lt;/li&gt; 	&lt;li&gt;L’organisation d’actions de coopération internationale, prioritairement centrées sur les territoires de coopération de la Région&lt;/li&gt; 	&lt;li&gt;La constitution d’un fonds documentaire&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Sont notamment exclus du dispositif :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’action culturelle générale des bibliothèques et médiathèques&lt;/li&gt; 	&lt;li&gt;Les projets de rayonnement exclusivement local&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P90" s="1" t="inlineStr">
+      <c r="P89" s="1" t="inlineStr">
         <is>
           <t>22/05/2024</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cette mesure a pour vocation de participer au financement de centres qui mènent une action d’intérêt régional, national, voire international, servant de référence pour les publics et professionnels de Provence-Alpes-Côte d’Azur et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’organisation de manifestations régulières à destination du public et/ou des professionnels du livre et accueillant des écrivains et des professionnels du livre&lt;/li&gt; 	&lt;li&gt;L’organisation de rencontres entre les acteurs culturels du secteur du livre et de la lecture et d’actions de promotion de la diversité des expressions culturelles ou de sensibilisation à la bibliodiversité&lt;/li&gt; 	&lt;li&gt;L’organisation d’un programme de résidences d’auteurs conciliant temps de création des artistes et actions d’accompagnement à destination des publics,&lt;/li&gt; 	&lt;li&gt;L’organisation d’actions de coopération internationale, prioritairement centrées sur les territoires de coopération de la Région&lt;/li&gt; 	&lt;li&gt;La constitution d’un fonds documentaire&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Sont notamment exclus du dispositif :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’action culturelle générale des bibliothèques et médiathèques&lt;/li&gt; 	&lt;li&gt;Les projets de rayonnement exclusivement local&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer le dossier en cliquant sur bouton &amp;#34;Je fais ma demande&amp;#34;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-au-reseau-regional-de-centres-pour-le-livre-et-la-lecture</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AE90" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-au-reseau-regional-de-centres-pour-le-livre-et-la-lecture-1/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF90" s="1" t="inlineStr">
+      <c r="AF89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG90" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E91" s="1" t="inlineStr">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>165998</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir un fonds de livres</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de fonds de livres</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
-[...129 lines deleted...]
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L92" s="1" t="inlineStr">
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les objectifs de cette mesure sont de faciliter l’accès de tous les publics de la région à une offre diversifiée de livres et de documents de prêt et/ou de consultation dans le réseau des bibliothèques régional.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P92" s="1" t="inlineStr">
+      <c r="P90" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités territoriales ayant présenté un dossier complet&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les lycées et centres d’apprentissage publics ou privés sélectionnés par la Région pour participer au Prix littéraire des lycéens et apprentis de la région Provence-Alpes-Côte d’Azur et ayant déposé un dossier complet.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;A titre exceptionnel, les associations gérant un centre de référence dans le domaine du livre&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les établissements pénitentiaires ou GIP de Provence-Alpes-Côte d&amp;#039;Azur déposant un dossier pour une bibliothèque de prison&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations éligibles sont :&lt;br /&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;pour les lycées et centres d’apprentissage : l’acquisition des livres sélectionnés dans le cadre du prix littéraire des lycéens et apprentis&lt;/li&gt; 	&lt;li&gt; pour les autres demandeurs : l’acquisition de livres ou de documents audiovisuels sur support physique ou numérique destinés au prêt et/ou la consultation&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer le dossier en cliquant sur bouton &amp;#34;Je fais ma demande&amp;#34;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/acquisition-de-fonds-de-livres</t>
         </is>
       </c>
-      <c r="W92" s="1" t="inlineStr">
+      <c r="W90" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_FRAL/depot/simple</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/acquisition-de-fonds-de-livres/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF92" s="1" t="inlineStr">
+      <c r="AF90" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/06/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>120329</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Réaliser des bâtiments et locaux spécifiques</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Réalisation de bâtiments et locaux spécifiques</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L93" s="1" t="inlineStr">
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique, mail
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite des sites
  &lt;/li&gt;
  &lt;li&gt;
   Information générale sur la réglementation, les enjeux, les procédures et le périmètre financier associé
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à la définition des besoins, des objectifs et des priorités
  &lt;/li&gt;
  &lt;li&gt;
   Analyse des contraintes et opportunités
  &lt;/li&gt;
  &lt;li&gt;
   Identification des ressources financières disponibles ou mobilisables
@@ -23059,329 +22362,573 @@
  &lt;/li&gt;
  &lt;li&gt;
   Responsabilité sur les choix techniques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Intervention en qualité de mandataire du maître d&amp;#039;ouvrage :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   élaboration et signature des différents contrats
  &lt;/li&gt;
  &lt;li&gt;
   choix des entreprises et des fournisseurs
  &lt;/li&gt;
  &lt;li&gt;
   préparation et gestion des marchés
  &lt;/li&gt;
  &lt;li&gt;
   gestion administrative et financière de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Restauration de bâtiments dans les centres anciens
   &lt;/li&gt;
   &lt;li&gt;
    Construction de locaux commerciaux et tertiaires ou d&amp;#039;équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche,...)
   &lt;/li&gt;
   &lt;li&gt;
    Assistance à maîtrise d&amp;#039;ouvrage pour le compte de communes et EPCI
   &lt;/li&gt;
   &lt;li&gt;
    Réalisation de produits spécifiques (MARPA, EPHAD, Foyer, Maisons médicales, ...)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/realisation-de-batiments-et-locaux-specifiques/</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Drôme Aménagement Habitat (DAH)
   &lt;/li&gt;
   &lt;li&gt;
    04 75 81 78 09 •
    &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;
     gisele.grasset&amp;#64;dromeamenagementhabitat.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;
     www.dromeamenagementhabitat.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6f9a-realisation-de-batiments-et-locaux-specifique/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>166001</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les manifestations pour le livre et aux résidences d’auteurs</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux manifestations pour le livre et aux résidences d’auteurs</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs de cette mesure sont : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de favoriser le développement et le renouvellement de lieux de rencontres entre les écrivains, les auteurs et les publics lecteurs ou non lecteurs sur l’ensemble du territoire régional&lt;/li&gt; 	&lt;li&gt;d’inciter les acteurs de la promotion de la lecture à accueillir des écrivains et des auteurs dans le cadre de l’organisation d’une manifestation ou d’une résidence&lt;/li&gt; 	&lt;li&gt;de contribuer à l’attractivité économique des territoires et à la professionnalisation des acteurs du livre en région&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les associations dont le siège social est domicilié en Provence-Alpes-Côte d’Azur ou disposant d’un établissement ou d’une succursale en région Provence Alpes-Côte d’Azur, ayant au moins une année d’existence&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P92" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette mesure vise à soutenir des projets correspondant aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accueil d’écrivains et d’auteurs dans le cadre d’une manifestation ou d’une programmation de manifestations qui prévoit des rencontres et des débats ouverts au grand public ainsi qu’une action culturelle de recherche et de sensibilisation de nouveaux lecteurs, en particulier les jeunes, lycéens et apprentis.&lt;/li&gt; 	&lt;li&gt;l’accueil d’un écrivain ou d’un auteur en résidence conciliant temps de création des artistes et actions d’accompagnement à destination des publics.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont notamment exclus de cette mesure :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les opérations de sensibilisation des lycéens et apprentis qui peuvent être examinées dans le cadre du Prix littéraire des lycéens et apprentis ou des financements régionaux prévus spécifiquement à l’intention des lycées et centres d’apprentissage dans le cadre de l’action éducative.&lt;/li&gt; 	&lt;li&gt;Les colloques universitaires, les opérations de promotion purement touristiques ou commerciales, les simples opérations de signatures, de dédicaces, de remises de prix littéraires, de conférences et débats,&lt;/li&gt; 	&lt;li&gt;Les opérations organisées par les bibliothèques et médiathèques municipales, intercommunales ou départementales,&lt;/li&gt; 	&lt;li&gt;Les manifestations ponctuelles d’intérêt exclusivement local&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer le dossier en cliquant sur bouton &amp;#34;Je fais ma demande&amp;#34;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-manifestations-pour-le-livre-et-la-lecture-et-aux-residences-dauteurs</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-manifestations-pour-le-livre-et-aux-residences-d-auteurs/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>120331</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Construire des logements locatifs, restaurer des bâtiments, implanter des locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Drôme Aménagement Habitat (DAH)</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique, mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite des sites
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur la réglementation, les enjeux, les procédures et le périmètre financier associé
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la définition des besoins, des objectifs et des priorités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des contraintes et opportunités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des ressources financières disponibles ou mobilisables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la définition du programme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction des missions préliminaires (étude...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de la commune ou de l&amp;#039;EPCI dans le processus
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation des études préalables au projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissement des documents d&amp;#039;engagement du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au montage de l&amp;#039;ensemble des phases du projet (organisation des actions, calendrier, gouvernance, suivi et évaluation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place du cadre réglementaire et financier propre au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fourniture d&amp;#039;une réponse technique, architecturale, économique au programme défini et validé avec les communes / intercommunalités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;ouvrage dans les conditions de délais, de qualité, et de coûts fixés dans le cadre d&amp;#039;un contrat avec la collectivité maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Responsabilité des choix techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Intervention en qualité de mandataire du maître d&amp;#039;ouvrage :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  élaboration et signature des différents contrats
+ &lt;/li&gt;
+ &lt;li&gt;
+  choix des entreprises et des fournisseurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  préparation et gestion des marchés
+ &lt;/li&gt;
+ &lt;li&gt;
+  gestion administrative et financière de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ OPÉRATIONS CONCERNÉES
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Constructions de logements locatifs destinés à un large public (familles, personnes âgées, personnes à mobilité réduite...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restauration de bâtiments dans les centres anciens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implantation en pied de bâtiment de locaux commerciaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  et tertiaires ou d&amp;#039;équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires/</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Drôme Aménagement Habitat (DAH)
+ &lt;/li&gt;
+ &lt;li&gt;
+  04 75 81 78 09 •
+  &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;
+   gisele.grasset&amp;#64;dromeamenagementhabitat.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;
+   www.dromeamenagementhabitat.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z93" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6f9a-realisation-de-batiments-et-locaux-specifique/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/330b-construction-de-logements-locatifs-restaurati/</t>
         </is>
       </c>
       <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE93" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF93" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH93" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:34" customHeight="0">
       <c r="A94" s="1">
-        <v>166409</v>
+        <v>152452</v>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Soutenir le domaine de l’économie du livre et de la vie littéraire</t>
+          <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>GRAMMAGE : Soutien aux initiatives territoriales dans le domaine de l’économie du livre et de la vie littéraire</t>
+          <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>Ministère de la Culture</t>
+          <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
-        <is>
-[...111 lines deleted...]
-      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I95" s="1" t="inlineStr">
+      <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J95" s="1" t="inlineStr">
+      <c r="J94" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L95" s="1" t="inlineStr">
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M95" s="1" t="inlineStr">
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
@@ -23403,65 +22950,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -23617,680 +23164,192 @@
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de petits matériels (tables, chaises, ...),
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de matériel de restauration scolaire de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W95" s="1" t="inlineStr">
+      <c r="W94" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB95" s="1" t="inlineStr">
+      <c r="AB94" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF95" s="1" t="inlineStr">
+      <c r="AF94" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-[...488 lines deleted...]
-      <c r="A99" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>144489</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Aider à l'édition d'ouvrages</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Aide à l'édition d'ouvrages</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I99" s="1" t="inlineStr">
+      <c r="I95" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L99" s="1" t="inlineStr">
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Éligibilité &lt;/p&gt;&lt;p&gt;Les projets aidés doivent présenter un intérêt départemental, soit par 
 la thématique abordée ou le lien avec la politique culturelle du 
 Département.
 L&amp;#039;édition de l&amp;#039;ouvrage ou de la revue doit concerner le champ artistique
  de la littérature et du livre : les livres pratiques, patrimoniaux, 
 universitaires, professionnels, artistiques (photographies,...) ne 
 relèvent pas des domaines éligibles à cette aide départementale.
 Seront prioritairement retenus les dossiers présentant des garanties 
 professionnelles (éditeur, diffuseur professionnel, diffusion en 
 librairie). L&amp;#039;originalité du projet et sa valorisation (rencontres, 
 salons, formations, expositions, animations en bibliothèques…), les 
 modes de diffusion de l&amp;#039;ouvrage, les qualités rédactionnelles et 
 formelles, ainsi qu&amp;#039;une fiabilité scientifique, seront aussi prises en 
 compte pour l&amp;#039;attribution de l&amp;#039;aide départementale.&lt;/p&gt;
 &lt;p&gt;Dépense subventionnable &lt;/p&gt;&lt;p&gt;La dépense subventionnable retenue par le Département sera celle des 
 coûts de réalisation de l&amp;#039;ouvrage restant à la charge du porteur de 
 projet (droits d&amp;#039;auteurs, droits de reproduction iconographique, 
 impression, diffuseur professionnel), déduction faite des autres aides 
 acquises par ailleurs.
 Sont exclus des modalités de calcul de la dépense subventionnable, les 
 coûts de promotion, de frais de séjours et de déplacements, les frais 
 postaux.&lt;/p&gt;
 &lt;p&gt;Décision d&amp;#039;attribution &lt;/p&gt;&lt;p&gt;Le dossier, instruit par les services départementaux, sera soumis à 
 l&amp;#039;approbation de l&amp;#039;Assemblée départementale ou, par délégation, de la 
@@ -24337,630 +23396,758 @@
 légal imprimeur et éditeur, après la remise au service de la Médiathèque
  départementale de trois exemplaires de l&amp;#039;ouvrage édité, accompagnés 
 d&amp;#039;un bilan financier certifié conforme.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Dans le cas où le projet d&amp;#039;édition initialement prévu sur deux années
  se réaliserait sur une année, un paiement anticipé du solde sera 
 possible dans la limite des crédits disponibles.&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Dans le cas d&amp;#039;un projet d&amp;#039;aide à l&amp;#039;édition de revues, le 
 paiement de la subvention pourra intervenir après notification de la 
 décision attributive. Après exécution du programme éditorial, le 
 bénéficiaire remettra, outre le dépôt légal imprimeur et éditeur, trois 
 exemplaires de chaque revue ainsi que le bilan financier certifié 
 conforme.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Dans le cas où la dépense correspondant au coût total de l&amp;#039;opération 
 serait inférieure à la somme présentée initialement lors du dépôt du 
 dossier de demande, le montant de l&amp;#039;aide sera recalculé pour une valeur 
 au prorata du montant restant à la charge du porteur du projet, après 
 déduction des subventions obtenues. L&amp;#039;aide pourra être annulée en cas de
  non-exécution du programme éditorial ou de retard significatif.&lt;/p&gt;
 &lt;p&gt;Durée de validité de l&amp;#039;attribution
 À défaut de la production auprès du service de la Médiathèque 
 départementale des pièces justificatives dans les délais impartis à 
 compter de la date d&amp;#039;attribution, la décision départementale est caduque
  de plein droit et les sommes déjà versées seront mises en recouvrement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/aide-ledition-douvrage</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:mediatheque&amp;#64;landes.fr" target="_self"&gt; culture&amp;#64;landes.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6a2-aider-a-ledition-douvrage/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC99" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
-      <c r="AE99" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF99" s="1" t="inlineStr">
+      <c r="AF95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG99" s="1" t="inlineStr">
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
-      <c r="AH99" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="100" spans="1:34" customHeight="0">
-      <c r="A100" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>165996</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création ou la rénovation de lieux de lecture ouverts au public</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Soutien à la création ou la rénovation de lieux de lecture ouverts au public</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L100" s="1" t="inlineStr">
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les objectifs de ce dispositif sont de :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Soutenir la création et la rénovation du réseau régional de lecture publique dans une perspective d’aménagement équitable du territoire culturel régional&lt;/li&gt; 	&lt;li&gt;Offrir aux usagers et aux professionnels des conditions de conservation, d’accueil et de travail répondant aux normes techniques actuels dans le domaine de la lecture.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Ce dispositif permet de soutenir des projets de :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Construction ou d’extension de bâtiments à destination de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; 	&lt;li&gt;Rénovation d’équipements culturels ou de bâtiments réaffectés à l’usage de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les collectivités territoriales pour leur bibliothèque&lt;/li&gt; 	&lt;li&gt;Les établissements pénitentiaires ou GIP de Provence-Alpes-Côte d&amp;#039;Azur&lt;/li&gt; &lt;/ul&gt; &lt;h3&gt;&lt;br /&gt;&lt;/h3&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P100" s="1" t="inlineStr">
+      <c r="P96" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;Sont éligibles dans ce cadre la réalisation de projets de :&lt;/h3&gt;
 &lt;ul&gt; 	&lt;li&gt;Construction ou d’extension de bâtiments à destination de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; 	&lt;li&gt;Rénovation d’équipements culturels ou de bâtiments réaffectés à l’usage de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Concernant les bibliothèques pénitentiaires : la construction ou l’extension des bâtiments n’est pas éligibles.&lt;/p&gt;
 &lt;h3&gt;En revanche, sont éligibles:&lt;/h3&gt;
 &lt;ul&gt; 	&lt;li&gt;la rénovation des lieux de lecture&lt;/li&gt; 	&lt;li&gt;l’acquisition de mobilier, de rangements et de postes informatiques.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-la-creation-ou-la-renovation-de-lieux-de-lecture-ouverts-au-public</t>
         </is>
       </c>
-      <c r="W100" s="1" t="inlineStr">
+      <c r="W96" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_SCREARENO/depot/simple</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-creation-ou-la-renovation-de-lieux-de-lecture-ouverts-au-public/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF100" s="1" t="inlineStr">
+      <c r="AF96" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/06/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-      <c r="A101" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>117160</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans le développement de leurs offres de lecture publique</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L101" s="1" t="inlineStr">
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités dans le développement d&amp;#039;une offre de lecture publique répondant aux besoins des populations.
 &lt;/p&gt;
 &lt;p&gt;
  Création, rénovation, aménagement, informatisation de médiathèque, mise en réseau d&amp;#039;équipements.
 &lt;/p&gt;
 &lt;p&gt;
  Conventions entre le Département et la collectivité pour les aides à la construction ou à l&amp;#039;aménagement dans le cadre de la politique contractuelle.
 &lt;/p&gt;
 &lt;p&gt;
  Conventions entre le Département et la collectivité pour les aides à l&amp;#039;emploi et les aides à projets dans le cadre des Contrats Départementaux Lecture.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement gratuit (missions du service de lecture publique départemental).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
+      <c r="M97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Diagnostic de territoire co-construit avec les collectivités
   &lt;/li&gt;
   &lt;li&gt;
    Définition, avec la collectivité demandeuse, des besoins en matière d&amp;#039;équipement et de services
   &lt;/li&gt;
   &lt;li&gt;
    Aide à la rédaction d&amp;#039;un Projet Culturel, Scientifique, Educatif et Social
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement de la collectivité dans la définition de son projet bâtimentaire (médiathèque, lieu hybride, CDI médiathèque publique, réhabilitation d&amp;#039;un bâtiment existant)
   &lt;/li&gt;
   &lt;li&gt;
    Conseils en matière d&amp;#039;aménagement mobilier
   &lt;/li&gt;
   &lt;li&gt;
    Conseils en matière de collections documentaires et de services
   &lt;/li&gt;
   &lt;li&gt;
    Conseils en matière d&amp;#039;informatisation des médiathèques (système de gestion et portail web)
   &lt;/li&gt;
   &lt;li&gt;
    Aide à la création d&amp;#039;espaces numériques
   &lt;/li&gt;
   &lt;li&gt;
    Aide au montage de projets culturels dans le cadre des Contrats Départementaux Lecture
   &lt;/li&gt;
   &lt;li&gt;
    Conseils en matière de mise en réseau intercommunal et de mutualisation des services entre médiathèques
   &lt;/li&gt;
   &lt;li&gt;
    Information sur les dispositifs de subventions existants (Etat, Région, Département),
   &lt;/li&gt;
   &lt;li&gt;
    Aide au montage de dossiers et mise en relation avec les interlocuteurs
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Equipement public
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de Seine-et-Marne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W101" s="1" t="inlineStr">
+      <c r="W97" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5ac0-accompagner-les-collectivites-dans-le-develop/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF101" s="1" t="inlineStr">
+      <c r="AF97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/06/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-      <c r="A102" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>166574</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Gestion de collections documentaires</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Gestion de collections documentaires</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Toutes opérations de gestion des collections : acquisition et sélection des documents, catalogage, désherbage, récolement, valorisation des collections et médiation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur les normes de gestion d’une collection de bibliothèque&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;li&gt;Accompagnement à la constitution d’un fonds de documents&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide sur les méthodes de gestion et de valorisation des collections&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la mise en place d’une opération de gestion des collections (tri des documents, réorganisation des collections, aide à l’acquisition d’un fonds spécifique…)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/gestion-collections-documentaires</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Drôme
+Médiathèque départementale de la Drôme
+Emmanuelle Gabriac
+04 75 78 41 90 – egabriac&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-de-collections-documentaires/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>164383</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Cofinancer des projets d'acquisition et de restauration patrimoniales d’intérêt national (ARPIN)</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Acquisitions et restaurations patrimoniales d’intérêt national (ARPIN)</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I102" s="1" t="inlineStr">
+      <c r="I99" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L102" s="1" t="inlineStr">
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qu’est-ce que le dispositif d’aide aux Acquisitions et restaurations patrimoniales d’intérêt national (ARPIN) ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les subventions ARPIN permettent au ministère de la Culture (Direction générale des médias et des industries culturelles) de mieux accompagner l&amp;#039;action des collectivités territoriales en leur proposant un dispositif de cofinancement des projets d’acquisition ou de restauration les plus remarquables.&lt;/p&gt;&lt;p&gt;Les opérations soutenues dans le cadre des ARPIN peuvent concerner l&amp;#039;un des deux domaines suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquisition de patrimoine d’intérêt national ;&lt;/li&gt;&lt;li&gt;Restauration de patrimoine d’intérêt national.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le taux maximal d’aide, incluant éventuellement d’autres aides versées par le ministère de la Culture (subventions des DRAC), est fixé à 80% du montant hors taxes global.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est versée en une seule fois.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Si la région dispose d’un FRRAB : elle sera versée par la DRAC concernée dans un délai de 3 mois après acceptation du dossier. &lt;/li&gt;&lt;li&gt;Si la région ne dispose pas de FRRAB : elle sera versée directement par le ministère de la Culture dans un délai de 3 mois après acceptation du dossier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;évaluation des dossiers&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est accordée par le Service du livre et de la lecture, en fonction de deux critères essentiels : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le caractère d’intérêt national de l’acquisition ou de la restauration ;&lt;/li&gt;&lt;li&gt;les possibilités d’autres subventions pour l’acquisition ou la restauration (la présence d’un FRRAB dans la région). Les régions sans FRRAB seront considérées comme prioritaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dépôt des dossiers est possible toute l&amp;#039;année.&lt;/p&gt;&lt;p&gt;Les résultats seront communiqués aux porteurs de projets sur Démarches Simplifiées et seront mis en valeur dans la brochure Acquisitions patrimoniales aidées éditée chaque année par le Service du livre et de la lecture.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Architecture
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Départements &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent être déposés par l’un des organismes suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une collectivité territoriale (commune) ;&lt;/li&gt;&lt;li&gt;un groupement de collectivités territoriales agissant pour le compte de sa bibliothèque.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de non-éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les demandes émanant de collectivités territoriales pour le compte de leur service d’archives et de leur musée ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;Les documents acquis ou restaurés doivent être conservés par la bibliothèque.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit concerner une acquisition déjà réalisée ou un projet de restauration à venir, sous réserve de présentation d’un devis validé par le groupe d’experts en restauration réunis par le ministère de la Culture.&lt;/p&gt;&lt;p&gt;Les documents, par leurs caractéristiques, leur ancienneté, leur rareté ou leur origine, doivent avoir une valeur patrimoniale de dimension nationale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Toute demande ne concernant pas les collections conservées dans des bibliothèques relevant des collectivités territoriales ou de leurs groupements sera refusée. Cela concerne notamment les bibliothèques universitaires, associatives, cultuelles, de musée ou de services d&amp;#039;archives.&lt;/p&gt;&lt;p&gt;Les opérations de valorisation et de numérisation sont exclues du champ des ARPIN.&lt;/p&gt;&lt;p&gt;Pour les restaurations, les devis doivent impérativement avoir reçu la validation de groupe d’experts en restauration préalablement.&lt;/p&gt;&lt;p&gt;Les projets d’acquisition non encore réalisés ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nature des dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le prix d’acquisition auprès d’un libraire ou d’adjudication en vente aux enchères publiques hors frais ;&lt;/li&gt;&lt;li&gt;les coûts de restauration, hors taxe. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent porter sur des opérations d&amp;#039;un montant global d&amp;#039;au moins 4.000 € HT/hors frais.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/acquisitions-et-restaurations-patrimoniales-d-interet-national-arpin</t>
         </is>
       </c>
-      <c r="W102" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/livre-lecture_arpin</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;DGMIC &amp;gt; Service du livre et de la lecture &amp;gt; Bureau du patrimoine :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mails : &lt;a href="mailto:anne.verdure-mary&amp;#64;culture.gouv.fr" target="_self"&gt;anne.verdure-mary&amp;#64;culture.gouv.fr&lt;/a&gt; / &lt;a href="mailto:pierre-jean.riamond&amp;#64;culture.gouv.fr" target="_self"&gt;pierre-jean.riamond&amp;#64;culture.gouv.fr&lt;/a&gt; ; &lt;/li&gt;&lt;li&gt;Téléphone : 01 40 15 74 25&lt;/li&gt;&lt;li&gt;Adresse : Rue Saint-Honoré, 75001 Paris&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/acquisitions-et-restaurations-patrimoniales-dinteret-national-arpin/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF102" s="1" t="inlineStr">
+      <c r="AF99" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>16/02/2025</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/06/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-      <c r="A103" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>120623</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Mener des projets de développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Culture et Justice</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture
 Ministère de la Justice</t>
         </is>
       </c>
-      <c r="F103" s="1" t="inlineStr">
+      <c r="F100" s="1" t="inlineStr">
         <is>
           <t>Direction régionale des Affaires culturelles (DRAC) — Grand Est</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L103" s="1" t="inlineStr">
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le ministère de la Culture et le ministère de la Justice soutiennent le développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse, en allouant une subvention aux organisateurs de tels projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Qu&amp;#039;est-ce que l&amp;#039;appel à projets &amp;#34;Culture et Justice&amp;#34; ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Depuis le premier protocole d&amp;#039;accord signé en 1986, la politique interministérielle Culture &amp;amp; Justice a pour objectif de mettre en œuvre, pour les personnes placées sous main de justice, une politique culturelle de qualité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans cette optique, le ministère de la Culture favorise l&amp;#039;accès de tous et de chacun, et notamment des personnes les plus éloignées voire exclues, à l&amp;#039;art et à la culture. L&amp;#039;appel à projets &amp;#34;Culture et Justice&amp;#34; soutient, dans les établissements pénitentiaires et les services de la protection judiciaire, un programme d&amp;#039;actions culturelles en liaison avec les collectivités territoriales et les organismes qui souhaiteraient s&amp;#039;associer au projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces actions culturelles prennent en compte la diversité des secteurs d&amp;#039;expression et des modes d&amp;#039;interventions tels que : le livre et la lecture, le théâtre, les arts du cirque, la musique et la danse, les arts plastiques, le cinéma, l&amp;#039;audiovisuel, le multimédia et le patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  Un plan de développement des bibliothèques et de la lecture est mis en œuvre ainsi que des actions culturelles et artistiques en direction des publics relevant du ministère de la Justice dans le cadre des politiques d&amp;#039;insertion et d&amp;#039;éducation. Ce plan favorise l&amp;#039;accès aux pratiques culturelles et artistiques et doit contribuer à la lutte contre l&amp;#039;illettrisme par l&amp;#039;appropriation et la réappropriation de la culture. L&amp;#039;évaluation des actions culturelles et des pratiques artistiques réalisées ces dernières années confirme leur capacité à susciter l&amp;#039;expression des personnes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -24983,106 +24170,106 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Ce partenariat vise à privilégier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le développement d&amp;#039;activités culturelles spécifiques dans les établissements pénitentiaires co-construit avec les acteurs de la justice et en faveur du plus grand nombre de détenus (résidence, programme thématique...)
  &lt;/li&gt;
  &lt;li&gt;
   le développement de la lecture et la maîtrise de la langue au sein d&amp;#039;actions valorisant les bibliothèques/médiathèques des trois établissements pénitentiaires concernés
  &lt;/li&gt;
  &lt;li&gt;
   le renforcement des liens avec les réseaux artistiques  et culturels
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;inscription des établissements pénitentiaires dans les manifestations culturelles nationales et locales
  &lt;/li&gt;
  &lt;li&gt;
   la valorisation à l&amp;#039;extérieur des activités menées en milieu pénitentiaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M103" s="1" t="inlineStr">
+      <c r="M100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → L&amp;#039;Académie Fratellini et la Maison d&amp;#039;arrêt de Villepinte (93) - 2021
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Académie Fratellini a développé en 2021 à la Maison d&amp;#039;arrêt de Villepinte (93) des ateliers de découverte des arts du cirque, orchestrés de manière à ce que les personnes détenues puissent découvrir plusieurs agrès au fil des séances.
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs suivis :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   valorisation des capacités et qualités individuelles au sein du groupe ;
  &lt;/li&gt;
  &lt;li&gt;
   apprentissage de l&amp;#039;écoute de l&amp;#039;autre ;
  &lt;/li&gt;
  &lt;li&gt;
   retrouver la confiance en soi et dans les autres.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Passage / Parenthèse et l&amp;#039;Agence régionale du livre PACA - 2022
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant de la subvention versée : 30.000 euros
 &lt;/p&gt;
 &lt;p&gt;
  &amp;#34;Passage&amp;#34; et &amp;#34;Parenthèse&amp;#34; sont deux dispositifs portés par l&amp;#039;Agence Régionale du Livre Provence-Alpes-Côte d&amp;#039;Azur en direction des publics placés sous main de justice.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2018, &amp;#34;Passage&amp;#34; s&amp;#039;attache à aménager et à animer des espaces de lecture dans les foyers de la Protection judiciaire de la jeunesse. &amp;#34;Parenthèse&amp;#34;, initié en 2015, contribue au développement des bibliothèques en milieu carcéral pour les populations majeures et mineures et à la mise en œuvre d&amp;#039;actions culturelles de sensibilisation à la lecture (ateliers d&amp;#039;écriture journalistique, résidences d&amp;#039;auteurs etc).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / services de l&amp;#039;État
  &lt;/li&gt;
  &lt;li&gt;
   Particuliers
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles à l&amp;#039;appel à projets :
 &lt;/p&gt;
@@ -25156,73 +24343,73 @@
 &lt;p&gt;
  Un comité de sélection, associant des représentants de la DISP, de la DIRPJJ Grand Est et de la DRAC se réunira courant décembre 2023 pour sélectionner les projets et déterminer le montant des subventions accordées.
 &lt;/p&gt;
 &lt;p&gt;
  Une attention particulière sera portée aux éléments suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qualité du projet artistique et culturel
  &lt;/li&gt;
  &lt;li&gt;
   Adéquation avec les objectifs de l&amp;#039;accompagnement des personnes placées sous main de justice
  &lt;/li&gt;
  &lt;li&gt;
   Modalités de mise en œuvre du partenariat artiste / structure / bénéficiaires
  &lt;/li&gt;
  &lt;li&gt;
   Ouverture culturelle proposée aux bénéficiaires
  &lt;/li&gt;
  &lt;li&gt;
   Pertinence des objectifs et des modalités pratiques de l&amp;#039;évaluation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-et-justice</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur l&amp;#039;opération Culture et Justice en Grand Est, vous êtes invités à vous adresser à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - À la DRAC Grand Est :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Département des Ardennes :
   &lt;a href="mailto:frederique.petit&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    frederique.petit&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   ; 06 60 44 22 84
  &lt;/li&gt;
  &lt;li&gt;
   Départements de l&amp;#039;Aube et de la Haute-Marne :
   &lt;a href="mailto:pascale.valentin-bemmert&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    pascale.valentin-bemmert&amp;#64;culture.gouv.fr
    &lt;span&gt;
@@ -25258,137 +24445,397 @@
  &lt;li&gt;
   Départements du Bas-Rhin et du Haut-Rhin :
   &lt;a href="mailto:pierre.vogler&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    pierre.vogler&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   ; 06 27 26 12 82
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - À la DISP Grand Est-Strabourg :
  &lt;/strong&gt;
  &lt;a href="mailto:elodie.roche&amp;#64;justice.fr" rel="noopener" target="_blank"&gt;
   elodie.roche&amp;#64;justice.fr
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  ; 03 88 56 81 72
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b040-culture-justice/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC103" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE103" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF103" s="1" t="inlineStr">
+      <c r="AF100" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG103" s="1" t="inlineStr">
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/06/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-      <c r="A104" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>104102</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir le livre et la lecture</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Promotion du livre et de la lecture</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutien aux manifestations littéraires et actions de promotion du livre, de la lecture et de la littérature ayant une résonance sur le territoire charentais
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NE SONT PAS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Manifestations ne faisant pas apparaître de participation (prêt, mise à disposition), de financements d’une ou plusieurs collectivités locales ou intercommunalités&lt;/li&gt;&lt;li&gt;Associations porteuses qui sont une émanation d’une bibliothèque ou d’une médiathèque&lt;/li&gt;&lt;li&gt;Manifestations exclusivement destinée aux professionnels du livre&lt;/li&gt;&lt;li&gt;Manifestations sans réelle envergure départementale (communication très localisée, sans soutien avéré des partenaires locaux)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature du projet
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;
+  25 % des charges artistiques/techniques
+&lt;/li&gt;&lt;li&gt;plafond de la subvention : 12 000 €&lt;/li&gt;&lt;li&gt;plancher de la subvention : 1 000 €&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   définition du projet à la Médiathèque départementale avant le dépôt de la demande&lt;/li&gt;
+  &lt;li&gt;
+   présence d&amp;#039;éditeurs issus de la Région Nouvelle-Aquitaine&lt;/li&gt;
+  &lt;li&gt;
+   médiation auprès des scolaires et autres actions en faveur des jeunes lecteurs
+  &lt;/li&gt;
+  &lt;li&gt;programme de sensibilisation, de médiation et d’éducation artistique adressé aux scolaires et / ou aux jeunes lecteurs (résidence d’artistes, organisation de spectacles, d’expositions ou de rencontres entre lecteurs durant toute l’année)&lt;/li&gt;&lt;li&gt;si présence, les auteurs, illustrateurs et modérateurs qui participent aux animations/médiations/dédicaces devront être rémunérés conformément à la charte des auteurs (devis puis factures)&lt;/li&gt;&lt;li&gt;si présence d’artistes professionnels et compagnies, ceux-ci devront être rémunérés (contrats de cession/ d’engagement)&lt;/li&gt;&lt;li&gt;financements publics ou accompagnement logistique impliquant l’EPCI ou la commune du secteur géographique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  le projet détaillé
+ &lt;/li&gt;
+ &lt;li&gt;
+  le budget prévisionnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  la copie des contrats / devis signés avec les auteurs et/ou les artistes professionnels présents
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : avis de la médiathèque départementale
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : un premier acompte de 50% à la notification de décision ou dès signature de la convention et le solde (50 %) au prorata des contrats et factures effectivement réalisés, sous réserve de la complétude du dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : au 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/01-Action_culturelle/6121_Politique_Promotion_du_livre.pdf</t>
+        </is>
+      </c>
+      <c r="W101" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Culture - Subventions de fonctionnement ou d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : au moins 3 mois avant la manifestation
+&lt;/p&gt;
+&lt;p&gt;
+ Service Développement culturel ; Tél. : 05 16 09 72 95
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Eco-charte : Pour vous guider dans l&amp;#039;élaboration de votre projet, le Département a rédigé une charte reprenant les thèmes de l&amp;#039;Agenda 2030 : Consulter l&amp;#039; éco-charte
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0feb-promouvoir-le-livre-et-la-lecture/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>08/11/2021</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>30561</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Mener un projet culturel : "Le Lauragais dans les arts"</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays Lauragais</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I104" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I102" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J104" s="1" t="inlineStr">
+      <c r="J102" s="1" t="inlineStr">
         <is>
           <t>Plafonnée à 2000€</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L104" s="1" t="inlineStr">
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le « Lauragais dans les arts » est un programme éducatif et culturel qui vise à mettre en pratique sur le territoire du PETR du Pays Lauragais les trois grands principes ou « piliers » de l&amp;#039;Education Artistique et Culturelle : 1°pratique avec un professionnel, 2°rencontre avec les œuvres et les artistes, 3°fréquentation des lieux culturels.
 &lt;/p&gt;
 &lt;p&gt;
  Le « Lauragais dans les arts » vise à favoriser la connaissance, la compréhension et 
  l&amp;#039;appropriation du patrimoine culturel du Lauragais par ses habitants, notamment les enfants et les 
 jeunes, à travers une lecture artistique originale de cet héritage commun
  : transformer la vision que les publics ont du patrimoine grâce à une proposition artistique 
 immersive et participative.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;action doit :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être portée par un établissement du périmètre du PETR du Pays Lauragais,
  &lt;/li&gt;
  &lt;li&gt;
   avoir lieu sur le territoire,
  &lt;/li&gt;
@@ -25429,51 +24876,51 @@
 :
  &lt;/strong&gt;
  Les projets aidés doivent s&amp;#039;inscrire dans les domaines des arts visuels, des arts
  vivants, des savoirs-faire et métiers d&amp;#039;art locaux. Ils doivent porter sur au moins un élément constitutif du 
 patrimoine culturel du Lauragais, à des fins de valorisation et de diffusion auprès des 
 habitants, particulier des jeunes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contenu du projet 
 :
  &lt;/strong&gt;
  Le projet donne lieu à une mise en valeur et à une meilleure compréhension 
 du patrimoine, culturel du Lauragais en se basant sur les trois piliers de l&amp;#039;Education Artistique et Culturelle 
 (1°pratique avec un professionnel, 2°rencontre avec les œuvres et les artistes, 3°fréquentation des 
 lieux culturels).
 &lt;/p&gt;
 &lt;p&gt;
  Le projet repose sur un partenariat avec un/des artistes ou compagnies artistiques exerçant 
 dans les domaines des arts vivants ou des arts visuels, ou 
  un/des artisans d&amp;#039;art ou entreprises 
 artisanales détenteurs d&amp;#039;un savoir-faire représentatif du patrimoine culturel du Lauragais.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après l&amp;#039;édition 2018 qui a vu la concrétisation de 13 projets portés par des établissements scolaires ou des équipements culturels, l&amp;#039;Appel à Projet va permettre d&amp;#039;accompagner 16 projets d&amp;#039;ici la fin de l&amp;#039;année 2019 !
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Voici la liste de nos partenaires porteurs de projets pour cette année :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le Réseau Lecture Publique de la Communauté de Communes Castelnaudary Lauragais Audois
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;Ecole de Musique Intercommunale Castelnaudary Lauragais Audois
   &lt;/li&gt;
   &lt;li&gt;
    Le Syndicat Lauragais Audois
   &lt;/li&gt;
   &lt;li&gt;
    Le Lycées agricole Pierre-Paul Riquet de Castelnaudary (3 projets)
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;Ecole Jean Côme Noguès de Soupex
@@ -25481,63 +24928,63 @@
   &lt;li&gt;
    Le Lycée des métiers du bois et de l&amp;#039;ameublement de Revel
   &lt;/li&gt;
   &lt;li&gt;
    Le Réservoir, Espace découverte du canal du Midi (3 projets)
   &lt;/li&gt;
   &lt;li&gt;
    Le Réseau Lecture Publique de la Communauté de Communes Piège Lauragais Malepère
   &lt;/li&gt;
   &lt;li&gt;
    Le Service Jeunesse de la Communauté de Communes Piège Lauragais Malepère
   &lt;/li&gt;
   &lt;li&gt;
    La Médiathèque d&amp;#039;Avignonet-Lauragais
   &lt;/li&gt;
   &lt;li&gt;
    Le Collège Nicolas de Condorcet de Nailloux
   &lt;/li&gt;
   &lt;li&gt;
    Le Service Enfance-Jeunesse de la Communauté de Communes des Terres du Lauragais
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le projet doit être en cohérence avec les objectifs et orientations d
 e la CGEAC du Pays Lauragais et s&amp;#039;appuyer sur au moins l&amp;#039;un d&amp;#039;entre eux
 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Développer et soutenir la présence d&amp;#039;artistes sur le territoire grâce à la découverte et à la pratique sur le temps scolaire,
   &lt;/li&gt;
   &lt;li&gt;
    Soutenir et structurer les pratiques amateurs en dehors du temps scolaire
   &lt;/li&gt;
   &lt;li&gt;
    Favoriser les actions visant un accès et une plus grande
  implication de tous les publics
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le projet doit satisfaire des critères de qualité artistique, culturelle et éducative
  :
@@ -25601,481 +25048,481 @@
   public familial, notamment dans u
 ne relation parent/enfant
  &lt;/li&gt;
  &lt;li&gt;
   les habitants du territoire, en privilégiant la mixité sociale et intergénérationnelle
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le projet fait l&amp;#039;objet d&amp;#039;une restitution.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet intègre une démarche de développement durable.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet porte une attention particulière à la promotion de l&amp;#039;égalité fille
 -garçons / femmes-hommes et à la prévention et la lutte contre toutes formes de discriminations.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays Lauragais</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>http://www.payslauragais.com/le-pays-en-action/projet-artistique-pedagogique</t>
         </is>
       </c>
-      <c r="W104" s="1" t="inlineStr">
+      <c r="W102" s="1" t="inlineStr">
         <is>
           <t>http://www.payslauragais.com/sites/scot-lauragais/files/fichiers/aap_lauragais_dans_les_arts_2020_cahier_des_charges.pdf</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  PETR du Pays Lauragais
 &lt;/p&gt;
 &lt;p&gt;
  04 68 60 56 54
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission Culture : William Dupré
 &lt;/p&gt;
 &lt;p&gt;
  Mail : culture.payslauragais&amp;#64;orange.fr
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>sylvie.forestier@payslauragais.com</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bbd5-projet-culturel-le-lauragais-dans-les-arts/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
+      <c r="AC102" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays Lauragais</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
+      <c r="AE102" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF104" s="1" t="inlineStr">
+      <c r="AF102" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>23/03/2020</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/06/2026</t>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-      <c r="A105" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>163658</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations de construction ou de rénovation d'équipements culturels structurants</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Equipements culturels</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L105" s="1" t="inlineStr">
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région Nouvelle-Aquitaine apporte son soutien aux opérations de construction ou de rénovation d&amp;#039;équipements culturels structurants pour le territoire. Cet accompagnement concerne les lieux de spectacle vivant, les médiathèques, les salles de cinémas indépendants de proximité, les musées de France et centre d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine, les établissements d&amp;#039;enseignement supérieur artistique, les centres d&amp;#039;art et lieux de diffusion de l&amp;#039;art contemporain, les lieux de création et de production et l&amp;#039;équipement en matériel des lieux.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Contribuer à un aménagement culturel équilibré du territoire régional en corrigeant les inégalités territoriales en matière d’équipements culturels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Renforcer la qualité des équipements culturels, les remettre à niveau notamment en regard des enjeux de la création contemporaine, des nouvelles technologies et des enjeux environnementaux, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutenir les projets d’équipements culturels qui intègrent les droits culturels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Offrir sur le territoire de la Nouvelle-Aquitaine une offre culturelle et artistique riche, diversifiée et de qualité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Equipement public</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Personnes morales de droit public&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Personnes morales de droit privé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Critères d&amp;#039;éligibilité pour les lieux :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;besoin d&amp;#039;un équipement culturel au regard du bassin de vie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;viabilité du modèle économique (investissement et fonctionnement),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;gestion par une équipe professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;réalisation d&amp;#039;une étude préalable concluant à la faisabilité du projet,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;si portage par une commune rurale ou de moins de 30 000 habitants, soutien financier de l’intercommunalité (excepté pour les musées),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;si portage privé, financement par au moins une collectivité autre que la Région, ou par l’Etat, ou par un établissement public,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;intégration du développement durable dans le projet (conditions d’éco-responsabilité répondant à la feuille de route de Néo terra) dans la conception du projet (intégration paysagère, énergie, eau, matériaux bio-sourcés, mobilité durable).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Critères éligibilité pour le matériel :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Equipement en matériel pour structure culturelle professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achat de matériel pour l’aménagement du lieu dans le cadre de sa création, de son extension ou de sa réhabilitation,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipement en matériel en lien direct avec le projet artistique de la structure ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La demande est formulée au moins cinq années après l’obtention d’une aide régionale de ce type.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Attribution au bénéficiaire de l’aide directe représentant un taux maximal de 20 % des dépenses éligibles (toutes tranches confondues) dans la limite du montant plafond (détail dans le RI et fiches thématiques à télécharger ci-dessous)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/equipements-culturels</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Compléter le formulaire de demande en ligne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/equipements-culturels/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
+      <c r="AE103" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF105" s="1" t="inlineStr">
+      <c r="AF103" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/06/2026</t>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>103408</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets des groupements (aide aux projets des professionnels de la chaîne du livre)</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Aide aux projets des groupements (aide aux projets des professionnels de la chaîne du livre)</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L106" s="1" t="inlineStr">
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  &lt;span&gt;
   La Région accompagne
  &lt;/span&gt;
  l&amp;#039;élaboration d&amp;#039;outils et d&amp;#039;actions communes par des groupements de professionnels du livre et de la lecture.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide vise à accompagner l&amp;#039;élaboration d&amp;#039;outils et d&amp;#039;actions communes par des groupements de professionnels du livre et de la lecture afin de:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Structurer un secteur professionnel via des actions mutualisés,
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Promouvoir le livre et la lecture via des projets rassemblant différents acteurs de la chaîne du livre (auteurs, libraires, bibliothécaires...),
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Développer des actions sur les territoires franciliens dans le but de développer les publics
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  Montant et taux
 &lt;/h4&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale spécifique est calculée sur une base subventionnable HT à laquelle s&amp;#039;applique un taux modulable maximum de 50% de la dépense éligible, dans la limite d&amp;#039;un plafond fixé à 50 000 €.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P106" s="1" t="inlineStr">
+      <c r="P104" s="1" t="inlineStr">
         <is>
           <t>03/06/2021</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires sont les personnes morales de droit privé ou public : associations, collectifs d&amp;#039;auteurs, éditeurs indépendants, libraires indépendants, collectivités territoriales (au travers de leurs bibliothèques notamment).
 &lt;/p&gt;
 &lt;p&gt;
  Critères d&amp;#039;attribution de l&amp;#039;aide : nombre et diversité des professionnels franciliens de la chaîne du livre associés; nature des actions engagées, qualité et dimension structurante; dimension territoriale du projet (développement en grande couronne, structuration du lien aux acteurs des territoires); nature des partenariats engagés avec les acteurs de la chaîne du livre; modèle économique des projets; publics visés
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dates limites de dépôt des dossiers
  &lt;/strong&gt;
  : avant le 15 décembre, le 15 mars ou le 30 juin. Le projet ne doit pas avoir débuté à date de sa présentation en commission, qui intervient environ 4 mois après la date-limite de dépôt. Les dépenses ne doivent pas être engagées avant la date de la commission.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-projets-des-groupements-aide-aux-projets-des-professionnels-de-la-chaine-du-livre</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture
 &lt;/p&gt;
 &lt;p&gt;
  Service Livre
 &lt;/p&gt;
 &lt;p&gt;
  Laurence Vintejoux
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:laurence.vintejoux&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   laurence.vintejoux&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  / 01 53 85 67 53
 &lt;/p&gt;
 &lt;p&gt;
  La demande est à effectuer en ligne sur la plateforme
  &lt;a rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6eda-aide-aux-projets-des-groupements-aide-aux-pro/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
+      <c r="AE104" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF106" s="1" t="inlineStr">
+      <c r="AF104" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>07/06/2021</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/06/2026</t>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-      <c r="A107" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>150669</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Soutenir les structures régionales pour le livre</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Soutien aux structures régionales pour le livre</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F107" s="1" t="inlineStr">
+      <c r="F105" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J107" s="1" t="inlineStr">
+      <c r="J105" s="1" t="inlineStr">
         <is>
           <t>Le montant total de la subvention est de 1.500 à 1.5M €.</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L107" s="1" t="inlineStr">
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures régionales pour le livre sont des structures (associations, EPCC ou services de la Région) qui contribuent aux politiques publiques nationales en faveur du livre et de la lecture dans les territoires en favorisant la coopération entre les professionnels de la chaine du livre et en conduisant des actions auprès de l&amp;#039;ensemble des acteurs: auteurs, éditeurs, libraires, bibliothèques...mais également en direction des publics en favorisant le développement de la lecture. Interlocuteurs privilégiés des Directions régionales des affaires culturelles, elle sont également subventionnées par les régions. Le ministère de la Culture peut allouer une subvention aux structures œuvrant en faveur de tels projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Que sont les structures régionales du livre et de la lecture ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures régionales pour le livre (SRL) ou agences régionales pour le livre (ARL) sont des structures de statuts différents selon les régions (majoritairement des associations de loi 1901, des EPCC ou des services de la région) qui contribuent aux politiques publiques en faveur du livre et de la lecture en suscitant et favorisant les échanges entre l&amp;#039;ensemble des acteurs du livre : auteurs, éditeurs, libraires, collectivités, bibliothèques, organisateurs de manifestations littéraires.
 &lt;/p&gt;
 &lt;p&gt;
  Elles sont un lieu de dialogue Etat/Région, de coopération et de concertation identifié par les professionnels du livre et de la lecture pour favoriser le développement de la création littéraire, la diffusion du patrimoine écrit et le développement de la lecture en renforçant le maillage territorial. Mais également par un ensemble d&amp;#039;actions en direction de l&amp;#039;économie du livre, avec pour finalité le maintien et la promotion de la diversité éditoriale à favoriser le développement de la création littéraire, la diffusion du patrimoine écrit, la vie littéraire et les pratiques de lecture.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Objectifs de la démarche
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Soutien aux structures autonomes interprofessionnelles contribuant à la structuration de la filière du livre en région.
 &lt;/p&gt;
 &lt;p&gt;
  La démarche s&amp;#039;adresse aux structures associatives privées portant un projet contribuant à la politique nationale du livre et de la lecture portée par le ministère de la Culture.
@@ -26140,61 +25587,61 @@
    &lt;li&gt;
     Autres financements publics du projet
    &lt;/li&gt;
    &lt;li&gt;
     Capacité de la structure à déployer le projet
    &lt;/li&gt;
    &lt;li&gt;
     Capacité de la structure à rendre compte de la réalisation du projet et de l&amp;#039;usage de la subvention octroyée
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le service déconcentré prendra contact avec le demandeur pour examiner son dossier de demande de subvention, organiser une rencontre et, le cas échéant, préparer la convention de subventionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandes doivent être adressées l&amp;#039;année N, au titre de l&amp;#039;année N.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Associations
   &lt;/li&gt;
   &lt;li&gt;
    Établissements publics / Services de l&amp;#039;État
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises privées
   &lt;/li&gt;
   &lt;li&gt;
    Région
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
@@ -26215,79 +25662,79 @@
  &lt;strong&gt;
   → Critères de non-éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures dont la résidence fiscale n&amp;#039;est pas située en France ne sont pas éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet présenté doit comporter une dimension collective qui favorise la coopération entre les professionnels du livre et de la lecture dans la région.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Définis par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/soutien-aux-structures-regionales-pour-le-livre</t>
         </is>
       </c>
-      <c r="W107" s="1" t="inlineStr">
+      <c r="W105" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur le soutien aux structures régionales pour le livre, vous êtes invités à vous adresser au Service du Livre et de la Lecture :
 &lt;/p&gt;
 &lt;p&gt;
  Direction générale des médias et des industries culturelles (DGMIC)
  &lt;br /&gt;
  Service du Livre et de la Lecture
  &lt;br /&gt;
  Ministère de la Culture
  &lt;br /&gt;
  &lt;a href="mailto:livre-lecture&amp;#64;culture.gouv.fr"&gt;
   livre-lecture&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
  182 rue Saint-Honoré, 75001 Paris
 &lt;/p&gt;
 &lt;p&gt;
  ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;a&gt;
   Auvergne-Rhône-Alpes
  &lt;/a&gt;
 &lt;/h2&gt;
@@ -26713,88 +26160,459 @@
  &lt;/a&gt;
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Paul LEANDRI,
   &lt;a href="mailto:mac&amp;#64;polynesie-francaise.pref.gouv.fr"&gt;
    mac&amp;#64;polynesie-francaise.pref.gouv.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;
  &lt;a&gt;
   Saint-Pierre-et-Miquelon
  &lt;/a&gt;
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rosiane DE LIZARAGA :
   &lt;a href="mailto:rosiane.de-lizarraga&amp;#64;culture.gouv.fr"&gt;
    rosiane.de-lizarraga&amp;#64;culture.gouv.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c3ed-soutien-aux-structures-regionales-pour-le-liv/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2023</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>166554</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Constructions de logements locatifs destinés à un large public (familles, personnes âgées, personnes à mobilité réduite…)
+ 	Restauration de bâtiments dans les centres anciens
+ 	Implantation en pied de bâtiment de locaux commerciaux et tertiaires ou d’équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche…)&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique, mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite des sites&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur la réglementation, les enjeux, les procédures et le périmètre financier associé&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Aide à la définition des besoins, des objectifs et des priorités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyse des contraintes et opportunités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Identification des ressources financières disponibles ou mobilisables&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la définition du programme&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la rédaction des missions préliminaires (étude…)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement de la commune ou de l’EPCI dans le processus&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Réalisation des études préalables au projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Etablissement des documents d’engagement du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide au montage de l’ensemble des phases du projet (organisation des actions, calendrier, gouvernance, suivi et évaluation)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Mise en place du cadre réglementaire et financier propre au projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Fourniture d’une réponse technique, architecturale, économique au programme défini et validé avec les communes / intercommunalités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réalisation de l’ouvrage dans les conditions de délais, de qualité, et de coûts fixés dans le cadre d’un contrat avec la collectivité maître d’ouvrage&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Responsabilité des choix techniques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Intervention en qualité de mandataire du maître d’ouvrage :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;élaboration et signature des différents contrats&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;choix des entreprises et des fournisseurs&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;préparation et gestion des marchés&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;gestion administrative et financière de l’opération&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Friche
+Foncier
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Alimentation
+Commerces et services
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>Drôme Aménagement Habitat (DAH)
+04 75 81 78 09 • &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;gisele.grasset&amp;#64;dromeamenagementhabitat.fr&lt;/a&gt;
+&lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;www.dromeamenagementhabitat.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>166556</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation de bâtiments et locaux spécifiques</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation de bâtiments et locaux spécifiques</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Restauration de bâtiments dans les centres anciens
+ 	Construction de locaux commerciaux et tertiaires ou d’équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche,...)
+ 	Assistance à maîtrise d’ouvrage pour le compte de communes et EPCI
+ 	Réalisation de produits spécifiques (MARPA, EPHAD, Foyer, Maisons médicales, …)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique, mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite des sites&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Information générale sur la réglementation, les enjeux, les procédures et le périmètre financier associé&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Aide à la définition des besoins, des objectifs et des priorités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyse des contraintes et opportunités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Identification des ressources financières disponibles ou mobilisables&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la définition du programme&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la rédaction des missions préliminaires (étude..)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement de la commune ou de l’EPCI dans le processus&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Réalisation des études préalables au projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Etablissement des documents d’engagement du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide au montage de l’ensemble des phases du projet (organisation des actions, calendrier, gouvernance, suivi et évaluation)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Mise en place du cadre réglementaire et financier propre au suivi précis du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Fourniture d’une réponse technique, architecturale, économique au programme défini et validé avec les communes / EPCI&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réalisation de l’aménagement dans les conditions de délais, de qualité, et de coûts fixés dans le cadre d’un contrat avec la collectivité maître d’ouvrage&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Responsabilité sur les choix techniques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Intervention en qualité de mandataire du maître d’ouvrage :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;élaboration et signature des différents contrats&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;choix des entreprises et des fournisseurs&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;préparation et gestion des marchés&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;gestion administrative et financière de l’opération&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Friche
+Foncier
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/realisation-de-batiments-et-locaux-specifiques</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>Drôme Aménagement Habitat (DAH)
+04 75 81 78 09 • &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;contact&amp;#64;dromeamenagementhabitat.fr&lt;/a&gt;
+&lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;www.dromeamenagementhabitat.fr&lt;/a&gt;</t>
+        </is>
+      </c>
       <c r="Y107" s="1" t="inlineStr">
         <is>
-          <t>webmaster@culture.gouv.fr</t>
+          <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z107" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/c3ed-soutien-aux-structures-regionales-pour-le-liv/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-de-batiments-et-locaux-specifiques/</t>
         </is>
       </c>
       <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC107" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE107" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF107" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG107" s="1" t="inlineStr">
         <is>
-          <t>24/09/2023</t>
+          <t>17/08/2026</t>
         </is>
       </c>
       <c r="AH107" s="1" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:34" customHeight="0">
       <c r="A108" s="1">
         <v>153933</v>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets de création artistique en amateur inscrits dans la durée</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Création artistique en amateur (musique, danse, théâtre, arts du cirque) – Aide aux projets</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
@@ -26958,48 +26776,48 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/4e27-creation-artistique-en-amateur-musique-danse-/</t>
         </is>
       </c>
       <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE108" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF108" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG108" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH108" s="1" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>