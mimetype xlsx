--- v0 (2026-02-01)
+++ v1 (2026-08-06)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA14"/>
+  <dimension ref="A1:AH12"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,52 +225,87 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>62848</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
@@ -490,52 +525,77 @@
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>62847</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Optimiser la gestion de votre trésorerie par la ligne de trésorerie</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
@@ -614,52 +674,77 @@
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7f2d-augmenter-votre-tresorerie-par-la-ligne-de-tr/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>62579</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Accéder au préfinancement des subventions ou du FCTVA par le prêt relais</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
@@ -762,481 +847,512 @@
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre:
 &lt;/p&gt;
 &lt;p&gt;
  - par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4ac9-acceder-au-prefinancement-par-le-pret-relais/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2020</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>103415</v>
+        <v>153929</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Financer l'installation des étudiants en formation kinésithérapie et maïeutique</t>
+          <t>Disposer du parc de matériel scénique</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>Bourse d'aide à l'installation des étudiants en formation kinésithérapie et maïeutique</t>
+          <t>Parc de matériel scénique</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
-        <is>
-[...154 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le parc de matériel scénique de la Manche est un outil d&amp;#039;accompagnement de premier plan dans une logique de mutualisation au service des acteurs culturels. Structuré autour d&amp;#039;une large gamme de matériels techniques et scéniques, le parc est animé par une équipe de professionnels : régisseur général, techniciens son et lumières et magasiniers qui, en plus de proposer un service de location de ces produits à des tarifs très abordables, peuvent apporter des conseils adaptés en fonction des besoins exprimés et de la nature des événements envisagés.
 Les tarifs du catalogue de matériel sont donnés à titre indicatif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avant toute réservation, l&amp;#039;équipe du parc de matériel scénique se tient à la disposition des emprunteurs pour envisager ensemble le projet de spectacle vivant : le matériel le plus adapté pourra être mis à disposition en fonction de la programmation, des contraintes de lieux...
 Les prêts de matériels et de leurs accessoires sont soumis aux conditions générales (voir règlement en téléchargement).
 L&amp;#039;acceptation du devis par l&amp;#039;emprunteur entraîne automatiquement pour lui l&amp;#039;acceptation des conditions générales de prêt et des tarifs en vigueur.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature des proje
  &lt;/strong&gt;
  &lt;strong&gt;
   ts éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le matériel propriété du Département de la Manche est mis à disposition sous réserve d&amp;#039;un droit de participation à sa maintenance, aux communes et aux associations culturelles du département de la Manche qui ont un projet d&amp;#039;action culturelle dans le domaine du spectacle vivant (sont donc exclus les comités, associations et les collectivités à finalité politique, économique, ou religieuse).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le matériel est destiné à être utilisé dans le département de la Manche uniquement, dans le cadre de manifestations de spectacle vivant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/parc-de-materiel-scenique/</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.33.05.90.92
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec36-parc-de-materiel-scenique/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-      <c r="A7" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>164383</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Cofinancer des projets d'acquisition et de restauration patrimoniales d’intérêt national (ARPIN)</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Acquisitions et restaurations patrimoniales d’intérêt national (ARPIN)</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qu’est-ce que le dispositif d’aide aux Acquisitions et restaurations patrimoniales d’intérêt national (ARPIN) ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les subventions ARPIN permettent au ministère de la Culture (Direction générale des médias et des industries culturelles) de mieux accompagner l&amp;#039;action des collectivités territoriales en leur proposant un dispositif de cofinancement des projets d’acquisition ou de restauration les plus remarquables.&lt;/p&gt;&lt;p&gt;Les opérations soutenues dans le cadre des ARPIN peuvent concerner l&amp;#039;un des deux domaines suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquisition de patrimoine d’intérêt national ;&lt;/li&gt;&lt;li&gt;Restauration de patrimoine d’intérêt national.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le taux maximal d’aide, incluant éventuellement d’autres aides versées par le ministère de la Culture (subventions des DRAC), est fixé à 80% du montant hors taxes global.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est versée en une seule fois.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Si la région dispose d’un FRRAB : elle sera versée par la DRAC concernée dans un délai de 3 mois après acceptation du dossier. &lt;/li&gt;&lt;li&gt;Si la région ne dispose pas de FRRAB : elle sera versée directement par le ministère de la Culture dans un délai de 3 mois après acceptation du dossier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;évaluation des dossiers&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est accordée par le Service du livre et de la lecture, en fonction de deux critères essentiels : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le caractère d’intérêt national de l’acquisition ou de la restauration ;&lt;/li&gt;&lt;li&gt;les possibilités d’autres subventions pour l’acquisition ou la restauration (la présence d’un FRRAB dans la région). Les régions sans FRRAB seront considérées comme prioritaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dépôt des dossiers est possible toute l&amp;#039;année.&lt;/p&gt;&lt;p&gt;Les résultats seront communiqués aux porteurs de projets sur Démarches Simplifiées et seront mis en valeur dans la brochure Acquisitions patrimoniales aidées éditée chaque année par le Service du livre et de la lecture.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Architecture
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Départements &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent être déposés par l’un des organismes suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une collectivité territoriale (commune) ;&lt;/li&gt;&lt;li&gt;un groupement de collectivités territoriales agissant pour le compte de sa bibliothèque.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de non-éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les demandes émanant de collectivités territoriales pour le compte de leur service d’archives et de leur musée ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;Les documents acquis ou restaurés doivent être conservés par la bibliothèque.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit concerner une acquisition déjà réalisée ou un projet de restauration à venir, sous réserve de présentation d’un devis validé par le groupe d’experts en restauration réunis par le ministère de la Culture.&lt;/p&gt;&lt;p&gt;Les documents, par leurs caractéristiques, leur ancienneté, leur rareté ou leur origine, doivent avoir une valeur patrimoniale de dimension nationale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Toute demande ne concernant pas les collections conservées dans des bibliothèques relevant des collectivités territoriales ou de leurs groupements sera refusée. Cela concerne notamment les bibliothèques universitaires, associatives, cultuelles, de musée ou de services d&amp;#039;archives.&lt;/p&gt;&lt;p&gt;Les opérations de valorisation et de numérisation sont exclues du champ des ARPIN.&lt;/p&gt;&lt;p&gt;Pour les restaurations, les devis doivent impérativement avoir reçu la validation de groupe d’experts en restauration préalablement.&lt;/p&gt;&lt;p&gt;Les projets d’acquisition non encore réalisés ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nature des dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le prix d’acquisition auprès d’un libraire ou d’adjudication en vente aux enchères publiques hors frais ;&lt;/li&gt;&lt;li&gt;les coûts de restauration, hors taxe. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent porter sur des opérations d&amp;#039;un montant global d&amp;#039;au moins 4.000 € HT/hors frais.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/acquisitions-et-restaurations-patrimoniales-d-interet-national-arpin</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/livre-lecture_arpin</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;DGMIC &amp;gt; Service du livre et de la lecture &amp;gt; Bureau du patrimoine :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mails : &lt;a href="mailto:anne.verdure-mary&amp;#64;culture.gouv.fr" target="_self"&gt;anne.verdure-mary&amp;#64;culture.gouv.fr&lt;/a&gt; / &lt;a href="mailto:pierre-jean.riamond&amp;#64;culture.gouv.fr" target="_self"&gt;pierre-jean.riamond&amp;#64;culture.gouv.fr&lt;/a&gt; ; &lt;/li&gt;&lt;li&gt;Téléphone : 01 40 15 74 25&lt;/li&gt;&lt;li&gt;Adresse : Rue Saint-Honoré, 75001 Paris&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/acquisitions-et-restaurations-patrimoniales-dinteret-national-arpin/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>163213</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l’émergence et le montage des projets locaux</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux projets locaux – Assistance à Maitrise d’ouvrage</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Doubs</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Le Département du Doubs se veut facilitateur de projets avant d’être financeur. Il accompagne les collectivités dans l’émergence et le montage de leurs projets dans le cadre d’une démarche de développement partagé au niveau de chaque territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Pièces à fournir :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Cahier des charge de l’étude accepté par le prestataire (signature et cachet)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposition technique et financière du prestataire : devis détaillé, acte d’engagement, mémoire technique, références…&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Délibération de l’organe décisionnel&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les pièces ci-dessous vous seront demandées après réalisation de l’étude :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Copie des factures de l’étude (acquittées par le prestataire)&lt;/li&gt;&lt;li&gt;&lt;span&gt;Rapport final de l’étude validé par les financeurs&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
       <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U7" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Doubs</t>
         </is>
       </c>
       <c r="V7" s="1" t="inlineStr">
         <is>
-          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/acquisitions-et-restaurations-patrimoniales-d-interet-national-arpin</t>
+          <t>https://mademat.doubs.fr/catalogue/amo/</t>
         </is>
       </c>
       <c r="W7" s="1" t="inlineStr">
         <is>
-          <t>https://www.demarches-simplifiees.fr/commencer/livre-lecture_arpin</t>
+          <t>https://mademat.doubs.fr/dossier-creation/?id_dispositif=ecdeefd5-ab91-28b9-bf90-65c3a97b15de&amp;origin=ts</t>
         </is>
       </c>
       <c r="X7" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;DGMIC &amp;gt; Service du livre et de la lecture &amp;gt; Bureau du patrimoine :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mails : &lt;a href="mailto:anne.verdure-mary&amp;#64;culture.gouv.fr" target="_self"&gt;anne.verdure-mary&amp;#64;culture.gouv.fr&lt;/a&gt; / &lt;a href="mailto:pierre-jean.riamond&amp;#64;culture.gouv.fr" target="_self"&gt;pierre-jean.riamond&amp;#64;culture.gouv.fr&lt;/a&gt; ; &lt;/li&gt;&lt;li&gt;Téléphone : 01 40 15 74 25&lt;/li&gt;&lt;li&gt;Adresse : Rue Saint-Honoré, 75001 Paris&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Service Coordination territoriale&lt;br /&gt;☏ : 03.81.25.80.87 ou &lt;a href="mailto:scor&amp;#64;doubs.fr" target="_self"&gt;scor&amp;#64;doubs.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y7" s="1" t="inlineStr">
         <is>
-          <t>webmaster@culture.gouv.fr</t>
+          <t>aide.mademat@doubs.fr</t>
         </is>
       </c>
       <c r="Z7" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/acquisitions-et-restaurations-patrimoniales-dinteret-national-arpin/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-locaux/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Département du Doubs</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
+    <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>71304</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Développer un projet de recherche, de développement ou d’innovation</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;accompagnement par l&amp;#039;ADEME des projets de Recherche, de Développement, d&amp;#039;Innovation (RDI) s&amp;#039;inscrit majoritairement au travers d&amp;#039;appels à projets nationaux. Vous avez un projet de Recherche, de Développement, d&amp;#039;Innovation (RDI) dont la thématique ne correspond à aucun appel à projets actuellement ouvert sur la plateforme de l&amp;#039;ADEME ?
 &lt;br /&gt;
 Les modalités des appels à projets en ligne ne répondent pas à votre besoin.
 &lt;br /&gt;
 &lt;br /&gt;
 Par exemple, les seuils des Concours d&amp;#039;innovation ou des appels à projet Recherche compétitifs et collaboratifs sont au delà du montant de votre projet...
 &lt;br /&gt;
 Pour autant, votre projet contribue à faire avancer la recherche en lien avec la Transition énergétique et environnementale, vous pouvez prendre contact avec l&amp;#039;ADEME, qui étudiera l&amp;#039;opportunité d&amp;#039;accompagner votre projet.
 &lt;br /&gt;
 &lt;br /&gt;
 L&amp;#039;ADEME est en mesure de financer des projets de RDI qui lui sont soumis directement hors appels à projet, dans la mesure où les recherches ciblées par ces projets ne couvrent pas des fronts de science relevant des appels à projets compétitifs.</t>
@@ -1281,1057 +1397,277 @@
         </is>
       </c>
       <c r="X8" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;éligibilité de tels projets est jugée au cas par cas, les objectifs pour l&amp;#039;ADEME étant notamment de bien qualifier leur pertinence au regard des priorités de recherche et innovation du moment, et la qualité scientifique de la proposition ; il est donc impératif de prendre contact avec l&amp;#039;ADEME avant tout dépôt de dossier.
 &lt;br /&gt;
 &lt;br /&gt;
 Vous avez contacté l&amp;#039;ADEME et votre projet répond à des objectifs partagés avec l&amp;#039;ADEME.</t>
         </is>
       </c>
       <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
       <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b49-projets-de-recherche-de-developpement-ou-dinn/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>09/11/2020</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
+    <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
-        <v>150666</v>
+        <v>150663</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les librairies et les structures collectives de librairies</t>
+          <t>Soutenir les salons, festivals et manifestations</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>Soutien aux librairies et aux structures collectives de librairies</t>
+          <t>Soutien à la vie littéraire (salons, festivals et manifestations)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>Association
-Entreprise privée</t>
+          <t>Intercommunalité / Pays
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La démarche s&amp;#039;adresse aux librairies et aux structures collectives de librairies portant un projet contribuant à la politique nationale en direction des librairies portée par le ministère de la Culture.
+ La démarche s&amp;#039;adresse aux porteurs de projets de manifestations littéraires sous diverses formes qui s&amp;#039;inscrivent dans les objectifs de la politique publique du livre et de la lecture du ministère de la Culture et notamment du soutien à l&amp;#039;économie du livre.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Que sont les librairies et les structures collectives de librairies ?
+  → Que sont les salons, festivals et manifestations ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les librairies occupent une place essentielle dans le maillage social et intellectuel du tissu urbain et prennent part à la vie culturelle des territoires. Elles contribuent à la diversité de la création littéraire et à son accès auprès des lecteurs. Le ministère de la Culture peut soutenir leur action en leur allouant une subvention.
+ Les manifestations littéraires et notamment les salons et festivals qui contribuent au soutien aux acteurs de l&amp;#039;économie de livre par la mise en œuvre de diverses actions reliant les œuvres et leurs auteurs avec les lecteurs peuvent bénéficier d&amp;#039;un soutien du ministère de la Culture.
+&lt;/p&gt;
+&lt;p&gt;
+ Les critères appréciés pour évaluer la demande sont notamment l&amp;#039;implication des différents acteurs de la chaîne du livre, l&amp;#039;implantation dans un territoire et les partenariats avec d&amp;#039;autres structures locales, la qualité des propositions de médiation proposées, les publics visés et l&amp;#039;intervention de professionnels du livre ; selon les objectifs du ministère de la Culture.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Objectifs de la démarche
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Cette démarche vise à soutenir les projets portés par les librairies et les structures collectives de librairies contribuant à la réalisation des objectifs de la politique du ministère de la Culture.
- &lt;br /&gt;
+ La présente démarche a pour objectif de soutenir les salons, festivals et autres manifestations littéraires qui mobilisent plusieurs acteurs de la chaîne du livre (auteurs, maisons d&amp;#039;éditions, bibliothèques, librairies...), et ce, afin d&amp;#039;encourager la présence du livre dans les territoires, de renforcer l&amp;#039;économie du livre, de favoriser la rencontre avec les œuvres passées ou contemporaines et les auteurs et autrices vivantes, et enfin d&amp;#039;encourager la pratique de la lecture et de l&amp;#039;écriture.
+&lt;/p&gt;
+&lt;p&gt;
  L&amp;#039;examen et la décision d&amp;#039;acceptation de la demande relèvent des services déconcentrés du ministère de la Culture.
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  L&amp;#039;aide prend la forme d&amp;#039;une subvention dans le cadre d&amp;#039;une demande ou d&amp;#039;une réponse à un appel à projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Nature des dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le soutien aux librairies et aux structures collectives de librairie prend la forme d&amp;#039;une subvention de fonctionnement et/ou d&amp;#039;investissement.
+ Le soutien prend la forme d&amp;#039;une subvention de fonctionnement et/ou d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Montant de la subvention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la subvention est de 500 à 1M €.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Modalités d&amp;#039;attribution de la subvention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les subventions d&amp;#039;investissement : versement dans le respect du décret n° 2018-514 du 25 juin 2018 relatif aux subventions de l&amp;#039;Etat pour des projets d&amp;#039;investissement.
  &lt;br /&gt;
  Pour les subventions de fonctionnement : versement de la subvention au plus tard à la notification d&amp;#039;acceptation de la demande.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Modalités d&amp;#039;évaluation des dossiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont étudiés par les services déconcentrés du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les demandeurs sont invités à transmettre leur demande le plus tôt possible pendant l&amp;#039;année N au titre de l&amp;#039;année N.
+ Défini par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Bibliothèques et livres</t>
         </is>
       </c>
       <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...7 lines deleted...]
- &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI à fiscalité propre
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Est éligible l&amp;#039;aide aux librairies et aux structures collectives de librairie toute structure qui :
-[...12 lines deleted...]
- &lt;/ul&gt;
+ Être une personne de droit moral privé ou public.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non-éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les structures dont la résidence fiscale n&amp;#039;est pas située en France ne sont pas éligibles.
-[...2 lines deleted...]
- Les personnes physiques ne peuvent être subventionnées au titre de l&amp;#039;aide aux librairies et aux structures collectives de librairie.
+ Personnes physiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Définis par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Définis par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V9" s="1" t="inlineStr">
         <is>
-          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/soutien-aux-librairies-et-aux-structures-collectives-de-librairies</t>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/soutien-a-la-vie-litteraire-salons-festivals-et-manifestations</t>
         </is>
       </c>
       <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture</t>
         </is>
       </c>
       <c r="X9" s="1" t="inlineStr">
-        <is>
-[...786 lines deleted...]
-      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur le soutien aux salons, festivals et manifestations, vous êtes invités à vous adresser au Service du Livre et de la Lecture :
 &lt;/p&gt;
 &lt;p&gt;
  Direction générale des médias et des industries culturelles (DGMIC)
  &lt;br /&gt;
  Service du Livre et de la Lecture
  &lt;br /&gt;
  Ministère de la Culture
  &lt;br /&gt;
  &lt;a href="mailto:livre-lecture&amp;#64;culture.gouv.fr"&gt;
   livre-lecture&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
  182 rue Saint-Honoré, 75001 Paris
 &lt;/p&gt;
 &lt;p&gt;
  ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;a&gt;
   Auvergne-Rhône-Alpes
  &lt;/a&gt;
 &lt;/h2&gt;
@@ -2744,142 +2080,167 @@
 &lt;h2&gt;
  &lt;a&gt;
   Nouvelle-Calédonie
  &lt;/a&gt;
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Franck LEANDRI, 06 87 24 21 84
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;
  &lt;a&gt;
   Saint-Pierre-et-Miquelon
  &lt;/a&gt;
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rosiane DE LIZARAGA :
   &lt;a href="mailto:rosiane.de-lizarraga&amp;#64;culture.gouv.fr"&gt;
    rosiane.de-lizarraga&amp;#64;culture.gouv.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4731-soutien-aux-salons-festivals-et-manifestation/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-      <c r="A12" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>121006</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Subzen</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale vous propose
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
   l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
  &lt;/li&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -2900,293 +2261,582 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
 &lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
 &lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>166091</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en oeuvre de la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Directions de l'Environnement, de l'Aménagement et du Logement (DEAL)
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Agences de l'eau</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;⚠️A l&amp;#039;attention des porteurs de projets : si vous
+souhaitez financer des opérations de restauration des écosystèmes ou bien un
+Atlas de la Biodiversité Communale, votre projet peut être éligible à la mesure
+Fonds Vert suivante : &amp;#34;&lt;/em&gt;&lt;/strong&gt;&lt;em&gt;&lt;strong&gt;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&lt;/strong&gt;&lt;/em&gt;&lt;strong&gt;&lt;em&gt;&amp;#34;. &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Description du dispositif d&amp;#039;aide&lt;/h3&gt;
+&lt;p&gt;En 2023, la
+Stratégie Nationale Biodiversité a été annoncée. Elle couvre la période
+2023-2030 et traduit l’engagement de la France au titre de la convention sur la
+diversité biologique.&lt;/p&gt;
+&lt;p&gt;Ce
+dispositif d&amp;#039;aide vise à répondre aux enjeux territoriaux identifiés par
+les D(R)EAL. Ainsi, nous invitons les porteurs de projets à se renseigner en amont sur les
+priorités d&amp;#039;action et les conditions d&amp;#039;acceptation définies dans leur territoire.
+&lt;br /&gt;&lt;br /&gt;Il vise notamment à financer les projets dont les actions relèvent des enjeux suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en oeuvre la Stratégie Nationale des Aires Protégées&lt;/li&gt;&lt;li&gt;Rétablir les continuités écologiques&lt;/li&gt;&lt;li&gt;Lutter contre les espèces exotiques envahissantes&lt;/li&gt;&lt;li&gt;Mettre en oeuvre les Plans Nationaux d&amp;#039;Actions&lt;/li&gt;&lt;li&gt;Agir en faveur des insectes pollinisateurs&lt;/li&gt;&lt;li&gt;Actions de lutte contre le frelon asiatique&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2026</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif d&amp;#039;aide concerne la France métropolitaine et les territoires ultra-marins.&lt;/p&gt;&lt;p&gt;Il bénéficie aux COM, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la 
+transition écologique, indépendamment des compétences propres de chaque 
+COM. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des collectivités territoriales et groupements de collectivités, y compris les collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;des
+ établissements publics locaux (en particulier les sociétés d’économie 
+mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : 
+syndicat mixte de PNR, ...)  ; &lt;/li&gt;&lt;li&gt;&lt;em&gt;des services déconcentrés de l’Etat, &lt;/em&gt;établissements publics de l’Etat ou groupements d’intérêt public ; &lt;/li&gt;&lt;li&gt;des associations ou des fondations, en particulier gestionnaires d’aires protégées ;&lt;/li&gt;&lt;li&gt;des
+ structures professionnelles gestionnaires d’aires protégées (exemples :
+ fédérations régionales des chasseurs, comités des pêches maritimes et 
+des élevages marins ou comités de la conchyliculture etc.) ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires (exemple : gestionnaire des démarches Grands Sites de 
+France et des opérations grands sites) et propriétaires forestiers ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires d’infrastructures de transport y compris les services de 
+l’Etat, pour le rétablissement des continuités écologiques (trame verte 
+et bleue) en tant que gestionnaire d&amp;#039;infrastructure (transport, domaine 
+public fluvial en outre-mer ou transfrontalier), hors autoroutes 
+concédées ;&lt;/li&gt;&lt;li&gt;des entreprises privées.&lt;/li&gt;&lt;/ul&gt;
+&lt;h4&gt;
+  Nature des projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif est destiné à financer ou co-financer : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des subventions d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ; &lt;/li&gt;&lt;li&gt;des subventions d’investissements permettant la mise en œuvre concrète des solutions identifiées ci-dessus.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subventions de fonctionnement ou 
+d’animation des structures, et de subventions aux actions de 
+connaissance dans le cadre de la mise en œuvre des politiques traitées 
+par ce dispositif, ainsi que les financements 
+relatifs à l’animation et à la concertation pour l’émergence de projets 
+relèvent d’un financement budgétaire classique. Elles ne sont donc pas 
+éligibles à la présente aide. Le cas échéant, une action
+ de connaissance ou d’animation peut être éligible à cette aide, si 
+elle s’intègre dans un projet comprenant une mise en œuvre concrète de 
+solution, afin d&amp;#039;éviter d&amp;#039;avoir à multiplier les demandes d&amp;#039;aides auprès des services de l&amp;#039;état pour un seul et même projet.  Les acteurs concernés sont invités à se rapprocher de la 
+Direction (régionale) de l’environnement, du logement et de la nature (D(R)EAL) ou
+ de la Direction départementale des territoires (et de la mer) (DDT-M) qui 
+l’orientera vers l’interlocuteur compétent.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles 
+les opérations de simple mise en conformité à une 
+obligation réglementaire nationale déjà existante, notamment les 
+obligations de compensation environnementale à charge du maître 
+d’ouvrage ou de prescription administrative de remise en état. &lt;/p&gt;&lt;p&gt;Cette aide pourra subventionner uniquement les opérations allant au-delà de 
+ces obligations réglementaires nationales existantes.&lt;/p&gt;&lt;p&gt;L’exécution
+ du projet (ou, le cas échéant, des postes de dépenses de l’opération 
+ciblés par la subvention) ne peut commencer avant que le dossier de 
+demande ne soit déposé sur la plateforme Démarches Numériques.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les projets de lutte contre le frelon asiatique,&lt;/strong&gt; plus d&amp;#039;informations sur les critères d&amp;#039;éligibilité sont disponibles sur &lt;a href="https://drive.google.com/file/d/1kNs2M-51KsCdQFwhEvGQ6eS5Ty7jt3PY/view?usp&amp;#61;sharing" target="_self"&gt;ce lien&lt;/a&gt;&lt;a href="https://drive.google.com/file/d/1PxKsklbKl5QaDTjJL7eI4Q8nhYMZ1qpX/view?usp&amp;#61;drive_link" target="_self"&gt;&lt;/a&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Concernant les dépenses d&amp;#039;ingénierie de projet, ce dispositif d&amp;#039;aide peut financer des 
+prestations d’ingénierie (en régie ou externe) pour les porteurs de 
+projets qui en ont besoin afin de faciliter la mise en œuvre de projets 
+financés par cette aide.&lt;/em&gt; Par ailleurs, la mesure 
+ingénierie du fonds vert peut aider les porteurs de projet à faire 
+émerger des projets à forte ambition environnementale sur une enveloppe 
+dédiée à des prestations d’ingénierie d’animation, de planification ou 
+de stratégie.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles également, car relevant de la mesure fonds vert &amp;#34;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&amp;#34; :&lt;/p&gt;&lt;p&gt;- Les projets d&amp;#039;Atlas de la Biodiversité Communale &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets de restauration des écosystèmes&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://drive.google.com/file/d/1kNs2M-51KsCdQFwhEvGQ6eS5Ty7jt3PY/view?usp=sharing</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/snb</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;informations, merci de contacter la DREAL, DEAL ou DDT-M appropriée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>romeo.miara@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mise-en-oeuvre-de-la-strategie-ntionale-biodiversite-dans-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>MTECT</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2026</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>142710</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Évaluer votre service de transport basé sur des véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez déployer un service de transport innovant pour répondre aux besoins de mobilité sur votre territoire ? Vous vous interrogez sur la pertinence d&amp;#039;un système basé sur des véhicules autonomes ? Le Cerema vous accompagne pour déterminer le niveau d&amp;#039;efficacité, de sécurité et d&amp;#039;acceptation de cette solution.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez évaluer l&amp;#039;efficacité du service mis en œuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous vous interrogez sur son impact en matière de sécurité routière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez mesurer l&amp;#039;adhésion des usagers ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans l&amp;#039;évaluation de votre service de transport basé sur des véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer l&amp;#039;efficacité du service expérimenté sur la base d&amp;#039;indicateurs clés
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mesure de la capacité et de l&amp;#039;usage réel (fréquentation, typologie d&amp;#039;usagers, utilité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse de la souplesse de mise en œuvre, en comparaison avec une offre de transport classique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; S&amp;#039;assurer de la sécurité des déplacements et des autres usagers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic sur les conflits d&amp;#039;usage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation de recommandations (modification d&amp;#039;aménagements, réservation de voies, mise en place d&amp;#039;équipements).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Apprécier le ressenti de la population et l&amp;#039;impact du service sur les comportements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enquête usagers : détermination des ressentis en fonction des profils
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation des critères d&amp;#039;adhésion et des réticences à l&amp;#039;utilisation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sytral
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la desserte du grand stade « Parc Olympique Lyonnais » (2019-2020)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Nantes Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la mise en place d&amp;#039;une navette autonome dans une zone d&amp;#039;activité pour la desserte d&amp;#039;un restaurant d&amp;#039;entreprise (2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Autun
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation du service offert par la navette entre le Champ de Mars et la Cathédrale (2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-votre-service-transport-base-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y12" s="1" t="inlineStr">
         <is>
-          <t>laurent.gautier-falret@labanquepostale.fr</t>
+          <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z12" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c9c8-evaluer-votre-service-de-transport-base-sur-d/</t>
         </is>
       </c>
       <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="K13" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
-[...146 lines deleted...]
-          <t>published</t>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>