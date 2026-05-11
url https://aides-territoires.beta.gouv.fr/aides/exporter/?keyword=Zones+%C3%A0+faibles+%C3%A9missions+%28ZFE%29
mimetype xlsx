--- v0 (2026-01-25)
+++ v1 (2026-05-11)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA17"/>
+  <dimension ref="A1:AH5"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,3100 +225,582 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>71805</v>
+        <v>162318</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer les projets d’infrastructures d’énergies renouvelables</t>
+          <t>Bénéficier d'une aide à l’acquisition de véhicules utilitaires propres</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Financement des énergies renouvelables</t>
+          <t>Aide à l’acquisition de véhicules utilitaires propres</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...2856 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour une aide directe en direction des entreprises de transport routier afin de les inciter à de nouvelles pratiques dans une logique de réduction des émissions CO2. Jusqu’à 15 000€ pour un véhicule neuf.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;La Région Provence-Alpes-Côte d&amp;#039;Azur fait de la transition énergétique et de l’atteinte d’une neutralité carbone l’une de ses priorités. Le dispositif d&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres s&amp;#039;inscrit ainsi dans la mesure 11 du Plan Climat qui vise à « inciter à l’émergence de nouvelles pratiques au sein des entreprises de transport routier dans une logique de réduction des émissions CO2 ».&lt;/p&gt;
 &lt;p&gt;Les camions représentent 5% des émissions de gaz à effet de serre du territoire et les camionnettes (Véhicule Utilitaire Léger, VUL) en représentent 4%. Les véhicules électriques, hydrogènes ou bioGNV réduisant significativement ces émissions en comparaison de leurs équivalents thermiques, ils constituent l’un des outils principaux de la transition énergétique du transport de marchandise.&lt;br /&gt; &lt;br /&gt; En plus de largement participer aux émissions carbones, les camionnettes et poids lourds participent à la dégradation de la qualité de l’air en ville. Les conséquences s’observent par exemple dans les données locales des émissions puisqu’ATMOSUD estime que les camionnettes contribuent à 22% des émissions de Nox du secteur des transports sur la Ville de Nice.  Dans les métropoles concernées par le contentieux avec la Commission européenne sur la qualité de l’air, on dénombre 50 000 VUL avec une vignette crit’air 4, 5 ou non classé sur la Métropole Aix- Marseille, 15 000 sur la Métropole Nice Côte d’Azur et 12 000 sur Toulon Provence Métropole.&lt;/p&gt;
 &lt;p&gt;Le éveloppement et l’usage des carburants alternatifs, faiblement émetteurs de GES et autres polluants, est donc l’un des leviers à activer. L’offre « constructeur » s’étoffe régulièrement que ce soit sur des véhicules de 1,7t ou des véhicules de 3,5t. Même si l’offre électrique et hydrogène sur le segment des véhicules de plus de 7t est encore balbutiante, elle s’enrichit régulièrement. Le taux de renouvellement du parc est faible (5% par an) et le parc est vieillissant (25% des véhicules ont 15 ans et plus).&lt;/p&gt;
 &lt;p&gt;Afin d’accélérer la transition énergétique du transport de marchandise, d’anticiper et de rendre acceptable les Zones à Faibles Emissions (ZFE), tout en évitant l’assèchement des centres villes et les levées de bouclier de certains secteurs, il faudra être en mesure de montrer des exemples qui fonctionnent. Le dispositif d&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres participe largement à l’activation de ces leviers d’actions.&lt;/p&gt;
 &lt;p&gt;Ce dispositif vient compléter les financements de la Région concernant le déploiement des bornes de recharge électrique ou hydrogène à travers l’appel à projets régional « Zéro émission sur routes »3 , et le déploiement d’installations de production d’électricité renouvelable en autoconsommation à travers le dispositif « Smart PV 4.0 »&lt;/p&gt; &lt;p&gt;L&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres doit permettre aux auto-entrepreneurs, Très Petites Entreprises (TPE) ou les petites et moyennes entreprises (PME) - ayant un établissement ou une succursale en Région Provence-Alpes-Côte d&amp;#039;Azur - d&amp;#039;effectuer leur transition énergétique. Les collectivités peuvent aussi être aidées si elles vont au-delà de leurs obligations règlementaires. Le dispositif focalise sur le transport de marchandise et de matériel.&lt;/p&gt; &lt;p&gt;Le dossier complet de demande de financement devra porter sur :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’acquisition d’un véhicule neuf à émissions nulles ou faibles ;&lt;/li&gt; 	&lt;li&gt;L’acquisition d’un véhicule d’occasion à émissions nulles ou faibles, à la condition qu’il n’ait pas déjà bénéficié d’une aide dans le cadre du présent dispositif ;&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Un seul dossier peut être déposé par porteur de projet. Un dossier peut concerner l’achat ou la location de 1 à 5 véhicules (le nombre pourra être porté à 10 véhicules si l’enveloppe budgétaire associée à l’ensemble du dispositif régional le permet). Les véhicules à faibles émissions de moins de 3,5 tonnes éligibles sont visés dans le décret n° 2017-24 du 11 janvier 2017 pris pour l&amp;#039;application des articles L. 224-7 du code de l&amp;#039;environnement et L. 318-1 du code de la route :&lt;/p&gt;
 &lt;p&gt;- EL (électricité) ;&lt;br /&gt; - H2 (hydrogène) ;&lt;br /&gt; - HE (hydrogène-électricité [hybride rechargeable]) ;&lt;br /&gt; - HH (hydrogène-électricité [hybride non rechargeable]) ;&lt;br /&gt;  - AC (air comprimé).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
         <is>
           <t>28/09/2020</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le dossier complet de demande de financement devra porter sur :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’acquisition d’un véhicule neuf à émissions nulles ou faibles ;&lt;/li&gt; 	&lt;li&gt;L’acquisition d’un véhicule d’occasion à émissions nulles ou faibles, à la condition qu’il n’ait pas déjà bénéficié d’une aide dans le cadre du présent dispositif ;&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Un seul dossier peut être déposé par porteur de projet. Un dossier peut concerner l’achat ou la location de 1 à 5 véhicules (le nombre pourra être porté à 10 véhicules si l’enveloppe budgétaire associée à l’ensemble du dispositif régional le permet). Les véhicules à faibles émissions de moins de 3,5 tonnes éligibles sont visés dans le décret n° 2017-24 du 11 janvier 2017 pris pour l&amp;#039;application des articles L. 224-7 du code de l&amp;#039;environnement et L. 318-1 du code de la route :&lt;/p&gt;
 &lt;p&gt;- EL (électricité) ;&lt;br /&gt; - H2 (hydrogène) ;&lt;br /&gt; - HE (hydrogène-électricité [hybride rechargeable]) ;&lt;br /&gt; - HH (hydrogène-électricité [hybride non rechargeable]) ;&lt;br /&gt;  - AC (air comprimé).&lt;/p&gt; &lt;p&gt;La demande de subvention doit être faite et enregistrée par la Région avant la date de livraison du véhicule et sur la base d’un devis, d’un bon de commande ou de réservation. Le dépôt des demandes de subvention doit être effectué en ligne sur &lt;a href="https://subventionsenligne.maregionsud.fr/"&gt;https://subventionsenligne.maregionsud.fr/&lt;/a&gt;  ou par voie postale à l’adresse suivante :&lt;/p&gt;
 &lt;p&gt;Monsieur le Président du Conseil régional Provence-Alpes-Côte d’Azur&lt;br /&gt; Direction des Finances et du Contrôle de Gestion Service des Subventions&lt;br /&gt; Unité Subventions et Partenaires&lt;br /&gt; Hôtel de Région 27 Place Jules Guesde&lt;br /&gt; 13481 MARSEILLE Cedex 20&lt;br /&gt; &lt;br /&gt; &lt;em&gt;(Préciser sur le courrier d’accompagnement : « à l’attention du Service Transition Energétique – Direction de la Transition Energétique et des Territoires »). &lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Pour qu’une demande soit recevable, le demandeur devra fournir :&lt;/p&gt;
 &lt;p&gt;- L’ensemble des documents administratifs exigés lors du dépôt de demande de subvention (cf. plateforme en ligne https://subventionsenligne.maregionsud.fr/ - Fiche N°4);&lt;/p&gt;
 &lt;p&gt;- Les devis ou bons de commande ou bons de réservation détaillés du (des) véhicule(s) à acquérir précisant s’il est neuf ou d’occasion et indiquant ses caractéristiques techniques en lien avec les critères d’éligibilité et les émissions de CO2 ou accompagné d’un document technique du constructeur les stipulant ;&lt;/p&gt;
 &lt;p&gt;- Pour les collectivités ou entreprises soumises à des obligations d’acquisition de véhicules propres lors de renouvellement de flottes : un état des lieux du parc de véhicules du bénéficiaire (type de véhicule, vignette crit&amp;#039;air, etc.), une lettre d&amp;#039;engagement indiquant le nombre de véhicules acquis dans l&amp;#039;opération de renouvellement et le nombre de véhicules propres acquis dans cette opération, une lettre d’engagement sur le nombre de véhicules acquis allant au-delà de la réglementation, documents formels associés à la commande de véhicules (dossier d&amp;#039;appel d&amp;#039;offre, documents d&amp;#039;achat groupé, etc., etc.)&lt;/p&gt;
 &lt;p&gt;- Après validation du dossier de demande de subvention par la Région, une facture devra être présentée pour le versement de l’aide. Les factures antérieures à la date de dépôt du dossier de demande d’aide ne pourront pas être prises en compte.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-lacquisition-de-vehicules-utilitaires-propres</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Franck FERRIZ -&lt;br /&gt; Service Transition Energétique -&lt;br /&gt; Région Provence-Alpes-Côte d&amp;#039;Azur -&lt;/strong&gt;&lt;br /&gt; &lt;a href="mailto:fferriz&amp;#64;maregionsud.fr" title="mailto:fferriz&amp;#64;maregionsud.fr"&gt;fferriz&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-lacquisition-de-vehicules-utilitaires-propres/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>166041</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’acquisition de véhicules utilitaires propres</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l’acquisition de véhicules utilitaires propres</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour une aide directe en direction des entreprises de transport routier afin de les inciter à de nouvelles pratiques dans une logique de réduction des émissions CO2. Jusqu’à 15 000€ pour un véhicule neuf.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;La Région Provence-Alpes-Côte d&amp;#039;Azur fait de la transition énergétique et de l’atteinte d’une neutralité carbone l’une de ses priorités. Le dispositif d&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres s&amp;#039;inscrit ainsi dans la mesure 11 du Plan Climat qui vise à « inciter à l’émergence de nouvelles pratiques au sein des entreprises de transport routier dans une logique de réduction des émissions CO2 ».&lt;/p&gt;
+&lt;p&gt;Les camions représentent 5% des émissions de gaz à effet de serre du territoire et les camionnettes (Véhicule Utilitaire Léger, VUL) en représentent 4%. Les véhicules électriques, hydrogènes ou bioGNV réduisant significativement ces émissions en comparaison de leurs équivalents thermiques, ils constituent l’un des outils principaux de la transition énergétique du transport de marchandise.&lt;br /&gt; &lt;br /&gt; En plus de largement participer aux émissions carbones, les camionnettes et poids lourds participent à la dégradation de la qualité de l’air en ville. Les conséquences s’observent par exemple dans les données locales des émissions puisqu’ATMOSUD estime que les camionnettes contribuent à 22% des émissions de Nox du secteur des transports sur la Ville de Nice.  Dans les métropoles concernées par le contentieux avec la Commission européenne sur la qualité de l’air, on dénombre 50 000 VUL avec une vignette crit’air 4, 5 ou non classé sur la Métropole Aix- Marseille, 15 000 sur la Métropole Nice Côte d’Azur et 12 000 sur Toulon Provence Métropole.&lt;/p&gt;
+&lt;p&gt;Le éveloppement et l’usage des carburants alternatifs, faiblement émetteurs de GES et autres polluants, est donc l’un des leviers à activer. L’offre « constructeur » s’étoffe régulièrement que ce soit sur des véhicules de 1,7t ou des véhicules de 3,5t. Même si l’offre électrique et hydrogène sur le segment des véhicules de plus de 7t est encore balbutiante, elle s’enrichit régulièrement. Le taux de renouvellement du parc est faible (5% par an) et le parc est vieillissant (25% des véhicules ont 15 ans et plus).&lt;/p&gt;
+&lt;p&gt;Afin d’accélérer la transition énergétique du transport de marchandise, d’anticiper et de rendre acceptable les Zones à Faibles Emissions (ZFE), tout en évitant l’assèchement des centres villes et les levées de bouclier de certains secteurs, il faudra être en mesure de montrer des exemples qui fonctionnent. Le dispositif d&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres participe largement à l’activation de ces leviers d’actions.&lt;/p&gt;
+&lt;p&gt;Ce dispositif vient compléter les financements de la Région concernant le déploiement des bornes de recharge électrique ou hydrogène à travers l’appel à projets régional « Zéro émission sur routes »3 , et le déploiement d’installations de production d’électricité renouvelable en autoconsommation à travers le dispositif « Smart PV 4.0 »&lt;/p&gt; &lt;p&gt;L&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres doit permettre aux auto-entrepreneurs, Très Petites Entreprises (TPE) ou les petites et moyennes entreprises (PME) - ayant un établissement ou une succursale en Région Provence-Alpes-Côte d&amp;#039;Azur - d&amp;#039;effectuer leur transition énergétique. Les collectivités peuvent aussi être aidées si elles vont au-delà de leurs obligations règlementaires. Le dispositif focalise sur le transport de marchandise et de matériel.&lt;/p&gt; &lt;p&gt;Le dossier complet de demande de financement devra porter sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’acquisition d’un véhicule neuf à émissions nulles ou faibles ;&lt;/li&gt; 	&lt;li&gt;L’acquisition d’un véhicule d’occasion à émissions nulles ou faibles, à la condition qu’il n’ait pas déjà bénéficié d’une aide dans le cadre du présent dispositif ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Un seul dossier peut être déposé par porteur de projet. Un dossier peut concerner l’achat ou la location de 1 à 5 véhicules (le nombre pourra être porté à 10 véhicules si l’enveloppe budgétaire associée à l’ensemble du dispositif régional le permet). Les véhicules à faibles émissions de moins de 3,5 tonnes éligibles sont visés dans le décret n° 2017-24 du 11 janvier 2017 pris pour l&amp;#039;application des articles L. 224-7 du code de l&amp;#039;environnement et L. 318-1 du code de la route :&lt;/p&gt;
+&lt;p&gt;- EL (électricité) ;&lt;br /&gt; - H2 (hydrogène) ;&lt;br /&gt; - HE (hydrogène-électricité [hybride rechargeable]) ;&lt;br /&gt; - HH (hydrogène-électricité [hybride non rechargeable]) ;&lt;br /&gt;  - AC (air comprimé).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2020</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dossier complet de demande de financement devra porter sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’acquisition d’un véhicule neuf à émissions nulles ou faibles ;&lt;/li&gt; 	&lt;li&gt;L’acquisition d’un véhicule d’occasion à émissions nulles ou faibles, à la condition qu’il n’ait pas déjà bénéficié d’une aide dans le cadre du présent dispositif ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Un seul dossier peut être déposé par porteur de projet. Un dossier peut concerner l’achat ou la location de 1 à 5 véhicules (le nombre pourra être porté à 10 véhicules si l’enveloppe budgétaire associée à l’ensemble du dispositif régional le permet). Les véhicules à faibles émissions de moins de 3,5 tonnes éligibles sont visés dans le décret n° 2017-24 du 11 janvier 2017 pris pour l&amp;#039;application des articles L. 224-7 du code de l&amp;#039;environnement et L. 318-1 du code de la route :&lt;/p&gt;
+&lt;p&gt;- EL (électricité) ;&lt;br /&gt; - H2 (hydrogène) ;&lt;br /&gt; - HE (hydrogène-électricité [hybride rechargeable]) ;&lt;br /&gt; - HH (hydrogène-électricité [hybride non rechargeable]) ;&lt;br /&gt;  - AC (air comprimé).&lt;/p&gt; &lt;p&gt;La demande de subvention doit être faite et enregistrée par la Région avant la date de livraison du véhicule et sur la base d’un devis, d’un bon de commande ou de réservation. Le dépôt des demandes de subvention doit être effectué en ligne ou par voie postale à l’adresse suivante :&lt;/p&gt;
+&lt;p&gt;Monsieur le Président du Conseil régional Provence-Alpes-Côte d’Azur&lt;br /&gt; Direction des Finances et du Contrôle de Gestion Service des Subventions&lt;br /&gt; Unité Subventions et Partenaires&lt;br /&gt; Hôtel de Région 27 Place Jules Guesde&lt;br /&gt; 13481 MARSEILLE Cedex 20&lt;br /&gt; &lt;br /&gt; &lt;em&gt;(Préciser sur le courrier d’accompagnement : « à l’attention du Service Transition Energétique – Direction de la Transition Energétique et des Territoires »). &lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Pour qu’une demande soit recevable, le demandeur devra fournir :&lt;/p&gt;
+&lt;p&gt;- L’ensemble des documents administratifs exigés lors du dépôt de demande de subvention (cf. plateforme en ligne https://subventionsenligne.maregionsud.fr/ - Fiche N°4);&lt;/p&gt;
+&lt;p&gt;- Les devis ou bons de commande ou bons de réservation détaillés du (des) véhicule(s) à acquérir précisant s’il est neuf ou d’occasion et indiquant ses caractéristiques techniques en lien avec les critères d’éligibilité et les émissions de CO2 ou accompagné d’un document technique du constructeur les stipulant ;&lt;/p&gt;
+&lt;p&gt;- Pour les collectivités ou entreprises soumises à des obligations d’acquisition de véhicules propres lors de renouvellement de flottes : un état des lieux du parc de véhicules du bénéficiaire (type de véhicule, vignette crit&amp;#039;air, etc.), une lettre d&amp;#039;engagement indiquant le nombre de véhicules acquis dans l&amp;#039;opération de renouvellement et le nombre de véhicules propres acquis dans cette opération, une lettre d’engagement sur le nombre de véhicules acquis allant au-delà de la réglementation, documents formels associés à la commande de véhicules (dossier d&amp;#039;appel d&amp;#039;offre, documents d&amp;#039;achat groupé, etc., etc.)&lt;/p&gt;
+&lt;p&gt;- Après validation du dossier de demande de subvention par la Région, une facture devra être présentée pour le versement de l’aide. Les factures antérieures à la date de dépôt du dossier de demande d’aide ne pourront pas être prises en compte.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-lacquisition-de-vehicules-utilitaires-propres</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ZEROEMI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Franck FERRIZ -&lt;br /&gt; Service Transition Energétique -&lt;br /&gt; Région Provence-Alpes-Côte d&amp;#039;Azur -&lt;/strong&gt;&lt;br /&gt; &lt;a href="mailto:fferriz&amp;#64;maregionsud.fr" title="mailto:fferriz&amp;#64;maregionsud.fr"&gt;fferriz&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-acquisition-de-vehicules-utilitaires-propres/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>154418</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Prenez les bonnes décisions pour mettre en œuvre votre projet avec l’ingénierie d’aide à la décision</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie d'aide à la décision</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une collectivité locale, un satellite ou opérateur des collectivités (EPL, syndicats, etc.) et vous souhaitez un appui pour prioriser vos projets et prendre les bonnes décisions ? La Banque des territoires peut intervenir pour apporter les outils, expertises et méthodes nécessaires aux collectivités et acteurs territoriaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous intervenons en mobilisant des experts pour qualifier les besoins d&amp;#039;accompagnement en amont, par le biais du cofinancement d&amp;#039;études, ou encore par la possibilité de conventionner avec des acteurs ou systèmes territoriaux. Cela permet ainsi l&amp;#039;élaboration de schémas directeurs territoriaux, de plans d&amp;#039;action, d&amp;#039;études de planification ou encore d&amp;#039;études d&amp;#039;opportunité et de préfaisabilité des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Cohésion sociale et inclusion
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/ingenierie-aide-decision?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ingenierie_aide_decision_psat</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ee07-prenez-les-bonnes-decisions-pour-mettre-en-uv/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>156156</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Soutenir la réhabilitation des zones d’activités économiques (ZAE) existantes</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>RÉHABILITATION DES ZONES D’ACTIVITÉS ÉCONOMIQUES EXISTANTES</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutenir la requalification durable des zones d&amp;#039;activités économiques (ZAE) industrielles, tertiaires, artisanales et touristiques existantes dans le but d&amp;#039;élever le niveau qualitatif et environnemental de celles-ci sans consommation d&amp;#039;espaces agricoles supplémentaires, conformément à la démarche « Éviter, Réduire, Compenser » (ERC).
 &lt;/p&gt;
 &lt;p&gt;
  NB: Les zones d&amp;#039;activités commerciales et industrialo-portuaires ne sont pas éligibles au dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Revitalisation
 Réhabilitation
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les dépenses d&amp;#039;investissement réalisées par les EPCI de nature à élever le niveau qualitatif et environnemental de la zone concernée:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La signalétique
  &lt;/li&gt;
  &lt;li&gt;
   Les aménagements paysagers
  &lt;/li&gt;
  &lt;li&gt;
   Les zones tampons pour les poids lourds,
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;aménagement d&amp;#039;aires de covoiturage et/ou de stationnement partagés,
  &lt;/li&gt;
  &lt;li&gt;
   Les parkings ou garages à vélos,
  &lt;/li&gt;
@@ -3359,214 +841,135 @@
  &lt;li&gt;
   Une seule opération par an et par EPCI, étant précisé que l&amp;#039;opération subventionnable peut concerner plusieurs zones d&amp;#039;activités différentes.
  &lt;/li&gt;
  &lt;li&gt;
   Dans le cas d&amp;#039;un projet de réhabilitation associé à une extension, la subvention départementale ne couvrira que les dépenses liées à la réhabilitation de la partie de la zone existante.
  &lt;/li&gt;
  &lt;li&gt;
   Une attention particulière sera accordée à l&amp;#039;amélioration de la qualité écologique des ZAE (gestion de l&amp;#039;eau, désimperméabilisation, espaces naturels et paysagers...), mais aussi à la prise en compte des problématiques de mobilité et d&amp;#039;accès aux services des salariés des entreprises de la zone concernée.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses : 20.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses : 300.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/rehabilitation-des-zones-dactivites-economiques-existantes/</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/55d0-aider-au-classement-et-a-la-preservation-des-/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...34 lines deleted...]
-      <c r="K17" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
-[...65 lines deleted...]
-          <t>published</t>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>