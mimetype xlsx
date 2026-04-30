--- v0 (2026-01-25)
+++ v1 (2026-04-30)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA50"/>
+  <dimension ref="A1:AH52"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,52 +225,87 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>155568</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Soutenir la végétalisation et l'aménagement des cimetières existants</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>VÉGÉTALISATION ET AMÉNAGEMENT DES CIMETIÈRES EXISTANTS</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
@@ -409,52 +444,82 @@
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ef3c-modele/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>01/12/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>155108</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Réaménager les enclos paroissiaux et les cimetières</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Enclos paroissial et cimetières (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
@@ -682,52 +747,77 @@
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2c4a-enclos-paroissial-et-cimetieres-politique-ter/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>111727</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir la valorisation, l'embellissement et aménagement des espaces publics</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
@@ -986,52 +1076,83 @@
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7aa1-soutenir-lamenagement-et-lembellissement-des-/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>117411</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités pour une gestion des espaces publics à contraintes : cimetières ou terrains de sport</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
@@ -1110,147 +1231,345 @@
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cb23-accompagner-les-collectivites-pour-une-gestio/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
+    <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>152463</v>
+        <v>166167</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Aider à la préservation de la biodiversité</t>
+          <t>Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
+          <t>Fonds vert - Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Oise</t>
+          <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
+        <is>
+          <t>Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Office Français de la Biodiversité (OFB)
+Préfectures de département</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Face à l’urgence d’agir pour lutter contre l’effondrement de la biodiversité animale et végétale ainsi que la dégradation des espaces naturel, le Fonds vert finance des actions de connaissance de la biodiversité et de restauration de la nature. Cela s&amp;#039;inscrit dans le cadre de Stratégie nationale pour la biodiversité 2030 (SNB).&lt;/p&gt;&lt;p&gt;La mesure du Fonds vert est structurée en deux volets :&lt;/p&gt;&lt;p&gt;- le financement de la réalisation d&amp;#039;atlas de la biodiversité communale (ABC) ;&lt;/p&gt;&lt;p&gt;- le financement d&amp;#039;actions de restauration de la nature&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Eau souterraine
+Forêts
+Sols
+Espaces verts
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Concernant le financement des atlas de la biodiversité communale (ABC)&lt;/strong&gt;, les porteurs de projet éligibles sont les communes, leurs établissements publics, les syndicats mixtes, les syndicats mixtes (de parc naturel régional, de bassins versants, de SCOT, de Grands sites de France, de PETR, d’aménagement, de gestion, d’aménagement, de protection etc.), les parcs nationaux. Dans les DROM et les COM, les associations et partenaires techniques des collectivités sont éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les actions de restauration de la nature&lt;/strong&gt;, les porteurs de projet éligibles sont les collectivités territoriales et leurs groupements, les établissements publics locaux (en particulier les sociétés d’économie mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : syndicat mixte de PNR), le Conservatoire de l’espace littoral et des rivages lacustres et Voies navigables de France (VNF) en partenariat avec les collectivités territoriales, les groupements d’intérêt public, les acteurs privés et structures professionnelles, prioritairement gestionnaires d’aires protégées à la condition exprès d’un partenariat avec la ou les collectivités territoriales concernées, les parcs nationaux dans les cœurs de parc et, en partenariat avec les collectivités, dans leurs aires d’adhésion, les associations ou des fondations, en particulier celles gestionnaires d’aires protégées, l’Etat pour la conduite d’une opération lourde de restauration du domaine public fluvial naturel non navigable dans le cadre ou en préparation d’une convention de transfert avec une collectivité.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Concernant le financement des atlas de la biodiversité communale (ABC)&lt;/strong&gt;, les projets doivent permettre d’établir une cartographie des enjeux de la biodiversité sur le territoire du porteur de projet, afin d’aboutir à la rédaction d’un plan d’actions de préservation de la biodiversité qui engage le porteur de projet sur la durée, ainsi qu’à un diagnostic partagé et spatialisé des enjeux de la biodiversité.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;la réalisation de diagnostic écologique (y compris des pressions qui s’exercent sur la biodiversité) ;&lt;/li&gt;&lt;li&gt;la réalisation et production d’inventaires naturalistes des milieux et habitats ;&lt;/li&gt;&lt;li&gt;la réalisation de cartographie présentant les enjeux de biodiversité sur le territoire comme les zones humides, les trames vertes et les habitats d’espèces protégées ;&lt;/li&gt;&lt;li&gt;l&amp;#039;élaboration du plan d’actions ;&lt;/li&gt;&lt;li&gt;des actions de sensibilisation, de participation et de mobilisation des acteurs socio‑économiques, des élus et des citoyens ;&lt;/li&gt;&lt;li&gt;des actions de communication (valorisation et partage d’expérience) ;&lt;/li&gt;&lt;li&gt;des actions d’animation concourant à l’établissement et la validation du plan d’actions attendu à l’issue de la démarche.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les actions de restauration de la nature&lt;/strong&gt;, les projets permettent de soutenir les actions locales de restauration d’écosystèmes terrestres et marins dégradés.&lt;/p&gt;&lt;p&gt;Les projets pouvant être financés sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;la réalisation de prestations d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ;&lt;/li&gt;&lt;li&gt;des opérations permettant la restauration de la nature, ainsi que leur gestion dans le temps (à l’exception de l’entretien courant)  :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-       les actions d&amp;#039;investissement (hors achat de matériel uniquement), et d’intervention pour des opérations de restauration, valorisation et requalification du patrimoine naturel et paysager (travaux de génie écologique) ;&lt;/p&gt;&lt;p&gt;-       les frais relatifs à l’établissement de contrats d’obligations réelles environnementales (ORE) pour assurer la protection dans le temps des espaces restaurés ;&lt;/p&gt;&lt;p&gt;-       les opérations de restauration d’annexes hydrauliques ;&lt;/p&gt;&lt;p&gt;-       les opérations de végétalisation des berges ;&lt;/p&gt;&lt;p&gt;-       les opérations de suppression de seuil ou d’obstacles au bon écoulement des cours d’eau et les opérations de restauration favorables aux migrateurs amphihalins.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Connaitre_restaurer.pdf</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-biodiversite</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer ainsi que les directions régionales de l&amp;#039;Office français de la biodiversité (OFB).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-biodiversite-des-atlas-de-la-biodiversite-communale-a-la-restauration-de-la-nature/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>152463</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la préservation de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 10 %)</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la préservation de la biodiversité par l&amp;#039;acquisition de parcelles présentant un intérêt écologique (marais, boisements, landes, pelouses calcicoles...) non classées espaces naturels sensibles (ENS).
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement en faveur de la préservation de la biodiversité et notamment la création de micro-forêts, d&amp;#039;îlots de fraicheur contribuant aussi à la lutte contre les effets du réchauffement climatique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagements paysagers, espace découverte de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;aménagement du parc paysager de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement du jardin de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création du parc paysager du Château de Villers sous Saint Leu
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone humide à Hermes et aménagement d&amp;#039;une mare à Berthecourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un cimetière écologique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Biodiversité
 Paysage
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -1395,148 +1714,180 @@
      &lt;p&gt;
       Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  *Direction générale adjointe aménagement durable de l&amp;#039;environnement et de la mobilité
  &lt;br /&gt;
  Service de l&amp;#039;eau, de l&amp;#039;assainissement et des rivières
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien ou s&amp;#039;apparentant à des travaux d&amp;#039;entretien (à l&amp;#039;exception des travaux d&amp;#039;entretien des rivières).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f477-aider-a-la-preservation-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>117377</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;espace public en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des paysagistes concepteurs conseils et de l&amp;#039;arboriste-forestier du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du Département)
  &lt;br /&gt;
  Le conseil du CAUE vise à intégrer dans le projet une approche :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qualitative (paysage),
  &lt;/li&gt;
  &lt;li&gt;
   Environnementale et soutenable,
  &lt;/li&gt;
  &lt;li&gt;
   Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -1588,637 +1939,1027 @@
   Participation en réunion de travail,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique chantiers Ateliers d&amp;#039;insertion
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2516-conseiller-les-collectivites-programme-concep/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>128232</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Replacer la nature au cœur des aménagements</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Ma Commune Grandeur Nature</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Eure</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 80</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un dispositif global qui accompagne techniquement et financièrement les communes et intercommunalités qui placent la nature au cœur de leurs projets et aménagements pour :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Créer ou recréer des espaces de nature en ville et centres bourgs : végétalisation, renaturation, désimperméabilisation, création d&amp;#039;ilots de fraicheur, de jardins partagés, ouvriers...
  &lt;/li&gt;
  &lt;li&gt;
   Aménager et gérer les milieux naturels des communes : restauration de mares, haies, boisements, vergers, prairies, coteaux et terrasses alluviales, zones humides, aménagement de sentiers de découverte, équipements de préservation de la faune sauvage...
  &lt;/li&gt;
  &lt;li&gt;
   Aménager des zones de transition entre les espaces urbanisés et les espaces agricoles.
  &lt;/li&gt;
  &lt;li&gt;
   Préserver la biodiversité, les rivières et les zones humides.
  &lt;/li&gt;
  &lt;li&gt;
   Intégrer les enjeux environnementaux dans les projets d&amp;#039;aménagement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  5 types de projets sont éligibles à l&amp;#039;accompagnement proposé dans le cadre de ce dispositif :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Type de projet 1 : Végétalisation et renaturation des espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   Type de projet 2 : Renaturation des espaces publics - Végétalisation des cimetières
  &lt;/li&gt;
  &lt;li&gt;
   Type de projet 3 : Création de jardins partagés et solidaires, Jardins ouvriers et familiaux
  &lt;/li&gt;
  &lt;li&gt;
   Type de projet 4 : Aménagement et gestion des milieux naturels des communes - Renaturation de mares
  &lt;/li&gt;
  &lt;li&gt;
   Type de projet 5 : Aménagement et gestion des milieux naturels des communes - Biodiversité
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Espaces verts
 Espace public
 Biodiversité
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avant tout dépôt de dossier, une visite technique sera réalisée sur le terrain par le Département et/ou le CAUE27 afin de définir la place de la nature dans la commune. Pour organiser cette visite, contactez l&amp;#039;Agence de la ruralité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Eure</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://agencedelaruralite-eure.fr/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Agence de la Ruralité du Département de l&amp;#039;Eure
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:agencedelaruralite&amp;#64;eure.fr" target="_self"&gt;
   agencedelaruralite&amp;#64;eure.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 27 34 02 27
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>deera@eure.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f2c7-replacer-la-nature-au-cur-des-amenagements/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>CD27</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-      <c r="A9" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165809</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Renaturer les villes et des villages</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Renaturation des villes et des villages</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Préfectures de département
+Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Les zones urbanisées sont particulièrement sensibles aux effets du changement climatique (îlot de chaleurs, inondations, pollution accrue) en raison de la disparition ou l&amp;#039;absence d&amp;#039;espaces de nature. Le Fonds vert accompagne les acteurs locaux à oeuvrer pour le retour ou la création d&amp;#039;espaces de nature en ville et à réduire les vulnérabilités urbaines et améliorer la vie des habitants grâce à des solutions fondées sur la nature (végétalisation de rues ou de places, régulation hydraulique ou encore aménagement de parcs, jardins ou berges).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Deux-Sèvres, Nouvelle-Aquitaine – subvention de 335 656€ octroyée en 2024. Le projet de 
+renaturation des places de cœur de ville s&amp;#039;inscrit dans une opération 
+d&amp;#039;aménagement globale de requalification urbaine. Il permettra 
+d’intervenir sur plus de 3 hectares dans un quartier prioritaire de la politique de la ville, 
+dont 1 ha désimperméabilisé et plus de 8 000m² végétalisés. Il s’agit également d’un projet 
+ambitieux de gestion intégrée des eaux pluviales avec 3,6 hectares déconnectés du système 
+de collecte unitaire (places, stationnements, voirie et toitures avoisinantes) et des eaux 
+infiltrées par le biais d’espaces verts en creux, noues, pavés enherbés…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Qualité de l'air
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Porteurs de projet éligibles&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;La
+mesure concerne la France métropolitaine, les départements et régions
+d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les
+porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les collectivités territoriales
+     et leurs groupements ;&lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     locaux (en particulier les sociétés d’économie mixte ou sociétés publiques
+     locales) ; &lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     de l’Etat (en particulier les établissements publics d’aménagement et le Conservatoire du littoral et des rivages lacustres) ; &lt;/li&gt;
+ &lt;li&gt;Les bailleurs sociaux ; &lt;/li&gt;
+ &lt;li&gt;Les associations et entreprises,
+     sous réserve que le projet présente un intérêt général et qu’il soit
+     explicitement soutenu par la collectivité compétente en matière
+     d’urbanisme et d’aménagement.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt; Le
+projet peut faire l’objet d’un « co-portage » avec un partenaire
+(notamment un établissement public foncier).&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Sont
+éligibles les projets de renaturation qui :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Préservent ou recréent des
+     espaces de nature en améliorant leurs fonctionnalités écologiques ;&lt;/li&gt;
+ &lt;li&gt;Sont situés au sein ou en
+     continuité d’un espace urbanisé ;&lt;/li&gt;
+ &lt;li&gt;Adaptent le site d’implantation
+     et ses alentours aux impacts du changement climatique pour lesquels une
+     vulnérabilité est identifiée localement, notamment en visant le
+     rafraîchissement urbain ou la gestion intégrée des eaux pluviales. &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;De façon concrète, les
+projets doivent contribuer directement à :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;La renaturation des sols et
+     espaces urbains : création, restauration
+     écologique de parcs et jardins (stabilisation et renaturation des sols,
+     aménagements de pleine terre végétalisés et arborés, etc.) ;&lt;/li&gt;
+ &lt;li&gt;La présence de l’eau et des
+     milieux aquatiques en ville : restauration du réseau
+     hydrographique (réouverture ou renaturation de cours d’eau, reméandrage,
+     stabilisation et reprofilage de berges), des zones humides, des zones
+     d’expansion des crues et du cycle naturel de l’eau (création de noues et
+     de zones d’infiltration des eaux pluviales) ;&lt;/li&gt;
+ &lt;li&gt;La végétalisation des espaces
+     publics : parcs, forêts et jardins urbains, alignements et
+     végétalisation des pieds d’arbres, projets d’agriculture urbaine
+     favorables à la biodiversité ; &lt;/li&gt;&lt;li&gt;La végétalisation des bâtiments (toitures
+     et façades végétalisées). &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;La
+renaturation doit avant tout renforcer la fonctionnalité écologique de
+l’écosystème, et renforcer la biodiversité locale dans son
+ensemble.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La
+mesure est destinée à financer : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Des subventions d’études de
+     diagnostic territorial et de stratégie de
+     résilience climatique et de renaturation, dans le cadre de l’élaboration
+     des documents de planification et d’urbanisme (SRADDET, SDRIF/SRCE, SAR,
+     PADDUC, SCOT, PLU-i, cartes communales, SRCE, SDAGE/SAGE, PCAET, PGRI,
+     PAPI, etc.) ou des programmations urbaines (à l’échelle d’un îlot, d’un
+     quartier ou d’un territoire). Cela inclut des diagnostics d’îlots de
+     chaleur urbain, afin notamment d’identifier les quartiers prioritaires
+     pour les opérations de renaturation ;&lt;/li&gt;
+ &lt;li&gt;Des études préalables à la conception de projets développant
+     des solutions fondées sur la nature, ainsi que leur évaluation dans le
+     temps ; &lt;/li&gt;
+&lt;li&gt;Des travaux de mise en œuvre concrète des solutions fondées sur la nature en ville.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique (sauf urgence) ; &lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Renaturation.pdf</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-renaturation</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-solutions-d-adaptation-au-changement-climatique-fondees-sur-la-renaturation-des-villes-et-des-villages/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>119706</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...9 lines deleted...]
-      <c r="I9" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J9" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - cours d&amp;#039;école
 &lt;/p&gt;
 &lt;p&gt;
  - zones d&amp;#039;activité industrielle
 &lt;/p&gt;
 &lt;p&gt;
  - parkings
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - projet en zone urbaine
 &lt;/p&gt;
 &lt;p&gt;
  - réduction des volumes collectés par les réseaux
 &lt;/p&gt;
 &lt;p&gt;
  - gestion à ciel ouvert
 &lt;/p&gt;
 &lt;p&gt;
  - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
 &lt;/p&gt;
 &lt;p&gt;
  - si toiture végétalisée, épaisseur supérieure à 8 cm
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  http://www.eau-seine-normandie.fr/formulaires_aides
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-      <c r="A10" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>162828</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...9 lines deleted...]
-      <c r="I10" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Préserver la qualité des paysages du territoire ;&lt;br /&gt;- Faire de notre cadre de vie un facteur d&amp;#039;attractivité ;&lt;br /&gt;- Favoriser un développement respectueux des milieux naturels ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Améliorer la qualité paysagère du territoire ;&lt;br /&gt;- Développer le tourisme durable ;&lt;br /&gt;- Protéger la biodiversité ;&lt;br /&gt;- Valoriser et protéger la ressource bois locale.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;amélioration de la qualité paysagère du territoire ;&lt;br /&gt;- Opérations de développement du tourisme durable ;&lt;br /&gt;- Opérations de protection de la biodiversité ;&lt;br /&gt;- Opérations de valorisation et de protection de la ressource bois local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tourisme durable&lt;/strong&gt; : tourisme qui tient pleinement compte de ses impacts économiques, sociaux et environnementaux, actuels et futurs, répondant aux besoins des visiteurs, des professionnels de l&amp;#039;environnement et des communautés d&amp;#039;accueil (OMT).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bois local &lt;/strong&gt;: bois extrait du territoire ou d&amp;#039;un rayon de 100 km alentours.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Friche
 Biodiversité
 Architecture
 Paysage
 Attractivité économique
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-ressources-naturelles-et-patrimoniales/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-      <c r="A11" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>159894</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="F11" s="1" t="inlineStr">
+      <c r="F13" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H11" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J13" s="1" t="inlineStr">
         <is>
           <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Stimuler la vie culturelle et touristique du territoire, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
  &lt;/strong&gt;
  &lt;br /&gt;
  Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire qu&amp;#039;est Adour Chalosse Tursan Marsan, que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
  &lt;br /&gt;
  &lt;br /&gt;
  Cette fiche-action vise des projets localisés sur une ou plusieurs communes parmi les 16 suivantes : Aire-sur-l&amp;#039;Adour, Amou, Geaune, Grenade-sur-l&amp;#039;Adour, Hagetmau, Hinx, Montfort-en-Chalosse, Mont-de-Marsan, Mugron, Pomarez, Pontonx-sur-l&amp;#039;Adour, Rion-des-Landes, Saint-Pierre-du-Mont, Saint-Sever, Samadet, Tartas.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;actions soutenues
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
@@ -2270,444 +3011,515 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux projets culturels participant à l&amp;#039;animation de la vie culturelle locale
  &lt;/li&gt;
  &lt;li&gt;
   Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la vitalité associative et culturelle en encourageant la mutualisation et la mise en réseau
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme
 Espaces verts
 Espace public
 Friche
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P11" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q11" s="1" t="inlineStr">
+      <c r="Q13" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
  &lt;a target="_self"&gt;
   leader&amp;#64;adourchalossetursan.fr
  &lt;/a&gt;
  - 05 58 79 74 80
 &lt;/p&gt;
 &lt;p&gt;
  Bureau de Mont-de-Marsan: Eric Guagliardi -
  &lt;a target="_self"&gt;
   eric.guagliardi&amp;#64;montdemarsan-agglo.fr
  &lt;/a&gt;
  - 05 58 05 38 07
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>leader@adourchalossetursan.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c92-capter-et-retenir-des-competences-et-des-pepi/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-      <c r="A12" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>163871</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
-[...2 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - Occitanie
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Office Français de la Biodiversité (OFB)
+Agence nationale de la cohésion des territoires (ANCT)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Office Français de la Biodiversité (OFB)
-[...3 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
 d’aménagement du territoire). Elles sont des réseaux à préserver
 et restaurer pour que les espèces animales et végétales puissent circuler,
 s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
 réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
 continuités écologiques par des aménagements qui assurent le passage de la
 faune sauvage, limiter la &lt;strong&gt;pollution
 lumineuse&lt;/strong&gt; en positionnant uniquement des
 points lumineux à des endroits stratégiques de croisement de voirie, penser et
 gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
 sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités de votre
 région ! Le programme pourra en effet vous orienter vers les
 partenaires potentiels, qui sauront partager leurs compétences dans la
 restauration ou la préservation de trames écologiques. En outre, le Réseau
 Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
 et Villages étoilés proposent un accompagnement dans la mise en place de
 trames. La reconnaissance TEN peut également vous aider dans la recherche de
 financement en ce sens :  des
 financements multi-structures, en région, des fonds de préventions des risques
 naturels, via l’agence de l’eau, ou encore des financements européens à travers
 le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
 notamment à travers le centre de ressources trame verte et bleu, et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Revitalisation
 Biodiversité
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Rénovation de l’éclairage public
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-      <c r="A13" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>159895</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Valoriser les éléments identitaires et le patrimoine du territoire rural</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="F13" s="1" t="inlineStr">
+      <c r="F15" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H13" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J13" s="1" t="inlineStr">
+      <c r="J15" s="1" t="inlineStr">
         <is>
           <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Stimuler la vie culturelle et touristique du territoire dans ses espaces les plus ruraux, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
  &lt;/strong&gt;
  &lt;br /&gt;
  Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
  &lt;br /&gt;
  &lt;br /&gt;
  Cette fiche-action vise des projets dont la délimitation géographique exclut le périmètre des 16 communes visées dans la fiche-action &amp;#34;Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité&amp;#34;. Toutefois elle peut soutenir des projets intéressant un large périmètre qui déborde sur une ou plusieurs de ces 16 communes.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;actions soutenues
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
@@ -2759,1006 +3571,1270 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux projets culturels participant à l&amp;#039;animation de la vie locale
  &lt;/li&gt;
  &lt;li&gt;
   Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et des patrimoines
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la vitalité de la vie associative et culturelle, en encourageant la mutualisation et la mise en réseau
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Espace public
 Friche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q13" s="1" t="inlineStr">
+      <c r="Q15" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière, les investissements matériels et les projets d&amp;#039;ingénierie des communes de plus de 25 000 habitants.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
  &lt;a target="_self"&gt;
   leader&amp;#64;adourchalossetursan.fr
  &lt;/a&gt;
  - 05 58 79 74 80
 &lt;/p&gt;
 &lt;p&gt;
  Bureau de Mont-de-Marsan: Eric Guagliardi -
  &lt;a target="_self"&gt;
   eric.guagliardi&amp;#64;montdemarsan-agglo.fr
  &lt;/a&gt;
  - 05 58 05 38 07
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>leader@adourchalossetursan.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aae0-faire-des-spheres-agricole-viticole-et-sylvic/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Mise en place d’un commerce de proximité
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...115 lines deleted...]
-      <c r="A15" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>162526</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets favorables à la transition écologique</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Un territoire résilient face au changement climatique</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F15" s="1" t="inlineStr">
+      <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H15" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Sols
 Economie circulaire
 Qualité de l'air
 Biodiversité</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q16" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>162635</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Voirie</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La voirie et les aménagements paysagers constituent des enjeux majeurs en termes de mobilités, d&amp;#039;attractivité économique, de préservation de l&amp;#039;environnement et de l&amp;#039;amélioration du cadre de vie. Le patrimoine routier et les espaces publics nécessitent un entretien régulier et des investissements qualitatifs pour en assurer la pérennité et la maîtrise des coûts de maintenance.&lt;/p&gt;
 &lt;p&gt;Dans le domaine de la voirie nos techniciens vous accompagnent en réalisant des études de faisabilité des mission de maîtrise d&amp;#039;œuvre (opération inférieure à 90 000€ HT) ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;Les missions de maîtrise d&amp;#039;œuvre consistent à l&amp;#039;issue de la validation du projet et de son enveloppe financière de  vous accompagner pour procéder à la consultation et à la passation d&amp;#039;un marché de travaux avec une ou des entreprises de travaux. A l&amp;#039;issue de cette phase de consultation l&amp;#039;ATD assure le suivi de chantier (organisation des réunions, point d&amp;#039;avancement des travaux, suivi des décomptes, assistance durant les opérations de réceptions et de levées des réserves...)&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménager des traverses d&amp;#039;agglomérations&lt;/p&gt;&lt;p&gt;Aménager et réhabiliter des espaces publics (aires de jeux, lieux de rencontres...)&lt;/p&gt;&lt;p&gt;Réaliser des aménagement de sécurité (rétrécissement de chaussée, ralentisseurs, chicanes, écluses....)&lt;/p&gt;&lt;p&gt;Entretenir le patrimoine routier (réfection de couches de roulement, réparations ponctuelles...)&lt;/p&gt;&lt;p&gt;Mise à jour ou élaboration de tableaux de classements&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/voirie/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/rehabiliter-et-construire-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-      <c r="A17" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>140803</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-      <c r="A18" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>162945</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Architecte consultant de la MIQCP</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
+promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
+notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
+en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
+commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
+remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
+marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Espace public
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>147706</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H18" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P18" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q18" s="1" t="inlineStr">
+      <c r="Q20" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD20" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-      <c r="A19" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>157090</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H19" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie Juridique / administrative
+Ingénierie technique
 Subvention
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="I19" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J19" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Une sensibilisation des acteurs à la sobriété énergétique du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Un développement des projets de rénovation énergétique des bâtiments publics et privés
 &lt;/p&gt;
 &lt;p&gt;
  - La production d&amp;#039;énergies renouvelables sur le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - La réduction des volumes et la valorisation des déchets
 &lt;/p&gt;
 &lt;p&gt;
  - Un usage renforcé des mobilités actives et décarbonées
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;entretien et la valorisation des espaces naturels
 &lt;/p&gt;
 &lt;p&gt;
  - La préservation des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières à potentiel
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Productions d&amp;#039;énergies
 &lt;/p&gt;
 &lt;p&gt;
  - Maîtrise des dépenses énergétiques des bâtiments
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement et/ou stockage de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
 &lt;/p&gt;
 &lt;p&gt;
  - Valorisation des ressources locales
@@ -3780,73 +4856,73 @@
 &lt;p&gt;
  - Production d&amp;#039;énergies renouvelables
 &lt;/p&gt;
 &lt;p&gt;
  - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
 &lt;/p&gt;
 &lt;p&gt;
  - Développement des mobilités décarbonées et/ou actives
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
 &lt;/p&gt;
 &lt;p&gt;
  - Formation et information des professionnels et acteurs privés
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Innovation, créativité et recherche
 Biodiversité
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -3880,327 +4956,218 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;a target="_self"&gt;
  &lt;p&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/p&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-[...155 lines deleted...]
-      <c r="A21" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>144547</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -4243,297 +5210,600 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-      <c r="A22" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>67589</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités en ingénierie</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Ingenierie départementale</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement et Bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assainissement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Milieux aquatiques et Gémapi
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
+Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
+  ingenierie&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
+  assainissement&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
+  cater&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 32
+&lt;/p&gt;
+&lt;p&gt;
+ DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>141290</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un café / bistrot
+Mise en place d’un réseau de chaleur
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-      <c r="A23" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>120379</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
 &lt;/p&gt;
 &lt;p&gt;
  En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
 &lt;/p&gt;
@@ -4672,64 +5942,64 @@
  – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
 &lt;/p&gt;
 &lt;p&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases règlementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les communes de – 5 000 habitants
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bâtiments Communaux
  &lt;/strong&gt;
  : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité
  &lt;/strong&gt;
  des équipements publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -4926,202 +6196,928 @@
  &lt;strong&gt;
   Pour les communes de &amp;#43; 5 000 habitants et les EPCI
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -Logement.
  &lt;br /&gt;
  – Acquisition foncière (pour réserve).
  &lt;br /&gt;
  – Sièges administratifs communautaires et locaux techniques communautaires.
  &lt;br /&gt;
  – Groupes scolaires.
  &lt;br /&gt;
  – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
  &lt;br /&gt;
  –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales – Service des Relations avec les Collectivités
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Quentin DUVILLIER, Coordonnateur zone nord –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christel MORIN, Coordonnatrice zone sud –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aurore MERMET, Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G24" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>116474</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les petites communes rurales du Calvados</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>158480</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne
+Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -5153,142 +7149,206 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P24" s="1" t="inlineStr">
+      <c r="P29" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-      <c r="A25" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>101248</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -5299,532 +7359,356 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...237 lines deleted...]
-      <c r="A28" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>82915</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE du Gers
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
 CAUE de la Meuse
 CAUE du Tarn
 CAUE de la Dordogne
+CAUE de l'Isère
 CAUE de l'Hérault
-CAUE de l'Yonne
-[...46 lines deleted...]
-CAUE de l'Isère
 CAUE de la Gironde
 CAUE de la Haute-Garonne
 CAUE du Gard
 CAUE de l'Oise
 CAUE de la Drôme
 CAUE de l'Aude
 CAUE de Corrèze
 CAUE du Cher
 CAUE de la Charente
 CAUE du Cantal
 CAUE du Calvados
 CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
 CAUE des Landes
 CAUE de l'Ariège
-CAUE des Hautes-Alpes
-[...4 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -5866,88 +7750,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -5966,79 +7850,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -6510,162 +8394,226 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-      <c r="A29" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>162563</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J29" s="1" t="inlineStr">
+      <c r="J32" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6704,171 +8652,495 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-      <c r="A30" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>155562</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la végétalisation des cours d’écoles</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>VÉGÉTALISATION DES COURS D'ÉCOLES</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les communes pour le réaménagement des cours d&amp;#039;écoles existantes en vue de l&amp;#039;adaptation au changement climatique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre en place des îlots de fraîcheur, en désimperméabilisant les sols, végétalisant les cours d&amp;#039;écoles et en créant des zones d&amp;#039;ombrages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Infiltrer les eaux pluviales à la source pour limiter le ruissellement et récupérer les eaux de pluie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la reconquête de la biodiversité en plantant des espèces végétales locales et en aménageant des refuges pour la faune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer le cadre de vie et le bien-être des enfants, en proposant des espaces multifonctionnels et de détente.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;aides à la décision et de faisabilité de projets de réaménagement et végétalisation de cours d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  La désimperméabilisation de la cour de récréation et la mise en place de revêtements naturels perméables (ex : sols enherbés, copeaux de bois et paillis, sable, platelage en bois...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La plantation d&amp;#039;espèces végétales diversifiées et locales favorisant la biodiversité et la création de zones d&amp;#039;ombre et d&amp;#039;îlots de fraîcheur (utilisation d&amp;#039;espèces locales nécessitant peu d&amp;#039;entretien et une faible consommation d&amp;#039;eau, plantation d&amp;#039;arbres et arbustes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;aménagements favorables à la biodiversité : nichoirs et/ou perchoirs à oiseaux, hôtels à insectes, gîtes pour petits mammifères
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;ombrières végétalisées (pergolas) ou toutes protections solaires (auvents, voilage, extension de préau et équipements rafraîchissants (points d&amp;#039;eau, brumisateurs,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La récupération et réutilisation d&amp;#039;eau de pluie des bâtiments, notamment pour l&amp;#039;arrosage des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations :
+  Aménagements ludiques et sportifs (espaces multifonctionnels), création d&amp;#039;espace contribuant à l&amp;#039;organisation d&amp;#039;ateliers pédagogiques (ex : jardins potagers, carrés d&amp;#039;herbes aromatiques...), Études et dépenses d&amp;#039;ingénierie et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, outils de communication et supports pédagogiques liés à l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les plantations hors-sols d&amp;#039;éléments végétalisés de type bacs et potées fleuris, jardinières...,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses d&amp;#039;entretien et de maintenance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de rénovation globale des bâtiments,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements liés à la création de bâtiments scolaires (constructions neuves).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La désimperméabilisation et la végétalisation constituent des dépenses obligatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux devront permettre de réduire les surfaces imperméabilisées d&amp;#039;au moins 25 % par rapport à l&amp;#039;existant. Il conviendra de privilégier des revêtements clairs pour les surfaces restants imperméables. Le réemploi des matériaux devra être privilégié.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les espèces végétales sauvages et locales seront à privilégier. Pour les arbres et arbustes, ils devront respecter la liste départementale des essences locales (liste disponible auprès de la direction de l&amp;#039;environnement).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets devront être menés dans le cadre d&amp;#039;une démarche participative impliquant l&amp;#039;ensemble des usagers de l&amp;#039;établissement (équipe pédagogique, personnel d&amp;#039;entretien, élèves et leurs représentants,...) afin d&amp;#039;aboutir à un projet d&amp;#039;aménagement co-conçu et partagé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond de
+ dépenses éligibles :
+ &lt;/strong&gt;
+ 600.000€ HT
+&lt;/p&gt;
+&lt;p&gt;
+ NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage peut présenter plusieurs demandes de subvention dans la limite de ce plafond.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/vegetalisation-des-cours-decoles/</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/89af-modele/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>141752</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>​​Accompagner l'aménagement d’une cour d’école​</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Aménagement d'espace (péri)scolaire</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
 &lt;/p&gt;
 &lt;p&gt;
  Prix : sur devis
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Une collectivité souhaite rénover la cour de récréation d&amp;#039;une de ses écoles.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un projet en quatre phases principales
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    se projeter :
   &lt;/strong&gt;
   &lt;em&gt;
@@ -6887,1029 +9159,1116 @@
   . Pendant une journée, entre 30 et 50 personnes se retrouveront pour construire des prototypes de réhabilitation à partir des conclusions du rapport d&amp;#039;étonnement via un hackathon. Des experts (services techniques, architectes, paysagers...) sont présents tout au long de la journée pour aider les équipes et les médiateurs Canopé accompagnent chacun des groupes. À l&amp;#039;issue de cette journée, un vote permet de faire émerger les trois projets les plus aboutis.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    finaliser
   &lt;/strong&gt;
   :
   &lt;em&gt;
    l&amp;#039;incubation
   &lt;/em&gt;
   . Les participants des trois projets retenus sont réunis pour une dernière journée de mise en commun des idées afin d&amp;#039;obtenir le projet qui sera mis en oeuvre.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    vivre
   &lt;/strong&gt;
   :
   &lt;em&gt;
    la formation et l&amp;#039;accompagnement
   &lt;/em&gt;
   . Une fois le chantier livré,  les enseignants et le service périscolaire seront accompagnés ; pour les aider à vivre et faire vivre ce nouvel espace, des ressources  et des formations adaptées aux enjeux leur seront proposées
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Transition énergétique
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
  &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
   https://www.reseau-canope.fr/nous-trouver/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>frederic.kapala@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/190f-accompagner-lamenagement-dune-cour-decole-fac/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...373 lines deleted...]
-      <c r="A33" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>165521</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 EUROPE - LIFE - Programme européen pour l'environnement et le climat
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
-[...3 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-[...1 lines deleted...]
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)
+Agences de l'eau
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Régionale de la Biodiversité (ARB) - La Réunion
-[...4 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
+Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’une des
 conséquences du changement climatique est notamment l’augmentation des
 températures, et ce d’autant plus dans les zones urbaines. Au-delà des
 émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
 des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
 de renforcer la résilience des territoires face aux impacts du changement
 climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
 biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
 sur les services écosystémiques rendues par la végétation pour réduire la
 surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les
 territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
 pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
 programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
 d’un plan d’actions, ainsi que dans la recherche de financements et de
 partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
 Artisan accompagne également les projets de SfN, par un animateur dans chaque
 région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
 l’aide à la décision. Il propose également de la sensibilisation, de la
 formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
 actions. Le programme TEN donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Santé
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Prévention des risques
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-      <c r="A34" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>163148</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I34" s="1" t="inlineStr">
+      <c r="I36" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J34" s="1" t="inlineStr">
+      <c r="J36" s="1" t="inlineStr">
         <is>
           <t>Plafond de 50 000 € HT pour les travaux permettant la déconnexion des toitures et le stockage des eaux de pluie / Plafond de 200 000 € HT pour les études et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;em&gt;&lt;/em&gt;&lt;/strong&gt;Travaux permettant la déconnexion des toitures et le stockage des eaux de pluie en vue d&amp;#039;une réutilisation &lt;/li&gt;&lt;li&gt;Etudes et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes avec aménagements permettant l&amp;#039;infiltration des eaux de pluie&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espace public
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations finançables doivent d&amp;#039;une part permettre de favoriser l&amp;#039;infiltration des eaux à la parcelle et limiter le &amp;#34;tout réseau&amp;#34; en milieu bâti / artificialisé ou d&amp;#039;autre part de favoriser la récupération des eaux pluviales des toitures et le développement de la réutilisation de ces eaux.&lt;/p&gt;&lt;p&gt;Les travaux devront être réalisés en espace urbain et être basés sur des solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
         </is>
       </c>
-      <c r="W34" s="1" t="inlineStr">
+      <c r="W36" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr/</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-      <c r="A35" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>163141</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Accompagner et coordonner les différents acteurs pour la désimperméabilisation d'espaces publics</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Désimperméabilisation d'espaces publics</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La démarche de désimperméabilisation et de végétalisation
 des espaces publics (place, parking, cour d’école, aire de jeux,…) est devenue
 un enjeu dans un contexte de changement climatique. Elle cible une gestion
 intégrée des eaux pluviales en surface (infiltration) à toutes les échelles pour
 limiter les phénomènes de ruissellement.&lt;/p&gt;&lt;p&gt;Une gestion intégrée des eaux pluviales en surface
 (infiltration) a pour objectifs de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter les phénomènes de ruissellement,&lt;/li&gt;&lt;li&gt;limiter la saturation des systèmes d’assainissement,&lt;/li&gt;&lt;li&gt;limiter les inondations,&lt;/li&gt;&lt;li&gt;préserver les ressources naturelles en favorisant la
 recharge des nappes,&lt;/li&gt;&lt;li&gt;préserver la qualité de l’eau,&lt;/li&gt;&lt;li&gt;réintroduire la nature,&lt;/li&gt;&lt;li&gt;favoriser la biodiversité,&lt;/li&gt;&lt;li&gt;et contribuer à réduire le phénomène d&amp;#039;îlots de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Suite à une phase de diagnostic préalablement conduite sur
 place par les services départementaux et leurs partenaires, un accompagnement
 adapté est proposé pour faire aboutir le projet de désimperméabilisation.&lt;/p&gt;&lt;p&gt;Cet accompagnement comprend :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réalisation d’un état des lieux du site&lt;/li&gt;&lt;li&gt;L’accompagnement et le conseil sur l’aménagement
 du site (conseils techniques pour la maîtrise d’ouvrage et rédaction du cadre
 général du cahier des charges)&lt;/li&gt;&lt;li&gt;Coordination entre les différents acteurs dans
 la phase d’étude&lt;/li&gt;&lt;li&gt;Accompagnement au montage de dossiers de demande
 de subvention&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La Direction de l&amp;#039;Eau, de l&amp;#039;Environnement et de
 l&amp;#039;Agriculture (DEEA) pilotera, animera et coordonnera cette prestation, en lien
 avec Aqui&amp;#039;Brie sur son périmètre d&amp;#039;intervention. Elle apportera des conseils
 sur la gestion des eaux pluviales et la création d’ilots de fraicheur. En tant
 que référent elle sera en charge de la coordination des acteurs et la
 répartition des missions d’expertise entre les différents partenaires.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Ainsi, selon la complexité du dossier et les thématiques
 abordées, Seine-et-Marne Environnement (SEME), la Direction des Routes (DR) et
 le CAUE77 seront amenés à intervenir techniquement sur leur domaine de
 compétence : Le CAUE77 en particulier sur l’analyse paysagère des sites, la
 création de schéma d’intention et la prise en compte de l’accessibilité, SEME
 sur La sensibilisation aux enjeux environnementaux des différents acteurs et
 l’intégration d’une biodiversité dans les projets et la Direction des Routes
 sur les dépendances de la route.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Désimperméabilisation et végétalisation des espaces publics  type place, parking, cour d’école, aire de jeux.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Culture et identité collective
 Sols
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Santé
 Biodiversité
 Réhabilitation
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités de Seine-et-Marne &lt;/li&gt;&lt;li&gt;Accompagnement gratuit par les services départementaux.&lt;/li&gt;&lt;li&gt;Certaines prestations délivrées par les organismes associés
 du Département peuvent être payantes, et/ou conditionnées à l’adhésion de la
 commune à l’organisme ou à un conventionnement entre le  demandeur et l’organisme (Seine-et-Marne Environnement).&lt;/li&gt;&lt;li&gt;Si payant ou sous conditions, détail du coût.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://eau.seine-et-marne.fr/fr/desimpermeabilisation-et-infiltration</t>
         </is>
       </c>
-      <c r="W35" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-et-coordonner-les-differents-acteurs-pour-la-desimpermeabilisation-despaces-publics/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-      <c r="A36" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>77367</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'amorçage d'un projet de transition écologique</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement à l'amorçage d'une feuille de route relative à la transition écologique - SGREEN</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose SGREEN, une solution d&amp;#039;accompagnement pour amorcer un projet de transition écologique ou d&amp;#039;adaptation au changement climatique en centre-ville. Il porte sur les projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Avoir une meilleure gestion de l&amp;#039;eau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Végétaliser et développer la nature en ville ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver les corridors et assurer des continuités écologiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désimperméabiliser les sols ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la transition climatique et bas carbone ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager les espaces publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer les îlots de chaleur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adapter le cadre bâti au changement climatique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre de l&amp;#039;accompagnement SGREEN, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser un diagnostic portant sur la fonctionnalité écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaborer une feuille de route et des préconisations définies en fonction des enjeux identifiés sur le territoire et des objectifs de la collectivité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-lamorcage-dune-feuille-de-route-relative?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=sgreen_pr</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9185-obtenir-un-accompagnement-pour-lamorcage-dune/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>143307</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner, de la réflexion à l’évaluation, la mise en œuvre des mesures de la trame verte et bleue régionale</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez mettre en œuvre les mesures de la trame verte et bleue dans la réalisation de vos opérations, travaux et aménagements sur votre territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue pour vous accompagner dans la prise en compte en compte de l&amp;#039;ensemble des enjeux liés à la trame verte et bleue (de la réflexion à l&amp;#039;évaluation).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la mise en œuvre des mesures de la trame verte et bleue en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous réalisons :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des expertises en amont des projets à partir d&amp;#039;études environnementales établies, auprès des Maîtres d&amp;#039;ouvra­ge afin de choisir le type de mesure en adéquation avec les en­jeux identifiés.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des contrôles de la bonne réalisation de me­sures pour la restauration ou le renforcement de continuités écologiques, fort de notre connaissance des règles de l&amp;#039;art.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Après la réalisation des mesures, un suivi des mesures réalisées pour vérifier la bonne efficacité et l&amp;#039;atteinte des objectifs de ces mesures en s&amp;#039;appuyant sur une expérience solide auprès des services de l&amp;#039;État et sur un matériel performant.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/accompagner-reflexion-evaluation-mise-oeuvre-mesures-tvb</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d17-accompagner-de-la-reflexion-a-levaluation-la-/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>133059</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
 &lt;/p&gt;
 &lt;p&gt;
  Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Etudes pré opératoire à la renaturation des espaces en ville
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Agam, l&amp;#039;agence d&amp;#039;urbanisme de l&amp;#039;agglomération marseillaise a réalisé un document pour aider les services de la métropole à envisager la poursuite du verdissement du centre-ville, après la requalification récente de plusieurs sites emblématiques, essentiellement dans les rues courantes carencées en végétation ou dans les espaces où il est moins facile de végétaliser (complexité de la gestion des sous-sols, étroitesse de la voie, adaptation à la forte pente, conflits d&amp;#039;usages, inscription dans une aire de protection du patrimoine...).
   &lt;a href="https://www.agam.org/wp-content/uploads/2022/10/Vegetalisation-EPCVM_C2-light.pdf" target="_self"&gt;
    Consulter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;institut Paris Region a réalisé en 2022 un ouvrage intitulé «
   &lt;em&gt;
    Renaturer les milieux urbains
   &lt;/em&gt;
   » qui revient sur les différentes approches de la renaturation et propose une méthode pour identifier les zones urbaines à fort potentiel de renaturation pour la biodiversité, l&amp;#039;adaptation au changement climatique et la santé des populations. Enfin, au travers de multiples retours d&amp;#039;expérience, il suggère des recommandations pour mettre en œuvre son projet dans les meilleures conditions.
   &lt;a href="https://www.fnau.org/wp-content/uploads/2022/11/arb-idf_-_renaturer_les_villes_-_web.pdf" target="_self"&gt;
    Consulter
   &lt;/a&gt;
   &lt;br /&gt;
@@ -7930,954 +10289,986 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Etudes d&amp;#039;identification des gisements de renaturation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ADU, l&amp;#039;agence de développement et d&amp;#039;urbanisme du Pays de Montbéliard s&amp;#039;est intéressée en 2022 à la reconquête des espaces mutables. Au-delà de l&amp;#039;inventaire, l&amp;#039;objectif est d&amp;#039;apporter un éclairage concret sur les actions qui auraient un effet déclencheur sur des sites à enjeux immédiats et de permettre aux collectivités de se projeter mais aussi de mobiliser les acteurs de l&amp;#039;aménagement et les outils/financements disponibles.
   &lt;a href="https://adu-montbeliard.fr/uploads/2023/03/pla2023-139-changer-regard-espaces-mutables-vl-2023-03-23.pdf" target="_self"&gt;
    Consulter les travaux
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Aupa, l&amp;#039;agence d&amp;#039;urbanisme Pays d&amp;#039;Aix Durance a réalisé un état des lieux précis du végétal en ville en identifiant, à la parcelle, la strate arborée et herbacée sur tout le territoire du Pays d&amp;#039;Aix. Ce travail de repérage offrira différentes analyses à différentes échelles (parcelle, quartier, ville) : densité de végétation, indice de naturalité, part des espaces de pleine terre, accessibilité des parcs et jardins, identification des corridors naturels urbains, identification des canopées végétales urbaines, des espaces de reconquête... Ce nouvel outil d&amp;#039;observation et d&amp;#039;analyse contribuera à aider les collectivités à construire des villes plus vertes dans une perspective d&amp;#039;adaptation au réchauffement climatique.
   &lt;a href="https://aupa.fr/lobservatoire-de-laupa-une-nouvelle-base-de-donnees-sur-la-nature-en-ville/" target="_self"&gt;
    Consulter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également
   contacter la fédération nationale des agences d&amp;#039;urbanisme
  qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/becf-etre-accompagne-pour-creer-un-observatoire-de/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>97602</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser ou maintenir des bâtiments scolaires</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...16 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...42 lines deleted...]
-      <c r="O37" s="1" t="inlineStr">
+ L&amp;#039;objectif du Département de l&amp;#039;Aude est d&amp;#039;aider les communes et leurs groupements à réaliser ou à maintenir en bon état les bâtiments publics permettant la scolarisation et éventuellement la restauration des jeunes enfants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Constructions, restructurations et aménagements de bâtiments scolaires : classes maternelles et élémentaires, restaurants scolaires 1er degré et locaux annexes (préau, cour, salle de jeu, bureaux d&amp;#039;enseignants, locaux de rangement).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne seront pris en compte que les projets qui intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite et qui feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...)
+&lt;/p&gt;
+&lt;p&gt;
+ Seront examinés favorablement et prioritairement les projets qui favorisent la mutualisation des équipements pour plusieurs communes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Dépenses de mobilier et d&amp;#039;entretien courant.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X37" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/equipements-scolaires</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/239e-aider-a-la-realisation-ou-a-la-maintenance-de/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-      <c r="A38" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>74155</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Financer la construction ou la restructuration d'une école rurale</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I38" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J38" s="1" t="inlineStr">
+      <c r="J42" s="1" t="inlineStr">
         <is>
           <t>20% d'aide maxi dans la limite de 100 000€ et de 70% d'aides publiques</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide départementale pour la construction ou la restructuration de bâtiments scolaires dans les communes de moins de 2000 habitants : coût des travaux de plus de 150 000€ HT (commune) à 240 000€ HT (EPCI)
 &lt;/p&gt;
 &lt;p&gt;
  Aide à l&amp;#039;ouverture de classe : coût des travaux supérieur à 80 000€ HT (commune) à 150 000€ HT (EPCI).
 &lt;/p&gt;
 &lt;p&gt;
  Plafond des dépenses subventionnables : 1 M€
 &lt;/p&gt;
 &lt;p&gt;
  Aide conditionnée à l&amp;#039;obtention d&amp;#039;une aide financière au titre du  Fonds d&amp;#039;Aménagement Rural (FAR)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ouverture de classe, construction et réhabilitation de bâtiments scolaires (restauration, garderie, etc.)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  collectivités éligibles au FAR, opération située sur une commune de moins de 2000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service Ruralité et Economie Résidentielle :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christelle ASENSIO : 05 62 56 78 34 (christelle.asensio&amp;#64;ha-py.fr)
 &lt;/p&gt;
 &lt;p&gt;
  Sophie HONDAA : 05 62 56 77 87 (sophie.hondaa&amp;#64;ha-py.fr)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>stephanie.divoux@ha-py.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d5b-financer-la-construction-dune-ecole-rurale/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>156134</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
-[...135 lines deleted...]
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I40" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J40" s="1" t="inlineStr">
+      <c r="J43" s="1" t="inlineStr">
         <is>
           <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Jeunesse
 Handicap
 Accessibilité</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Toutes dépenses d&amp;#039;investissement dédiées au projet :
  achat des équipements (ex : balançoires adaptées, jeux sensoriels...), prestation de montage, travaux d&amp;#039;aménagements, signalétique..
  &lt;/li&gt;
  &lt;li&gt;
   Le projet devra proposer au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences (moteur / auditif / visuel / mental). Le sol de l&amp;#039;espace devra être adapté aux fauteuils roulants et poussettes.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses concomitantes à ces opérations et notamment les travaux aux abords immédiats pour favoriser l&amp;#039;accessibilité. Les travaux de mise en accessibilité seront inclus dans la dépense éligible.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Dépenses exclues :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilier urbain
  &lt;/li&gt;
  &lt;li&gt;
   Projets au sein de cours d&amp;#039;écoles fermées
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses subventionnables : 8.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses subventionnables : 70.000€ HT pour les constructions - 50.000€ HT pour les réhabilitations
  &lt;/li&gt;
 &lt;/ul&gt;
 NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/amenagement-et-equipement-des-aires-de-jeux-inclusives/</t>
         </is>
       </c>
-      <c r="W40" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04a0-modele/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="41" spans="1:27" customHeight="0">
-      <c r="A41" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>157101</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
  &lt;br /&gt;
  Pour les projets plus conséquents, MATEC est alors votre Assistant à Maîtrise d&amp;#039;Ouvrage, et apporte un soutien administratif, conceptuel et technique aux collectivités.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Diagnostic voirie
  &lt;br /&gt;
  •    Travaux de voirie divers et sécurité routière
  &lt;br /&gt;
  •    Terrains sportifs
  &lt;br /&gt;
  •    Aménagement paysager parcs, square, ...
  &lt;br /&gt;
  •    Aire de jeux
  &lt;br /&gt;
  •    Cours d&amp;#039;écoles
  &lt;br /&gt;
  •    Traversée de village
  &lt;br /&gt;
  •    Place
  &lt;br /&gt;
  •    Développement et aménagement pistes cyclables
  &lt;br /&gt;
  •    Accompagnement pour développer secteur habita et économique
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Revitalisation
 Equipement public
 Paysage
 Accessibilité
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
 &lt;/p&gt;
 &lt;p&gt;
  • A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Au 03.55.94.18.11
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  17 Quai Paul Wiltzer
 &lt;/p&gt;
 &lt;p&gt;
  57000 METZ
 &lt;/p&gt;
 &lt;p&gt;
  Horaires d&amp;#039;ouverture :
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d09d-beneficier-dune-assistance-en-matiere-de-voir/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>21/12/2023</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-      <c r="A42" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>83479</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H42" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -8935,77 +11326,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -9027,79 +11418,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -9132,160 +11523,194 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
-      <c r="A43" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>155127</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -9361,465 +11786,566 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W46" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-      <c r="A44" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>157097</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-      <c r="A45" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>44635</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Construire ou rénover des équipements sportifs et de loisirs</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les propriétaires et / ou gestionnaires d&amp;#039;un équipement dans :
 &lt;/p&gt;
 &lt;p&gt;
  -	un projet de construction ou de rénovation
 &lt;/p&gt;
 &lt;p&gt;
  -	la définition puis la mise en œuvre de projets de développement sportif : structuration associative – développement – organisations de manifestations
 &lt;/p&gt;
 &lt;p&gt;
  Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires et un soutien à la recherche de financements. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 102 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création d&amp;#039;un city parc
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement d&amp;#039;une aire de jeux
 &lt;/p&gt;
 &lt;p&gt;
  Création d&amp;#039;un complexe sportif
 &lt;/p&gt;
 &lt;p&gt;
  Espace multi-sport, aires de jeux et piste vélo
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Equipement public
 Réhabilitation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e05e-favoriser-le-developpement-maitrise-des-sport/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
-      <c r="A46" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>143309</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -9967,156 +12493,191 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-      <c r="A47" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>117148</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -10177,472 +12738,274 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W47" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>111710</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir le patrimoine communal</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'initiative locale et environnementale</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région aide les installations sportives répondant aux besoins des lycées publics et privés sous contrat d&amp;#039;association en matière d&amp;#039;éducation physique et sportive et qui sont mises à leur disposition gratuitement pendant 20 ans.
-[...103 lines deleted...]
- )
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 9 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes de moins de 3 000 habitants pour les services marchands
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 20% d&amp;#039;une dépense plafonnée à 70.000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Remarques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets dont le coût est inférieur à 3 000 € sont inéligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Majorations éventuelles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
-[...180 lines deleted...]
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -10779,242 +13142,310 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une bibliothèque municipale
+Création d’un terrain de football
+Gestion d'une base nautique
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-      <c r="A50" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>98630</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>