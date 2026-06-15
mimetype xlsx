--- v1 (2026-04-30)
+++ v2 (2026-06-15)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH52"/>
+  <dimension ref="A1:AH53"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -298,51 +298,51 @@
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités dans l&amp;#039;évolution des pratiques de gestion et d&amp;#039;entretien des cimetières existants afin de faciliter, sur ces espaces, l&amp;#039;arrêt d&amp;#039;utilisation de produits phytosanitaires.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Sols
 Biodiversité
 Equipement public
 Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
@@ -471,51 +471,51 @@
           <t>Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>01/12/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>155108</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Réaménager les enclos paroissiaux et les cimetières</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Enclos paroissial et cimetières (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -769,541 +769,541 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>111727</v>
+        <v>117411</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la valorisation, l'embellissement et aménagement des espaces publics</t>
-[...4 lines deleted...]
-          <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
+          <t>Accompagner les collectivités pour une gestion des espaces publics à contraintes : cimetières ou terrains de sport</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>ID77</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
-        <is>
-[...328 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités vers le zéro phyto en leur proposant des solutions techniques pour se passer des produits phytosanitaires pour l&amp;#039;entretien des espaces à contraintes (projet de végétalisation de cimetières, entretien sans produit phytosanitaire des terrains de sport...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Accompagnement des collectivités pour le diagnostic des espaces à contraintes notamment les cimetières avec proposition d&amp;#039;aménagement dans le cadre de la suppression des produits phyto sanitaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Santé
 Biodiversité
 Equipement public
 Réhabilitation
 Paysage
 Appui méthodologique
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cb23-accompagner-les-collectivites-pour-une-gestio/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>111727</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la valorisation, l'embellissement et aménagement des espaces publics</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Amélioration du cadre de vie du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30 % d&amp;#039;une dépense plafonnée à 153 000 € HT par tranche fonctionnelle de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  30 % d&amp;#039;une dépense plafonnée à 70 000 € HT pour les projets de végétalisation et de création de cheminement doux (non précédés obligatoirement d&amp;#039;une étude opérationnelle)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Majorations éventuelles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Majoration de 10 points pour les travaux entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Paysage
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions d&amp;#039;obtention pour les aménagements d&amp;#039;espaces publics et de places dans les bourgs
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations d&amp;#039;aménagement devront :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  recueillir l&amp;#039;avis conforme du gestionnaire de la voirie sur la structure, les matériaux et le fonctionnement général du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir fait systématiquement l&amp;#039;objet d&amp;#039;un avis (simple) du CAUE 16
+ &lt;/li&gt;
+ &lt;li&gt;
+  être réalisées en fonction d&amp;#039;une étude opérationnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  privilégier la végétalisation et la sobriété sauf contrainte particulière à justifier
+ &lt;/li&gt;
+ &lt;li&gt;
+  respecter l&amp;#039;ensemble des normes en vigueur, notamment l&amp;#039;accessibilité à tous, l&amp;#039;absence d&amp;#039;utilisation de pesticides...
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir fait l&amp;#039;objet d&amp;#039;une concertation élargie auprès des partenaires, des représentants d&amp;#039;usagers et de la population locale (participation citoyenne)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dépenses subventionnables :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  démolition, suppression points noirs architecturaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  végétalisation et engazonnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagement de ruelles, de cheminements doux, trottoirs, venelles, caniveaux avec des matériaux de qualité (pierre, calcaire, béton désactivé, pavés, stabilisé calcaire et calcaire renforcé...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  mobilier urbain de qualité (bancs, bornes, potelets, candélabres, abribus...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de maîtrise d&amp;#039;œuvre au prorata de la dépense éligible
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont exclus :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les travaux de pure sécurité routière : plateau surélevé, alternat, rétrécissement de chaussée, giratoire, modification de carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  les couches de roulement, sur route départementale et voie communale et stationnements
+ &lt;/li&gt;
+ &lt;li&gt;
+  toute intervention sur les réseaux d&amp;#039;eau, d&amp;#039;électricité ou de télécommunication
+ &lt;/li&gt;
+ &lt;li&gt;
+  signalisation verticale et horizontale
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  les périmètres d&amp;#039;aménagement déjà financés par des amendes de police
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la charte « Charente 2030 » signée par le représentant de la collectivité ainsi que la délibération de la collectivité l&amp;#039;autorisant à signer
+ &lt;/li&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération et le plan de financement prévisionnel incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  un devis descriptif et estimatif des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  un plan d&amp;#039;aménagement définitif et, le cas échéant, des photos de l&amp;#039;espace ou du bâtiment concerné
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets d&amp;#039;espaces publics qui solliciteraient une majoration : une note circonstanciée du maître d&amp;#039;ouvrage attestant de l&amp;#039;engagement du projet dans cette démarche
+ &lt;/li&gt;
+ &lt;li&gt;
+  un avis conforme du gestionnaire de la voirie sur la nature des travaux envisagés
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie de l&amp;#039;étude qui a conditionné l&amp;#039;aménagement pour lequel est requise la subvention
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : selon la nature et la complexité du dossier, le projet peut faire l&amp;#039;objet d&amp;#039;une instruction dite « renforcée » d&amp;#039;une analyse approfondie associant le maître d&amp;#039;ouvrage et les autres partenaires éventuels (CAUE, ABF, DDT...)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : possibilité d&amp;#039;acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/embellissement_des_espaces_publics.pdf</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 13
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7aa1-soutenir-lamenagement-et-lembellissement-des-/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
-          <t>G.I.P. ID77</t>
+          <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
-          <t>07/04/2022</t>
+          <t>31/12/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>166167</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
@@ -1426,51 +1426,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>26/03/2026</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>152463</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Aider à la préservation de la biodiversité</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1809,51 +1809,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>117377</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
@@ -2044,83 +2044,83 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>128232</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Replacer la nature au cœur des aménagements</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Ma Commune Grandeur Nature</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Eure</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 80</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un dispositif global qui accompagne techniquement et financièrement les communes et intercommunalités qui placent la nature au cœur de leurs projets et aménagements pour :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Créer ou recréer des espaces de nature en ville et centres bourgs : végétalisation, renaturation, désimperméabilisation, création d&amp;#039;ilots de fraicheur, de jardins partagés, ouvriers...
  &lt;/li&gt;
  &lt;li&gt;
   Aménager et gérer les milieux naturels des communes : restauration de mares, haies, boisements, vergers, prairies, coteaux et terrasses alluviales, zones humides, aménagement de sentiers de découverte, équipements de préservation de la faune sauvage...
  &lt;/li&gt;
@@ -2245,61 +2245,61 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>CD27</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>03/02/2023</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>165809</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Renaturer les villes et des villages</t>
+          <t>Renaturer les villes et les villages</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Renaturation des villes et des villages</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Agences de l'eau
 Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
 Préfectures de département
 Préfectures de région</t>
         </is>
       </c>
@@ -2497,98 +2497,98 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>119706</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M11" s="1" t="inlineStr">
@@ -2692,87 +2692,87 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>162828</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Préserver la qualité des paysages du territoire ;&lt;br /&gt;- Faire de notre cadre de vie un facteur d&amp;#039;attractivité ;&lt;br /&gt;- Favoriser un développement respectueux des milieux naturels ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Améliorer la qualité paysagère du territoire ;&lt;br /&gt;- Développer le tourisme durable ;&lt;br /&gt;- Protéger la biodiversité ;&lt;br /&gt;- Valoriser et protéger la ressource bois locale.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;amélioration de la qualité paysagère du territoire ;&lt;br /&gt;- Opérations de développement du tourisme durable ;&lt;br /&gt;- Opérations de protection de la biodiversité ;&lt;br /&gt;- Opérations de valorisation et de protection de la ressource bois local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tourisme durable&lt;/strong&gt; : tourisme qui tient pleinement compte de ses impacts économiques, sociaux et environnementaux, actuels et futurs, répondant aux besoins des visiteurs, des professionnels de l&amp;#039;environnement et des communautés d&amp;#039;accueil (OMT).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bois local &lt;/strong&gt;: bois extrait du territoire ou d&amp;#039;un rayon de 100 km alentours.&lt;/p&gt;</t>
@@ -2861,1980 +2861,1552 @@
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
       <c r="AD12" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
-        <v>159894</v>
+        <v>163871</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité</t>
+          <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
-        <is>
-[...286 lines deleted...]
-      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
-[...4 lines deleted...]
-Agence nationale de la cohésion des territoires (ANCT)
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
-[...2 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
+Agence nationale de la cohésion des territoires (ANCT)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
 d’aménagement du territoire). Elles sont des réseaux à préserver
 et restaurer pour que les espèces animales et végétales puissent circuler,
 s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
 réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
 continuités écologiques par des aménagements qui assurent le passage de la
 faune sauvage, limiter la &lt;strong&gt;pollution
 lumineuse&lt;/strong&gt; en positionnant uniquement des
 points lumineux à des endroits stratégiques de croisement de voirie, penser et
 gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
 sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités de votre
 région ! Le programme pourra en effet vous orienter vers les
 partenaires potentiels, qui sauront partager leurs compétences dans la
 restauration ou la préservation de trames écologiques. En outre, le Réseau
 Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
 et Villages étoilés proposent un accompagnement dans la mise en place de
 trames. La reconnaissance TEN peut également vous aider dans la recherche de
 financement en ce sens :  des
 financements multi-structures, en région, des fonds de préventions des risques
 naturels, via l’agence de l’eau, ou encore des financements européens à travers
 le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
 notamment à travers le centre de ressources trame verte et bleu, et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Revitalisation
 Biodiversité
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Rénovation de l’éclairage public
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-[...294 lines deleted...]
-      <c r="A16" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>162526</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets favorables à la transition écologique</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Un territoire résilient face au changement climatique</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F16" s="1" t="inlineStr">
+      <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Sols
 Economie circulaire
 Qualité de l'air
 Biodiversité</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P16" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q16" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>24/04/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>166274</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/connexion</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>bettina.leblanc@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Gestion des inondations
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>162635</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Voirie</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La voirie et les aménagements paysagers constituent des enjeux majeurs en termes de mobilités, d&amp;#039;attractivité économique, de préservation de l&amp;#039;environnement et de l&amp;#039;amélioration du cadre de vie. Le patrimoine routier et les espaces publics nécessitent un entretien régulier et des investissements qualitatifs pour en assurer la pérennité et la maîtrise des coûts de maintenance.&lt;/p&gt;
 &lt;p&gt;Dans le domaine de la voirie nos techniciens vous accompagnent en réalisant des études de faisabilité des mission de maîtrise d&amp;#039;œuvre (opération inférieure à 90 000€ HT) ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;Les missions de maîtrise d&amp;#039;œuvre consistent à l&amp;#039;issue de la validation du projet et de son enveloppe financière de  vous accompagner pour procéder à la consultation et à la passation d&amp;#039;un marché de travaux avec une ou des entreprises de travaux. A l&amp;#039;issue de cette phase de consultation l&amp;#039;ATD assure le suivi de chantier (organisation des réunions, point d&amp;#039;avancement des travaux, suivi des décomptes, assistance durant les opérations de réceptions et de levées des réserves...)&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménager des traverses d&amp;#039;agglomérations&lt;/p&gt;&lt;p&gt;Aménager et réhabiliter des espaces publics (aires de jeux, lieux de rencontres...)&lt;/p&gt;&lt;p&gt;Réaliser des aménagement de sécurité (rétrécissement de chaussée, ralentisseurs, chicanes, écluses....)&lt;/p&gt;&lt;p&gt;Entretenir le patrimoine routier (réfection de couches de roulement, réparations ponctuelles...)&lt;/p&gt;&lt;p&gt;Mise à jour ou élaboration de tableaux de classements&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/voirie/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/rehabiliter-et-construire-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>140803</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Entretien / restauration des haies
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>162945</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Architecte consultant de la MIQCP</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
 promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
 notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
 en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
 commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
 remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
 marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Espace public
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>mireille.guignard@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’un terrain de football
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>21/06/2024</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>147706</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P19" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q19" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD19" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>157090</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
 Ingénierie technique
-Subvention
-[...3 lines deleted...]
-      <c r="I21" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J21" s="1" t="inlineStr">
+      <c r="J20" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Une sensibilisation des acteurs à la sobriété énergétique du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Un développement des projets de rénovation énergétique des bâtiments publics et privés
 &lt;/p&gt;
 &lt;p&gt;
  - La production d&amp;#039;énergies renouvelables sur le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - La réduction des volumes et la valorisation des déchets
 &lt;/p&gt;
 &lt;p&gt;
  - Un usage renforcé des mobilités actives et décarbonées
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;entretien et la valorisation des espaces naturels
 &lt;/p&gt;
 &lt;p&gt;
  - La préservation des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières à potentiel
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Productions d&amp;#039;énergies
 &lt;/p&gt;
 &lt;p&gt;
  - Maîtrise des dépenses énergétiques des bâtiments
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement et/ou stockage de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
 &lt;/p&gt;
 &lt;p&gt;
  - Valorisation des ressources locales
@@ -4856,73 +4428,73 @@
 &lt;p&gt;
  - Production d&amp;#039;énergies renouvelables
 &lt;/p&gt;
 &lt;p&gt;
  - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
 &lt;/p&gt;
 &lt;p&gt;
  - Développement des mobilités décarbonées et/ou actives
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
 &lt;/p&gt;
 &lt;p&gt;
  - Formation et information des professionnels et acteurs privés
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Innovation, créativité et recherche
 Biodiversité
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -4956,218 +4528,218 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;a target="_self"&gt;
  &lt;p&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/p&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD21" s="1" t="inlineStr">
+      <c r="AD20" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>18/12/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>144547</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -5210,600 +4782,600 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>67589</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités en ingénierie</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Ingenierie départementale</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagement et Bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Voirie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Assainissement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Milieux aquatiques et Gémapi
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
 Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
   ingenierie&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 50
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
   assainissement&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 08
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
   cater&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 32
 &lt;/p&gt;
 &lt;p&gt;
  DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>26/10/2020</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>141290</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un café / bistrot
 Mise en place d’un réseau de chaleur
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>120379</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
 &lt;/p&gt;
 &lt;p&gt;
  En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
 &lt;/p&gt;
@@ -5942,64 +5514,64 @@
  – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
 &lt;/p&gt;
 &lt;p&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases règlementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les communes de – 5 000 habitants
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bâtiments Communaux
  &lt;/strong&gt;
  : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité
  &lt;/strong&gt;
  des équipements publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -6196,236 +5768,236 @@
  &lt;strong&gt;
   Pour les communes de &amp;#43; 5 000 habitants et les EPCI
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -Logement.
  &lt;br /&gt;
  – Acquisition foncière (pour réserve).
  &lt;br /&gt;
  – Sièges administratifs communautaires et locaux techniques communautaires.
  &lt;br /&gt;
  – Groupes scolaires.
  &lt;br /&gt;
  – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
  &lt;br /&gt;
  –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales – Service des Relations avec les Collectivités
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Quentin DUVILLIER, Coordonnateur zone nord –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christel MORIN, Coordonnatrice zone sud –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aurore MERMET, Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>116474</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Accompagner les petites communes rurales du Calvados</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Aides aux petites communes rurales (APCR et APCR+)</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>Taux variable en fonction de la nature  du projet</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
  &lt;/li&gt;
  &lt;li&gt;
   Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Trois natures de travaux éligibles à l&amp;#039;APCR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
  &lt;/li&gt;
  &lt;li&gt;
   Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
  &lt;/li&gt;
  &lt;li&gt;
   Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  * sous conditions à consulter dans le document «
  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
   modalités APCR
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
@@ -6452,73 +6024,73 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  * sous conditions à consulter dans le document «
  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
   modalités APCR&amp;#43;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  »
 &lt;/p&gt;
 &lt;p&gt;
  NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
  &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
   consulter l&amp;#039;éco-conditionnalité réformée en 2022
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les communes éligibles à l&amp;#039;APCR classique
   &lt;/strong&gt;
   sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les communes éligibles à l&amp;#039;APCR&amp;#43;
   &lt;/strong&gt;
   sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
  &lt;/li&gt;
  &lt;li&gt;
   Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
  &lt;/li&gt;
  &lt;li&gt;
   Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
@@ -6528,596 +6100,596 @@
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
  &lt;/li&gt;
  &lt;li&gt;
   Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
   &lt;strong&gt;
    avant le 30 septembre de chaque année
   &lt;/strong&gt;
   , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Aucune prorogation de ces délais ne pourra être accordée.
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
         </is>
       </c>
-      <c r="W26" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service des territoires du Département du Calvados
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d'une piscine
 Construction d’un gymnase
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E27" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="N27" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="U27" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E28" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...18 lines deleted...]
-      <c r="N28" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="U28" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>158480</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -7149,206 +6721,206 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P29" s="1" t="inlineStr">
+      <c r="P28" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W29" s="1" t="inlineStr">
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>101248</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie technique
-[...8 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -7359,343 +6931,583 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>166358</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des collectivités</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Programme de solidarité territoriale (PST)</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 35</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>Taux de solidarité départementale (TSD)</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bâtiments communaux (Mairies, salles culturelles, polyvalentes ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements sportifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissements d&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie (en et hors agglomération) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout projet d&amp;#039;équipement public d&amp;#039;intérêt général ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Jeunesse
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet supérieur ou égal à 15 000 € HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt de la demande avant le démarrage des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 80 26
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-investissement-des-collectivites-communes-epci/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
-          <t>ADAC 37</t>
+          <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
-          <t>01/09/2021</t>
+          <t>20/05/2026</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>82915</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>CAUE des Hautes-Alpes
-[...5 lines deleted...]
-CAUE de la Dordogne
+          <t>CAUE de l'Hérault
+CAUE de l'Yonne
+CAUE d'Alsace
+CAUE du Morbihan
+CAUE du Loiret
+CAUE du Loir-et-Cher
+CAUE de la Creuse
+CAUE de Corse
+CAUE des Hauts-de-Seine
+CAUE de la Côte-d'Or
+CAUE du Tarn-et-Garonne
+CAUE du Var
+CAUE de l'Île-de-la-Réunion
+CAUE de la Guyane
+CAUE de la Martinique
+CAUE de Guadeloupe
+CAUE du Val d'Oise
+CAUE du Val-de-Marne
+CAUE de la Charente-Maritime
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Haute-Vienne
+CAUE de la Vendée
+CAUE des Deux-Sèvres
+CAUE du Pas-de-Calais
+CAUE de la Somme
+CAUE de l'Orne
+CAUE de la Savoie
+CAUE de la Sarthe
+CAUE de Rhône-Métropole
+CAUE des Pyrénées-Orientales
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Atlantiques
+CAUE de la Seine-et-Marne
+CAUE de Mayotte
+CAUE de la Moselle
+CAUE de Meurthe-et-Moselle
+CAUE de la Mayenne
+CAUE de la Manche
+CAUE du Maine-et-Loire
+CAUE Lot-et-Garonne
+CAUE du Lot
+CAUE de la Haute-Loire
+CAUE de l'Ardèche
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Isère
-CAUE de l'Hérault
 CAUE de la Gironde
 CAUE de la Haute-Garonne
 CAUE du Gard
 CAUE de l'Oise
 CAUE de la Drôme
 CAUE de l'Aude
 CAUE de Corrèze
 CAUE du Cher
 CAUE de la Charente
 CAUE du Cantal
 CAUE du Calvados
 CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
 CAUE des Landes
 CAUE de l'Ariège
-Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
-[...45 lines deleted...]
-CAUE de l'Yonne</t>
+CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
+CAUE du Tarn
+CAUE de la Dordogne</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...1 lines deleted...]
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
@@ -8470,51 +8282,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>162563</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8784,92 +8596,92 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>155562</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Favoriser la végétalisation des cours d’écoles</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>VÉGÉTALISATION DES COURS D'ÉCOLES</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
-          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider les communes pour le réaménagement des cours d&amp;#039;écoles existantes en vue de l&amp;#039;adaptation au changement climatique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mettre en place des îlots de fraîcheur, en désimperméabilisant les sols, végétalisant les cours d&amp;#039;écoles et en créant des zones d&amp;#039;ombrages,
  &lt;/li&gt;
  &lt;li&gt;
   Infiltrer les eaux pluviales à la source pour limiter le ruissellement et récupérer les eaux de pluie,
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la reconquête de la biodiversité en plantant des espèces végétales locales et en aménageant des refuges pour la faune,
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer le cadre de vie et le bien-être des enfants, en proposant des espaces multifonctionnels et de détente.
  &lt;/li&gt;
@@ -9041,51 +8853,51 @@
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
         </is>
       </c>
       <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>30/11/2023</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
         <v>141752</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>​​Accompagner l'aménagement d’une cour d’école​</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Aménagement d'espace (péri)scolaire</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
@@ -9256,114 +9068,114 @@
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
         </is>
       </c>
       <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>22/05/2023</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
         <v>165521</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 EUROPE - LIFE - Programme européen pour l'environnement et le climat
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)
 Agences de l'eau
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Office Français de la Biodiversité (OFB)
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H35" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’une des
 conséquences du changement climatique est notamment l’augmentation des
 températures, et ce d’autant plus dans les zones urbaines. Au-delà des
 émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
 des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
 de renforcer la résilience des territoires face aux impacts du changement
 climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
 biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
 sur les services écosystémiques rendues par la végétation pour réduire la
 surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les
@@ -9480,51 +9292,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
         <v>163148</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9630,51 +9442,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
         <v>163141</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Accompagner et coordonner les différents acteurs pour la désimperméabilisation d'espaces publics</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Désimperméabilisation d'espaces publics</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9805,51 +9617,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
       <c r="AH37" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
         <v>77367</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans l'amorçage d'un projet de transition écologique</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Accompagnement à l'amorçage d'une feuille de route relative à la transition écologique - SGREEN</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
@@ -9982,51 +9794,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>143307</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Accompagner, de la réflexion à l’évaluation, la mise en œuvre des mesures de la trame verte et bleue régionale</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
@@ -10142,51 +9954,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
         <v>133059</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -10413,51 +10225,51 @@
 Gestion des inondations</t>
         </is>
       </c>
       <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>06/04/2023</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
         <v>97602</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Réaliser ou maintenir des bâtiments scolaires</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H41" s="1" t="inlineStr">
         <is>
@@ -10576,51 +10388,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
         <v>74155</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Financer la construction ou la restructuration d'une école rurale</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H42" s="1" t="inlineStr">
         <is>
@@ -10739,92 +10551,92 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>14/01/2021</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
         <v>156134</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J43" s="1" t="inlineStr">
         <is>
-          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Jeunesse
 Handicap
 Accessibilité</t>
         </is>
       </c>
       <c r="O43" s="1" t="inlineStr">
         <is>
@@ -10944,80 +10756,80 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
       <c r="AH43" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
         <v>157101</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H44" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
@@ -11161,51 +10973,51 @@
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
       <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>21/12/2023</t>
         </is>
       </c>
       <c r="AH44" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
         <v>83479</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
@@ -11569,148 +11381,652 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
+        <v>166271</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Réinventer l'école de demain</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Programme d'accompagnement expérimental - L'école de demain, une centralité réinventée</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font face="Marianne, serif"&gt;Le Cerema et la Banque des Territoires
+lancent un programme d&amp;#039;accompagnement expérimental à destination des
+communes rurales des Hauts-de-France, pour faire de leur école ou
+groupe scolaire un levier au cœur des transitions et de la vitalité
+locale. &lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;« Repenser
+l’école comme un levier de vitalité locale, de transition et
+d’optimisation du patrimoine communal. &lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;1-
+Organisateur du programme&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cerema&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’acteur public de référence en matière d’aménagement des
+territoires. Il associe dans sa gouvernance l’Etat et les
+collectivités territoriales, ce qui lui permet d’être en prise
+avec les réalités des territoires, d’anticiper leurs besoins et
+de co-construire des solutions concrètes, durables, et adaptées.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+défis et transitions auxquels les territoires sont confrontés sont
+nombreux. Gestion de l’eau, mobilité durable et solidaire,
+adaptation du bâti et des aménagements face à la chaleur, les
+enjeux sont complexes, mais aussi porteurs d’innovation et
+d’avenir.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+équipes du Cerema Hauts-de-France déploient leur expertise auprès
+des collectivités et des services de l’Etat pour apporter un
+soutien renforcé aux territoires vulnérables, pour mener des
+actions à impacts et résultats rapides pour une meilleure qualité
+de vie des habitants, pour proposer un appui constant aux élus
+locaux, en zones urbaines comme en zones rurales ou littorales, et
+pour offrir une expertise accélérée pour inventer les solutions de
+demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Cerema accompagne les communes rurales, souvent peu dotées en
+ingénierie, dans leurs démarches d’optimisation, d’amélioration
+et d’adaptation de leurs écoles, en apportant son expertise
+scientifique et technique et en mobilisant les différents acteurs
+concernés. Il est présent dans des programmes tels que Villages
+d’avenir, mais peut aussi contractualiser directement avec les
+communes qui n’ont pas pu en bénéficier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;2-
+Partenaire &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Banque
+des Territoires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’un des métiers de la Caisse des Dépôts. Elle réunit les
+expertises internes à destination des territoires. Porte d’entrée
+unique pour ses clients, elle œuvre aux côtés de tous les acteurs
+territoriaux : collectivités locales, entreprises publiques locales,
+organismes de logement social, professions juridiques, entreprises et
+acteurs financiers. Elle les accompagne dans la réalisation de leurs
+projets d’intérêt général en proposant un continuum de
+solutions : conseils, prêts, investissements en fonds propres,
+consignations et services bancaires. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+s’adressant à tous les territoires, depuis les zones rurales
+jusqu’aux métropoles, la Banque des Territoires a pour ambition de
+maximiser son impact notamment sur les volets de la transformation
+écologique et de la cohésion sociale et territoriale. La Banque des
+Territoires, présente auprès des territoires depuis sa création,
+accompagne naturellement les territoires ruraux, avec une offre qui
+répond à leurs besoins essentiels&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;.
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Piloté
+par la Banque des Territoires, le programme EduRénov accompagne les
+collectivités territoriales dans la rénovation de leurs bâtiments
+scolaires, éducatifs et sportifs. Il vise à améliorer les
+conditions d’accueil des élèves, du corps éducatif et des
+usagers en général, ainsi qu’à réduire les consommations
+d’énergies des bâtiments, dont le coût progresse annuellement.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+collectivités membres du programme EduRénov ont accès, selon leurs
+besoins et les niveaux de maturité de leurs projets, à :&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	ressources et des conseils – webinaires thématiques avec des
+	experts, témoignages de collectivités, guides pratiques… ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	retours d’expériences concrets et incarnés, via nos fiches «
+	cas d’écoles », vidéos, et à travers les lauréats annuels des
+	Prix EduRénov ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;une
+	communauté de porteurs de projets pour échanger et pour s’inspirer
+	;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;du
+	financement d’ingénierie – études techniques, soutien pour le
+	montage financier du projet ou la concertation avec les usagers,
+	études flash pour améliorer le confort d’été ou végétaliser
+	la cour d’école, etc. – attribué au cas par cas ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	prêts à taux préférentiels, avec notamment le Prêt
+	Transformation Écologique (prêt TEE).&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p align="justify"&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+cofinancement du programme « L’école de demain, une centralité
+réinventée » s’inscrit dans le cadre du programme EduRenov
+de la Banque des Territoires.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;3-
+Contexte et objectifs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Ces
+dernières années, les communes rurales font face à des mutations
+importantes : raréfaction des services de proximité, vieillissement
+de la population, baisse démographique, lien social à renforcer,
+nécessité de s’adapter au climat de demain ; et cela avec
+des contraintes budgétaires de plus en plus importantes.  Dans ce
+contexte, les bâtiments scolaires et les cours d’école, lieux de
+vie au cœur des villes et villages, souvent sous-exploités en
+dehors du temps scolaire, peuvent être un support à la réponse
+apportée à ces défis. Ouvrir, sans négliger leur fonction
+première d’éducation des enfants de la commune, et diversifier
+les usages de ces lieux peut contribuer à renforcer la vitalité
+locale, améliorer la qualité de vie des habitants tout en
+optimisant l’utilisation d’un patrimoine communal aux
+possibilités multiples.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+écoles sont en effet à la croisée des enjeux des collectivités.
+Leurs coûts de fonctionnement, et notamment ceux liés aux
+consommations énergétiques, sont importants et les conditions de
+confort (qualité de l’air intérieur, confort thermique, visuel et
+acoustique) y sont souvent insuffisantes, et ce malgré la nécessité
+d’offrir un environnement propice à l’apprentissage. À cela
+s’ajoute, aujourd’hui, la nécessité d’adapter ces lieux
+d’enseignement au changement climatique afin de permettre d’offrir
+aux élèves une continuité pédagogique, voire un lieu de refuge en
+cas d’évènement climatique extrême. L’intensification de
+l’usage de ces lieux représente donc une opportunité pour
+réfléchir à l’amélioration des conditions d’accueil des
+occupants (élèves, enseignants, agents communaux, ainsi que tout
+autre « nouvel » occupant) et à leur adaptation au
+changement climatique&lt;/font&gt;&lt;/font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Pour
+apporter une réponse combinée à ces problématiques, le Cerema et
+la Banque des territoires, ont décidé de lancer un &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;un programme d&amp;#039;accompagnement expérimental&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt; intitulé « &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’école
+de demain, une centralité réinventée&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+», à destination des &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;communes
+rurales de moins de 2000 habitants, non retenues dans les dispositifs
+Villages d’Avenir et Petites Villes de Demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cet
+AMI a pour objet d’accompagner, du diagnostic au pré-programme
+d’aménagement, &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;13
+communes rurales volontaires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+dans un projet global de transition de leur établissement scolaire,
+abordé dans le cadre d’une démarche exploratoire de
+diversification et d’intensification des usages de ces
+établissements, avec pour finalité de procéder à une rénovation
+(ou une extension)&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement
+du Cerema portera à la fois sur les bâtiments et sur les espaces
+extérieurs, notamment les cours d’école.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+Banque des territoires apportera un soutien financier aux
+collectivités, notamment via le programme Edurénov, accompagnant
+ainsi la transition environnementale des bâtiments scolaires.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;table width="100%" cellpadding="0" cellspacing="0"&gt;
+	&lt;tbody&gt;&lt;tr&gt;
+		&lt;td width="100%" valign="top"&gt;&lt;br /&gt;&lt;/td&gt;
+	&lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme a pour objectif d’aider les communes rurales à optimiser leur
+patrimoine scolaire et à mieux maîtriser la dépense publique. Il
+vise à les accompagner dans leurs investissements pour faire de ces
+équipements (bâtiments et cours d’école) des lieux d’accueil
+multi-usages pour une occupation plus intense, confortables, peu
+consommateurs d’eau et d’énergie, et adaptés au climat de
+demain&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+effet, si les méthodes d’adaptation d’une cour d’école ou de
+ses bâtiments sont aujourd’hui relativement connues, l’hybridation
+et la mutualisation des espaces sont encore rarement mis en place par
+les collectivités, notamment en milieu rural. Or les travaux de
+rénovation et de végétalisation ont des coûts non négligeables
+pour les communes, il s’agit donc ici de mettre en place une
+approche systémique centrée sur l’usage afin de garantir un
+investissement optimal, dans une réflexion globale de gestion du
+patrimoine immobilier de la commune. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt; 
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Via
+ce programme, les communes lauréates seront accompagnées dans la
+valorisation d’un patrimoine communal majeur, avec des réponses
+opérationnelles apportées à des besoins concrets. Le Cerema
+accompagnera leur réflexion, les amènera à tester des solutions
+simples et durables, en leur proposant un accompagnement technique
+associé à une recherche de financement. La commune bénéficiera
+également d’un accompagnement collectif, partagera son expérience
+à travers la participation à des webinaires et manifestations
+rassemblant l’ensemble des communes du programme.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+démarche permettra enfin de renforcer le lien entre l’école et le
+village.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+partir de ces expérimentations, le Cerema produira une méthodologie
+nationale destinée aux territoires ruraux souhaitant s’engager
+dans une démarche d’optimisation de leurs établissements
+scolaires par l’intensification des usages et l’adaptation au
+changement climatique. Cette méthodologie pourra ensuite être
+déployée sur l’ensemble du territoire français.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce projet innovant s&amp;#039;appuie sur les nombreuses expériences de
+    végétalisation de cours d &amp;#039;écoles déjà réalisées dans les
+    Hauts-de-France.&lt;br /&gt;Le programme y ajoute une réflexion originale sur la
+    diversification des usages de ces espaces communaux lors des travaux
+    de végétalisation et de rénovation des bâtiments scolaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Cohésion sociale et inclusion
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+      <c r="Q46" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2026</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme d&amp;#039;accompagnement expérimental t s’adresse aux communes remplissant
+les critères cumulatifs suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune
+	rurale située en région Hauts-de-France,&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune de moins de 2000 habitants&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune s&amp;#039;engageant à mener une réflexion sur la diversification des usages au sein du bâtiment de l&amp;#039;école ou du groupe scolaire, le cas échéant les espaces extérieurs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+noter :&lt;/font&gt;&lt;/font&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seules
+les écoles publiques peuvent bénéficier des accompagnements du programme. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Avant
+de postuler, la commune s’assurera auprès de l’Education
+Nationale qu’il n’est pas envisagé, à court terme, de fermer
+l’école. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+communes dont les écoles font partie d’un Regroupement Pédagogique
+Intercommunal (RPI) peuvent prendre part à la démarche, à
+condition que les bâtiments appartiennent toujours à la commune.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les communes doivent
+obligatoirement détailler les informations suivantes :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;	&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	commune porteuse du projet, le contexte local, et le cas échéant
+	les partenaires associés à la réflexion ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’école
+	(ou le groupe scolaire) concernée par le projet et ses
+	caractéristiques (surface bâtie et surface de cour, niveaux
+	scolaires accueillis, nombre de salles de classes, nombre d’élèves,
+	présence d’une cantine scolaire ou d’un réfectoire, autres
+	activités accueillies comme le périscolaire, les centres de
+	loisir, ou encore des activités associatives) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	projet de diversification des usages envisagé ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’élu
+	et le technicien référent pour le projet ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	calendrier d’intervention souhaité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	copie d’une information de la sous-préfecture locale concernant
+	le projet, et le cas échéant son avis circonstancié&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;strong&gt;13
+communes lauréates pourront bénéficier, en 2026 et 2027, de
+l’accompagnement individuel et collectif détaillé ci-après, le
+Cerema assurant l’expertise technique, la Banque des Territoires
+accordant un cofinancement à hauteur de 50% du coût HT.&lt;/strong&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;em&gt;&lt;strong&gt;L’accompagnement
+individuel vise à :&lt;/strong&gt;&lt;/em&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la réalisation d’un diagnostic qualitatif du bâti, des cours,
+	et des usages, ainsi qu’à la définition des attentes des
+	différents acteurs ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les leviers d’actions (usages, réglages, travaux) visant à
+	l’amélioration de la performance énergétique, du confort des
+	usagers, à la réduction de l’impact environnemental de l’école
+	et à son adaptation au changement climatique ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Accompagner
+	les communes dans leur réflexion sur la diversification et
+	l’intensification des usages au sein de leurs établissements
+	scolaires, et sur la place de l’école au sein de leur commune. La
+	réflexion pourra se tenir notamment dans le cadre d’ateliers de
+	co-construction, et contribuer ainsi à faire émerger les grands
+	principes d’aménagement de la cour d’école et du bâti ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la sensibilisation, à l’implication, et à l’appropriation
+	des enjeux par l’ensemble des acteurs et des usagers (enfants,
+	personnel de l’éducation nationale, agents municipaux, …)&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Assister
+	la collectivité dans la rédaction d’un pré-programme exposant
+	les fondements du projet, en termes d’objectifs et de moyens à
+	mettre en œuvre dans le cadre de la rénovation de l’école ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les aides et subventions susceptibles de participer au financement
+	des études et des travaux.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;collectif
+a pour objectifs de :&lt;/font&gt;&lt;/font&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Aider
+	les communes à approfondir la démarche et à la pérenniser ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Apporter
+	des retours d’expériences inspirants aux communes ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Créer
+	un réseau d’entraide et de partage entre les communes lauréates
+	du programme.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Procédure
+de sélection des lauréats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Tous
+les dossiers de candidatures remplissant les conditions du présent
+règlement seront examinés par le Comité de sélection.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Comité de sélection arrêtera la liste des lauréats à partir des
+éléments transmis dans les formulaires de candidature. Il
+appréciera la diversité des situations rencontrées afin de
+disposer d’un panorama large de cas d’études.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’organisateur
+du programme et son partenaire visent la sélection de 13 communes,
+réparties sur le territoire de la région Hauts-de-France.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Composition
+du Comité de sélection&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+Comité de sélection des lauréats de ce programme d&amp;#039;accompagnement expérimental sera présidé par le Secrétaire Général pour les
+Affaires Régionales Hauts-de-France. Il sera composé de : &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	Secrétaire Général pour les Affaires Régionales, président du
+	comité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Deux
+	représentants du Cerema ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la Banque des Territoires ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de chacune des DDT(M) du territoire ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la DREAL.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Éligibilité
+des communes rurales candidates&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seront
+déclarées éligibles les communes rurales de moins de 2000
+habitants, ayant identifié &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;un(e)
+seul(e) école ou groupe scolaire de leur commune, et &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;dont
+les dossiers déposés seront complets &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;avant
+la date limite de dépôt des candidatures.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Critères
+de sélection des candidats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’examen
+des candidatures s’appuiera sur les critères d’appréciation
+suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	qualité des descriptifs attendus ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	trajectoire démographique du territoire, les perspectives de
+	maintien ou de diminution du nombre de classes dans la commune ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	perspectives de travaux ou de rénovation de l’établissement
+	scolaires concerné ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	objectifs de diversification des usages proposés (projet en
+	intérieur ou extérieur, ouverture au public, ouverture à des
+	associations, location, etc) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	priorité donnée aux communes non lauréates des programmes
+	« Villages d’Avenir » et « Petites Villes de
+	Demain » &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+comité de sélection recherchera une diversité de situations et de
+contextes territoriaux parmi 13 communes accompagnées.&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Calendrier&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme se déroulera selon le calendrier suivant :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Lancement
+	du programme d&amp;#039;accompagnement expérimental : 2 mai 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Clôture
+	des candidatures : 13 juillet 2026 &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+	&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Annonce
+	des lauréats : 31 juillet&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Conventionnements :
+	août à novembre 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Premiers
+	accompagnements : septembre 2026*&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Fin
+	des accompagnements individuels : 30 juin 2027 au plus tard&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;*Les
+accompagnements des communes démarreront à partir de septembre 2026
+sous réserve de la signature de la convention liant le Cerema et la
+commune lauréate.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+dates sont susceptibles d’évoluer en fonction d’éventuelles
+contraintes de calendrier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/actualites/cerema-banque-territoires-lancent-programme-accompagnement</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ecoles.de.demain.hdf&amp;#64;cerema.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>julie.houze@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinventer-l-ecole-de-demain/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Cerema - Direction Territoriale des Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>155127</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -11786,566 +12102,566 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF46" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>157097</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>44635</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Construire ou rénover des équipements sportifs et de loisirs</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les propriétaires et / ou gestionnaires d&amp;#039;un équipement dans :
 &lt;/p&gt;
 &lt;p&gt;
  -	un projet de construction ou de rénovation
 &lt;/p&gt;
 &lt;p&gt;
  -	la définition puis la mise en œuvre de projets de développement sportif : structuration associative – développement – organisations de manifestations
 &lt;/p&gt;
 &lt;p&gt;
  Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires et un soutien à la recherche de financements. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 102 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création d&amp;#039;un city parc
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement d&amp;#039;une aire de jeux
 &lt;/p&gt;
 &lt;p&gt;
  Création d&amp;#039;un complexe sportif
 &lt;/p&gt;
 &lt;p&gt;
  Espace multi-sport, aires de jeux et piste vélo
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Equipement public
 Réhabilitation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e05e-favoriser-le-developpement-maitrise-des-sport/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>143309</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -12493,191 +12809,191 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>117148</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -12738,197 +13054,197 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>111710</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 9 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Communes de moins de 3 000 habitants pour les services marchands
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
@@ -12946,66 +13262,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Majorations éventuelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
  &lt;/li&gt;
  &lt;li&gt;
   Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -13142,310 +13458,310 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W52" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB52" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une bibliothèque municipale
 Création d’un terrain de football
 Gestion d'une base nautique
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>98630</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>23/07/2021</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>