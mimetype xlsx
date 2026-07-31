--- v2 (2026-06-15)
+++ v3 (2026-07-31)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH53"/>
+  <dimension ref="A1:AH52"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -471,51 +471,51 @@
           <t>Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>01/12/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>155108</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Réaménager les enclos paroissiaux et les cimetières</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Enclos paroissial et cimetières (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -769,51 +769,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>117411</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités pour une gestion des espaces publics à contraintes : cimetières ou terrains de sport</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
@@ -924,51 +924,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>111727</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Soutenir la valorisation, l'embellissement et aménagement des espaces publics</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1259,51 +1259,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>31/12/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>08/06/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>166167</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
@@ -1426,51 +1426,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>26/03/2026</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>152463</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Aider à la préservation de la biodiversité</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1809,51 +1809,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>117377</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
@@ -2044,83 +2044,83 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>128232</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Replacer la nature au cœur des aménagements</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Ma Commune Grandeur Nature</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Eure</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 80</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un dispositif global qui accompagne techniquement et financièrement les communes et intercommunalités qui placent la nature au cœur de leurs projets et aménagements pour :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Créer ou recréer des espaces de nature en ville et centres bourgs : végétalisation, renaturation, désimperméabilisation, création d&amp;#039;ilots de fraicheur, de jardins partagés, ouvriers...
  &lt;/li&gt;
  &lt;li&gt;
   Aménager et gérer les milieux naturels des communes : restauration de mares, haies, boisements, vergers, prairies, coteaux et terrasses alluviales, zones humides, aménagement de sentiers de découverte, équipements de préservation de la faune sauvage...
  &lt;/li&gt;
@@ -2245,51 +2245,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>CD27</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>03/02/2023</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>165809</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Renaturer les villes et les villages</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Renaturation des villes et des villages</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
@@ -2497,98 +2497,98 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>119706</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M11" s="1" t="inlineStr">
@@ -2692,87 +2692,87 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>162828</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J12" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Préserver la qualité des paysages du territoire ;&lt;br /&gt;- Faire de notre cadre de vie un facteur d&amp;#039;attractivité ;&lt;br /&gt;- Favoriser un développement respectueux des milieux naturels ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Améliorer la qualité paysagère du territoire ;&lt;br /&gt;- Développer le tourisme durable ;&lt;br /&gt;- Protéger la biodiversité ;&lt;br /&gt;- Valoriser et protéger la ressource bois locale.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;amélioration de la qualité paysagère du territoire ;&lt;br /&gt;- Opérations de développement du tourisme durable ;&lt;br /&gt;- Opérations de protection de la biodiversité ;&lt;br /&gt;- Opérations de valorisation et de protection de la ressource bois local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tourisme durable&lt;/strong&gt; : tourisme qui tient pleinement compte de ses impacts économiques, sociaux et environnementaux, actuels et futurs, répondant aux besoins des visiteurs, des professionnels de l&amp;#039;environnement et des communautés d&amp;#039;accueil (OMT).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bois local &lt;/strong&gt;: bois extrait du territoire ou d&amp;#039;un rayon de 100 km alentours.&lt;/p&gt;</t>
@@ -2861,103 +2861,103 @@
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
       <c r="AD12" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>163871</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>Agence Bretonne de la Biodiversité (ARBE)
+          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agence nationale de la cohésion des territoires (ANCT)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-[...6 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
@@ -3131,51 +3131,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>162526</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets favorables à la transition écologique</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Un territoire résilient face au changement climatique</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
@@ -3300,84 +3300,84 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>24/04/2024</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>166274</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Sols
 Espaces verts
 Espace public
 Friche
@@ -3389,50 +3389,55 @@
 Bâtiments et construction
 Appui méthodologique
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
       <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://plusfraichemaville.fr/</t>
         </is>
       </c>
       <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://plusfraichemaville.fr/connexion</t>
         </is>
       </c>
       <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>bettina.leblanc@beta.gouv.fr</t>
         </is>
       </c>
       <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
         </is>
       </c>
@@ -3454,51 +3459,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>30/04/2026</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>162635</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Voirie</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3609,79 +3614,79 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>140803</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
@@ -3824,589 +3829,410 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>162945</v>
+        <v>147706</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Architecte consultant de la MIQCP</t>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+          <t>Perche Ornais (PETR)</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
-        <is>
-[...182 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P19" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q19" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD19" s="1" t="inlineStr">
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>157090</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Subvention
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I20" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J19" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Une sensibilisation des acteurs à la sobriété énergétique du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Un développement des projets de rénovation énergétique des bâtiments publics et privés
 &lt;/p&gt;
 &lt;p&gt;
  - La production d&amp;#039;énergies renouvelables sur le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - La réduction des volumes et la valorisation des déchets
 &lt;/p&gt;
 &lt;p&gt;
  - Un usage renforcé des mobilités actives et décarbonées
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;entretien et la valorisation des espaces naturels
 &lt;/p&gt;
 &lt;p&gt;
  - La préservation des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières à potentiel
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Productions d&amp;#039;énergies
 &lt;/p&gt;
 &lt;p&gt;
  - Maîtrise des dépenses énergétiques des bâtiments
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement et/ou stockage de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
 &lt;/p&gt;
 &lt;p&gt;
  - Valorisation des ressources locales
@@ -4428,73 +4254,73 @@
 &lt;p&gt;
  - Production d&amp;#039;énergies renouvelables
 &lt;/p&gt;
 &lt;p&gt;
  - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
 &lt;/p&gt;
 &lt;p&gt;
  - Développement des mobilités décarbonées et/ou actives
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
 &lt;/p&gt;
 &lt;p&gt;
  - Formation et information des professionnels et acteurs privés
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Innovation, créativité et recherche
 Biodiversité
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -4528,218 +4354,218 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;a target="_self"&gt;
  &lt;p&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/p&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD19" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>18/12/2023</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/06/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>144547</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -4782,556 +4608,750 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>67589</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités en ingénierie</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Ingenierie départementale</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagement et Bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Voirie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Assainissement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Milieux aquatiques et Gémapi
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
 Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
   ingenierie&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 50
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
   assainissement&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 08
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
   cater&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 32
 &lt;/p&gt;
 &lt;p&gt;
  DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>26/10/2020</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/06/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>141290</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un café / bistrot
 Mise en place d’un réseau de chaleur
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>166418</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE OUEST AVEYRON</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>developpement@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de bornes électriques
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>PETR Centre Ouest Aveyron</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
-          <t>17/05/2023</t>
+          <t>09/06/2026</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>06/06/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>120379</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5890,51 +5910,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>116474</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Accompagner les petites communes rurales du Calvados</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Aides aux petites communes rurales (APCR et APCR+)</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -6207,164 +6227,165 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>08/06/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
-        <v>162642</v>
+        <v>163011</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Etude de faisabilité / opportunité</t>
+          <t>Conseil et assistance au pilotage de l'opération</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M26" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R26" s="1" t="inlineStr">
         <is>
-          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S26" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
       <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
       <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
       <c r="Z26" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
         </is>
       </c>
       <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
@@ -6378,170 +6399,169 @@
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
-          <t>15/05/2024</t>
+          <t>02/07/2024</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
-        <v>163011</v>
+        <v>162642</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Conseil et assistance au pilotage de l'opération</t>
+          <t>Etude de faisabilité / opportunité</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H27" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L27" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M27" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R27" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
         </is>
       </c>
       <c r="S27" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
       <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
       <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
       <c r="Z27" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
         </is>
       </c>
       <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
@@ -6555,372 +6575,93 @@
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
-          <t>02/07/2024</t>
+          <t>15/05/2024</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
-        <v>158480</v>
+        <v>101248</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
-[...4 lines deleted...]
-          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>Préfecture de l'Essonne
-Conseil départemental de l'Essonne</t>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
-          <t>Commune</t>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
         </is>
       </c>
       <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L28" s="1" t="inlineStr">
-        <is>
-[...273 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -6931,596 +6672,596 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/06/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>166358</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement des collectivités</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Programme de solidarité territoriale (PST)</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I30" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 35</t>
         </is>
       </c>
-      <c r="J30" s="1" t="inlineStr">
+      <c r="J29" s="1" t="inlineStr">
         <is>
           <t>Taux de solidarité départementale (TSD)</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Bâtiments communaux (Mairies, salles culturelles, polyvalentes ...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Equipements sportifs ;
  &lt;/li&gt;
  &lt;li&gt;
   Equipements touristiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Lotissements d&amp;#039;habitation ;
  &lt;/li&gt;
  &lt;li&gt;
   Voirie (en et hors agglomération) ;
  &lt;/li&gt;
  &lt;li&gt;
   Cimetières ;
  &lt;/li&gt;
  &lt;li&gt;
   Tout projet d&amp;#039;équipement public d&amp;#039;intérêt général ;
  &lt;/li&gt;
  &lt;li&gt;
   ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P30" s="1" t="inlineStr">
+      <c r="P29" s="1" t="inlineStr">
         <is>
           <t>01/07/2026</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projet supérieur ou égal à 15 000 € HT ;
  &lt;/li&gt;
  &lt;li&gt;
   Dépôt de la demande avant le démarrage des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Morbihan</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://morbihan.fr</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://mesaides.morbihan.fr</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Générale Adjointe Education, Culture, Attractivité, Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 02 97 54 80 26
 &lt;/p&gt;
 &lt;p&gt;
  Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>direction.territoires@morbihan.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-investissement-des-collectivites-communes-epci/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>20/05/2026</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/06/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>82915</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
-[...50 lines deleted...]
-CAUE de la Gironde
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>CAUE des Landes
+CAUE de l'Ariège
+CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
 CAUE de la Haute-Garonne
+CAUE de la Dordogne
+CAUE du Tarn
 CAUE du Gard
 CAUE de l'Oise
 CAUE de la Drôme
 CAUE de l'Aude
 CAUE de Corrèze
 CAUE du Cher
 CAUE de la Charente
 CAUE du Cantal
 CAUE du Calvados
 CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
-CAUE des Landes
-[...10 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE de l'Isère
+CAUE de l'Hérault
+CAUE de la Gironde</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -7562,88 +7303,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -7662,79 +7403,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -8206,226 +7947,226 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/06/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>162563</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I32" s="1" t="inlineStr">
+      <c r="I31" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J32" s="1" t="inlineStr">
+      <c r="J31" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -8464,269 +8205,269 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/06/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>155562</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Favoriser la végétalisation des cours d’écoles</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>VÉGÉTALISATION DES COURS D'ÉCOLES</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I33" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J33" s="1" t="inlineStr">
+      <c r="J32" s="1" t="inlineStr">
         <is>
           <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider les communes pour le réaménagement des cours d&amp;#039;écoles existantes en vue de l&amp;#039;adaptation au changement climatique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mettre en place des îlots de fraîcheur, en désimperméabilisant les sols, végétalisant les cours d&amp;#039;écoles et en créant des zones d&amp;#039;ombrages,
  &lt;/li&gt;
  &lt;li&gt;
   Infiltrer les eaux pluviales à la source pour limiter le ruissellement et récupérer les eaux de pluie,
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la reconquête de la biodiversité en plantant des espèces végétales locales et en aménageant des refuges pour la faune,
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer le cadre de vie et le bien-être des enfants, en proposant des espaces multifonctionnels et de détente.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études d&amp;#039;aides à la décision et de faisabilité de projets de réaménagement et végétalisation de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   La désimperméabilisation de la cour de récréation et la mise en place de revêtements naturels perméables (ex : sols enherbés, copeaux de bois et paillis, sable, platelage en bois...)
  &lt;/li&gt;
  &lt;li&gt;
   La plantation d&amp;#039;espèces végétales diversifiées et locales favorisant la biodiversité et la création de zones d&amp;#039;ombre et d&amp;#039;îlots de fraîcheur (utilisation d&amp;#039;espèces locales nécessitant peu d&amp;#039;entretien et une faible consommation d&amp;#039;eau, plantation d&amp;#039;arbres et arbustes)
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;aménagements favorables à la biodiversité : nichoirs et/ou perchoirs à oiseaux, hôtels à insectes, gîtes pour petits mammifères
  &lt;/li&gt;
  &lt;li&gt;
   La création d&amp;#039;ombrières végétalisées (pergolas) ou toutes protections solaires (auvents, voilage, extension de préau et équipements rafraîchissants (points d&amp;#039;eau, brumisateurs,...)
  &lt;/li&gt;
  &lt;li&gt;
   La récupération et réutilisation d&amp;#039;eau de pluie des bâtiments, notamment pour l&amp;#039;arrosage des végétaux
  &lt;/li&gt;
@@ -8766,193 +8507,193 @@
  &lt;li&gt;
   La désimperméabilisation et la végétalisation constituent des dépenses obligatoires
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux devront permettre de réduire les surfaces imperméabilisées d&amp;#039;au moins 25 % par rapport à l&amp;#039;existant. Il conviendra de privilégier des revêtements clairs pour les surfaces restants imperméables. Le réemploi des matériaux devra être privilégié.
  &lt;/li&gt;
  &lt;li&gt;
   Les espèces végétales sauvages et locales seront à privilégier. Pour les arbres et arbustes, ils devront respecter la liste départementale des essences locales (liste disponible auprès de la direction de l&amp;#039;environnement).
  &lt;/li&gt;
  &lt;li&gt;
   Les projets devront être menés dans le cadre d&amp;#039;une démarche participative impliquant l&amp;#039;ensemble des usagers de l&amp;#039;établissement (équipe pédagogique, personnel d&amp;#039;entretien, élèves et leurs représentants,...) afin d&amp;#039;aboutir à un projet d&amp;#039;aménagement co-conçu et partagé.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond de
  dépenses éligibles :
  &lt;/strong&gt;
  600.000€ HT
 &lt;/p&gt;
 &lt;p&gt;
  NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage peut présenter plusieurs demandes de subvention dans la limite de ce plafond.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/vegetalisation-des-cours-decoles/</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/89af-modele/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>30/11/2023</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/06/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>141752</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>​​Accompagner l'aménagement d’une cour d’école​</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Aménagement d'espace (péri)scolaire</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
 &lt;/p&gt;
 &lt;p&gt;
  Prix : sur devis
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Une collectivité souhaite rénover la cour de récréation d&amp;#039;une de ses écoles.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un projet en quatre phases principales
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    se projeter :
   &lt;/strong&gt;
   &lt;em&gt;
@@ -8971,1116 +8712,1116 @@
   . Pendant une journée, entre 30 et 50 personnes se retrouveront pour construire des prototypes de réhabilitation à partir des conclusions du rapport d&amp;#039;étonnement via un hackathon. Des experts (services techniques, architectes, paysagers...) sont présents tout au long de la journée pour aider les équipes et les médiateurs Canopé accompagnent chacun des groupes. À l&amp;#039;issue de cette journée, un vote permet de faire émerger les trois projets les plus aboutis.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    finaliser
   &lt;/strong&gt;
   :
   &lt;em&gt;
    l&amp;#039;incubation
   &lt;/em&gt;
   . Les participants des trois projets retenus sont réunis pour une dernière journée de mise en commun des idées afin d&amp;#039;obtenir le projet qui sera mis en oeuvre.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    vivre
   &lt;/strong&gt;
   :
   &lt;em&gt;
    la formation et l&amp;#039;accompagnement
   &lt;/em&gt;
   . Une fois le chantier livré,  les enseignants et le service périscolaire seront accompagnés ; pour les aider à vivre et faire vivre ce nouvel espace, des ressources  et des formations adaptées aux enjeux leur seront proposées
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Transition énergétique
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
  &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
   https://www.reseau-canope.fr/nous-trouver/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>frederic.kapala@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/190f-accompagner-lamenagement-dune-cour-decole-fac/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>22/05/2023</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/06/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>165521</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
         </is>
       </c>
-      <c r="C35" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 EUROPE - LIFE - Programme européen pour l'environnement et le climat
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
-[...11 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)
 Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
-[...2 lines deleted...]
-      <c r="G35" s="1" t="inlineStr">
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’une des
 conséquences du changement climatique est notamment l’augmentation des
 températures, et ce d’autant plus dans les zones urbaines. Au-delà des
 émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
 des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
 de renforcer la résilience des territoires face aux impacts du changement
 climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
 biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
 sur les services écosystémiques rendues par la végétation pour réduire la
 surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les
 territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
 pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
 programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
 d’un plan d’actions, ainsi que dans la recherche de financements et de
 partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
 Artisan accompagne également les projets de SfN, par un animateur dans chaque
 région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
 l’aide à la décision. Il propose également de la sensibilisation, de la
 formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
 actions. Le programme TEN donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Santé
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Prévention des risques
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W35" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/06/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>163148</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I36" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J36" s="1" t="inlineStr">
+      <c r="J35" s="1" t="inlineStr">
         <is>
           <t>Plafond de 50 000 € HT pour les travaux permettant la déconnexion des toitures et le stockage des eaux de pluie / Plafond de 200 000 € HT pour les études et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;em&gt;&lt;/em&gt;&lt;/strong&gt;Travaux permettant la déconnexion des toitures et le stockage des eaux de pluie en vue d&amp;#039;une réutilisation &lt;/li&gt;&lt;li&gt;Etudes et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes avec aménagements permettant l&amp;#039;infiltration des eaux de pluie&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espace public
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations finançables doivent d&amp;#039;une part permettre de favoriser l&amp;#039;infiltration des eaux à la parcelle et limiter le &amp;#34;tout réseau&amp;#34; en milieu bâti / artificialisé ou d&amp;#039;autre part de favoriser la récupération des eaux pluviales des toitures et le développement de la réutilisation de ces eaux.&lt;/p&gt;&lt;p&gt;Les travaux devront être réalisés en espace urbain et être basés sur des solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/06/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>163141</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Accompagner et coordonner les différents acteurs pour la désimperméabilisation d'espaces publics</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Désimperméabilisation d'espaces publics</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La démarche de désimperméabilisation et de végétalisation
 des espaces publics (place, parking, cour d’école, aire de jeux,…) est devenue
 un enjeu dans un contexte de changement climatique. Elle cible une gestion
 intégrée des eaux pluviales en surface (infiltration) à toutes les échelles pour
 limiter les phénomènes de ruissellement.&lt;/p&gt;&lt;p&gt;Une gestion intégrée des eaux pluviales en surface
 (infiltration) a pour objectifs de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter les phénomènes de ruissellement,&lt;/li&gt;&lt;li&gt;limiter la saturation des systèmes d’assainissement,&lt;/li&gt;&lt;li&gt;limiter les inondations,&lt;/li&gt;&lt;li&gt;préserver les ressources naturelles en favorisant la
 recharge des nappes,&lt;/li&gt;&lt;li&gt;préserver la qualité de l’eau,&lt;/li&gt;&lt;li&gt;réintroduire la nature,&lt;/li&gt;&lt;li&gt;favoriser la biodiversité,&lt;/li&gt;&lt;li&gt;et contribuer à réduire le phénomène d&amp;#039;îlots de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Suite à une phase de diagnostic préalablement conduite sur
 place par les services départementaux et leurs partenaires, un accompagnement
 adapté est proposé pour faire aboutir le projet de désimperméabilisation.&lt;/p&gt;&lt;p&gt;Cet accompagnement comprend :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réalisation d’un état des lieux du site&lt;/li&gt;&lt;li&gt;L’accompagnement et le conseil sur l’aménagement
 du site (conseils techniques pour la maîtrise d’ouvrage et rédaction du cadre
 général du cahier des charges)&lt;/li&gt;&lt;li&gt;Coordination entre les différents acteurs dans
 la phase d’étude&lt;/li&gt;&lt;li&gt;Accompagnement au montage de dossiers de demande
 de subvention&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La Direction de l&amp;#039;Eau, de l&amp;#039;Environnement et de
 l&amp;#039;Agriculture (DEEA) pilotera, animera et coordonnera cette prestation, en lien
 avec Aqui&amp;#039;Brie sur son périmètre d&amp;#039;intervention. Elle apportera des conseils
 sur la gestion des eaux pluviales et la création d’ilots de fraicheur. En tant
 que référent elle sera en charge de la coordination des acteurs et la
 répartition des missions d’expertise entre les différents partenaires.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Ainsi, selon la complexité du dossier et les thématiques
 abordées, Seine-et-Marne Environnement (SEME), la Direction des Routes (DR) et
 le CAUE77 seront amenés à intervenir techniquement sur leur domaine de
 compétence : Le CAUE77 en particulier sur l’analyse paysagère des sites, la
 création de schéma d’intention et la prise en compte de l’accessibilité, SEME
 sur La sensibilisation aux enjeux environnementaux des différents acteurs et
 l’intégration d’une biodiversité dans les projets et la Direction des Routes
 sur les dépendances de la route.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Désimperméabilisation et végétalisation des espaces publics  type place, parking, cour d’école, aire de jeux.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Culture et identité collective
 Sols
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Santé
 Biodiversité
 Réhabilitation
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités de Seine-et-Marne &lt;/li&gt;&lt;li&gt;Accompagnement gratuit par les services départementaux.&lt;/li&gt;&lt;li&gt;Certaines prestations délivrées par les organismes associés
 du Département peuvent être payantes, et/ou conditionnées à l’adhésion de la
 commune à l’organisme ou à un conventionnement entre le  demandeur et l’organisme (Seine-et-Marne Environnement).&lt;/li&gt;&lt;li&gt;Si payant ou sous conditions, détail du coût.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://eau.seine-et-marne.fr/fr/desimpermeabilisation-et-infiltration</t>
         </is>
       </c>
-      <c r="W37" s="1" t="inlineStr">
+      <c r="W36" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-et-coordonner-les-differents-acteurs-pour-la-desimpermeabilisation-despaces-publics/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/06/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>77367</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans l'amorçage d'un projet de transition écologique</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Accompagnement à l'amorçage d'une feuille de route relative à la transition écologique - SGREEN</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose SGREEN, une solution d&amp;#039;accompagnement pour amorcer un projet de transition écologique ou d&amp;#039;adaptation au changement climatique en centre-ville. Il porte sur les projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Avoir une meilleure gestion de l&amp;#039;eau ;
  &lt;/li&gt;
  &lt;li&gt;
   Végétaliser et développer la nature en ville ;
  &lt;/li&gt;
  &lt;li&gt;
   Préserver les corridors et assurer des continuités écologiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Désimperméabiliser les sols ;
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la transition climatique et bas carbone ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménager les espaces publics ;
  &lt;/li&gt;
  &lt;li&gt;
   Gérer les îlots de chaleur ;
  &lt;/li&gt;
  &lt;li&gt;
   Adapter le cadre bâti au changement climatique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre de l&amp;#039;accompagnement SGREEN, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réaliser un diagnostic portant sur la fonctionnalité écologique du territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Élaborer une feuille de route et des préconisations définies en fonction des enjeux identifiés sur le territoire et des objectifs de la collectivité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-lamorcage-dune-feuille-de-route-relative?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=sgreen_pr</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9185-obtenir-un-accompagnement-pour-lamorcage-dune/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/06/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>143307</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Accompagner, de la réflexion à l’évaluation, la mise en œuvre des mesures de la trame verte et bleue régionale</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez mettre en œuvre les mesures de la trame verte et bleue dans la réalisation de vos opérations, travaux et aménagements sur votre territoire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour cela, vous cherchez un appui technique et une expertise pointue pour vous accompagner dans la prise en compte en compte de l&amp;#039;ensemble des enjeux liés à la trame verte et bleue (de la réflexion à l&amp;#039;évaluation).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans la mise en œuvre des mesures de la trame verte et bleue en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous réalisons :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Des expertises en amont des projets à partir d&amp;#039;études environnementales établies, auprès des Maîtres d&amp;#039;ouvra­ge afin de choisir le type de mesure en adéquation avec les en­jeux identifiés.
  &lt;/li&gt;
  &lt;li&gt;
   Des contrôles de la bonne réalisation de me­sures pour la restauration ou le renforcement de continuités écologiques, fort de notre connaissance des règles de l&amp;#039;art.
  &lt;/li&gt;
  &lt;li&gt;
   Après la réalisation des mesures, un suivi des mesures réalisées pour vérifier la bonne efficacité et l&amp;#039;atteinte des objectifs de ces mesures en s&amp;#039;appuyant sur une expérience solide auprès des services de l&amp;#039;État et sur un matériel performant.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/accompagner-reflexion-evaluation-mise-oeuvre-mesures-tvb</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d17-accompagner-de-la-reflexion-a-levaluation-la-/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>133059</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
         </is>
       </c>
-      <c r="C40" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
 &lt;/p&gt;
 &lt;p&gt;
  Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Etudes pré opératoire à la renaturation des espaces en ville
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Agam, l&amp;#039;agence d&amp;#039;urbanisme de l&amp;#039;agglomération marseillaise a réalisé un document pour aider les services de la métropole à envisager la poursuite du verdissement du centre-ville, après la requalification récente de plusieurs sites emblématiques, essentiellement dans les rues courantes carencées en végétation ou dans les espaces où il est moins facile de végétaliser (complexité de la gestion des sous-sols, étroitesse de la voie, adaptation à la forte pente, conflits d&amp;#039;usages, inscription dans une aire de protection du patrimoine...).
   &lt;a href="https://www.agam.org/wp-content/uploads/2022/10/Vegetalisation-EPCVM_C2-light.pdf" target="_self"&gt;
    Consulter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;institut Paris Region a réalisé en 2022 un ouvrage intitulé «
   &lt;em&gt;
    Renaturer les milieux urbains
   &lt;/em&gt;
   » qui revient sur les différentes approches de la renaturation et propose une méthode pour identifier les zones urbaines à fort potentiel de renaturation pour la biodiversité, l&amp;#039;adaptation au changement climatique et la santé des populations. Enfin, au travers de multiples retours d&amp;#039;expérience, il suggère des recommandations pour mettre en œuvre son projet dans les meilleures conditions.
   &lt;a href="https://www.fnau.org/wp-content/uploads/2022/11/arb-idf_-_renaturer_les_villes_-_web.pdf" target="_self"&gt;
    Consulter
   &lt;/a&gt;
   &lt;br /&gt;
@@ -10101,986 +9842,986 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Etudes d&amp;#039;identification des gisements de renaturation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ADU, l&amp;#039;agence de développement et d&amp;#039;urbanisme du Pays de Montbéliard s&amp;#039;est intéressée en 2022 à la reconquête des espaces mutables. Au-delà de l&amp;#039;inventaire, l&amp;#039;objectif est d&amp;#039;apporter un éclairage concret sur les actions qui auraient un effet déclencheur sur des sites à enjeux immédiats et de permettre aux collectivités de se projeter mais aussi de mobiliser les acteurs de l&amp;#039;aménagement et les outils/financements disponibles.
   &lt;a href="https://adu-montbeliard.fr/uploads/2023/03/pla2023-139-changer-regard-espaces-mutables-vl-2023-03-23.pdf" target="_self"&gt;
    Consulter les travaux
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Aupa, l&amp;#039;agence d&amp;#039;urbanisme Pays d&amp;#039;Aix Durance a réalisé un état des lieux précis du végétal en ville en identifiant, à la parcelle, la strate arborée et herbacée sur tout le territoire du Pays d&amp;#039;Aix. Ce travail de repérage offrira différentes analyses à différentes échelles (parcelle, quartier, ville) : densité de végétation, indice de naturalité, part des espaces de pleine terre, accessibilité des parcs et jardins, identification des corridors naturels urbains, identification des canopées végétales urbaines, des espaces de reconquête... Ce nouvel outil d&amp;#039;observation et d&amp;#039;analyse contribuera à aider les collectivités à construire des villes plus vertes dans une perspective d&amp;#039;adaptation au réchauffement climatique.
   &lt;a href="https://aupa.fr/lobservatoire-de-laupa-une-nouvelle-base-de-donnees-sur-la-nature-en-ville/" target="_self"&gt;
    Consulter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également
   contacter la fédération nationale des agences d&amp;#039;urbanisme
  qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/becf-etre-accompagne-pour-creer-un-observatoire-de/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Gestion des inondations</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>06/04/2023</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/06/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>97602</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Réaliser ou maintenir des bâtiments scolaires</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I41" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du Département de l&amp;#039;Aude est d&amp;#039;aider les communes et leurs groupements à réaliser ou à maintenir en bon état les bâtiments publics permettant la scolarisation et éventuellement la restauration des jeunes enfants.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Constructions, restructurations et aménagements de bâtiments scolaires : classes maternelles et élémentaires, restaurants scolaires 1er degré et locaux annexes (préau, cour, salle de jeu, bureaux d&amp;#039;enseignants, locaux de rangement).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ne seront pris en compte que les projets qui intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite et qui feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...)
 &lt;/p&gt;
 &lt;p&gt;
  Seront examinés favorablement et prioritairement les projets qui favorisent la mutualisation des équipements pour plusieurs communes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
  Dépenses de mobilier et d&amp;#039;entretien courant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/equipements-scolaires</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.81
 &lt;/p&gt;
 &lt;p&gt;
  Mail : richard.cane&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/239e-aider-a-la-realisation-ou-a-la-maintenance-de/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/06/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>74155</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Financer la construction ou la restructuration d'une école rurale</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I42" s="1" t="inlineStr">
+      <c r="I41" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J42" s="1" t="inlineStr">
+      <c r="J41" s="1" t="inlineStr">
         <is>
           <t>20% d'aide maxi dans la limite de 100 000€ et de 70% d'aides publiques</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide départementale pour la construction ou la restructuration de bâtiments scolaires dans les communes de moins de 2000 habitants : coût des travaux de plus de 150 000€ HT (commune) à 240 000€ HT (EPCI)
 &lt;/p&gt;
 &lt;p&gt;
  Aide à l&amp;#039;ouverture de classe : coût des travaux supérieur à 80 000€ HT (commune) à 150 000€ HT (EPCI).
 &lt;/p&gt;
 &lt;p&gt;
  Plafond des dépenses subventionnables : 1 M€
 &lt;/p&gt;
 &lt;p&gt;
  Aide conditionnée à l&amp;#039;obtention d&amp;#039;une aide financière au titre du  Fonds d&amp;#039;Aménagement Rural (FAR)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ouverture de classe, construction et réhabilitation de bâtiments scolaires (restauration, garderie, etc.)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  collectivités éligibles au FAR, opération située sur une commune de moins de 2000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service Ruralité et Economie Résidentielle :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christelle ASENSIO : 05 62 56 78 34 (christelle.asensio&amp;#64;ha-py.fr)
 &lt;/p&gt;
 &lt;p&gt;
  Sophie HONDAA : 05 62 56 77 87 (sophie.hondaa&amp;#64;ha-py.fr)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>stephanie.divoux@ha-py.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d5b-financer-la-construction-dune-ecole-rurale/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>14/01/2021</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/06/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>156134</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I43" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J43" s="1" t="inlineStr">
+      <c r="J42" s="1" t="inlineStr">
         <is>
           <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Jeunesse
 Handicap
 Accessibilité</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Toutes dépenses d&amp;#039;investissement dédiées au projet :
  achat des équipements (ex : balançoires adaptées, jeux sensoriels...), prestation de montage, travaux d&amp;#039;aménagements, signalétique..
  &lt;/li&gt;
  &lt;li&gt;
   Le projet devra proposer au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences (moteur / auditif / visuel / mental). Le sol de l&amp;#039;espace devra être adapté aux fauteuils roulants et poussettes.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses concomitantes à ces opérations et notamment les travaux aux abords immédiats pour favoriser l&amp;#039;accessibilité. Les travaux de mise en accessibilité seront inclus dans la dépense éligible.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Dépenses exclues :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilier urbain
  &lt;/li&gt;
  &lt;li&gt;
   Projets au sein de cours d&amp;#039;écoles fermées
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses subventionnables : 8.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses subventionnables : 70.000€ HT pour les constructions - 50.000€ HT pour les réhabilitations
  &lt;/li&gt;
 &lt;/ul&gt;
 NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/amenagement-et-equipement-des-aires-de-jeux-inclusives/</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04a0-modele/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/06/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>157101</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
  &lt;br /&gt;
  Pour les projets plus conséquents, MATEC est alors votre Assistant à Maîtrise d&amp;#039;Ouvrage, et apporte un soutien administratif, conceptuel et technique aux collectivités.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Diagnostic voirie
  &lt;br /&gt;
  •    Travaux de voirie divers et sécurité routière
  &lt;br /&gt;
  •    Terrains sportifs
  &lt;br /&gt;
  •    Aménagement paysager parcs, square, ...
  &lt;br /&gt;
  •    Aire de jeux
  &lt;br /&gt;
  •    Cours d&amp;#039;écoles
  &lt;br /&gt;
  •    Traversée de village
  &lt;br /&gt;
  •    Place
  &lt;br /&gt;
  •    Développement et aménagement pistes cyclables
  &lt;br /&gt;
  •    Accompagnement pour développer secteur habita et économique
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Revitalisation
 Equipement public
 Paysage
 Accessibilité
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
 &lt;/p&gt;
 &lt;p&gt;
  • A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Au 03.55.94.18.11
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  17 Quai Paul Wiltzer
 &lt;/p&gt;
 &lt;p&gt;
  57000 METZ
 &lt;/p&gt;
 &lt;p&gt;
  Horaires d&amp;#039;ouverture :
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d09d-beneficier-dune-assistance-en-matiere-de-voir/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>21/12/2023</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/06/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>83479</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -11138,77 +10879,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -11230,79 +10971,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -11335,130 +11076,130 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d'une piscine
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/06/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>166271</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Réinventer l'école de demain</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Programme d'accompagnement expérimental - L'école de demain, une centralité réinventée</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L46" s="1" t="inlineStr">
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 &lt;font face="Marianne, serif"&gt;Le Cerema et la Banque des Territoires
 lancent un programme d&amp;#039;accompagnement expérimental à destination des
 communes rurales des Hauts-de-France, pour faire de leur école ou
 groupe scolaire un levier au cœur des transitions et de la vitalité
 locale. &lt;/font&gt;
 &lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;« Repenser
 l’école comme un levier de vitalité locale, de transition et
 d’optimisation du patrimoine communal. &lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;1-
 Organisateur du programme&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
 &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cerema&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
 est l’acteur public de référence en matière d’aménagement des
 territoires. Il associe dans sa gouvernance l’Etat et les
 collectivités territoriales, ce qui lui permet d’être en prise
 avec les réalités des territoires, d’anticiper leurs besoins et
 de co-construire des solutions concrètes, durables, et adaptées.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
 défis et transitions auxquels les territoires sont confrontés sont
 nombreux. Gestion de l’eau, mobilité durable et solidaire,
 adaptation du bâti et des aménagements face à la chaleur, les
 enjeux sont complexes, mais aussi porteurs d’innovation et
 d’avenir.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
 équipes du Cerema Hauts-de-France déploient leur expertise auprès
 des collectivités et des services de l’Etat pour apporter un
@@ -11610,96 +11351,96 @@
 &lt;/p&gt;
 &lt;p align="justify"&gt; 
 &lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Via
 ce programme, les communes lauréates seront accompagnées dans la
 valorisation d’un patrimoine communal majeur, avec des réponses
 opérationnelles apportées à des besoins concrets. Le Cerema
 accompagnera leur réflexion, les amènera à tester des solutions
 simples et durables, en leur proposant un accompagnement technique
 associé à une recherche de financement. La commune bénéficiera
 également d’un accompagnement collectif, partagera son expérience
 à travers la participation à des webinaires et manifestations
 rassemblant l’ensemble des communes du programme.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
 démarche permettra enfin de renforcer le lien entre l’école et le
 village.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
 partir de ces expérimentations, le Cerema produira une méthodologie
 nationale destinée aux territoires ruraux souhaitant s’engager
 dans une démarche d’optimisation de leurs établissements
 scolaires par l’intensification des usages et l’adaptation au
 changement climatique. Cette méthodologie pourra ensuite être
 déployée sur l’ensemble du territoire français.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce projet innovant s&amp;#039;appuie sur les nombreuses expériences de
     végétalisation de cours d &amp;#039;écoles déjà réalisées dans les
     Hauts-de-France.&lt;br /&gt;Le programme y ajoute une réflexion originale sur la
     diversification des usages de ces espaces communaux lors des travaux
     de végétalisation et de rénovation des bâtiments scolaires.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Cohésion sociale et inclusion
 Revitalisation
 Innovation, créativité et recherche
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P46" s="1" t="inlineStr">
+      <c r="P45" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
-      <c r="Q46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R46" s="1" t="inlineStr">
+      <c r="Q45" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2026</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme d&amp;#039;accompagnement expérimental t s’adresse aux communes remplissant
 les critères cumulatifs suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune
 	rurale située en région Hauts-de-France,&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune de moins de 2000 habitants&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune s&amp;#039;engageant à mener une réflexion sur la diversification des usages au sein du bâtiment de l&amp;#039;école ou du groupe scolaire, le cas échéant les espaces extérieurs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
 noter :&lt;/font&gt;&lt;/font&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seules
 les écoles publiques peuvent bénéficier des accompagnements du programme. &lt;/font&gt;&lt;/font&gt;
 &lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Avant
 de postuler, la commune s’assurera auprès de l’Education
 Nationale qu’il n’est pas envisagé, à court terme, de fermer
 l’école. &lt;/font&gt;&lt;/font&gt;
 &lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
 communes dont les écoles font partie d’un Regroupement Pédagogique
 Intercommunal (RPI) peuvent prendre part à la démarche, à
 condition que les bâtiments appartiennent toujours à la commune.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les communes doivent
 obligatoirement détailler les informations suivantes :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;	&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
 	commune porteuse du projet, le contexte local, et le cas échéant
 	les partenaires associés à la réflexion ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’école
@@ -11819,214 +11560,214 @@
 comité de sélection recherchera une diversité de situations et de
 contextes territoriaux parmi 13 communes accompagnées.&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Calendrier&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme se déroulera selon le calendrier suivant :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Lancement
 	du programme d&amp;#039;accompagnement expérimental : 2 mai 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Clôture
 	des candidatures : 13 juillet 2026 &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
 	&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Annonce
 	des lauréats : 31 juillet&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Conventionnements :
 	août à novembre 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Premiers
 	accompagnements : septembre 2026*&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Fin
 	des accompagnements individuels : 30 juin 2027 au plus tard&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;*Les
 accompagnements des communes démarreront à partir de septembre 2026
 sous réserve de la signature de la convention liant le Cerema et la
 commune lauréate.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
 dates sont susceptibles d’évoluer en fonction d’éventuelles
 contraintes de calendrier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
 &lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Hauts-de-France</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/actualites/cerema-banque-territoires-lancent-programme-accompagnement</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ecoles.de.demain.hdf&amp;#64;cerema.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>julie.houze@cerema.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/reinventer-l-ecole-de-demain/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Cerema - Direction Territoriale des Hauts-de-France</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>30/04/2026</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/06/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>155127</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -12102,566 +11843,566 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W47" s="1" t="inlineStr">
+      <c r="W46" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF47" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/06/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>157097</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/06/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>44635</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Construire ou rénover des équipements sportifs et de loisirs</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les propriétaires et / ou gestionnaires d&amp;#039;un équipement dans :
 &lt;/p&gt;
 &lt;p&gt;
  -	un projet de construction ou de rénovation
 &lt;/p&gt;
 &lt;p&gt;
  -	la définition puis la mise en œuvre de projets de développement sportif : structuration associative – développement – organisations de manifestations
 &lt;/p&gt;
 &lt;p&gt;
  Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires et un soutien à la recherche de financements. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 102 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création d&amp;#039;un city parc
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement d&amp;#039;une aire de jeux
 &lt;/p&gt;
 &lt;p&gt;
  Création d&amp;#039;un complexe sportif
 &lt;/p&gt;
 &lt;p&gt;
  Espace multi-sport, aires de jeux et piste vélo
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Equipement public
 Réhabilitation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e05e-favoriser-le-developpement-maitrise-des-sport/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/06/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>143309</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -12809,191 +12550,191 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>117148</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -13054,197 +12795,197 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/06/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>111710</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 9 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Communes de moins de 3 000 habitants pour les services marchands
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
@@ -13262,66 +13003,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Majorations éventuelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
  &lt;/li&gt;
  &lt;li&gt;
   Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -13458,310 +13199,310 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W52" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une bibliothèque municipale
 Création d’un terrain de football
 Gestion d'une base nautique
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/06/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>98630</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB52" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>23/07/2021</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/06/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>