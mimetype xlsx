--- v3 (2026-07-31)
+++ v4 (2026-09-15)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH52"/>
+  <dimension ref="A1:AH51"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -471,51 +471,51 @@
           <t>Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>01/12/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>155108</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Réaménager les enclos paroissiaux et les cimetières</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Enclos paroissial et cimetières (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -769,51 +769,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>117411</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités pour une gestion des espaces publics à contraintes : cimetières ou terrains de sport</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
@@ -924,51 +924,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>111727</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Soutenir la valorisation, l'embellissement et aménagement des espaces publics</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1259,51 +1259,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>31/12/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>166167</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
@@ -1426,51 +1426,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>26/03/2026</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>01/07/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>152463</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Aider à la préservation de la biodiversité</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1809,51 +1809,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>117377</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
@@ -2044,51 +2044,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>128232</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Replacer la nature au cœur des aménagements</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Ma Commune Grandeur Nature</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Eure</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2245,51 +2245,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>CD27</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>03/02/2023</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>165809</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Renaturer les villes et les villages</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Renaturation des villes et des villages</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
@@ -2497,51 +2497,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>119706</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
@@ -2692,51 +2692,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>162828</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2861,51 +2861,51 @@
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
       <c r="AD12" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>163871</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
@@ -3131,51 +3131,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>162526</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets favorables à la transition écologique</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Un territoire résilient face au changement climatique</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
@@ -3300,51 +3300,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>24/04/2024</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>166274</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3459,51 +3459,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>30/04/2026</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>01/07/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>162635</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Voirie</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3614,51 +3614,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>140803</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
@@ -3829,76 +3829,76 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>147706</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Perche Ornais (PETR)</t>
+          <t>PETR du Pays du Perche ornais</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
@@ -4032,51 +4032,51 @@
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U18" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
       <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
       <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y18" s="1" t="inlineStr">
         <is>
-          <t>energie@payspercheornais.fr</t>
+          <t>direction@payspercheornais.fr</t>
         </is>
       </c>
       <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
       <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
@@ -4088,51 +4088,51 @@
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
       <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>157090</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
@@ -4448,51 +4448,51 @@
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
       <c r="AD19" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>18/12/2023</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>144547</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4721,51 +4721,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>67589</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités en ingénierie</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Ingenierie départementale</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4926,51 +4926,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>26/10/2020</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>10/07/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>141290</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5113,51 +5113,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>166418</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Centre Ouest Aveyron (PETR)</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H23" s="1" t="inlineStr">
@@ -5307,51 +5307,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>PETR Centre Ouest Aveyron</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>09/06/2026</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>01/07/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>120379</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5910,51 +5910,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>116474</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Accompagner les petites communes rurales du Calvados</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Aides aux petites communes rurales (APCR et APCR+)</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -6227,51 +6227,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>163011</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Conseil et assistance au pilotage de l'opération</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6404,51 +6404,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
         <v>162642</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité / opportunité</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6580,51 +6580,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>15/05/2024</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
         <v>101248</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H28" s="1" t="inlineStr">
@@ -6848,51 +6848,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>166358</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement des collectivités</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Programme de solidarité territoriale (PST)</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -7088,51 +7088,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>20/05/2026</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>01/07/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
         <v>82915</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
@@ -8023,51 +8023,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>162563</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8337,51 +8337,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>155562</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Favoriser la végétalisation des cours d’écoles</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>VÉGÉTALISATION DES COURS D'ÉCOLES</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8594,51 +8594,51 @@
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
         </is>
       </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>30/11/2023</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>141752</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>​​Accompagner l'aménagement d’une cour d’école​</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Cités éducatives</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Aménagement d'espace (péri)scolaire</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
@@ -8809,114 +8809,114 @@
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
         </is>
       </c>
       <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>22/05/2023</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
         <v>165521</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 EUROPE - LIFE - Programme européen pour l'environnement et le climat
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)
 Agences de l'eau
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale de la Biodiversité (ARB) - Occitanie
 Office Français de la Biodiversité (OFB)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H34" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’une des
 conséquences du changement climatique est notamment l’augmentation des
 températures, et ce d’autant plus dans les zones urbaines. Au-delà des
 émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
 des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
 de renforcer la résilience des territoires face aux impacts du changement
 climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
 biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
 sur les services écosystémiques rendues par la végétation pour réduire la
 surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les
@@ -9033,51 +9033,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
         <v>163148</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9183,51 +9183,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
         <v>163141</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Accompagner et coordonner les différents acteurs pour la désimperméabilisation d'espaces publics</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Désimperméabilisation d'espaces publics</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9358,51 +9358,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
         <v>77367</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans l'amorçage d'un projet de transition écologique</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Accompagnement à l'amorçage d'une feuille de route relative à la transition écologique - SGREEN</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
@@ -9535,51 +9535,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
       <c r="AH37" s="1" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
         <v>143307</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Accompagner, de la réflexion à l’évaluation, la mise en œuvre des mesures de la trame verte et bleue régionale</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
@@ -9695,89 +9695,89 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>133059</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
       <c r="H39" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
 &lt;/p&gt;
 &lt;p&gt;
  Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -9966,51 +9966,51 @@
 Gestion des inondations</t>
         </is>
       </c>
       <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>06/04/2023</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
         <v>97602</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Réaliser ou maintenir des bâtiments scolaires</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H40" s="1" t="inlineStr">
         <is>
@@ -10129,51 +10129,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
         <v>74155</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Financer la construction ou la restructuration d'une école rurale</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H41" s="1" t="inlineStr">
         <is>
@@ -10292,51 +10292,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>14/01/2021</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
         <v>156134</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -10497,79 +10497,79 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
         <v>157101</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H43" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique
+          <t>Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
@@ -10714,51 +10714,51 @@
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
       <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>21/12/2023</t>
         </is>
       </c>
       <c r="AH43" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
         <v>83479</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
@@ -11122,652 +11122,148 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
       <c r="AH44" s="1" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
-        <v>166271</v>
+        <v>155127</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Réinventer l'école de demain</t>
+          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Programme d'accompagnement expérimental - L'école de demain, une centralité réinventée</t>
+          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
-        <is>
-[...502 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -11843,566 +11339,566 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF46" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>157097</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>44635</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Construire ou rénover des équipements sportifs et de loisirs</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les propriétaires et / ou gestionnaires d&amp;#039;un équipement dans :
 &lt;/p&gt;
 &lt;p&gt;
  -	un projet de construction ou de rénovation
 &lt;/p&gt;
 &lt;p&gt;
  -	la définition puis la mise en œuvre de projets de développement sportif : structuration associative – développement – organisations de manifestations
 &lt;/p&gt;
 &lt;p&gt;
  Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires et un soutien à la recherche de financements. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 102 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création d&amp;#039;un city parc
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement d&amp;#039;une aire de jeux
 &lt;/p&gt;
 &lt;p&gt;
  Création d&amp;#039;un complexe sportif
 &lt;/p&gt;
 &lt;p&gt;
  Espace multi-sport, aires de jeux et piste vélo
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Equipement public
 Réhabilitation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e05e-favoriser-le-developpement-maitrise-des-sport/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>143309</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -12550,191 +12046,191 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>117148</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -12795,197 +12291,197 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>111710</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 9 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Communes de moins de 3 000 habitants pour les services marchands
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
@@ -13003,66 +12499,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Majorations éventuelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
  &lt;/li&gt;
  &lt;li&gt;
   Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -13199,310 +12695,310 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une bibliothèque municipale
 Création d’un terrain de football
 Gestion d'une base nautique
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>98630</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>23/07/2021</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>