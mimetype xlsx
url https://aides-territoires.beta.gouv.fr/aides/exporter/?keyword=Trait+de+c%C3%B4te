--- v0 (2026-06-14)
+++ v1 (2026-07-31)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH14"/>
+  <dimension ref="A1:AH12"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -461,51 +461,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>16/02/2026</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>119764</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Mettre en place une carte locale de projection du recul du trait de côte</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>carte locale de projection du recul du trait de côte prevue par la loi climat et résilience</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -592,1460 +592,1162 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>MTECT</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>11/07/2022</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>162782</v>
+        <v>143376</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Soutenir l'adaptation des littoraux au changement climatique et la gestion souple du trait de côte</t>
-[...2 lines deleted...]
-      <c r="D4" s="1" t="inlineStr">
+          <t>Réaliser une étude hydro-morpho-sédimentaires en appui à la gestion du Trait de Côte</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Besoin d&amp;#039;une étude globale en Appui aux Politiques Publiques pour une meilleure gestion du Trait de Côte.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  risques de sédimentation, d&amp;#039;érosion, d&amp;#039;atteinte à la qualité des eaux à l&amp;#039;intérieur ou à proximité immédiate d&amp;#039;un aménagement côtier et de ses accès (port, prise d&amp;#039;eau, rejet, site remarquable comme le Mont-Saint-Michel...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  risques d&amp;#039;affouillement autour de structures installées en mer comme les éoliennes offshore, les hydroliennes, les terminaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rejets en mer comme l&amp;#039;immersion de sédiments dragués, les rejets d&amp;#039;eau chaude ou de stations d&amp;#039;épuration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  impacts directs et indirects régionaux générés par des aménagements ou opérations du point de vue hydrodynamique, morphodynamique, agitation, salinité, température, turbidité, transport de sédiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements de baies, d&amp;#039;embouchures et d&amp;#039;estuaires : rectification du cours d&amp;#039;un chenal principal ou secondaire, calibration, approfondissement, seuil de fond, digue submersible, création de vasières, dépoldérisation et aux conséquences hydrosédimentaires et sur la qualité des eaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Le Cerema intervient sur l&amp;#039;analyse et l&amp;#039;étude de la gestion du trait de côte.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &amp;gt; Les prestations du Cerema Eau, mer et fleuves comprennent :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) auprès du bénéficiaire pour la réalisation de l&amp;#039;étude de la gestion sédimentaire d&amp;#039;un site littoral : visite sur site et rencontre des différents acteurs, réalisation du CCTP, participation aux réunions préparatoires, avis, relecture et amendement des documents en discussion.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &amp;gt; Ou étude spécifique pour le bénéficiaire de la gestion du trait de côte d&amp;#039;un site littoral :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Phase 1) : étude de caractérisation du site (Tranche Ferme)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Phase 2) : étude de définition de modalités de gestion du littoral (TF)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Phase 3) : propositions d&amp;#039;actions (TF)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Phase X : étude de modélisation numérique des options retenues (Tranche Conditionnelle)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/etudes-hydro-morpho-sedimentaires-appui-gestion-du-trait</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b21-realiser-une-etude-hydro-morpho-sedimentaires/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165855</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'adaptation des littoraux au changement climatique et la gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Nos territoires d'abord adaptation des littoraux au changement climatique volet 2</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
-[...18 lines deleted...]
-          <t>Espace public
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutenir l&amp;#039;adaptation des littoraux au changement climatique et la gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion dont les projets d’investissements sont inscrits dans les Contrats ‘Nos territoires d’abord’.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales ou leurs groupements&lt;/li&gt; 	&lt;li&gt;des syndicats mixtes&lt;/li&gt; 	&lt;li&gt;des établissements publics gestionnaires de sites.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
 Biodiversité
 Equipement public
-Bâtiments et construction</t>
-[...2 lines deleted...]
-      <c r="O4" s="1" t="inlineStr">
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>27/05/2024</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’accompagnement de la Région s’appuie sur les modalités du Dispositif ‘Trait de côte’ adopté en 2021 avec trois volets :&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Volet 1 :&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Il concerne la définition de stratégies territoriales de gestion du trait de côte :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;« la Région accompagne les collectivités qui anticipent et planifient l’avenir de leur front de mer face au changement climatique ».&lt;/li&gt; 	&lt;li&gt;L’aide apportée est une aide à la planification pour inciter les porteurs de projets à définir des futurs projets à la bonne échelle spatiale et temporelle. Elle concerne les études, les frais de conception et d’ingénierie aboutissant à la définition d’un document de nature stratégique (planification).&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Volet 2 :&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Il concerne la définition de stratégies locales relatives aux réaménagements d’espaces littoraux particulièrement vulnérables et à la mise en œuvre de travaux de requalification des sites balnéaires majeurs :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;« la Région accompagne les collectivités ou les EPCI qui (ré)inventent les littoraux de demain et renforcent leur attractivité ».&lt;/li&gt; &lt;/ul&gt;
 &lt;ul&gt; 	&lt;li&gt;L’aide de la Région pourra porter à la fois sur l’ingénierie (étude préalable) ou sur la réalisation de travaux quand le projet est suffisamment abouti.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Nota : &lt;/strong&gt;Pour les aides à l’investissement, le projet devra être inscrit dans les Contrats ’Nos territoires d’Abord’.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Volet 3 : &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Il concerne la mise en œuvre de travaux d’adaptation des plages face au risque d’érosion et de mise en œuvre de solutions fondées sur la nature, pour des « Plages de caractère en Méditerranée » :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;« la Région accompagne les collectivités qui osent le pari de plages plus naturelles et résilientes face au changement climatique ».&lt;/li&gt; 	&lt;li&gt;Afin de permettre l’émergence de projets ambitieux et de qualité, une aide à l’ingénierie pourra être envisagée en amont afin d’affiner les projets (cf point d) ci-dessus).&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;L’aide apportée par la Région pourra porter à la fois sur l’ingénierie (étude, conception) et sur la réalisation de travaux sur les plages.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/nos-territoires-dabord-adaptation-des-littoraux-au-changement-climatique-volet-2</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_LITTOVOL2/depot/simple</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thierry CORNELOUP : &lt;a href="mailto:tcorneloup&amp;#64;maregionsud.fr"&gt;tcorneloup&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/nos-territoires-d-abord-adaptation-des-littoraux-au-changement-climatique-volet-2/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
-[...173 lines deleted...]
-      </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
-          <t>15/06/2023</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>162780</v>
+        <v>143336</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Adapter les littoraux au changement climatique et favoriser une gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages</t>
-[...2 lines deleted...]
-      <c r="D6" s="1" t="inlineStr">
+          <t>Opter pour une gestion intégrée du littoral</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aménager les espaces littoraux et fluviaux relève du défi ; les multiples pressions qui s&amp;#039;y exercent (élévation du niveau de la mer notamment) étant appelées à s&amp;#039;amplifier avec le changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema accompagne vos projets d&amp;#039;aménagement et met à votre disposition son expertise en géo-information, planification, observation du trait de côte ou réduction des impacts des activités sur le milieu marin.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le domaine de la sécurité maritime, le Cerema contribue à moderniser les systèmes de signalisation maritime internationaux et développer les systèmes de supervision des trafics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous souhaitez :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer une stratégie de gestion du littoral pour un aménagement durable ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recenser et évaluer l&amp;#039;état et la fonctionnalité de vos ouvrages portuaires ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Envisager une opération sur le trait de côte ? sur une décharge littorale ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractériser le risque de submersion marine ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la définition du besoin, en lien avec les évolutions réglementaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audits techniques, économiques et réglementaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse et interprétation des données (ex : analyse statistique de climatologie moyenne, zoom sur les tempêtes, estimation des valeurs extrêmes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations concrètes et chiffrées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui dans la gestion et l&amp;#039;exploitation de vos infrastructures portuaires, maritimes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos grands projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Programme « Trait de Côte »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;article 239 de la loi « Climat et résilience » introduit l&amp;#039;obligation pour une liste de 126 communes visées par décret, l&amp;#039;obligation, de cartographier les zones menacées par l&amp;#039;érosion du trait de côte. Le Cerema pilote le programme national d&amp;#039;accompagnement des communes pour la réalisation de leur outil cartographique sur la période 2022-2026.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Programme « résorption des décharges littorales »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lors du Sommet international One Ocean Summit qui s&amp;#039;est tenu à Brest, en février 2022, la France a annoncé la résorption en 10 ans des décharges littorales présentant un risque de rejet de déchets en mer, en métropole comme en outre-mer. 67 décharges prioritaires déjà identifiées. L&amp;#039;État a confié au Cerema le pilotage du programme d&amp;#039;accompagnement des collectivités pour le traitement des décharges et de renaturation des sites (2022-2026).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Agglomération Royan Atlantique (Charente Maritime) : Développement d&amp;#039;un système de surveillance océanométéo pour l&amp;#039;accueil des paquebots de croisière au port de Royan
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communauté d&amp;#039;agglomération de l&amp;#039;Espace Sud Martinique : Impulser un programme d&amp;#039;actions de prévention des inondations — 2022
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Métropole Toulon Provence Méditerranée : Développement d&amp;#039;outils d&amp;#039;aide à la décision pour une stratégie de gestion intégrée du littoral — 2021 - 2022
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Mers et océans
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Communes littorales</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/opter-gestion-integree-du-littoral</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/68d1-opter-pour-une-gestion-integree-du-littoral/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165857</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'adaptation des littoraux au changement climatique</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Adaptation des littoraux au changement climatique</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
-[...150 lines deleted...]
-      </c>
       <c r="L7" s="1" t="inlineStr">
-        <is>
-[...368 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adapter les littoraux au changement climatique et favoriser une gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion&lt;br /&gt; Afin de répondre à ces défis, la Région organise la mise en œuvre du dispositif autour de cinq principaux leviers décrits ci-dessous :&lt;/p&gt;
 &lt;p&gt; La plateforme Monlittoral &lt;a href="https://www.monlittoral.fr/"&gt;https://www.monlittoral.fr/&lt;/a&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Il s’agit d’un outil régional de capitalisation, de valorisation et de diffusion des données relatives à la gestion du trait de côte copiloté depuis janvier 2022 par l’Etat et la Région.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; La plateforme de mobilisation pour des plages de caractères &lt;a href="https://www.act4posidonia.eu/"&gt;https://www.act4posidonia.eu/&lt;/a&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Outil développé dans le cadre d’un projet européen INTERREG MED, il est à destination de l’ensemble des acteurs et usagers des plages de Méditerranée. La plateforme permet de s’engager concrètement en agissant chacun à son niveau pour des plages plus naturelles, des plages de caractère qui respectent le fonctionnement des écosystèmes côtiers et préservent les banquettes de Posidonie.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Des formations et des actions de sensibilisation pour renforcer les capacités des acteurs et faciliter l’acceptabilité sociale du changement à travers :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Un partenariat avec le CNFPT &lt;/li&gt; 	&lt;li&gt;La participation à des projets européens de Coopération Méditerranéenne &lt;/li&gt; 	&lt;li&gt; Des actions de sensibilisation et d’information sur l’adaptation des littoraux au changement climatique et les enjeux érosion et submersion.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;  Une assistance à ingénierie :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Il s’agit dans ce volet de développer une assistance à l’ingénierie auprès des collectivités locales littorales pour les accompagner dans leurs projets d’adaptation au changement climatique par des appuis ponctuel à la définition de projets innovants (Convention CEREMA notamment).&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt; L’adaptation des littoraux au changement climatique »&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’accompagnement de la Région s’appuie sur les modalités du Dispositif ‘Trait de côte’ adopté en 2021 avec trois volets :&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Volet 1 :&lt;/span&gt; Il concerne la définition de stratégies territoriales de gestion du trait de côte &lt;br /&gt; &lt;span&gt;Volet 2 :&lt;/span&gt; Il concerne la définition de stratégies locales relatives aux réaménagements d’espaces littoraux particulièrement vulnérables et à la mise en œuvre de travaux de requalification des sites balnéaires majeurs&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; L’aide de la Région pourra porter à la fois sur l’ingénierie (étude préalable) ou sur la réalisation de travaux quand le projet est suffisamment abouti.&lt;br /&gt; &lt;strong&gt;Nota : &lt;/strong&gt;Pour les aides à l’investissement, le projet devra être inscrit dans les Contrats ’Nos territoires d’Abord’.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Volet 3 :&lt;/span&gt; Il concerne la mise en œuvre de travaux d’adaptation des plages face au risque d’érosion et de mise en œuvre de solutions fondées sur la nature, pour des « Plages de caractère en Méditerranée »&lt;br /&gt; Afin de permettre l’émergence de projets ambitieux et de qualité, une aide à l’ingénierie pourra être envisagée en amont afin d’affiner les projets&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales ou leurs groupements&lt;/li&gt; 	&lt;li&gt; des syndicats mixtes&lt;/li&gt; 	&lt;li&gt; des établissements publics gestionnaires de sites&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espace public
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>27/05/2024</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les critères suivants sont regardés pour les trois volets :&lt;span&gt; &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Administratif :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Complétude / lettres d’engagement des partenaires ;&lt;/li&gt; 	&lt;li&gt; Faisabilité financière / Caractère raisonnable des dépenses / Cofinancements existants ;&lt;/li&gt; 	&lt;li&gt; Calendrier de l’action / Maturité du projet ;&lt;/li&gt; 	&lt;li&gt; Clarté du dossier.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Environnemental :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Approche écosystémique / cellule hydrosédimentaire / prise en compte du changement climatique à l’horizon 2050/2100 ;&lt;/li&gt; &lt;/ul&gt;
 &lt;ul&gt; 	&lt;li&gt;Solution fondée sur la nature / méthodes souples / Caractère réversible/impact écosystèmes marins / renaturation des sites / Restauration écologique des milieux/ désimpermabilisation des sols ;&lt;/li&gt; 	&lt;li&gt; Implication des habitants et acteurs privés (Concertation et démarche participative) / Actions de sensibilisation et éducation en accompagnement.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Innovation :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Caractère innovant (démarches ou technologies) / Crédibilité de l’expérimentation (principe de précaution) / labellisation / Lien avec la recherche scientifique ;&lt;/li&gt; 	&lt;li&gt; Ambition et exemplarité / Réplicabilité / Transférabilité / Echelle spatiotemporelle adaptée / approche holistique ;&lt;/li&gt; 	&lt;li&gt; Qualité des partenariats/ cohérence ou lien avec d’autres actions conduites sur la commune sur l’interco ou la région.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/adaptation-des-littoraux-au-changement-climatique-1</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ADAPLITTO/depot/simple</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thierry CORNELOUP : &lt;a href="mailto:tcorneloup&amp;#64;maregionsud.fr"&gt;tcorneloup&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/adaptation-des-littoraux-au-changement-climatique-2/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/06/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>164102</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Soutenir les actions en faveur de l'adaptation du territoire aux changements climatiques</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>LEADER - fiche action  8</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;subvention &lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 € &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir l’élaboration de politiques locales visant à adapter le territoire aux changements climatiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Soutenir les acteurs du territoire dans leurs actions d’adaptation aux changements climatiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Sensibiliser la population locale&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation de données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Développer la connaissance sur les changements climatiques et les mesures d’adaptation possibles pour le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Outiller pédagogiquement le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Protéger les espaces vulnérables aux changements climatiques et préserver les ressources naturelles locales&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager la création de nouveaux paysages de cultures bocagères&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Sauvegarde et développement de zones humides &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Réduction et anticipation des risques liés aux changements climatiques (inondations, gonflement des argiles, sécheresse, érosion des sols agricoles, disparition de berges de canaux, retrait du trait de côte)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Préservation des populations humaines, animales et végétales&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Préservation des emplois et des ressources économiques agricoles et touristiques du territoire &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développement des projets de mutualisation et de coopération sur le thème de la biodiversité&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/805b7861-27b9-4525-80f9-acb324bd3f02/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 8&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Transition énergétique
 Agriculture et agroalimentaire
 Consommation et production
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Paysage
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Réduction de l'empreinte carbone
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q10" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a83c5c4b-9567-45fc-ac67-b521c3a3a0b0/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>PAYS CALAISIS</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-soutenir-les-actions-en-faveur-de-ladaptation-du-territoire-aux-changements-climatiques/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="AD10" s="1" t="inlineStr">
+      <c r="AD8" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>13/01/2025</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/06/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>163171</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Mobiliser le territoire face aux enjeux écologiques</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Face aux enjeux écologique : un territoire mobilisé, sobre et plus autonome</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F11" s="1" t="inlineStr">
+      <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les acteurs du territoire se mobilisent autour des plans climat-air-énergie territoriaux et
 des initiatives se développent sur la gestion des impacts du changement climatique
 (ressource en eau, submersion marine).
 Cependant la transition écologique est un défi pour le territoire du Pays du Bessin au
 Virois.
 Répondant à 11 objectifs prioritaires du SRADDET et prenant en considération les
 constats et préconisations scientifiques du GIEC normand, cette fiche vise accompagner
 la transition écologique du territoire, afin qu&amp;#039;il puisse réduire ses impacts
 environnementaux, l’adaptation des populations au changement climatique ainsi que des
 actions pour l’atténuer et renforcer son autonomie énergétique et alimentaire.
 Le retrait du trait de côte, la préservation de l’environnement, la protection d’espaces
 naturels et de la biodiversité, la préservation des ressources et le réemploi, sont autant
 de thématiques qui pourront être développée via les projets accompagnés cette fiche-action.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver les ressources du territoire (eau, énergie, matières premières) et réduire les
 externalités (déchets, pollutions, gaz à effet de serre).&lt;/li&gt;&lt;li&gt;Développer l&amp;#039;autonomie et les circuits courts alimentaires.&lt;/li&gt;&lt;li&gt;Sensibiliser les citoyens, collectivités et entreprises aux enjeux du développement
 durable.&lt;/li&gt;&lt;li&gt;Modifier les comportements des acteurs du territoire. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création de communications adaptées et ciblées sur le développement durable, selon le principe de
 &amp;#34;l&amp;#039;accompagnement au changement&amp;#34; ;&lt;/li&gt;&lt;li&gt;Organisation d’animations et d&amp;#039;ateliers de sensibilisation participatifs, notamment auprès du jeune public ;
 &lt;/li&gt;&lt;li&gt;Animation et accompagnement de projets de transition, notamment pour soutenir les initiatives citoyennes ; et les
 projets visant à atténuer l’incidence des changements climatiques
 &lt;/li&gt;&lt;li&gt;Réalisation d’observatoires territoriaux participatifs, permettant d&amp;#039;identifier les acteurs locaux de l&amp;#039;éducation à
 l&amp;#039;environnement et de la gestion des ressources ;
 &lt;/li&gt;&lt;li&gt;Développement et accompagnement de projets permettant de favoriser la réparation et le réemploi ;
 &lt;/li&gt;&lt;li&gt;Création d&amp;#039;espaces de partage et de valorisation d&amp;#039;expériences ;
 &lt;/li&gt;&lt;li&gt;Etudes visant à la création de filières courtes de production / distribution alimentaire et action favorisant
 l’approvisionnement local des cantines scolaires ;
 - Développement de projets de jardins partagés, encadrés et écologiques ;
 &lt;/li&gt;&lt;li&gt;Soutien à la rénovation thermique des bâtiments publics (études) et à leurs projets d’autoconsommation ;
 &lt;/li&gt;&lt;li&gt;Accompagnement et développement de solutions innovantes de production d&amp;#039;énergie dites &amp;#34;low-tech&amp;#34; ;&lt;/li&gt;&lt;li&gt;Développement de dispositifs de récupération et de gestion des eaux par les collectivités, les associations et les
 entreprises ;
 &lt;/li&gt;&lt;li&gt;Actions de préservation de la biodiversité ;
 &lt;/li&gt;&lt;li&gt;Actions visant à développer le tri et le réemploi des déchets ;&lt;/li&gt;&lt;li&gt;Actions d’atténuation de l’impact environnemental de l’habitat.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Economie locale et circuits courts
 Biodiversité
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet permet de préserver les ressources du territoire et/ou de réduire les externalités&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet permet de développer l&amp;#039;autonomie et les circuits courts&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet permet de sensibiliser les citoyens, les collectivités et entreprises aux enjeux du développement durable&lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet d&amp;#039;encourager les changements de comportements des acteurs du territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail, &lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>leader.bessinvirois@calvados.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mobiliser-le-territoire-face-aux-enjeux-ecologiques/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/06/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>143320</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Connaître et analyser avec précision les états de mer « in situ » en s'appuyant sur des réseaux d'instruments</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La gestion des projets portuaires, d&amp;#039;aménagements côtiers et du risque de submersion marine, exigent une connaissance et analyse fines des données de houle.
 &lt;/p&gt;
 &lt;p&gt;
  En mobilisant son réseau de 35 houlographes ou des courantomètres à effet Doppler, le Cerema peut connaître et surveiller les conditions de mer sur la côte et au large, en temps réel ou différé.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous devez dimensionner un ouvrage portuaire (digue, quai) ou une structure offshore ?
  &lt;/li&gt;
  &lt;li&gt;
   Votre littoral est touché par l&amp;#039;érosion ? Vous envisagez une opération sur le trait de côte ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez caractériser le risque de submersion marine ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous voulez diffuser en temps réel les hauteurs de vagues (aux navigants, usagers ou dans le cadre de travaux en mer) ?
@@ -2080,193 +1782,193 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Assistance technique pour déterminer le besoin en données de houle (définition des matériels, localisation, type de diffusion souhaité en temps réel ou en différé)
  &lt;/li&gt;
  &lt;li&gt;
   Analyse et interprétation des données de houle selon l&amp;#039;activité en mer ou le projet concerné (par exemple : analyse statistique de climatologie moyenne, zoom sur les tempêtes, estimation des valeurs extrêmes)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Appui opérationnel et suivi
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Installation du matériel en mer (démarches administratives, préparation du matériel, coordination des intervenants)
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation des opérations de maintenance préventives et curatives
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Port de Royan
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Développement d&amp;#039;un système de surveillance océanométéo pour l&amp;#039;accueil des paquebots de croisière au port de Royan.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    EDF
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gestion et surveillance de quatre stations de mesure de houle
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Météo-France
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Contrôle et mise à disposition en temps réel de mesures de houle
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Appui méthodologique
 Mers et océans</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/connaitre-analyser-precision-etats-mer-situ-s-appuyant</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60bf-connaitre-et-analyser-avec-precision-les-etat/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>143373</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Construire des projets Gemapi adaptés aux enjeux territoriaux et exercer les missions de la Gemapi</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
  &lt;br /&gt;
  Vous portez un projet d&amp;#039;aménagement qui doit prendre en compte la gestion du milieu aquatique, la prévention des inondations ou le recul du trait de côte ?
  &lt;br /&gt;
  Les solutions intégrées impliquent la déclinaison de méthodologies à considérer selon une approche globale.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Le Cerema vous accompagne vers la réussite technique et économique de projets pérennes et dans l&amp;#039;exercice des missions Gemapi.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment porter un projet de restauration du milieu aquatique ou de système d&amp;#039;endiguement complexe ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment gérer les aspects règlementaires et techniques d&amp;#039;un tel projet ?
  &lt;/li&gt;
  &lt;li&gt;
   Quelles orientations retenir parmi plusieurs options techniques ?
@@ -2333,190 +2035,190 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   De l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Des formations méthodologiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Former
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les outils de connaissance et de suivi (ouvrages, modélisation, fonctions des zones humides).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Saint-Malo Agglomération :
   &lt;/strong&gt;
   Définition des systèmes d&amp;#039;endiguement, d&amp;#039;un cahier des charges, d&amp;#039;une méthode d&amp;#039;étude de dangers.Structuration d&amp;#039;une base de données des ouvrages.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Troyes Champagne Métropole :
   &lt;/strong&gt;
   Diagnostic sur les systèmes d&amp;#039;endiguement. Recherche d&amp;#039;organisation pour la gouvernance Gemapi sur le bassin versant.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/construire-projets-gemapi-adaptes-aux-enjeux-territoriaux</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d465-construire-des-projets-gemapi-adaptes-aux-enj/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>120990</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Accélérer les opérations d'aménagement complexes</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Projet partenarial d'aménagement</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aménagement urbain durable s&amp;#039;incarne dans des projets de territoire intégrant les enjeux de sobriété, de résilience, de mixité sociale et fonctionnelle, d&amp;#039;une offre de logement adaptée, d&amp;#039;une accessibilité aux services et à l&amp;#039;emploi, et, plus généralement, de la qualité du cadre de vie de nos concitoyens.
 &lt;/p&gt;
 &lt;p&gt;
  A ce titre, la loi n° 2018-1021 portant évolution du logement, de l&amp;#039;aménagement et du numérique (ELAN) du 23 novembre 2018 a introduit une nouvelle forme de contrat entre l&amp;#039;Etat et un ou plusieurs établissements publics ou des collectivités territoriales, le projet partenarial d&amp;#039;aménagement (PPA), afin de favoriser la réalisation d&amp;#039;opérations d&amp;#039;aménagement d&amp;#039;ensemble .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet partenarial d&amp;#039;aménagement (PPA) est un contrat entre l&amp;#039;Etat, l&amp;#039;intercommunalité et les acteurs locaux, afin d&amp;#039;encourager sur un territoire donné la réalisation d&amp;#039;une ou plusieurs opérations d&amp;#039;aménagement complexes destinées à répondre aux objectifs de développement durable des territoires (articles L.312-1 et suivants du code de l&amp;#039;urbanisme).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre, l&amp;#039;Etat porte une attention particulière à l&amp;#039;insertion du projet dans le territoire ainsi qu&amp;#039;à la satisfaction des enjeux :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   De sobriété foncière, en cohérence avec la trajectoire du zéro artificialisation nette (ZAN) fixée par la loi « Climat et résilience ».
  &lt;/li&gt;
  &lt;li&gt;
   De résilience des espaces urbanisés au changement climatique, voire l&amp;#039;adaptation de ceux menacés par le changement climatique ou l&amp;#039;érosion du littoral ;
  &lt;/li&gt;
  &lt;li&gt;
   De production de logements abordables dans les territoires où l&amp;#039;offre est insuffisante, et ce dans le cadre d&amp;#039;opérations intégrées respectant les principes de mixité sociale et fonctionnelle et prévoyant les équipements publics nécessaires à l&amp;#039;accueil des habitants ;
@@ -2531,72 +2233,72 @@
 &lt;p&gt;
  Le PPA permet l&amp;#039;intervention d&amp;#039;un tiers facilitant les discussions entre acteurs locaux. Il apporte une ingénierie externe pour construire un processus opérationnel efficace (en particulier avec l&amp;#039;appui du centre national de ressources des PPA hébergé par Grand Paris Aménagement). Enfin, il peut prévoir la cession à l&amp;#039;amiable par l&amp;#039;État de terrains de son domaine privé à un établissement public de coopération intercommunal voire un financement complémentaire en cas de déséquilibre opérationnel persistant à l&amp;#039;issue du bilan économique du projet ou un appui à l&amp;#039;émergence d&amp;#039;un opérateur d&amp;#039;aménagement comme une SPLA ou SPLAIN.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un PPA peut prévoir la création d&amp;#039;une grande opération d&amp;#039;urbanisme (GOU), au sein de laquelle l&amp;#039;exercice de certaines compétences dérogera au droit commun et des outils juridiques pourront être mobilisés.
 &lt;/p&gt;
 &lt;p&gt;
  La conclusion d&amp;#039;un PPA doit être justifiée par la recherche d&amp;#039;un effet levier pour faciliter voire accélérer l&amp;#039;opération d&amp;#039;aménagement. La recherche d&amp;#039;une subvention de l&amp;#039;Etat n&amp;#039;est ni une condition nécessaire, ni une condition suffisante pour déclencher un PPA.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En fonction du degré de maturité du projet d&amp;#039;aménagement, deux types de contrats de PPA peuvent être envisagés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les PPA dits « de préfiguration » dont l&amp;#039;objectif principal est de mettre en place les conditions de réalisation du projet d&amp;#039;aménagement. Ces PPA portent essentiellement sur des études préalables : plan guide, stratégie foncière, montage opérationnel et financier, études environnementales, participation du public ; ces PPA doivent impérativement comporter une clause de revoyure visant à faire le bilan des études et premières actions réalisées et à examiner l&amp;#039;opportunité de prévoir un avenant pour conclure un PPA « opérationnel » ;
  &lt;/li&gt;
  &lt;li&gt;
   Les PPA dits « opérationnels » dont l&amp;#039;objectif est la mise en œuvre effective d&amp;#039;opérations d&amp;#039;aménagement au titre de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme. A ce stade, la programmation urbaine, et le bilan économique prévisionnel de l&amp;#039;opération d&amp;#039;aménagement sont connus et justifient le cas échéant le besoin de soutiens financiers.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le déploiement de cet outil à l&amp;#039;échelle nationale permet de constater qu&amp;#039;il recouvre un large panel de projets allant de la production d&amp;#039;opérations mixtes en zone tendue, de la requalification de quartiers dégradés, de la revitalisation de cœurs de villes moyennes, de la reconstruction post-catastrophe, au recyclage de friches, ainsi qu&amp;#039;à l&amp;#039;adaptation des territoires au changement climatique ou face à l&amp;#039;érosion du trait de côte.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contrats de PPA doivent porter sur une opération d&amp;#039;aménagement au sens de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;engagement de l&amp;#039;EPCI dans la démarche est une condition sine qua non de la conclusion d&amp;#039;un PPA.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En fonction du degré de maturité du projet d&amp;#039;aménagement, deux types de contrats de PPA peuvent être envisagés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les PPA dits « de préfiguration » dont l&amp;#039;objectif principal est de mettre en place les conditions de réalisation du projet d&amp;#039;aménagement. Ces PPA portent essentiellement sur des études préalables : plan guide, stratégie foncière, montage opérationnel et financier, études environnementales, participation du public ; ces PPA doivent impérativement comporter une clause de revoyure visant à faire le bilan des études et premières actions réalisées et à examiner l&amp;#039;opportunité de prévoir un avenant pour conclure un PPA « opérationnel » ;
  &lt;/li&gt;
  &lt;li&gt;
   Les PPA dits « opérationnels » dont l&amp;#039;objectif est la mise en œuvre effective d&amp;#039;opérations d&amp;#039;aménagement au titre de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme. A ce stade, la programmation urbaine, et le bilan économique prévisionnel de l&amp;#039;opération d&amp;#039;aménagement sont connus et justifient le cas échéant le besoin de soutiens financiers.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sa conclusion doit être justifiée par la recherche d&amp;#039;un effet levier pour faciliter voire accélérer l&amp;#039;opération d&amp;#039;aménagement qui ne trouve pas d&amp;#039;équilibre financier malgré la mobilisation de toutes les pistes de financement ou d&amp;#039;optimisation de l&amp;#039;opération. La recherche d&amp;#039;une subvention de l&amp;#039;Etat n&amp;#039;est ni une condition nécessaire, ni une condition suffisante pour déclencher un PPA. A ce titre, la subvention accordée vise à couvrir un déséquilibre résiduel du bilan de l&amp;#039;action (ou de l&amp;#039;opération d&amp;#039;aménagement).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -2678,133 +2380,133 @@
  &lt;li&gt;
   La liste des études préalables, réglementaires et pré-opérationnelles menées et restant à mener ;
  &lt;/li&gt;
  &lt;li&gt;
   La compatibilité aux stratégies et documents de planification (SRADDET, SDRIF, SAR, PADDUC etc.), d&amp;#039;urbanisme (SCOT, PLU-i, carte communale) et de programmation (PLH notamment) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acteurs et partenaires de la démarche, en particulier l&amp;#039;aménageur (la collectivité en propre, ou une SEM, SPL, un EPA, un aménageur privé...), voire l&amp;#039;opérateur de portage foncier (EPF, foncière ...) ;
  &lt;/li&gt;
  &lt;li&gt;
   La stratégie foncière envisagée (acquisition de tout ou partie du foncier, à l&amp;#039;amiable, par préemption ou expropriation) ;
  &lt;/li&gt;
  &lt;li&gt;
   La programmation urbaine du projet (précisant en particulier les productions prévisionnelles de surfaces de plancher de logements, de surfaces économiques et équipements publics) ;
  &lt;/li&gt;
  &lt;li&gt;
   Le montage opérationnel pour le financement des équipements publics (taxe d&amp;#039;aménagement, ZAC, PUP...) et les modes de réalisation (régie, mandat, concession...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Le bilan économique prévisionnel conforme au cadrage national portant sur les modalités d&amp;#039;attribution des subventions financées sur le programme 135 « politique d&amp;#039;aménagement de l&amp;#039;Etat ».
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/contrats-projets-partenarial-damenagement-et-grandes-operations-durbanisme</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En premier lieu sont à contacter : les directions départementales des territoires concernées par les projets.
 &lt;/p&gt;
 &lt;p&gt;
  En second lieu : le bureau de l&amp;#039;aménagement opérationnel à la DHUP à l&amp;#039;adresse suivante :
  &lt;a href="mailto:ppa.amenagement-durable&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
   ppa.amenagement-durable&amp;#64;developpement-durable.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>ppa.amenagement-durable@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e04-accompagner-les-operations-damenagement-proje/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>MTECT/DHUP/AD/AD5</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>08/11/2022</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/06/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>